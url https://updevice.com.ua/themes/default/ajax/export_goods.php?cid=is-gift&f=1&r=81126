--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed003588495cbd46067475017bc0db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb9dcb262715d2a29aabb8c2fb3ac02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6830ad74aa1ec83c1c9983d1ce7d0503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d108115a7516e7d5ff643386068034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd324ffe67033abc7f63d147f5cfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783e50de1f8118fb2a428ea427212a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f071acb386d1ca7a8d0c492516df807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614eb82804f00d86eca914f428928028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e639462298d40ad7b5f381ba76c7f2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078475db2d43314e008f33634719d5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852e6e447751059c0c5f6062590d8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fd420c4743ca59654c1d8e23032b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996bd2b35de0348121898d40abea7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e437811b353a198062e11ca4117b1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1525b5b487e4ddf670f993fb3c6b00415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc27c57aeee56aec3e326fdfa312d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48db22ecf7100520a78e7af5b7555817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1fca9af8c314463ee1f87d878531f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff23a26fdc994c9f802d86bde3452219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60592424c2ef03772d47019b193cdc3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a322f349292f35e89278b1303c0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46396c7ca2578e211119c12bb97377b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab701d7e92a7f1cc0f234c6444d9d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621d69fc09e71997a85cb909c0e11724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea62f09282534cf2ae457c6b5b9b5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f2fa7178c567e79626bd35b4568426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc618b69065253d7fb46ce6937a967b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf86f0444df2be9f3a6ad62883be5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb38fc5c1aba5f397c044aee2e28bce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df150b5b18d3c45336e35d578cabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720526d493e0d8febceccf72a9bfae3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e950890d297b5c88820641835bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15d0c0ab70c51a1dd169d9766423033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7732bf00e096a866d1ac957669b1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88483b6e5ccc104eaffe670c0fb9d5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab49900ba3ddfda46a324d41570de836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a76b300cd64f759e1cbb5d8cbd8e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584b66c0567e9bc294e9c66984c80238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8b71a3246438eccb6c2520c5d521539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e067d66cf4278002650f6f93e53d1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35debcb547e0d97ac9a4c4b6a9867f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48bb0cf64ef85613ca894e217361b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ecfb17c2810396697250ff287801743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9394e486a33f12005d4ead365c4d23f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb00b6349c9606d318845e06393cb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cd1983d64a2f15cb2b73e7f0c712746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db36b4bd9f77290c6c49728742da747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f007b765fc8f044dd5676b2f89ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abce477d6525ccdfd7c8bda89ea20a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbb12fffecd577a1f1ca7e4e7df31550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724b8d6e4505c19afec35e58071f2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0c395f80f5ede82e5694d846960552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95b581768c68f6405e94c8b2b630253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f7352547de73f1de3cb1c196a5dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d5a5be18200feba0773388b6aa65c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc407ecc5214ce1c944e35ec1d8ab7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb3bd467a435e72f085f7bd35d1bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178af6450e365f2b0a907adb23f705e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c86b5e57bd75d6b9f4f839e01746059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e371a8926c70d75399720694284beb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64631a22882323a1f0f82de09fd0464761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c258333cf3f82ff68dd3696533d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c7114af7b352d7589f78f30e635863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fdf43615cdd3eb5756a456243786764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f8100af1c8f4afd208dee94a89c3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be0f0e417c2d632a61c697c3c87eb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117262da8271bb9ee2bf6dbfb4cd07b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7486be66bf4e07371c9b0c2ea49ed568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af602a88a46e0653bf654653c5a3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd55f8fc20f51374273a1d56d3f9b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a15637f934adf88bfe7f03439a8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8af188e6618ed9660a595cad692df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68988bbab47cd290b31a1b2b71165d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac52d5104a0e1a6903f0c8908e9d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0b6ca1368cf5d9857c6f9d68b735e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae0ba4436d08a1aacb10101cd86e4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc9447fc825b7f7ce05d93adfd6e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78affae54fc3cb1b7aa0f6129e608278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec29d43af11b144e86f8ca70ded38979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33080e6a31d6004ba941eb4f5ac8107c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c016863ff528f53820de19698aeea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6195c35a84aab539164b7293db491682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9deaaffd7ddfdc2ddeba988040c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1281dee10d0724e8b7b74aea2a658884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93510f467030ea6898794c1cc5faa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f90e1ead4bedfe91cc4ec30965f1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8da9e2520e68518a6cf174dcf4fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7545d6fd1e9a4caa9d382b5077f63688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce485876d95005129a7bef4c354954689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aca3f55bf348604e7099a01a69804390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1ebe58ab97b19479d3fb320ea2ec791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e7457aaae27fd58f92800facd31ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1b42bc3db53aece1dca74a92782893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661184212c4513d4fcaa591a42c5ac8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcca6fd12a9741bb6760d0f8b46ec2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc45d73ad3d3a212f019475d12c32c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153ee254fd3e0277dabb466ef1dd7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c60b3f2b3840363c2a5886d2177f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303db356a8666c6bd80738146fa98cdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acb856ae77da182fed42e8742e2124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d7fa83828059542e6b8c859443eea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa533e1f24da33810324249a7804d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9f30082bd63f73a67badf08ba6f5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c86d13629d0cc0acd58ed98fb557104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cda9dfa07d2b16789ac9f52ca4326105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189682d70ec5993582c96c6180627f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a4bec46abb3d98a6117865e3df247107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0a9007719641179ccef794080a25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26282e941567ca7c5cf4eea6f8c3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac612291a802dbd50d8e31f1a7d589110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898307a6144a9c13e6240cd876f243b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038a368665e92940686e87e4695a321112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b7cc32cef507100be989b461c21f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f170d6326988758cb2f7654f02a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f78308b2f80c20b1d098cd359d88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0fde2c71474a2b80db2eb45cd7e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeea66a37ec92d51efb58ec5477b357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c000e02b87d234dab532136f965e19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e110ff7f99bad5db4f794a0f6704f7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b3e8483efd906fbd5b4940f5684d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14063f881425cc1121eca24e0a985af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd58072242d9fa15ff61decb8e552a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3079d02829413d8583db1ce3cba471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973162a32ce720799164f303a47a8f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bb9ad64d7a3b079f5f42ff90608e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554cc31b23aec8832f3b28b87a6c90f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8deb969415dfba31171253754fe509127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a1c03af34f66e35b474c23ca32860128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3594a32428c1b700d1e9ac05e230a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6818ff1644ea10b0415e2e92a2171e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244380cfacc8fe8c15cb1ae7967decd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e537881ddb4c940e56ca4376459b92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d37a30bed75daeee89908d6717827a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36328d183874899071e24cd950a14ddb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e62728d5461edcd7bf57d93e7e56f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c751181cc7ef288ab35117aca3d8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f107f4c88dcd672dd6a18b969b7a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a02e2d9e5d0adba2305d80d9c95e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956c8a1c7044602a841aecc684eaa72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b770bdf1c0e2a5c57d9c6225ec5845140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc8235e9edb45f6c321d8bf8d3803e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd05baefddf39006374b4339fb48806142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779e7e33c678579b90a2940d0d1344143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae898b86901b955a0a074430df516a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e519756ce0b965fdbd449c19c45f93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e2f99118cf70a8486be0f6c43b37a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c60deb4f3795415b441f9e6d28ad7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cc2f0c3f3b3a9ab6fc140ba1e41cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5c92d9a638e88b1227e9eb886bf5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a18a835cf401765bee9e09cc1a6337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14cde913dd1b1077a9b25cb0d4901b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfd61087f2696475aea0b0eeb217b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059b1f53b71d6507e33078e52258d4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b05fdc63516f9c64a19b183874f4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ac5a2d27a315cb153dd20d032a80e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeebf25a6e4e8bdb456e800ac28b292156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fedd3329bdb0a49ea7fdbb0b8b04f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f0f3b5ac591b0a9f1889ec4f5b3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee660d80863d77a2634e6c0161c6f190159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4a05a9721ee6fe3b6817a7b263dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d75a70af0a75387aeb186c553610161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e0980a66fe0caec0d6a226f3eba2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e919e7377c3ea9f271d3178bd7323163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6f8502410ba2cbe50e7ce75d766a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f94aa20fb4bb85d8b7563919298c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41dc2846be29119cdb9e36302eddf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f9110844fe07426e4131ef14fef4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41b2542c30c51c8a7dbb559ece033c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff0a64cc41c137bf9f67ac89093541169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6d6e55475b03ba4b0c94737f9052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb930791079b3cea42c58aeb89551171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc7b53b2dabc0c0208127a93a4d84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924d3f755382bb164e9b01d910b9388173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92b86b16d080f8a9f1f5d12e73aeda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4f15cc9fa7e398dcb90371a8ebcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0b979e36cd30887fef2dc7c2e623176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d07f9968bc842b44d2b8325666230177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f84815b2165f6c369d8b0f73eec107178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1fb0b522d4671e83053e5d480552a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191983efdf306bdbda4ee63300dcb34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1af58bb626c36988ab4ff46dbae84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b774e149ae2beaeb67536e3bab3dc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdd9bb9c54dfba55c8b624fb06abc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e81014f38226e1d1bedf9874dd716b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272561d1928ba4064fa7e9887d34a5cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018fc1fb4ee523c192dbcf4282d7dfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92369f113236a203275a11448812bb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193af123a126974bebb8a1bad4e5d1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c36f355ec46670bbdbaea7cb3618e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19017edd79a9149e7a8d2bb5728218c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f6fb601895c00542f5a9edb811754191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22792b0389f3aebf1998b0dbb45907b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a02c1a1aa345ed23f90877675b3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00350a8bf02a6c9dae1916aaff6c197d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08075de847b1149c4534fd24231f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecb1c04132ff7d47eb5430f9d69c9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bbd5ceb76f3ff51cdafb5eba0268a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685811933221e8442be014235dd613198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d6e6f4cf6beb3d2c86ff67cac045199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c11fe5ab83574662976a92b62e5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e038f4974f2ec87f5ee3e72a64d314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1c5eb6e5cbd49b0ba272ebbb7509202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872121eb4e7a066e333aabc4588fd8b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3dd081e2d98341f79c370524032d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21869364d1f91c93c3cf46427549962205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade0737fd0b189b9ff5ddbea3a29e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4b2e2871c37d059dfb1fa6c61d13b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65b718b5ea4bd26966f4a465e68a12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb8920e8e7ed8ce4957b6f71e363a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e711835d6c7d92562dc882a50f7c600210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d24ae0bed05801a6426d52cf803c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293794559048fbbb84acb6d74d1b2e7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7066918573aa88c85846c04750f19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126351a37c6fe8d2f98f7b8717ef51ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b391218c3a13c579a9772a1b6eaa0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab0ea120f1fb06bfd3062aa8b826d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc4f6c90284218c0be7c63ef44df5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6559f250efeac375017c638693d116218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91bf9511d162c0ab49f1ed73963c05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95bf42347503798b59567d710b4b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5985e3b0de4d518f175eb74c3f642221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4228076d846deb32823e0c9fc3552e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cd5443eecd83f3d06118ecf842ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669eaf33a0a871abcb9f5373cbd41a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55b8f3f843778272855a5f49583aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a802f3b809fa72d8b7ea6208e383c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38977dff149df3505166927cef893b3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db6450565df78456914eec1736929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b4900ba45a431744653582dec6a12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882e8f346ea4535a85f9016bc40c4ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89845b878df3f083190675bf167f73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6178c6ffb2f980aceaecac7db55e01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462f0da77aa9f7ba95f1085ba8ccef4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbefaf4b0744ef6fb3dab65f5a535f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85177b566a5b3f9fc3e58cf4c1ac0794235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f03985a0683573090f4ea377330c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d21d45def6769b39005420f8da9a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067c6fb6d0221200eb674d14ceba6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d534f1c7e628b3c161e3404104fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93107e62fe371d370c7dae73fd0df19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8398212ff061fac3a6f6a24f945ec9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb48abf2bd9e25258f11f1f146c4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dde0c03de6bc434752c43c60b52c6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909789e49a3f4cae895353dd4f27ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a692e090e31d9e5ca11c85f8ac43d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc56b0d70443a4d2d05630f0fc5dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df928f872b791422e30c440a2304a5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab89619e412bee7d5c9ce37af9b0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b87605866c2ea88ec8ca926a68883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529fa0408ce8b9650b7603ec12970e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de54d93b1a5378fb07f679e2362877251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc631d0c41247dc61c857140ef3dfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ccf260976f98c9530715b0ae9321f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73317ba8ff4cd44593cc44e1d2df1acd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d981411981aaadec044c0713aaf0c4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64496bee262afa19326e5d87b4140256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8745a118bb3617839e99e516e9bbb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b988256dbcff11b78e1c0f26a2408258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee37cad29bc9f59c98d32123af995259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b225de44e508b633de1095b8903739260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c0b5c401078e4441453e38e03c0b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c2eb465b94d73cae9400528f1494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87a72debedcb503756d9d6eedf9d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89183a1400e7be1a6bdf86cf04300757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4768816d15fa06804a9ae83d09b537265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658dc2577bfcb58cdcc1b2a0817bb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576bb49811a5b9ff49cb8f59d2edfe1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4af37510b8b71b6a16c88e1f33e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f015bb8165d1fe1bb185deb637e6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a5c5c2b0b97f8334980d43612a307270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975491cfc0507ca278844c483dab4d35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d77edc5a4331662a1b76064d75e06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ed6c8c3a959b9f03966432f79bb48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8835d8ec2cb6658ea9ef50a2d50555274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e950fc5cea3b565db91ca6138243db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f3c39d76ce7af963829cb97006751276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b9d1dc4c2dd5ffb1137a33d00bc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed73a103fd5e47239b011beb8abab2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bece4677f59f0a7297e2f31554571d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c06ac4627c18aa0507063df68824280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204730de1211107050e060cb59b9f88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b3d1188de73658f1e0a8815eb015282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8035e3b6a6331d53db0777ac86bb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79eec375a3174cd306e7f12818e0ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34980f52c0a0e905cb2ef353dbd02bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a74873197ccd72b129ebe4f557ff8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504911323fbeb80f3c65fad6cf1e03ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddffb4fde230358f82cedd7506d34d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0187f03e4e33e8fb8d4754876e94225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58fdfca86b78a215e96ae0a2c85174290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc885b0e5bf61d266de12d7c268155c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f29b93a2f3c3f224e5cfacd12bec51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7919d1c48168dc2c75f438a38a067293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a19d4299043b51e94039ddd11681f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510caf8656d85f12957ed14c0118eec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee2adbda444f95931bd4fdc16e12ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5412c3a6559151529ce97995fceec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91539fa7fb05bdd26fbe67649c005e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49ab24a387f641288a144fe91c9bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8377a940d4e2d6ffa1821ed75396dd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1dcdfd02aaf5bd8f407cdb23033bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8d43c7afedc4eca2b1c9367cc9f38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1c87f909791dcfc060fe296c06cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc561f16e8f55345153f785164ef1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a2b97ab62adfa0c09029f14e802a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123308fff3b29dd20a37ebe5de73a70f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c5ce1b77203f228c94cbb727d342307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8c3d857cc0c2951c23a4ea878b3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f6c6faa6256200929451e0f08ca2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77968d1d2e273ad91f4633a5e77877c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13999dfcdf0f0561b6534426130cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98412d1b449bc6073bf8e5168a0b6d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc031370540fb1e201ba08163cf8186313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8fbdeb9eb79e57abf4dce4cf96e5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ac802f6b555ee460e2878754a2ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a7f217ec6ada781104426b1a3890c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf6687d8c12045ab7acc5c97e8276317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42953b48ba3a60442b6138f70c9ca5ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe6dc0392d64e2d3464fd3189c5ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915eeae47b79871d2b27fb7a04fd39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbb215b394899071d30affc86a3eef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926f88c44d0ca7cfb3f117d6d895bf5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6094c9993c8e47456b9079822b4e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c724610c78e5f4100cd4f56dd39fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94090b2966f97aa29f573e928e5979325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e0a3605f931fe9b179524dea725e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc78e335fbadf53566782e887d6686327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd03bd10acea96016efdc4960bba89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462acca11dfa4b60b213b17c48002065329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e806603e4a23348cba6d503330dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256b42b40b2c41b5b01be95783c244331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffea4a126e3d7d87bac992f947d281332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc15df9aa269cda4d115dd7424f9fd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8c1f998f884de5de8926da2d8dff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b61e0e9329b8f774ebc0a356b2938335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710e99bc6165636730c7123a01d453336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe901878eadc79c3aef363381c607337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50530c918a2f321c126039932321c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc1c30c622f0de3756d7472c6e439339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2955ed7c74761c797ce2670a3e8d0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3934d056f63bdbf3f30bbf3f4c219e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a92c2b7615105d636c45d8bccc841342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c83697e2f1e292a31229d19bdb7a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c2dfae2f9d1b4b51a3e145e516cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f32185ca40a93a4cc19d4cda4f2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6343a83d692bc132338377c33289c85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012134599908c759c18f8290e63f6b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32f039ab26b9be1ec84cf3daedfb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ea7a3664b7a80fe41730044def12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4450bf8916e0959f9ec90c21db74989350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be965d327dde71307ffe671dddd0806351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba7a61e4b2308b5f4e239b1d68469352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed72f345b9835ea256fd9b16aa9088353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9e08aec3407502ca550344410f48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368845a6cb00faa8974618c1175dacd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca09358d2f42aa07896c069c7b207c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe461a44cdaa406e8f569a009f43b11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103642cfcf66c1780252552d8b8eab93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2188f3c0c898cee3210679c04249359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace92d772f59732e46328cfcd8c4557360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119d1d2d1c08acf918d1986633ff97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30a6ec1d0dd473bdd56a2ff63a059362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991294c2eab5aebbe03b935d242473a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657f015f930e954a2932459a906432364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec0acd8fcf4e4b3cf7fa7923dd9de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e5b366fceb74aa1525119663ce68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7dc475be175a06adc6b245f2a036c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7943b8c6f99b3e5789ef6e2942b5f0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed064b7c2ee2f2f613e8e187ca80e191369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442639eba29dcb126b406bf97713ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4f61fea3728c8caa35c71051a036371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53374a15368daa7f513e1a8e8b3f9f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895068166515ec18386b598f883355373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b903b07c4b642456dd8f8403d22d31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f7759c37b2f7b10023374f147676b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218691c57aed51b887a0a7d203e4e03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995616524083c76d6f78159771850a7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f0e50abf249776cfc4a49f03a308b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ee2c8ca5bf1f9eb2890221f6cd50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895a533f632a3e6b645b71103319b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7549028bf2521a7b12a5b7233065c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f134c2861a1fb79ad15774347548aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957889344ee14d08a3569cd4b6ab37d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f7afccde05d36a0ce96857744efee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe3b42deb68a675e8fa3b97232b0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb138536b3e8b4f14519d3cac4710c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e4052f85ef9af38538954dd459a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5686a2265de32f5fc0b3ce0d9d5377388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f21065ce7861a32270a43d8208556389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b3fe054f56f955cb956815addfd81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93edb85e7dda623cd3d27e45f6c8143391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529d4c43d4449283b4a0b1ab10f2aa0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52048e3dc8c81fa0c94a3292c7823d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff9739c9222970158c035f50a8fa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fa7595e85fe78e908e9f1e6d48cdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d80685c9e7254d58afba7dc6efc2b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8ad1d570f3f8d4bd66b42747aad4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e1efb47d334b93f682a6d4940ee2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80b1747eab26459df283f727089c8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8546c67aa577dcf914fae6f631a1cde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe87408b3a0151af6722aea6864ea6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda799971f925e97db42b4010818e6f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ad32ac96180bf60341788894e6e31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bad18dceeb3914a3406e6aaa71be4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a44855ab4bef87e089e305168fbeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b84240dd2bb99d0f06cd6824b3174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c3554a857728313f10e8481b84c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a4336e41546e598cea335835622b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711180b0474497ed3886fd5a5371622409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431b07bad7b1728abb765344eb0413410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82492372d979388b088c296cdefd0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b39270c50ba602c64b8939451eb1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af12de4e2f7d1e9b3831c16120c7fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c850e42cdf5be7391e7b6b9d28b0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4be5ffc2952a68afaab5ba0612e0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06ceee3665188937ee793c8c106a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae2cf79fc43990611f84e8a3a0d74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b232c5d87194e5587766bf6994dca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e847d0d597f0e9877cb931785f2386d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ea5409bb1e31820f0cfc5260af1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91f93195719652e621d6dfb681abd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c18abe25c883aa6ffec6be1ce264f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522439fe0020e88cebefed63791857a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bd372bafae965f573f6f10a8215d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8760bb8b5aef7bfd0b10ab8f6af9c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392a7473f633557896ba7ea5a22168426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f28f7d68a66703620958b9669828427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee1e1b6b959011b05c540c5c51644428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f28e801d00ee79a7ce565f12ae255a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab016e793efa5ad2fab7115eff541430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c0712c7b2e5ba1a69a97766713efc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326932116f8002eb5ea11751032ab4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8b52ffc902d4a60c6c27ee0f001ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae1979e7a2db908a9d2c37204728c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a00c7db7044bcbdb9661355221993f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800fe915f62505b17dda5430f6c8b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb951152d1e12139974aca206a07e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740e0af02ce3c256e7c9e53709cfe2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733019c89ebf467b19a617200e1fe47c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae266c112e79165ba889453d2b694440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1ee45acecd58d4b8c1a97bb4384af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2df4114cdbe365a6a4f950f374dce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367baa1df5028d2ff7f0554ce72c9cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30462ec8a8fe750ab0757f9a87738a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff3f469f7bf586d43b24aabc8f75e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcac7564add1dd8e626878a3d56684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e53dc10a8cca4c9ec7f4b9fb7e29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468249c7b332329b042490b8eda3641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f522f9118d46228bc7764a75a082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5f41a732ceba97027108bfa96adb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636d5d869b7740111c58f3ffcaaa44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53131a9ca33f1bdd6355f3a3fe48117452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b758ed843e6fc7201917b3a577c5aee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a65e1114f232413df8e544dafe769454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc284556f96772a6dca039bcf9cb70f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119a7b148628c5c8756e49abfb2bc6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e73e3963d07b98ad5b8f7d0612df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d65fdc80534f6636e8fa192e96b31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737024dc6b01cd618d0266ca67824d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073014361b5b432d1919dd1fb49e3118460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2918726a142b8beafce8a245f79590461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded306d606d96b1a6612808d6c04928e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b06fde9519537754294fac3c798c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8875504eeeba139df05c2b66deeca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817b55b1a51e7f6dfd7e5f3dd8b5029465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96da7c02dae05bb447b8e3b811a009d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7ac9554f4eb14ed253f682649e3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e806443120835fd07e3b2473ff1c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326feb5f3b8ef3fcd79898174b0cbfd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f12acf7c5e5923349d7e25ec01c84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e2a31a3c5bcbfb5b083bf27e8d38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd33081e140c1a31a9d88ef0e357275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02166932a3f75c798a5d87ca27f3819473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738cf931c0888e30087f116b23a89f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75822e9e6b5417ad1854a0f101d502dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172a999af2d9984b2092493d381d75c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897593029a099dbe71348469023681b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e9e280282de6982421750c34e6c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2acde8ae6c7d1cbf293b2e39f800e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193abae8fd9ade2d94b9c4e8cd1f31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4f6e4c18aab9eae3dd36372875d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dee2c48add7af02607ba1a556b2af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c40622cc3c799d7c0c41446c891d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649f6aea45a15226a8862a11c3a114d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf4bcc1e2a2144b9655b6ba330c4f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9131451333773724496efec43862eff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b166f77a76916c1b97d8213676624487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6c43723dbe94ee00d2b5507d22cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2dc55f99d53cacb810495f0f22d29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91019fb290a7b600d37357e998da0074490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930944a4e801aab3e63dcad842ce1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91a55f56acc2bdad1661a8be9938cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05c8fb010562955800ceda717e6e74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb9d8cba965330eeb350aa0e8a15b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901c66d9ebcabc036c7b1969b288edf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc8cf970e897db7939b3f3dd9bb98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5ef95e0a961763c7d413709190ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41c84fceeae8f7173c45b24c95e400498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d28c7dad8f10f394c29bf5cea44e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac985ce503b5fca8710289f5df45966c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a4073362aca8788cda29b0f7e068501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f747af274325e4ff979dd4e2ad74404502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88267fc797cc5f8ea6ebb87a50a138503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38997dfae5db24174c5c18d9d696df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecac6324d222dae4001df19601810505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92655e639c388a199dd4ff7b557d510a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620cb1dc7be3f46d48727ce42c1b405507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da80b210c071f99878de72fc6ef8f3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e416ee4f3d090a4a5b5fea8efdc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a39e918a05a96e9063ad2fdd91c37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b776d2dfeef75b40ed55df6fd855511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b15899171f9c7b02c47fcbed8e3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da30abb320c937ce89b0e95e786ba3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795edb79c81049196f590c08d1aec2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff7f7672f37228c5b18f4ffecb58d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f9cc2107372f06eca8c50c830921516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a0b544bce6dc973d785daab8e605517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef8c6c986604f86634da9eef83720518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e69959f69a5ca478e05575775102d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe87e2bcaf96f196e5d2a2bf5614e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7460bdfcc501b89f284d0521433d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818e315008b632deaabf60db5b8b85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739738e2a0ef3b0a954b73d551cff5d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01fd0ee721299d2b03149665c5b1a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae9057800a47eea81066c948083fb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1438be97877dc6b5d084a73bef1901526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f53357f4979b7a3e6cc5a2328b9017527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67452f59e5b9b0fab28d4130412f97d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099fc20f327e3a44376de62d3cf8183529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d90ca0ba7c30cd33dc4f2dc8079c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888385c542ff99957f415e8b1f43f591531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7885475081ad453895d2298a82afd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90d6c30c41f17f6cad2763910bae6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a8afde1f78d7a253cbc62ee117f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88069631660d9778d5e0b27f63a3b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c818671af6b7408fc9be76ef4e4f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140b9a8db53702110663d55314097a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c7fe17ab549cd04e62f9d8ad0c22c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9b4526f87d822b4ee1918fdb970f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388484f5c38f65f03a6784d0518a35f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d87c47e7bfb1946702ee5fba41ea7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3f88c47a83d16fdaabdb04c8d10db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b81987bbcc7648697211e78bace254543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeb9f7636cfabdfa4cc5cd66364b69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0df08533cabbe71229d9b315bce98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75493b37d4b0e8dc2fe7130bed2ab86e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ee8a1fc47da53475ee78d173c9f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d67541db7e109e04fdcee629e5d48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e69c6ea0dbbda17faa984a55a03a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc340b8e87ba8982e19ed5854af358d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171e71d7b31fd441975f70a76568139551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a526c735a75ff6360e70d337f08ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e2a23e3d7727adf5876519f87ef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99fb5a9a81381295b337b33445bbd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd685c847671f6bb2470e2a9facea6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c70a2ff30a48a403c3c4640c760a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826cd72a22284eb6fec153c76d14e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e99abab34320253285858f0e61361558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8430d620688af8f9355aac4f6c881559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e43728ecf5f2bfb944cee3d778d794560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd430ff18d542037dbfd4c88871cbdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317fa7df032c2249c824c84352135dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29debf0af911cf9417b638dbc743a01a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714083b7f9bc2d59597586dbeddc4ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05cd2d0c6ae2632ed45993863d9f4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b879b9139e1cad9a7f09e01c5cc852566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda1793c03a96e5793dc9e8a7db593567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d031fcda3624c0edc1d10fed81cf136568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea4c927bc590dc9b7c3057fb6c789569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5dfa1c94386c287c58ca64a657e28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f6b8f21f3f704401fa9834aa5025571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482465f7be41ed2a4f804b9d2f057c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed17b1e37cf065f4def6d0bac67e2d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f6b9898bfc4251eda451d7b7d176574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a39261c634976c818d9c27417bec4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909cf9851b7fabad83b2d9f6313759a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276122ad56a2d80215eebe9b82a0fb7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d226fa7b568d5e8165227965921492578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e520e30c262601059314775469efc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49587e30b7b435f86c5694801a207ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66bdf131feb466ebd7c0659ef1889581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebe096e3df86410fc09d65a0236ef0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843ae1a62e1f51c6defe8e877aaa2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf8b124d5e0dba377e8b01d1888c45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769209c75bc691dca0d686de44c0b11e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b030963d2a2bc8fac01267eadbe1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0902e8cc2c9dc5c08eee07f2ef6cc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e25bb8585d2119fc46f4edabb9cfbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744bd0352f589201ba1a5a8cc742623589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099d9588902aef82bee11a9ba7d047a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586bb9bffd170e60372f5d7e090bd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129922dbdbbef9c3d7fc5ecbcd1bc3be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec07fb0a91b5700264ce28b8b24c58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450077e049fa74fd87807f0cc7a39e10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397cc772bc4830a69c729733adff26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5bfc5b36949a36a1c3087438e06b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec11f96faa45ac3806e41d83e946dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30705a6cc75b6274270368149feff618598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af690e1cbd6da8d63b526ca317ae224599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c932dd274a48142ca6b64b051a79ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ed06a1b90cfeae65b5665556d008601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee12d4fd440fe1f982d1678c38d74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1ed3adcbcb95dbfcd1e5668d0a6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fb8f2ebb157a81fbe929f26c6a953604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7134f529e622ba2515da7ec2e0de58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138130c941e43bd4ca3d77b04d6c9af2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30337711fee431ed2d5f208a35230024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9496ef302f17a6c3d4bcb9174a5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c6f3d2a9216d873a3c2aa8a2a15f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0362ec47cf02e410fa17cdeee6b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510231186cc01e21de3f3721bd872a26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646374c8d3c2daf1f761ba7429e4f21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea7217293490b6ed7ca1e376da744613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f92b3fd91d8d4c16b6ae105c6c646614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6e1ec4b2c1da951a8a9a21b3d665615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ae5763203b19a3431d6089747cdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084d95d7ba2210bab57a7c01e2016f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785724538cffbfde51ad92c103301a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b052f00a3014fd6db0f800d355fcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335df9ad240cd6fc2172da1aa74597d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9d5dd55be3a4372586c919994417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b331b04756dd6cba6732d51c9785e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9fbfaf64ccce3638f6191f08092c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa4230d558ec02e5130318782cd70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81512c21916fea77566efb5f7b7246ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9045578dcf48c29a8e9b5344c25b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9d3660830e6ce61a863028d859f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb2f3b18ef400b4b916be369ece345628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1675df222d580fcc0910bd5fd810f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9df8b08b8e3699bd8c7d25be8fb44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacba23d5f7bbc5e393f597496c78c03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3810d4f35cb6f00fe26b68380a813632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149c499999522b6f2e4e1d7003383dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823bfa5697201c0eca8f4fa538bbe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168aa628c6b04c570eef26489f55cd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dcdca520dfa76f0195f58ea23f8a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657e24dac8bdc432827614cb37aa80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f45b8eef98b32510097147f54aab0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe236213684e3bad8e3ca1de64cf0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c89399bd07ac41812d9e508d01ec8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c9d5fa4a6d1231bf6d5bbcf70594641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a82492a33f541fad4087ceb5efe72a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66bcf02f38e2450e258a697546858643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a8ae9a973b01d62eee261239cd73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e73c2f1f1d242da1a342c2405940645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b9a9a41351dc826e65b7009fb471646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a12fd3a2004cf4ed60fb695d60330647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdeabda9f6404f12929bc9473744d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd026506ddae52265841fdd1245798a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ab314063548a0919c14effd9fb89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c722dc43979957dd75e6f026f6cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed5978130c667096f36fa5654500c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249d6982e050f371806f58dfa85862653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caddc9dfb1d036ccc6ce7e7e26ef6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719a6d9691ea333d4db31bbbed60dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99447ce5261b1ab4640f4c91aa3766ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed9d5716fc1b32896310664ded58c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2a0c78201b21151e6ea62a9b087e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac63103aa6142755e4e35adeea858c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359157fae0a29b45ace039b8af3209f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92957c5a3bd4607cf43c32e723142c08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819fadaecbb5c3f0e6f9300d4a8420662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c90bcb85b8c275109b9692a1c4bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52599873f230b80c84cac34fc0f4add6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d692ee8980c438501f6a380a4483665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c55e93b382f19f528c0694e678c27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac5a711c08a1b70c3806a166fb72f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc746da5e8af79634d7bc8e431ddf7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902aac483db66bdced7223233b98e1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae5eb01f6a573b0022c779c5e8f9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ea3f54ff2f91cfa2011d9bcbda4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425959db2eace5edd4744e883ed350672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701da227fe62035a70c5d1606f63fec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916660d38f506c2bcfcde1118c13441674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45ba0bad5d05da194501ca4879ccd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae44bffbe67da3c80f6459c8bff5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008c5428eb35b94f5f576c9633e7d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c7db171be7d827dffc4286a28d8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6e0be48c98ca28deacba747f2bcc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a55c32beed2108dfc77f9a6c84bb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5372309e31f57c505cca64235fdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489df0528051105ff3b17f2d0edd7fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5346be4a02c6e5fbb4eeb80aae82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102daae906ce5813f4cbd3e5c868ce7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812080f00d73dbf9bf110fcb8676ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a7172efa764c32f753ab1329b48f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf6c16194927d576504e93e7a76189687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae3609dd51526d0ec349bfd5e8941c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969170541138feed3c57ce2f0207801689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9e38a77b9430758dba61645b4118690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77db2baecef2c10a2741f2f614cbe6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6e9c3ffa13b391bd86349b2be48c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ec2af91d7281690bc449d2f8f420693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877f5ff5b70387db1ed04cc62d686f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7148089178e6ee9736f09429827bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592f1cf551a8a93c1df7c3d645b5b9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8de93965e1b0dd58d6aa084fd8b8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed98085a64efea00d39e07d1b5d9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008af04cddce94fa0813b4f44bd2375699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd2c4ccca9900fe8c63829db62f50a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c68dd44b49e266694533110e2aae09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831587fccde04ea55490ec1c46c0c79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33f30ef74a8364ab9e60d88cae703a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c318b4b71bea5500e9a0cd2d3aa38ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33ddf5fc7cfc71f1bdf57e6428e24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a808c76d972f995131b16fa612ec0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557897ed9dba81faf3cac56eed3999b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd495164b04fcd1fee70d86560b917bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999673527c4e9e245f742440be60bf16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca459218a44f5cd35ffc0fa230212d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc7def8ccd76d294fc9c5dc58218c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3f6af8adff9edbaf300fe1f63e1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38871fbdc3e02fb14e3660cdeb62f334713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de46ba45a3b338535c1a92c22e7357714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa827a510e4dbd420a9eb9e24a7884d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9804d290ee7d90936ee6c24b8a9d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738947ee22f1c01dcc2ba7b8732929d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347608a0937218dfee1f18a872d58f6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6d3270b035f06f14c53e7dd775714719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473ca0ff4cc8e7cdb86d5275b83075e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf668d6bac6025c87de12003e722635721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a5531c85fac9d6cbd04f8cca40661722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8b3eb07b818c2b399c63ef658203723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca803cdb953607f7eac1d7c11f482b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5f75a190f935c31c6718439e8cf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492b7d45644ca784bc51789a864a2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8342279e8e2d7289f7b31adf07f5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000ec44349399d33a25f6d2b76f5fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d9a9be43f1f6aa9c31c3912d5254729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cd94bcad04e2a517ec01d15fd842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dd66ab7f55296a5bc279ceaab4bff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc703ae86b8f229db3d3240dbe8fed8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d6917e90b670c7be5bf113858ddfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e3c803d6cb92d6ff56fb31b88e20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee8fbb9cfcf25355e36bf349828a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e41d786c8e9031519277f6e2362d4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94d75604982ce559a80edc85991464737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fb504f5f8b22ba63f40ac7e20406b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010dc3a50ea6ee97aae6a9f2da79b99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc127fb6595cfc281092acb9d87e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608104754277b68ecef4cd4733b1e2be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450119f1c30e28c60bb6edc29d021e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14cc5f361e9536717ce54c3a7f27ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627bb61bc08981c4376fc38603bf9fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7710575985878b77226b6c63b7e75e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311680e45cf9b583c002ebb95420a7a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142a062df77db0ac7e1a0fb7982c09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5a83e3c7f1fba45b6501da79a9941748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32910ff588bd210a8653f37e9b60e54c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7e583e932352fc3371f98bb8ec295750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ada93e07946c35c9108aaf5795ddd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab761d4433f709b465b5bd8d5c945752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29fead6d14d483f6f1aae92c57ddb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d01112e7b8f84868833a2446f9c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868a2263ae96a259b158dc17e602a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0f888d5c6d2adafde31be24af324d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554980b75eb2e80a8bcf684845fcd199757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4470204b9e8d92457b1dc2d152cc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b281663584139ef9e4b93d114cbab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0f2caaee95407e4e6b58be92b8c651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3589ba6c4090f734e4ed39fb97284d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be2334d5b664c9ce7cedf2a77ab2103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5447770dfb0e7eb4efcbfc3e8a13954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca7cb2c08bedb9d26821d533b9f4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affae040ab45fb68f9d45c222f28a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8b731d6d5c176cc35662a2e7422a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd579e490858caf077f298f51a4788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5a1bc4c103cb63d3f602ba5865c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41124c539714f352e463d0a315273210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c0a7ae56e7dd2eda4b3e54167f8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a5cd260339c99bbae2f5a4297239212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b41a5cd0905402fec71bbfdc12305b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded41be55587d18981a339fcd95b5dd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda64e4e1b35b7e230703166758a3b4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed38414ba385f824760524abd9cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf68a3502df8cf51b2e4d79e2e578c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300430de033d9a48c4f447ce17196b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cebf439f72a9e078c0fce36058a59719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afe97f9102d4dd671ac7914f32277a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be6b444a2acb5cdc00ac0b84fb0b5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6284b3015155380eb3de17900770c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5662bfa29a3d2f05f669a657b27923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a7b40545dc973ccb53e82f866db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0ef2da1ee5b3b8a4432836a3d0c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b90abf745516b41af7045d0301c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a1dd7d330554aa70f166532af3e2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba8ab8dc12563f444e59b931c24c4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbdb86094ad767354541614e75b92629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf160d6c876f3abf255bfd0cb94dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86872c6efe4f9773b7dc6f7f412c681631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b3d704810105f690f93c0944aaa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cba2aa25fe09f433e1021141646d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2896c93933eb9b71709f589c8461f6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094788189026ba4648d5e92b4fd7209c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2683b29d7a572d5018a512030f9b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749c9f746847badd057cd3630e571e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca371d68ec93ebd6769afd505a73938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f71e2e9628088488f0df38eb4cf07639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07e27f356a629234cbdca8ff4545340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424eca32f04993905f8fb92a377869541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe072d8eab698c9f3ff9c27bef7b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a46f4bc6e62cf5860e95f367bef3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e12ed41b4313605be08ce40541d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b43c6905abd23755622644bebcc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7f2f130052174fab966ab57404fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d3d140f08e173e1314f06e6e23d2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e38d80055e4a9d0f3471d6b9ccc4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c943edeef35f145e2eaade412720a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998af9a53ef9190b4be4d17c11b63350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e42c2bac3c66bdaf0080504c54b3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e777809dc75307bc2c7d8df9f2d17db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d06eb43634f29237b92cc95ce3a8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f0cb321855b0927b445a8dd9a67e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912d3543614f95c394e809d112a72f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304abff42c841421e7a8d1b7158f74356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783659ef103de40be657e93cd5eeff1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4886ccc247886611506088394657758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc86e98014346602d964b3ce12a50159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60ca65a76a6449a2f2dd366e87a2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4075f07837f420fbd4df8e64b824361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dda0f70837caa4d81cb32621f32ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf3a404600f471d96b0d7e82ec65963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f8d438f37e76a4a1a9bcc99d9adb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d30a1f8fbf663e11ba1de0dc97380665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7504212eaf711d0a4cdddac7eb06566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d07221bcfcb87b02c0fd8885d125667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128d23b831b5ee42171aaa425c070f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e729601a7687b5644f94e8f690b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c863456e8ef97e7c1afdc65e8c8fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c4a4c069a8a638d03a6b5d04f5fa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda4199f4817c640c13a495c16558a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef6a8f2edaff9952e216d99759adc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4b1fc838c635650b1708b8bc1ad2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078988f89def97d0a18326a8645c6b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4021074301db95fb3ec60991739876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d2ddec1d85fb92b057d2e50ecd4b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2af8d840b5698c8c2176c65e3286178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313f5b024096eac9fa6494b44afb8ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3e9e3ae5abd0880e8624db5134ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f38a91735cca1adbcd2046f428d7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b845a8864113e1a15f9d8d515ef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc388bcdfc2a75bf1a59ded4a5925883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0ca568e3caa46fe4e8167a643763384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17750cb37ff77dcecf38b0ab9bdc47385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da31dfe94b34a522f99fac7ca384386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1599aa1e3edb090cc7f778b8807c5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f37979490d3a318aca043e1d0c2d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c990869a1e265165a803fb4c7b40b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f695c1c701437aed5b150bc9b425490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6afcb399e7e233bba78578771a52d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731030b9f00710edd7d5a850b4f885292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae25c9583b47df8a98717cf0fb430593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950d8c03719689104482213551125ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7227a59465d8d2fbae2f3e1c391f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c59be788af664b6d638e6f48dafb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79130359764873f7ab847187b9e013e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2835e82975191a28bbbb4393c3d9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7043134bf006560b7f0dd455261d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e84d9c712e05445d80e46b54e97e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339e4d607dd801b022977af4014ada5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76c2921c5de0ba97e8d186db5153f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a9abace1e418f872790284731b64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c8c8dae59db47aac36ce56d132ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988b721cbb3c0de7eac247c830a53e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83c7900ceb6e7a5ac04946f535b83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd680f46ea484342b28a6503df702107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4f87024036984444b2da118a787d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b02dbe493965d4bb7a81032f90c74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eac8f590559c848a60497022e727f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a384cfc60a2ffd0856048f59e2dd8cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e2f2203e42cde47aca3ad082dc86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809ca926d1bedd276b41f27dcfb430113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054eb9ad9d2312f08cc796ebe9c484114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd888543880bdb94330307de5260d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837b46afd654927cb56f599f1ce9cf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c33a1858c0f1892a0e5557597f0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e38bd1a6bf9b2558e16d7060987117118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53f7dcdf6e3c1cb79ccaf7a6b6f49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300718550a53bf36ad451512d19ff6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582dbeee416d8c1446feccc2f3d645a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bed37ddf8a369d8faf7883c092e15c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50f3323e10313f5f68f5f50a5fe10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b3e83f3be5ae92b8fe8a778d74a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b61e4e7433d44070025240dffad8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640478ed3c32af7b039e7c06f0a667fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ee8f7be354ac96a66473db2e39b9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8593efc80306ba238dbc9fe80f6fcd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb96955060c9fb77e1647c1b8e9446c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac44f5fe1a0052d00d6cf779c1fcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaec130a0f4643f14671505b2e47d85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1930cd5df753bf5f8c41f9bbddd76e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab31aec805c11686b3c6dc64e60557d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30610657d8744aff0af309ae15c80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa02a4597405f23bd50a2bdb3f8d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7843d8568a58ca5c2084d02e774b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb12305bfbec3db8a95a3d3b8b510137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2e72eee9e44e04bed40419bb4a7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cffbb77b4e345f4e97adbdb5f7802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c576aa85abd983545c1912fc8352fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5bcdd9fc575be0bda168e98718e57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e1357bc1326d56201368c89d6d7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a43739fc19a67d9d54439da0f52e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716421c39dd9c50e3bf2d7766281893144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e450d40927ff75656b6eb9674af581145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d0e6f6fceddac0142206ea699f8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c28159f93d3aa3fefb9904c3330da7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd4b629a2237e8c19ca6c17a3a487148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2b0296639eaf4bc755a685393ac48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c94fdb450071a2b22c5d2882f24e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055391be013f9f8ada9b6e23ed4753151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafc7e858397152276772d8ef41a3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed01834ed899ed4f71df90c8df0f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cc0234b6f8df2f06da9a2b1275677154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529ea9985baff4ade610aa4a334473155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a315a642e6e4612cb944071869fc7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ed121dc2f4cc4a229f1c619d0628157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce087ec1e694e953632d64b545f8bd26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f951b82cc07764061bffa1c7120c95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca64ff2c9f0942ee93ef16ec9f1c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f02a84a31fd62ed3986c3fa0c34dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea7f4b15954427fdeea488c14efdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee57197db3eaf37d644bcfff91a380163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76eeef1d8a5fa76046c826dc4596de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570415193646b0b65dad42b41b11dde8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43543efcd266b3b3dc6529c5fbe2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439ec6e2f77077ec46820e978f15f9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fce80ffa94cdeafb5e90890a975e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba27bf06ede8fbfbf5f8a72b48d247169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a60b5a8c933a2ce617dae0a688b95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924f491e68b214bad07517fd3f60fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ae7e2ab75bf164d7155a3f566aa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e48a08dfd1fd144e211c7882d716d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e301ec42669a719d20b7846f6d2c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bad5084be692dd13012b9a99f292b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908bd0e30a31f417bfc3a0ba005aefd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d22b75044f89814259571ffcb936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8847f56551647237adafbb95ee28bfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1112e898332968be63cd48ae0ca503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf193e8d978f0e9cdcee523871f823b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cbcfcd9de5220f3d818191133d567181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85d0c40d5efd1c912105ee6216fae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677625997167e2ed6f82d73f2a22654183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec613db45b592cf61405b104e2e0bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a132a8755c25961f08f4a2c6e41af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd32def23d0457d6e274e23d996dd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a6138bd526e42d5bb0f188db8686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2cd84824ea94552a09136a1db58d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ef06056f3601f937276d313ee240189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c839c494019ae5976da58dc524d2ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c60b0b9c7a8b4891c1b0b3550d7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f5b244dea145aa4a3da22065fe573192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa06b0683f7094256dc10eec2e6be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ed8fc3ac3ba46d828885370a4da1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8ebaf663aca2ee59577849ae249dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6546343161a3caf5c2dbaf4fdb48b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce639c575c72a6f427ff8c8383c0fdac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20173f0ed0d74a8781d60fecd3beba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96ace256ec3f8990680492e3f759e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034449353ca9314a909404aeac63325200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a701aadbd51383fbcebc3a644aea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe40d5c779fd29d793edc30a401e90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e41bdd3857ffb776ba2fce9f8f7f34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d21b3a399a49eec6fdb4a3e468394204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343be19c96c6c3cd1805483cdfb7e31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac23578e3d3e6b66dd4bee9745806e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a87d6160062257a4b89f3534b62c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162854c5dcc73273229f308e9264398208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190dce36321e0c3e46307e9edc48669209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc00d75e6587f0c100e076e76a523210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21e41e75faa8112e45dcf2a1a8209211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d629808496f3f5e2f61a6deb472166212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e2979eb9500dd5c51ac34c54b8da8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b68185bb00355775e61fe7a04a3f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723546f03fc1bff8d62e9a7bcb7d5f9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fe0efdc4a55be1b39231f3de3c847216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36fd219feb826304e3a255da38d011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e94314abf86f3d9070f10dc5106b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79421245a8525720b07161b5ce96a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08399fb3ecef2a0e9fc150e543c31e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87fc5ae39c7373e3382c758ec249ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c8d23fe5947e2bf7fbee37120576b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ffba2948ffc0e51beba221c6b717f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87992c352a6bceb111e4a1f3ed67b049224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceabf50ab1af95b7bb85fac23de035225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc3581a7b3ba269c7fe454f91a0541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d9b607ab3f313df88ad59291d2c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b16e17c5bc6d7b6acaf13398a558228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad967cf3471d67fb8df94361cf643229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b63611d796c9b5a5feb35dcaca2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c415f2d20a770184f47570a3d90f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b0474bd46a6fdfeacbfaa28387ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e549596e9961842c6b0729519c32798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f92dfb27656d27583cd387b4669db6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054beaba3aa4f0d3b14d1b432d1bee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e4e2db1e9da1f365fc9e0fcb1dca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e5c66e05924f1a357426f8794e9ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5a424d571d6ebce9152bdd14ea07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0ffde30d4b0892232efb78f88aef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff7a0199a28e5579cede95d706e51f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b34196a5d9e5d9ff19a9db2ff3a78c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa042413d36ab2d5d0764e0c6b3bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd304974e35e8e376332abab3ab032243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58db7dc5904fc2b3fd96655e247c95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004f01be53c9f2f9f1437181d6d10f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd40778f6ab64981b64bc671bc87bc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f609648c934b0af6240f600bfc171a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d1a1fdbf123b7737c9944d4f78b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175cc1753e0a94b168eb32383a11fc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328552deb1abd4071c0c50a6b0fb99a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d30a657322e5c5bbd24e74a7d3b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e687d5dea24e361d4620bbde8be2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651617e6ca488f8e14ddc63a1f78fe4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c5581679d9af269d9349cbf3e020254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80cc7af74673d65e8fe69bb615cdc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9d66bc5fac172f162ec9e32de1c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20cdf232ced301badc52c1e9ad9592257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93bcf951bdf5641c5d6e4a4241e43a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3567b2c8a84b5407cc37ef778b75cb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860dee9c81b871395b6e04ac41ed85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237caf98e1c7f5ba9e804cb7763c6ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c1f11bd72032fac8123ea1c8101e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20069d02d941adbd095909ba6f70c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c4e790e1d659b35ad2f69e595540b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739a34d7ba06dbf51288ab1d6129ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cbcc103dc1cf73191721dc59e9ab5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa403be4aa8fdbf4e1828771eeb2c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120455efd3e538a88196dc98882437f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5237864b3146fa2b414007fee9900269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd6fb558c5f37dedec82e9a9f65a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8da144a7ff4e977fa9625a18e7c12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7553d32c3a624cb5593a012e011b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60489397f69f85545b5bcd94ade3b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2aae7acbfc071207aea66c34cb123274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd1640d72f3d4c1d3e8e58fbd6c5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3e81f21dd6d62ea93b3f30082499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7201b3909e5d080376eecaadba9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001c85cda1e4937ae82895e7d79b0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb4cdeac41af0a1752e4024e5a888279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad760f191399442ac1dd193a408c06e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1f3d4e6b09ed414863acbf621161f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d411040ffc6e42ba932f7e2b6e7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ff909d9687db45d8d81fd42c41d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb328524ca3bf578803d011dbd2942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193a512aede3cd6e2bb813b5479f86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106beab750dbcbf2cf211dddecc5f4a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea401d4e73aa56469025a5af57d721287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c613bd92284556072284ea974b44016288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a7c21400e024e5d349c6bd17b88b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd4da2f2dcc35a722df5d2d0b4bf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d7ebfba12a3a28251990195b241f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7277795b6fc9636238c6ba6a0465d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a54c52bdd913a2e7305ba190737a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df42ea52886e66219757c0c7f3dc2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d444382337ce98db4c07eaddd27966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac3538e460a00e3b9c239f0c1f608296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c263f4ba19d73af3fa218dd44fcd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728150cb8a9f3180be72cb4acdab03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27b20b100885056d6e35e7c7a9d59c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d3d21d163438b1dd385a60dab498c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e37ff62aa1c7d0efe13cefc3d9371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf576a4bc15ca109bc07d96cc0369ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ecd199cf0bb79ae9f7f626c7b8e2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6847ef3010d7ab377f85172afa70c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1552e5de3a78abf383284c43836a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e669971d54ed43632c7539614d948e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a180875dc253f253754d10a67991f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c20a6fba92216aea54e72b8924e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486e1a98ca8cf06c608869262490f9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88777f1248cc666c53a64ce587a5de04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac40c4b75335f0d932a259c2604b77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e96de1e4f46b2280c6837cb32ec5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556a60fae9f3e550308073ebafca3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53df507ff2a636534ee8b240417b97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6927aeea957cc1c68650a9d7bf45c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349361027addfaf1fd498ab5c1129a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566dbaaf0795a702f4890cff6d984d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470dfb8d8b86542c50971f57147c5c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc7b837f9908f1e3f998b2a4e16a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3622040dd0a19db5e94a77122a997320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b71fb512fe8257254c61514f3d0a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab5efa240908186d2623c95bd4d4af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b8f77a805df9aa7aca19a3d9be416323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb226950f76d2e31ce0e799059c6dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3f42116ef8145a40172207a2b361e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbb219520632a848ba104d0fd5979a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb027b680ccd6e9ca809493118a458c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3880306592fca70c87ba754049163328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37d0ea80df95011db710cdec7b4d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a0d7be53b400229cbb7dac715f761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a8994599844168d4633eaec75ef02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382437edcc10200cdcb02d0daeb79190332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a5e6b5ffa1815ab3c076d57933a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90509bd59a992b1de9e6d514fb464904334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81dca94dc778454f899e08b793f11e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670903d6ef6519307ea2494186f19cb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac69bb0c3245a6000d08f3b623f6b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cb0384525dc716cbec1de0f64a96e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634ddddaf33eee3a5ebd1c868a97f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12bb12f7db30f2c9d249f1ed9fd87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe89f2e3200249934ba9eaca14ad7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa40eb46ade1cc28299d34392238f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5041748b291b0a929b29aef78b85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c30c2d3bf066ea797b9602de7cc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5494fdde4a7a52c8dac62b5bf387980345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd56a7ed0d6742becdf4b11d9388082346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafd3d501b7cf809c888c8c5560694347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd7573053eca1f4e1b3534d29612f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16412941df05f5b55e2ded8dcc7a19ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f372b21dc090c7f21d1a54e8525a7a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458225b907e25e454943315ed1a5ad8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02bce09a6f249f2a5c39a6c14cef6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c559a2d8c81ad83e57bdd6a25d2518353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c89ec179e59f7bc2c4d66f992b551354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80a71ad46f6a341df31fd5190be0ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678a62fcf32c33487d135b9ffbee3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffc79134b54df764cbd2094caad8d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f6a301063d60e0bf2e925b8deb1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34f33c5158aa1a390703f52e875bd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd81cecd9bc51345df1794fa4da5acf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63e9b0d87d489414c124b857b2f3f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde19d988c6bd8197222de13e35cf62a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538154367623c188e676946fca0309d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871a9cfee5404a1d1d8ae5f09d74f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b8fd2c7a7b09e148ce4c3b6d26f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c632d53f2177ad3cfd5e96d57a491366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ed2ae58d57a67eb3d4b75136103a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d1101a14065d85dd5d461c295eda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44d73e8b0f99ddb6f4a9425bac75c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d0f5c16bfad1a1d3484c5ccbec7b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dbd794bbd60895a8f0dc703accc10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d311d9505d032c574b1b541cf37bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a4204151487ef9e8ca238c3e0776d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776924468eb3bf4d4c10c70d79d7de6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edea179d9d6c6d0e9801dfb87123cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d4e8dc5779245b9fb4ad91b37324376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507c8ae82ff45f096cb37359a01479377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0deed7958dec05b7d063505c91324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59c8edb97c3d26ff987a93434f2e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1e905fdd37bafbdc3a643b466dd1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355d697d13da426bc64ffd25b6fe92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec07142c1a773118761b0087d2a71e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d49b87e8b501177997db6df3e0e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab1c9485ebefbfea6edddca7ee236384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3eb9629159e9c9d27954a9806acca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821dd8b40c04424a42ca641837bf040386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da54a56b0d24438814795e3894ae2e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2535b6d96920c1fe2867444cdda055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a506161b76de0e01599ab4e0e4c16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d4f694d64dc08e78dab247b4787f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe10e085a78e08eea3943282de5ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473bd543f3ccae8797fb9cec850676a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133ee1c6227ffc408b4c61c7342d8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e0e17af6844645d0d057d5e8ea20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345d757f34204b7b5d23cd289598e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63b9c0d652461b14d06cd99f695b3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500f9810df68677c0be94129a1835e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607ec2138779d25a353661c04f697f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e333dd803af781d2209b5fae273602d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1bc00ddb7819315d60ddd89abad94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa58c2764c635c9f441adc2ecf1317401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2705cf0f65da786a61a7aa18aab273402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2979ea7341abd39f484b2c77b63a44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236e65f8803ab14b2a5f13d859024b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e60849e74f574a21d628b1c0257de9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0921ba99ed25c8a5bcd80d7050eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdef64edd2478c1db4293558d13962407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea072174038397c430ad516d617aa48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a122ee3d9568df1f8197b777426d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd6dcbda40781fe5139c705a71b34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a81227433a2941933675cb6610087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1b8eb7ad0b694e7abf2d563a31844412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdd880adb9f29dab2e22648526da14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee661e489e779ec2e32281a6af89b20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f791520647f29f1da173382d44aa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691bbfbf689f33a8cc36d1937079eda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6f2a4f2faab8dba012acbd606977417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2677bf60195c49cbcf93943a2d46e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a93e2f01753eae0df38fc779497c5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53364c6e71b8a22bbca1a12daf0c06a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fca033acd03302b430c8b81fc9ba4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc046bb4fc5ab84eb992400d120d0a9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f54c567512e53e5617d2f787099bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857017bf740c6dd518498da799e984c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a3b535cd8e87842dc1257d63a9689425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a9f1e2f0e723c4cb57c4f917c607426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059db02ab84390426ecfa588e6b865d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5fade19944d3397bcb46965512984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f827db8d77f95bdb2db109538a9fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe35b358c8384c1f3bf0319bfca7077430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a881f90efc830bef57ebf48e8055fd8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f39b3adab7a06ee9dc5926dbc942a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881736d530f4a61b3f306c664842ff5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3815cb048bf8089214b81fdccff167434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d3be6b610f38580cb1809a1c3019435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73edc50f560ecc1c0abd804315162b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94486272a8f445f86390a5a519ee37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935ede2f8ca8d47ec60e1d0ba4b448438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb589ed457f12b4012f410328a06a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5b90fd4030e02700a58ae2cf135c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0482846e261b81e87e8fa0e82d949e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891a8a20724bcaea156e54facf60ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33b5573d6a9c23ba4344ca014c2d4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b1a05ada430d11e8e9f6a81e9c76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18be641a90c74fa1a1227925a44e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9780e8fae7efaeedba5fed3a05b4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcfbb541ffcaee66f672379ab3f560447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96b8c97203cba419fe58134da67cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d597e303728794353316292597d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827566756cd8afe8bc05b1cc8b73d2b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c72f76ab13878512a931ab754c03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d27d6c10abd99f115bab618ef5a98a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53026a4bdd73e7b1563f9fd44ad6caf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78f288465dfbf6a79fa5b6e6d58f1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341936a444a42eca6b9427377da0fe3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c3dac72581a8f94f4b67633c0a14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c213b6c6a091e63618637ff588e4e9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e50016a01da18d9bf754a1ce25f75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09846c1484987f29edb4fa5dcd857f31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad961ea4468261fb78082562813c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21995077207047715c93b0dcb66bf4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d7622e2556f3844c3466aa3d52f5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f79d0bb87185d6d209142f43b545463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c79e8e48cc0dceeca378377a21a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7f82758757c5cca11b765fa4aeb6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cecc9cad92becf412ee63e86b4a0cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee417126b7f43ecebc02a46db734a4b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25bb40d399a9fed5671676a7e4c0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a86579ca395cf1a0721219ff511d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1ac981c75408f74c603572d46a3dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b0a78b998a8f094dbeeda13cb282471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b834c9adb28bb9a2c061f9c1ebb03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8beb4070c21f43033f5f59b3e12ec5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987a7af574d59d73a7a0bec893b0023474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a41e4d7da33a8251361ca64874e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bd766d3f908309d6d16a790cb4af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce63a3dce5dee1ddff8deab8f9579477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa7345dc1846f968dac5ca1ccbb0a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65507db8fc799fdb2c7da14b757a16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f642aeae573d7c479320dfbc1386b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06f52401b782431031a336fec0bff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7ede285308f76dbb0af19f14741d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f60407a6d66b6c5b458a8df625528483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43946b919921fdd45a7575fa4111ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c749e46e468fe8b316bb299da6dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b158ea2e3e438182918dae572054486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce66ad0832880b79db48127f078b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a209283fe26b69a80983526efac71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ed2f8dc3434e58f50a0c50330907489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb1a1f9ede703636cbfec4bda6ff47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59ebdd18abeb13b41397c6a4957459491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f1c334c4cade4671eb65a0c823f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5137cc2ed860fefb24cae4a4ef09c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a423aae438b396ad4191fc1d0a261494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9afe07d66a722f25ed245826bc584495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec54c7829b5ef1364f9a6f3bb1a59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcfdad979d6177033454e38b3d56f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dbff8bbf94fd0380b5efbee3cf624498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca00bdafdb392cd322b21cd326a47c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d27d7aab007f2c8f7fa3bc24c8d55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c6098b95458736e3eaad0ae67e93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7a081ed2ecb3829351c411817a68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7cb65ddd4e5aa09e59ec5e15ce348503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e3b7707b8fe73ef2f6f031f7aa74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d20ba409d956ce5f5058d4b0598335505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc770a6d9c28248d36d18fbaf7e4812a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d27b756b5ad0d428493863dcbea8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f1bd1ea48ccde6376b48e4b333f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc274a74d495043810554854d70016509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da436ac750822cb8f243d6e46e867a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57855ffb864146d24a3856edc4af106511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec7f9f92ed0efb057ed1f151d283f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9c9954f66b967b036ad87961ec94e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e098994b19c7a65b8d59c59daa3255514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ff56b1c1f9fe71baf9a92600581b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b0108a7251ee73dda25b12e8d665516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b541fd4cb7ca9da727973fed2541d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e27e4ae5a14f2e0b5448e10dc73c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73986c340e59fa4356cd13040f291ca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877e8c8239d92d1393b1e1adbe891da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750d976e10b86b6f3bba9d19358aab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c49f1a56eabf3fa873ea93b5033c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2300af1cb253aa169b787577c14d1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2037dbf083ca6d97e443ff6fb08c64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf2c7b6a840ce036fd64910119f9a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28f87e69f187f9a4a91ea11bd7f0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fad76dfd4696982988dfde82b3338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f5aaf5cb5a31664c37e5b518b513528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b68328b1291336694c35826d422c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2f2ec37c9597682078db1f61a79b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063328066b6d09fc549c570158352a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc57be6da4ae4c997add903f4759fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641ffaf197baba9046da287e667ed3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f17925e034324509e62f10c1fa543534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d5bc1e0398be8fe225677e6b7eca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dc96a5e0d2b75308d7bdd0e8123c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19494a294e5dbb13b45c818387ed35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82adde4216288b9d80dd55be9c817538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33e490c14d886c5e519eb2e212e3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc4373a129c7d432fab62d51ac0d0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c461c03eaa41af24ca6a21511f8018541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30512516e5de9e9f99ad96386368d410542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e36042e2ea7f539da979b368225ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c0e6ac2ec405e75173fa0ca1d6028544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3725c6cfb40014269ae146f5c8ddb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a090aaab70b6a9ac7bc3def443ac209546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8f928fa6da8bc1f18df39cd387d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bea0d6e21ae13a4e2e43b6c36e958548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c20ed01bebf2c9caf0438aa34762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510753752ffc111ede3b9bd88d0f39f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e9cd6451e6ba6624fd81792fd932551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa2e24ce810dc01f1b1fb930624f1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2d3db50e6900332f618aee0c0616553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab984f92b8dcaf2841fd3852b680d49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964940c87113c0380cacbbce6451f95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c601d7340b9cfd158de780d4b7fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d8c8121aa3003f6341771d3a2764557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06f71337b507880cc8da6dd9ce8e67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314487d99a0f138cdf8912672e85031559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd5e251c56430144384a074b405b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe4b8f37d589e9a2931c05654bef8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3d169652edcedc17b08bd9fe5b1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a67eee6432be1513e8deea8f5944c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc8e96596ebbf034e3f4215b19522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac0cb8d47f7e97aab4edc7f103552a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00d41857769bb3a1bab025f1eaf95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8cfb529f3cf0a16c48364a3209e02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe162f452b92cde523c855022b963a25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943950d8465248715b1221adf64f5931569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ef9ea9d29db5739dbcac332c17f64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38e7eee1669c49246da42f36c120fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc964867bc2a22fefbef4ecb8fca10d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2b801b5df17347d3ebc5267c499b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104146895bca08b2bd4bae1e1274fb95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a1c4a454b7851d72aecd1b89162f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961108ea3ab667cbb1defe38ee036b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59812be94a192bc45bb7a0e9a53b2ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c61313d45fa31c1e03b163d07e8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7bfe478538f12551308bcb4522a36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf4d9b1a0d42c614e17a9bc52cd77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36f16c11c69f95cb94c9a0bca11b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807db7efef98b0f23417d0c8d598784582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015cab3f2a90daecc7aad9b42ffdf27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476f1c7347e4efe0e2aa6ff06a9f81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db6702b3fed8cebcfec21e9825147a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574a7d91cf1e39e4cb22d8cb641f27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28cd5e04aa55c0e3c6fcdbb4371d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f6e076354649f78fa141054147ef9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a4735bcb68db36892858c11254f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47fadc4669a86d2dc8894bb1fd61f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d167239f8e4ac1b4d6020258cc62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982178a1b9cc3a72aef08e0c7a44d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2be95900eaec9f591d50a2ba84003593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f820a3e5a390a0bd1e2e1a1eb7f9fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020916e2cae0a0a0b5c65248fac344595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21570bff0cb29b7bd7c20fc268a0122596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffc62a2cfb42462108d16a914b083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaad9472b2a47e729e3cdf6e93f933598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9948cb033a50ed064bcc69229e1a83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9764786849d3d02a39d55645811d3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b4c2692c916a982e11d2f4f15641601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc55b02030acde3dab908b30dd1056f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d47dc6aa49ea701dec5575b24aaa4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddb4a4ccc85029348394302e85234e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0b3ab1f1af406a9846681d4da6b73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfa5c1b27d603e2e438f54ae95749606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c4dcba9dc73e2cdd15c83734aab1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a896f15cf87407aa7b24e3ae3ab4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18642ce1ea5b3021ec0b5d3fe2b75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d52ac13c0b3a72f7941cf98053ab46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc3a8fe69b02b4c6d66c2141da07f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe70e44ab3bbf8475579f8e52ee9901612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33921fc1e23859d73345d755df54a0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470af1f0454124fe2aa15cbf826dc4a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76b9da8e66e68bec1e540a92a6d4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c5630079489cbeaf0cb19d8df898616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b0d0c3f0926591d104af03b36f37f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b06f8f5a42e9164f19002a7c6c3352618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7654cf119363cb4c113cdea1a0f56e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e865f3568cc337d7f1147eac2756620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21136a6f50ce1519ec55bb981cb60643621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321955c8882ae0c636eb8fab6c42ae81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c709c1f5b90cda075d1a274aad94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a2c368041120fe9da7a35855878d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876653721c378497dc62152e244a2737625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f613a9a5b6d70fb7d8e05bacb63b5f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb212b9adc01eeb9d5136cef741027b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a736a34213ab27bba40bcdd2f0413628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e6ecb785ae873b6a0733ffd60fa81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21909ebbf7efee2dc91f1a59b37f4209630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e5716c3b9e49f77d3dbbf789fb82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a9a2b2b677e14039bcfff2f1614d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe55c2125561cb8dd572117e84697ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e018b1d9258f8681d5156767481437634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6a6e8e47065ab03ce45f54702020d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755b07ca4116c44dc715c2725298e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0635723b1dd7e5991f50229354de3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718ea531d77f9697e76628255afea7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ede601d699e06d786853d5b8a32b18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15512e20bb83c058239c77127c8c802f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de347c4fe864c40c1805dc15a40a38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb540cba5b5c85a32fa6f34a6f08d25a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f406a3a923d1725c917bf69c89b08e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4008144501ab6dcbcc015c8ef6b63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363110de39add92f3dea516ac908740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2165c9908aa63b35b9bb87f5266073646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc427e34ca723a958b3c815241b288647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d068dcdaf381d031ada260d8a4cd58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c833d33afac211b35855a178bca9b0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f2eace5f923429cb8a7fbeea209c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f388f4501bd8f435d43bc25b679d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee6b1a5c09167ebf30147d5cf5da58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c747b683ba90ea563ad0a3fcd79e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c572e1a1571f8362c1336eea085bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d6a59dd9d64f377adfe052da6ecde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8142623a16eb898029bb431debf7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56933b3a02238536ef2610a58e31373657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28580f9b7e0a7e07f5f4db1adb11976658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab046d18dc21e24da2d86d7bc2867659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5afdcb1b369529897eda067a6001f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbfa3d2488e497496cfd301eb79cbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7f04e981a663c091e228a119bc86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999d22ded7ad22ecf3ff1e1172d37f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef564f88bea1624bbbbee1a446c43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad59a1287831244e2d7277e54955047665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344db984e75c2af3a9ed35242e08d74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2521540cb497c6db944edfacdc62b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161289dbc7d90f2c902162aa01c580668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6bf66e6ac81a9e13c55910247a9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0700e6ef62625b8e43f17e8f67c8979670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c493f238a990655232c8fdef99ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19bc51c85f1941ddd0ab8367107e6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c567626b641b3227b28d5a0048e62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90595fd3c17725d2989d805f92ca04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd117450cb3d3c2ee8514a3ac3909d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da55e00fa809ded5be81d8edf8985a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49d2fd1444b014505997417a446ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d550aa2cd0bb203473707c8d66a1ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b89686518254181a4625feb03b1e7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f33cbebbeea83fb00da5ae90c7e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bd06b268f1be18410b77ec6ee9282681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9fe68f0536c03264146f8da80a17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6258d6b0a62948f451fae7f70721c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382543c0e902fea91c58776c77d6cf0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2883a0338ccc5330ec94906808e6f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c6d6d7286c6784551b574e7c21f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c384cf87e03a200e9b2dbbc65683e96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d04f3cd6722549bb26e78c30115bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830cfac7ba05e67a44efecec75aa25c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556dfe8629cc31efc51fafb3c19baf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb13f18fbb7c67c5dfa9c1bb824aa5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783e9c5b3c14a8ea942afa5f2124d88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244ae30426b4d56cfebb684f4af53dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf177843726ab8ecc2d382436a5d701694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d93b4c471d26ebe72c11f54e5d455f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407afeb925d7094a5ad1c4c45a554c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607957099ed69cf424493f0f84560f91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c4c0a54daa4bc8c8b50cb88af91e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a87df1ba89fd1727cd3aee492a590f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37679f43f45382e7a492d55fe5042a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860477c7df24e4e9a98b056744cf159d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a503040e61b618910f44e5dd693a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5310d7cac654ef0d29cfa6f581b4bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36fd4aeebc7cbb801cb26adcf25d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527f840c8534643dc57d25b1c19272705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e51ed36b04b977778df68d43a396706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad80aa3b22a5653ae8564337f26d0b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aa09557e3efbf34517d727f7fa281708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804c6dfe0c0255993e9a51b79d7b71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa75d379f92b3fd202cc8fe2d98332710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e12a360e51fa3bbc63d8be42f24d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae7e8813163f434caa39a087dc983c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360fbfd617b49209743df7a5a16920713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719c33439487be490fd876b5f3efdcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a30fd5f30978b3e6c48a5f8959c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229c2381613ee37581dc095fa5f2586716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a03dc9b74dbcfe2d8999d469a46b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f6a2d8c8fc7a32f4ba9b749b41cb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a7082f6b07643a76d4d9fd8c2983719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc394e692f72e9f03bbe90cd1e1f99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a8e1ef4b136535edc4813ad35e22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e266f8ccb7a490a3fafdb1e00761722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5e06b5cbda6e24f1417d87dc67be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ce985a7104aaebe823e4201847ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b694487064502eca01f89b07dc91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba6c302eda7a4778f8023c75e3acf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a467b611b9e410a03c31dca0732c3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dea186d88a1f0489f9b3cc42520a5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad5c62e2361d36cffe9fb9153fe855729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e3edbcc9dd8e0e3cc235d3733752730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de34f0a43ed2c1ec67882db677c3cf0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63397f6796771320344c4602172a9dc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69764b862689c306fc83eda374d5943733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9327cfa7d850fc77715fc3924487734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1090b311aa8803d426d54a83214db2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3959060d46ab2f7dcce17ba0025f4fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950e1331538c847803edcbb220e53f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fa55a509d66041a24f78cc82be584738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22a1e8c7ccabe36b08716257fdc573739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67830cfccf0e96732ed47bf44ca45e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c58f99c8dc9290139141f97c88d428741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa5b995ec9599ac30b0639a1f8b3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45bfea372f0a986ff36a30d082f8c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc8817896bc7f4fa84bd6846286ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a733de08ca53a37afe31fee7fd1c595745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf22e49dcb266d76f69526f7e2375b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21684cdb93fcbd91290f4d7dc657554747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ea7073d1a505682735c61a5418f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b20b60a8080522ba7c1291f9ce1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9b4ae388fd0610b72c304a48d74e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185af89e70d1d40f68627ad76f25825751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0ff48e1264251abd75cb9ba8100b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b68db4aade3dc7b5f9965dc48ef30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3c0ac5a061a0527ec55157ceb7372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2380811e7d9fbaacd474e6761be65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457e59b69fc839fa4bfe2259f1c3fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c933a5e169e999693642336ef618757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ab5b037274f2e204768e60e3cf533758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3633d900a249e42f105408797c23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>