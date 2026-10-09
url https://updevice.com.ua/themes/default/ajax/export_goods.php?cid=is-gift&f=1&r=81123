--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079ae062248ddc9c207eb66e5f896d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86226752f4bdd7772e457248b30c77ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c133f6dd097c5688af9614e0f02e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18521bdb3329b760301a2062a2a8fa144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf408bbc0a6b81f5cc728660e005c1ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb435872bc8c6148f41de196f7c48a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d943ec24b83bd11c9143ce9ec91978e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1eaf35aaf1522f5a69296d3c71138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60b968569dc77bc11444ff10491d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d24e0f5ff6e2673804febf2c7cb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add3efbf6cd0fae278029e4db1eaef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4872159baa20c8251459838e64defa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870c5525533463f724ab464d07c67f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15072eb69015edbc352e606a7fec92b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8488080c4599b3579ae408696e51715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014361de078b4c62c90d2b9a5b2ef50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c715381e2070c3f350db2beedafa217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939187cb7965facdea0eed393a0012ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828565d1c972ecd4740da9d6a2f4b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d8d4dc757ff6e0f5e0c8c5e35a25220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b51afce99ce2eb019c20a1c63f7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f409d659a0e360ce0f83a45669fd4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73120e7c59c4c3790aa39953580976c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57e829ae6398fc829f7261e9bf8b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9c771e439c7cc7f86f80f6996fd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d5438c61e61725f7c2102263ac31d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf008ef1f407463a1e7e12b06733327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805fc95996b44f75cda12efb2aee2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d49a5b626206780d779e5374b1cfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406249b4f057037d3e3a5be5e8747ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce58b5a54c06476072e2428a974ef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5bda1f70401ea792c5698c15578632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ed24cc72a665649ce93e64d7e5b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde4b7d8a97dbeaa339f9cbb356f8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb184b366c3a1d45cd4ad7dafefbe4ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef368be65f31e01b26c7472b4ff11ca836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cbafb06d0e0e25156169fd7ec11d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51689623760fc40e1ccb9fa869d452938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca8d986f1a06e4b9fea971658704dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddeda854b5d121cbc557c08538e2a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22518f9a6b8d099d86e9296164b311ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923bae71430e5b8321ac34c2d9fc9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943616a88b755cbefa8b44e0d19a61343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402fc345671e93462da60566d5ef13344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ffc7ad452ae2597c356b3724307c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051cd8cc9d5d24b01ddf089bbf210c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395369d8116ea0039e6c06a63814d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abd19f2910d8472bc99cff5d2b3ad548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa4f3c6b9253bfb360e758c0cbc0c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1bbcb5cf4c62486b6b0678ed9c1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf05bf87d3ddce4ab5344a2f3df23951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceab609f59847cf2f5792484906b0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea5fd8fc4f04631720d0aa855544a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ed25ac57882f140d6218c5972409754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b395bd088a22de1efc5e887662ed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747647e463bd1a1b8e27188066a09f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f2cac6799d6a601f633d3a7f7e1b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990dbb0f346f65cd7fd9a29fd26467958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028471f326095357b591aad4889cf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e8295ca18df56e0b33dea7c34067a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941552b43ff566c69034442205774b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ce00caab678c937615612842856562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af583bbaeb5017b0add241f7536c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101ee54d3f8b211573349838882d5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89fae097f8d90ddc4fe6cfdedbb78865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138df29f1a5057f8aea33ba22f0f103c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac732643596efdb7dbe1a8ce05f6a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a7f0947412fbcbaffef183c9a15368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41064d0f7e43bd3c113fb250493b47969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7dece7eba630e9bf0b5950df06c9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605385b47321ea75995033a9c02cce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd843a3c9f7a9cf0a8f89c7b6ca92e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fa61d62d74464b72d765634c19da473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438fcaa51bbb2d9f8fe016246320e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c03c2a63baaeb646f92431fbe9ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5581d0ae4a44b5a369238a2b0d620a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecce728c3030e3bf6d7cbef66a349d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4375ebe57023401557fba23827e3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca382be5470510cf6c7165c87a9ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa89b1d18c1009b4ad8834cb0f8d6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754cd731f52a2dff45959bbb800bad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa755b6c91472e48177f0c3d4028682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65baf553842fb17c49685cb290e5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314332a645d0d031127e57b9b0bc6b6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b32403cce408bc806a94dac3e20285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46af3123020b1964210e4611066607886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0158afce3537dfa3159f54a4efee4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac429cc4117220902b73168a65de69c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de38bb23d3ae3d84c7654c92a55cd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b1ee3cf83ef2e46beafb7421786c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd5c5458898bdc46f65d6a719d0ec091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f99465becebf241be234f0963b4dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cc153c80c9bbe8c8163aa1ed9327593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb50cf2b0a5283262e628f9f2312a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4070056f336a05aa3287d49a30251395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c155484d95354edb33aee4cfa33a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c75fb62ef6325dc0723b7c1d567897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4495b63e665b8f43213ba95c1e0143598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ae92a8b7d01bc3380c836e058ad399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae13d50480448aa44029568fb498b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f85bf902b5d75bf445267fcfe63b51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a91c83134181b30a941d24205111b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef60303022be4bbaf3069e4a60d63ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec441a26f6f03cb1faf7943ca80e27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af87d46312e0476801bb7f05572680d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b16d751e331744c0dee07e01dd92ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f421e1b4b630ea2a15dcc1ac6216c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91c3baa02ae204a3c75a9614dce52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5ec4dc955ba7a3b4cb1d5d2ee212d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39423cf9307eec1d3ec7ed454df7091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e223d0eb6782edb115bab6703537a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e038d9278f671ae0b388226afe0d89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86a64ca2b992acfc0c2fc91d14f98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b36f2db9f6768a61c1be2113f99fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff2572aa351b157ec7b0d9e31becef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d08fbb60416f7dcf9a219870d5be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d42d19b8a4a23380853c9071eb667117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c64408c29a6076f2c3cf14adf6f78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3919b46aad15779eb59bd9b1c949f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028252a54c1e0002f027d333fa33f1c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165709f30dc3189d044dc529fc160cfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffd9d678e90449b684f978b4be6a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe3e5c94b9abcd8f4568fcba71b4c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599936f0ebf3615eaf139bbceef43b39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f385610ae045927345288f8168a16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf89319eb301928e3d4ae93798a1537126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a51757c7a893cd445169ac1781880127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc14d7914b3d3d64eae27af460cfc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb80ef3330a08b7199156a8dbf3a89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7fc09d5bd05295f0f80c44b879a47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fcaccf5d29c3a79506b5797e1e9e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732bddfe8b757481d8bd977535c2617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fb088c09d1aa002b3d0166be52c5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6f0e71d160e565ccc563315ee4892134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15910333fa5b872fbb7e3d069ad9674f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98988f2963bad5e890ed6c7e6ee47de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad401c12bc0d74a2d995b238662cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf2d4d4e962f24bac53a65ff936501138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b480277d47e6c6184130586f94949139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033944fb3d49906b3febb43df676fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be740788e2eb63d365f83ce79b15dea2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1125679dda38c22cf41a73bffc1e2df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68670ab58a450969b2d35c93686bba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed378cabbd5a07123705399644f05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797297cbde4ed9e38139a692afc92cbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1816c61b681db4c5fea2324acae13a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d8ffbc65718660920c24961225dae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76a790c83856a0ffa636ed4705e11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07aa3cf6c3a4b3c372803818d65ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c98ba1959ed30a6f69ec896b35cc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7405016f7e6040bd29ce4592ee080b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a76438a96374c56e6deba7f354e80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0090be96bf1bd2d53aa9e8ecf36f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069222082f300174b7296dbdf9fa2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b31dafdf0d4181f5be92626016394155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74b052f529f9fcc9ce8f93e250e95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ae69afa3062369a761d67fc0d8c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f7dc4b70a0109967d90f2a7bc0979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f744989d80648ffa4c151b04c8d09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e842fd53420d1021002570524c7d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f00c2a5d2ffa357fc7c92a8ecd85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705f785c77f390bfc3feab17b527af7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e375e1b78438ed64ee23ad7df01244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a087622265653aa24311a9734a4f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b27a2b1dee07505b6c9a7240c2d08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a1036e2a782fd81eef8018f3da27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549c3f20be882067da81ea9c214252167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786d28b6b99e2d8ed17bb3cbfa95ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81373e8426abf17506f5eb441aa6895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8391f94957d6c67f2e7042ccd2d8202170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46457b6af924c49cf459de33490b95b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e69a6b5b5063aca52993dc00aa7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a60d07041127cbf5d146a49fddf70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f8b51cfc2225f4f7652fd795f6b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86d772db8cd65090302c7969bfbc0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9502b8f8c87b3763b20b8bc172163176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ced97ad62f850584c3358fb6195e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45a1e933807c0b1bd0abc797ac168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0590e4f40c1e17aad938514bef9b106179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f44fd7cddafbd5250925a0d9302b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa1021711927cc40e07e0a5e69ccfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136274496a254e889456b7462d742d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b90cfadf8962e067e46d1802f0a57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef1d30373e1bdb0ba527b4a173a4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a65ab76d42746ab06047d852d6867d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522bd35ac810b9c50ae981ecb01d172186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa7027a42b414c450ff14765bcdca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af76ad1d7beebde4344971dcc914d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8127d18d5a4f9bf474b7b2b6b16f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e060007adaae289c766221dff446190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a134b7cfe576f11b320d1a73b3fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913f36ecb5f48eaa20c3147a49137d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c235c81d5f61f99e236a36d28d699193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2015c9ad9232f51ff35de355247fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133434d05510a989d0e109b44e8c882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4409450c30a6cfe07cda09a1304c45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0dcaee5c0e842c3368c20ec6552f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d0d70ef95d0d2924e9bb15278051f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e65b2980ccd1ec0b2bc9bc18c4ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483a3cb63aed22f905c058e8c251e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2388c9c61766db3e288f5e2f30ee2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498960549eb45608fc02023d130a2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0b2a23070b6718484f8c069a5dfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfaf3642ae9aed18d13d52e70be041204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a37484f6d10a889cf426f077adbed1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d6ccae742d5921811b00fcbe3619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90397355e95fefe9370be53da1ac2a4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ee9d0c572717da41802bb8a77c01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5af897c67ec74db235f37e845e79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03044393648dcc1916da5785e023103c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c00d47b3e3b6e685eb72b73d023d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a045a3ca26d746513c991cee8f6f77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be19864cf44e57b2d7f401618be1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca73dd9e9b6ff74b674d2894f8ac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba7d85a2c62100c46694cf8dff5343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c20bb079a26374bcb955113433219216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c13c2d9ceeba4f492c59a0a3d89dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa1a6bee08e60f227de21f416278f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b91a5a818d17169f27d600a01d91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d76fb1f88d05687634b10cd4177920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786d9d1b42050642eae0862a890959221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970ee44ad5c6f763b4be0369518438222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f40b3a17d49a7bc0b45e6bb530b9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56a1c6c930d623beede6e425c7897c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac13a11cc908e23501e4b6bd1296d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394f17ca40dc7a5969c86298fc7fc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e6a71be1ad1ce93da1383a23aefb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819706099c4023a3fb2619637ded6e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28681bd3266786c347cee78719a390e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4be9970f51f63d37853e01dc8936230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287540fce8e54218cbf3b3568c79871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51d9dbedaa783615c0c3560ac01b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceacdf823ee80e29b654b6dc66a488233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d2dab89dd0374479fec510b5d509234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d049f526e4333937c9a933bab1a824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90234a068d7d3dd56ddceb2247f72833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824eb17ffc2028a96db1a747809e31c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc005170899ce21b3b8658329b2416c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6387ddb6b75562799eed0adc01c76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074194e45e7ea44c3facdec5f4df13e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49dd3511e5840e64142a20d6b43a4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a82cdffd5ce085637dad3f711dc894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb63ffd28f9176cf026ec68f4c6f3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06209745f3fac4695eb0e072260c30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b4ca785108457220d8ca80af1c8bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b7d94329df26f2a1cef801f3ba41b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ac2c16d91863b9e0b0eb3bd998ed0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213bf3663e1566b8912567db3ca3551248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e2a4089772866a55c9fefa263d2f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c87a59ddd9e8f0f6338693e0163ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71861652085dc1352926c6cda52867251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ef8367672bc641a0e42cb872aaf82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e089f32dbd4c9ab2ed92081a1f00a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849040124177598b6e01604ef5eef3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a48f2b93cb1ba8b4500ac27fee3b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50683103bab3fc76ee9e07d175801943256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b1339af4c5a3d73d0024c3cb4589257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563c0e93003b51cda0ee734cf8c4c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80818e57f871fdce9cc34908d331f9ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c50a31789e4a87e466c5e64add51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a94d007f32b256fbaed3e8795c2c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c23fd039c2a63b76da185197e0162f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae88eb6462d8f66243ae5c6fdf353c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32613c7d9c9b431ec24ff5c1789498f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064d535050375681ddf05bcc851a63c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb76e014f7a681a7553623d65fc24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bfd417f8a8308628ca94a9430b683267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d8e203686a43d8aa9018b28875bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3292b1efc7709db8e41195d4195583269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bffa54ad43baf6b73a3f4597f95fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8362497e6932b640c3157e1ea01315271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d232ae6908064ab955639dc8f2150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d523506f890ae3fd94478e4c724739273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921f3b85b046303a81704b9149a5b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ce0f02e43565fe69e6ac6d537ffa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311d3b12a3dd5b698d1a109c30cfde6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddca7b48e8c66571fa37bf7d4a41bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20404077507f5b0c4b0686dcdb31bb92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e47712050febf98b238b26bb6b29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca206dbea3f27bb1e2d76b830377e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78399a5c72214d1f8d9b910eec7d9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fbdf108a96cea941e85a6e3e837e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c32b0ca33f8916a969d73a4dd35d72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709990b253b3fd408f1f617682982e5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cbcb7e0d8f0e50492da51a0289d4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f6f5f392c2a1a650a0f62aaa4578c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad18ad324438d5cb51ef95275fa7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007801547ab47788b80206c1ac39e39d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5692e3b33b00cc198bcb01ddfa5b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93dfc14c0ce20b86d5737ea9213ce1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8def69793b50651636b2b9d5cf8e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d22aa8078d3260014f25fa0f0802f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447573f169f465dbde598e2556d45a9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab106e3dfc0d652172ff4e172f06c2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e6b9da4fd2b8e68ff68779f86d90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e2e8d2fd35d2080a802d8dd172b89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465694f8297a1f70e8e8c2dfbdc37c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbc2eef02626c7fc185477ed19a04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80846ba612d47e0c467f2bdb5cf3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cda02d5eb6467ce9693f2348826b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c96fe4d6387c3e215e931bbd834c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc4c315586e16c90a352fdef7b0edb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18483813d1332f44229a51bcc63f063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037595bb7d79798e115bfc0136d9f01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab619c927233258cef3fec26d37f93e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3caa6ccc9857d557113c0efc5693a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243e80a0c38bf844b3f2774165c639307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30330fe939fb3b2247cb574598e2f5c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5385139b1bb1557d5440d912911b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbbba45c334983d967427f82ff793a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b3c1c2d3075fb663714d394eb78ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0b3cebcd0e57639bb8a455e05270312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff83b60947ad7f46936cdc2f29932313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cac9480794268ed06e101d8c513a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a1d31c451e39fbb35ff05492f641315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d00845dc32b01186d4ac24518cb3c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d8f0620b1177372cd31ea973169a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26d3388889532709abeb7a3274e43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f46387ac66eb432c534f303e4cbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db1a458cba2761b262324608d057c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dacf5adc01ab1501a023691c914752321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c088e86b8fdb886d32593032b2aaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ca09c0d7b65da0449f1675f2b37d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42380272bf8a6dd4f153d899d83774cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ec05b4f1f6981ee5e39b14b5b9b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210e12bc4b3169708fe60337729480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51eea3bb657eaf7926eee31ac6d16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91016c2cc25a799497f97e8fd967f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef87ec7d1ceda304e2731a7f064c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075c9bed60c14708577164a2e16c5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b48a4526fc964a9911714070b3dce8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0a6dad48edb4779693d72f09d3c7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5b79ae42f304bd0e39fd9de6bcd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4009ad41640fe34fdafd5a1242b69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4ef9813c656c06be3562b2e6b476e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c529497939f334f304646b5883e2ca5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5bdf596f129ce2da685b866d21ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42afc77844675e5be86aad8dd00bf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a67d9ecaa06a0ea01c511cb4deae3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab5854d4f2b84e35ef71ad8ca897d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7993989369ee80fdf1d21214066c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70990dc1a0b3083da87d29643af3d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4f04f4f93f254605783dfec65989343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57097cf9c5941cd3a1e29585b3642d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5de2d2410ff2723db5f714d64e98c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef9ad65987b6c26b2f281639e834c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5458a5307c3698503060128edae1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844edd4dd5d5e324e6597937c805888b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d29c7cb8017ee6ef333793e94cf63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2fcd9625cc31297a79f358712dce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be651f53a14a5eaa2dbe8decb203cf8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8494093d7c78c5311ed23df1c78f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cccd377cae6a0ddb83e485a390f31c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d795c8a3dc0b4247f6a900b19be0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a248e5379949a97fb4794c1dbbb028b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0add9e870c69aec569e73aadae8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c827669a6c2c6aa7ea3764b7e25c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8022786b4eb974921925182f1b93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c596b17fb066c0fdcdbcdcfaaa74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b6e43e683c38bb588fbbd1385cb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f87670f77df5a119e3c9317a867a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c1cc8b16bae0dac1ce8a386436d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa540f91cf21f569c0b78498b2fb0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b819afe575d233a2cfc82677a78361364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e454afc9b1bc14e859e679005cbd12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a8682c635631e8b660e4656c438b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e14684bf21a5e557d30a22111316db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8a9ad75f3f572603c31d2f6bb1020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a2d78fdb830461f3786df8007137d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c67f34c3abce8a9bdef9d07d6fd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d14ded815e44e904584bf32fa63b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d05e38b2cac0a174be1b8646fb9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405113a6a5976730dc40060851076c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd603c476c65464455fbcb664a5d9506374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89032beaec81150f8e8d05dd7835f40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec7e4d5f715414ddc78d3a2a9b8530376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637cc2672cf928757a09db773b8dbb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4d7447f4e72ab597a9a6f9207db6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a44d23e5a098c5f6b0b5738a6971e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8cd3bcb9a7cb1a63302d6c69dce55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393bf67b6eaefb3c7c09a745ad9896b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d30dde78a09c7d24619ec5f136573382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18243cfc74ace0cacb57765b6e1953c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0148c0bd66980faabf245766022ef0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b13f0a9ee2fc790ce18d291f574c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb4c8b41be9a51a983fda8f8b0c1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7857bf9aded9ae95791bf33944bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b16dc43303e5691bdbdc769f5048388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaead5946281d1ff0c7493f98f3bbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f83943cb4a4b6d8da8ebdd5e5b74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860820a3677703b35466eb36096fee63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9ead7198ba85509d09fa7f3b541b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed61368fd4fc5434fc4731a7c6079393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d11ee77a899ef8710e5d9fde70b1ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b8e6d0ea16686c8bbfcd2ab81964395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc436ed5c614cb6359fafd56e18e25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c76b8ea59c48ecc80fc0d230ad8907397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157665790cf0f1f199a316e9a331d2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d415c9571487707c094cf32bdc3d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15cacf57947ccca8fa9691615e4865400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c2fc4abc63661e4af11df580a60c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103723a7e5cc0c2c8dc261b78cc53989402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb4d4ca890e78aae5f23550b3902f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61b528bb8e52d9a3e180cc10c5da07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eff68117cbe76a9a2ec707b21629c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290efcdf0ab6aeee6aa80065a42be0ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf8a3a5d3b4784f9f393e995f7800407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5005845255dfce973e70b9fb6edf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f66ef6086528b70e5d51f588ed73dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082365a36bca720300eddb2572db052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f79d74cc30c3d43ed7334de13e0202411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae384e4a22eaced004f337ba8cc1cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2683fff119f8fe7277b2a0e5eee92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272903cbcf2696207ade4f3dbaaa319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc69501982e51c6a187279e79e98f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2b987066cc45416389f82e455cca5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e85355d3471345a5e7979e4fb7f13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b86554b74deb5de799e2a6bf312282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbdbfed0ba21113834a4f4596d563a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a95200477b6dc31d1ae72cdade578d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3b1178f8139ff3fb3782a6b17900421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8ea8988e05a911a6213be71e45ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc90fa84c342cc0b0642ffec569026423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680765ad69e87088df5be20447e63b77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47bce1ceae8a86af4beb81f27fc42e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e4e055804bbf2f50bfc8a2b57561426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71360f19f960fa262cab13b429f9c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bf674a09b01c18e9e8e5b60a61471428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd80bd42a9dbdbae2fe809f6dd4b30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56813bbd8730dbc0ca18097bcfd814c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3b9b5273201a03f51e28ae4d2e36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8c1d690725772c3d0e01047dcb653432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ef4f6b83a9f76d992784ca6deda9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea23bd4e56b92fc45d026c4c546e72b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c0cde903fa19fae8991bb519b0d44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733177f77eb2f436a159e3938a6e54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd905d1814b8e387dae68b5c873e69b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636217f0570ad1b8ed47a902e6315b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5b76156673b31dbca24b0d8554898439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e9f3eb8332f01d8a7162001feb6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacc8bf9097f735a33f94b495c7cca4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15082ea69ca16c5c531d2c45b10fcf65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd57296e080f58a4eed78e240fb42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99d93592c3917f8791de575cc34058444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f6d085561706e91e8e6f229d688dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729c13f09dccf3e0d09cb8a7318ce34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e627a63d354acfcc323d9d6dbc67b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09e07966135613555f570d88ae6c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cffc82a98d4d14b2d98aaaabfb169449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6a71a86b631080df60e7269cee00a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f32853d8dd66e7c3275a953d67b10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec5b35357079f26baead3d7770c7be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307e39401c3c09990925119f35c6de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eadc53296b1b5a224ddd6ca3319b42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641672c2c6e71b15bd309d64f03eb665455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea367954584cb5af3ebde089318b865456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd2ce04050c2935a8c1529651ea934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e358790b41be8dbd3479853eaa79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab799a72706f784d65b46b2b7c295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc539c2a57c4368ac2ef0266a1bcbbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d24d3c558f1fd4cc8ffbbc12707137461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e04570b2ce2c3f14b550f9fb80afe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d224bd58f7057c24f3375f909b3bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300bc5f0dfe439c8aab8a3997803b84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0a954845c2aae79a0b0e0939695a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1773d50796b58180aa0dd563ec8f24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a0ce67e4b602006571d4eae31a4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5def05f0ce519bb1171e016f04041468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae506187d629c1d47f63ccc0db906715469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62736bc448199db23c6fbf1bc4b360d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc54847004c115d97b558650c153347471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572b6f1ed7867a2aaa4ac1f1835c5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05878af8cb8f830e2b7ce1b453d4514473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b476fd418c0258296598d38f3d89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196540af942ffbed3c8c99bce0d91d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2525b8c78cce1847cbe97de1c45814476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ed586643468f2d0c7b2c1b99d538477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2506271530a7c263da7f2f9be2681478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff653fe203ba6aff517ba34a024712479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b24899eb99165f0e070b0793050a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bfab174ad74b214d9f05f0a2a3c30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169dbea1c9a989e680a8d102973f0f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7ffab6d654bc74959fc9f3ab18e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3accc47fd3e60cac2994f6826351e5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89093352f8cc4cbf9f4a08fff19aa98a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b22697b4b942876d1097095e230f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f295d5e14f9c945a01f01a0e140d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177282cbed0a6a5a94f30ca5415a1308488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8989b86f92948a6157e5f7813076bc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055075b5d92c81f8f04f88120df9e05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30320ad569591248a8148a0166dd436d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dff2fef84f6973bc72db7155fd967492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68559977b329567a1016192fee956c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41768a2ed0c2a39b99e6267f815c1709494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957e984ff7e28acabd9758b60e72c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf44433142cf44e97b4b58178f2ea91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793da926928701905e2161a7ae4074f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184060be54674b64014aae14f4345ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986ed4f76f6f66ae0e9cbfd8b545a7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3d844d74146ade668ef3bee792953500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0604d99b86f79cda775aaddd66bdbb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc2a82f2b1727d5f20cf6cba8ab27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d4883da5d97a1829db6d2119366d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4de5d1fb745b61a044d02dc019b380504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c76a77fde1865c918edb9fa722037505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6274ab262981b23414e13d51828636506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb9503e3e56551d1c2571fd2b21c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958efd98ad9be20ddc27e61b8a1586508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b0bc65b3967e6719c116ddc6b460509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba9675846fe88410747bab68162a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c548e6a9375634f0ab6ff6497facc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014af99f9c4c8b369d9bb8070fca475512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d5eac962f65b3fd692f69a7c080b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bd91d269b478eab159fef0c99fb3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab0aeb9c0b3e6616f9c05d9148e55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958b69332dbb6195106a2cb13e4bd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46561f0a0da1f9f3214e186f216e75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d764478a7d7c6ae427c5e1d744a3fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f05c0c5017581a04d6dfbdc793547519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380b94cf4ba9466a0d268331215fd60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd16afa186ba447812392fc4b31a27f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c29ae714bff9db0951182aa4574c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbe8079683aefdf4a7ffa7343dbcff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635d19c8ffd6a7e12f577a16c43f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c97c02194336c8e3689abe5aa7b0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8395159edc7496551a7aeea7bdf46b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec8ab5af21c2439c2d7935135e9eda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc024ccb4d5b3bcc1e6c70f813aee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad83a773704bfa59e9274f2ed83487529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c00466e6b20da7e5521b17878d15f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca292a44ecab870ab675e2e28300fe5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a9e04a1d25c95634b121b5c9d7204532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8db00c71acca54d117f9e4db6ce97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f5a5afbb2b524a9d6055ddc155006534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ab44f99bcca19399a6a6d864c56a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47873d7deafbc37d5e02473aa687450536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b65516ddae559364b7e0e0e8dd8dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3f1521e56d183e7fdb2277734a286538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60938fe0de22ef581fdab5b64c0be5cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc4bff50cdbd9724e4cd2cb055f7f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0e4053173b98ff6a792e044892d91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8db3bf1c50e8b834e6a9a7cbe8ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e617280987b4524d1d885aed27e6db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb5216e1d8cdb82d37e8d7d58702c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6ff6c3d98e243bd99675ce2e3b59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958217ea59cfd070cdd861995e0a2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1217dee2bd1c9baf568b5782be1c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533fcbca3258dd40d402e264149356548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493a88466c8fdd1958b00ca9b92ded549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62895173cd61bac4602b2ead925e304550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428611b1199f2bca392494642d743da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377af752697a333fad8550f4d8e4154552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3108f4cd54fefbdfcb0e2d10224919553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dcb70da52494a17f3fdd60ade840e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b6a92c7ee2f232e85489779120a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19b8aa25a912947b90be722f55830556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12afadc50c36bbcae6740ea3ad50d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd440d7772e3122b25fb4dd6601fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0008bb03b2b63a60d87d4ea09da9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad6ae631c6b7bb51aad3986ca38183560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a0c7929c6783a5964fd456a38e6b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1cf35663c5317a5d5dec841b21e75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a873c0a873c7cfc66d5c37a6e15108563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3215b31bb7b1e434495faf6a690f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81150d5446a9bf7498b14326377b4ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf89e55e125df85ec2a4b87af15db1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fa853e30729e42c8bd8e2e3818b65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab506acc4557973d2829708d88313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10976401c8e8b5675d20c4f40cdae31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400a634351fa1f54f5eaeae2ef64fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2fd4c19b3a39f729804c262dfe197571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff76e85b1fbcf33290e1bfc451a3eb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193952a7f190450562b57e86e17464d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e7319a8d346b005210dcf28f3221574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf69b3694cda46f0455a91763feb61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e94a486193a5e3041c21007f89c2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020268b7c017f2ff5030ae6d498466f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192300a794efc393611e43f3e5c13869578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1012a15207f71d7d3ba0ad37c607d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af6ac90fcaf414751df693b94b6af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d863f36d77853300a9e387411451a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c01c48dd420b126f7f8d6e715ff5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814002855960db6fe7ce592edbca53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af50bb81c1e65ea80feacda128b135584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b43fc847fca57081fe49a084131cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f826c76ea359b904ed0a3aecbf1c5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831da7c36b47c9f43fe1584cc8afd71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358e2e268bc17776c3a3c80913f7c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4178db288617c65450562abcf0bd37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e10b928de4503f410937240fe82da7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a862decdc112e8f27712bd64119d82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20b67d9b88844bfdc14f2e84dd1f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888586850a68e9eb29020cc7a9be4559593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031f3c14fe37c9b2b457e58cb8de444594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e495bcb8160427392fd2d8ce1059fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1df0cbe7555a4d3ff919033bbecce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e7291c48d6759ca8752ac8716dde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f445a66db4d2769953287c9e28bd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e58e628345bc0717ec28e588e7ddc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d561d986fb601931f10ef5cba1463df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed279db57a679e3a2b0ce8efcc0dd0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afbcd4c70eba81a8a4b29586fc03f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d25e754070ac85adddd14132bc755603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95da24da13d0e6fb4a0ee8f3d8128604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba66adaf146d917b4a1c042df6a6fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5fca29a9c670bb0d8b200df7ea8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9da5be83093b825c4792080ed69f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9edb94d86f19be03f262508ba65d04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e53090517bd76891247d27489fc7a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192702e772b06521df0745efa349de6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d8feb1f650dd16311397d1bbc849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67c5494522e7403bcdf08866374f95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd073a21409f66c8248ea784d2fe4d77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e61c961960a3294c5f45a42087f76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc12ed8d15ab8b6d71de6ed195ea8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3706c040aee3b9043d745659d348a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9d51400de1edc8855d8fb1e3836f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc23d14dd62f3d4016bb7ba47c2bb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812753a720a09ded7cef5a1cede47f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb373a1d5209d4d68aebe34a734bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd4324f48631f227a1897686da53f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82839a8b45770214e0b89c5fe7b18599622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ea54c2e4546d26b22db0f3360956623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f307969acd869785faa853c8ddf8139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0a8e145fea51523d553e5062da01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c865a4b7e754a025741a7df83cc8df1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801e9c46b3558db51b3a1f2861d528627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237851fb091eb9a533437de8660fe0f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec1237b68793efece3b9d7a48fbce4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b055b472eac3798816aae07ca07f415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317b76527100227e71e75d0705b993b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a124adecd2aa6d69f180ba315edf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b51544bbe85795b4b9745c173faaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538c68f5dd7a4354a45266e429beed9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b080e8e0582b3fccbf0902771c6451635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd324b0b24b453f4d8abd173016d07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc3c914eebc4745626fb7613b6774637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723242af764d5bdd6a8ac94980616a9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652021a8802bef77989c3e5a5ea2ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e163b22ef81ef6ab3cd1def9ea80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1b77b3fd2bbb56efee2c42a76452641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430afdad0ffb703a583576332d2903f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c0c476b7c3902fe7a745bef901cb7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122ab6bd0b66b3473af264103519bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841300ca89d554be2b5a8ba00cfdbef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37195258d4939b98ee79db3b4041d558646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026f1b321e4149235e4bd282e752b7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8150cb423f407d48e4d21124db74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c7118437f951224a8431eccffccf1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def9035d5bda19bb36278965f72dad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493ea977a7febac0b2855815f9f2588651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f76bda8cce19dab1fba6872688477c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d05d0306d123473c0a4cac9b89c45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec01af1b4db63dbbc76a40c38629ba2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ca75c7205c5deb49832be3a9b079655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3030bfc473eb4c4ee6a58d1c81048656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7371fd27aa5130ddd0b358fd0eee94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5280502ac2e93bfcf00fd62b70fa2ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128519fbd9029a3eef7ea40f9107faff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41ea26fa1d5cef2ee1b67269fa465660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8030ccefcb400cd866faa98ec15c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb486f527172249be2e3b6d4db96756662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4feda9d03acfc60b8ae09c51b3a6d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0a5334928d77fd4ef535f2b5080a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e723652fda843c9457df8af7b991f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897255fece3146a2c830b298d099a96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b62c292f988e1447d5572e0c8498a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e6c5b97eaf011d7c087eb8027a6d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862687b6fec6d5a165d6581a6f1fbb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317221f3537a189dfed4648a6befc9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dbd1dab529bb3f2f43b12a834a006671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01654d520fa948398b52f424e215fc21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202a46755b6ff74ed80f92bfddc0b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a9680f6c97c32c520a612834bcd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db42eb0115a6e865c2e806077edfce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f790149ae54605abac8275ed60b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf745d2520c2dc66442deab28027d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc653971b22014c895471bf1761869a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53c56ade91477b0d45223de8005c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817fb739debb4e618f71c021dbafb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e55d0f258aa54062935dacec0ed9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0c5047a24e17d86fd14d239779e67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4549ee31551201bf4919bf37661bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe4c4df20d4d8085996d6972e99c68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00474fe09353f95360e8295baccc7ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f6784fa31f857a96ab8e117d7f0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e43711682b0d7a96bc72dbf025b4d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36bf8d25b5ab039b896a590855010d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd98d75fc80b272c980c03db5b9c9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f84a94c1d0654ec3cca1bcf898e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3df822e40e59ab7e5683bef337599691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050271b267792c8db7e7a9d98567f01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f8b415aa8d3bbb77894c2c62d1dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad260eacc8559d34d18ee88ffb0892d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47480c259c8bacd9551b1059e2180695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb383b2d99824b49caed90268021e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b3442503224e3e18fa3357bf99be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863acd34b1772fbc55319a126d8d05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63332db457b881eb68cedc797686b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b69e37e80e9e1904cc6dbd3b8d472700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbb1ddbef3061a3f2887469300331f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ff7196305afa2035fd6dd753a7c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dedaa3cc9b83a2da918a798dd1350703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a61f0c2b5b0e6538c76528a2afb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57e1473e671a4223796437caa9b1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bfa2187979aab7a5e69febed229eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320def2d17286c1c4a44b65a3cc5253d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db127d46c0504277a24ec4209e9a3ad9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600fd9cd2cc6ce876c68d53d7f5f6c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206d0ed70c9df36ca0c2941d2d81bc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b103d167b4ffae38bc17b9ef207be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe24b930daff15ef09978e36a07b2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e916754fb55ac18fd43f4c1be946d4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6f753e5f13852d850570a64c3fe65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc3ab0e565c65b9724ec8c2d3bb0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33767ae92e8088935500a20791367b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233e68e542a3c48e4a2a826440a05a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c8cac7a53115cf6736e0c85449630718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7473e0e148cc7036373c786a84197719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e6ff081945f0f3e12710f2254ffd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8868954de64c5cc7ba51845b8e6fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31caf55d0ec429b8cc6b9223504433b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b7c7ee3d1b565c6d40a2ceaeed31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a2af9947a6110a3ae679c487b918724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0f47ff21fc45ae79afcce6cba0c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31cb3108bb7cd9836cb33da367b4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50446767a6bdca3976fc4827f69f18e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4939294796d278d22eee8ed4cfb4d84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1567d6e165174da58befd4c3f78e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5cf9ecddeb991924d75caa43e63a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd4b7933f0e8496c1e930684c3c9e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04770b4d956dc43598138a34729f76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f75c8fecff3513e87d46b893b9bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35d186fb161c2b6b103af3452249ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ba7280937fc3dee8bdc9552852df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cabe121290f16985fb7359aeef6883736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015cd0edfc7c7fe32bd3269f32e1614737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bbd2d6deb8b46ff1690448041afbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234836a28d938a6f7ec80d9ab08579b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ecd2e715ee3b5678d0ae2ae79967740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7930cd83926fc5de8e76a3d169f76b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02667dca14f4d87d8612e965fe1dec9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427683eda1a78c869e75eb634f1ff7e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac809b5241cdcf3efa24d19c2bda1c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43173420e847ec4d644f35a2230702b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98190871808de35cb2ed47b115d710a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf8dee47272c9560d38de5f47f820e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afb06b5d0a892e3f1baa1aef4e616748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4470e6a1f0b0804c1c3288edc183c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27440a01b1c4e8192df627f9c2db63d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f4dd5643a894e94189f358edfbbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c247f314dbd873c0be83a71f0c51de2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811c635f8abad00d32c4283462fd7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc890bdad8a5c408f26327ed25dc03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062142ddf655450d7bc83e80148e0372755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141bfd383a1b7f2767444b9de9c6bef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bd3699165bc6eb377e0799c63d7c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135dfceca2ccd7f38226479f24475f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff655edd8e90d928188f6ce5d8dadc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd217c1b710a282ea4d7c8bbfbe2da11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f983cf0b8b6075a55877d28afeaa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975704893901d280372963f72beac5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca0a9a10e6c88e4e7b39e199005774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973216da20b03e0ce155306fa5906655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818daf71a67bb6d41eb12be9496f6456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a14a0f11e62cbee34cee58008a7e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3211ea52f3a112b08bb2fdde7d1b61f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6fdadb53e46088d3c0a91efa32309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfe558f20cf7be922e7887f1c2bc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46317ca9cee9011ad617e45c6debb67d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef20105909b43e1726c52d8a2c979812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a17dbcd46405dbbbc42660e32089a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efffb70d928fb78fca3dd097903d6c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70b098ae4a140a66118de232f424c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3790201a5213aad4273053e099ce2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a3dba27d8699e8e1f68a9f454cc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de670ea9959264144ffa86d0859684818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ead3d63d6306dd5c5851ccacf2e97019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b524b3e4159028279815f62081de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a3b27bc135dff072c3c2e3942201c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd7a853a3151514b5d0559e0056b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a6c1346825ce67268b396e16f82523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fa270357c2ba7e9ff28403b8272924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeb1f8197ca67cc078e612633f298e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed8670bf2febaade193c6876cd7dec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f81e78b2a331929d8bbf2aee415b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b954df159b37c3be39ac5df1ccd4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be042c4a2b813cf9f5a769eb56a2de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3a87c8bcf242e1bc7b1b1228227e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05dd740dce90e1b8ef19e86d7c70ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15716802e9620240c10fed6f384b081132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d7435bb350d693cd4d2a735607a3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fbae168379a54341f22682cb7f53434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67ba3f1a83127839e09d6e71f889c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f4a8bd52e502615f9c0e145d71cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2374c7f419c2904ca6a91424a291bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b79e3e65dfc0ff9d6ec7b0da9200b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab259455ee65c13676270436755568639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13418c98d1ffe2c04873c0e5a2c87640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd4607d1607efae72c27e2a98bbfe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0de08cd81613fcb65784163d81a2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e691668b97d686f32008c82c66875b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325e556f7c6ded398d626458c6dcdd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e03704f7bac56cf8a4a19612c69945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5eeea7499ed23dcb0b565b5f5a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160382b488243cc5043f7adf2b707247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9abf99bc0598286a50949073a99d5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eec0d94f4daef4be734e83787cd7d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8bc45d45dfebd86202e0bf2ebbd7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d145179a153a55b3a3ce7667761d7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f901c8d24aa3c6b3b0bbaf8b49035d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152734fc7ff9977e541c1c69212510053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a528ad0c2f9a00afc878004969c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60775e9d94b613ebaf22037d8641324955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f3d8c6e7e92319b97d8c1ed4311c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994b45a25fbf1e68f6695a287e2c4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e02b1eb1cbbc215f2e62feb9258a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d310d5e1be34ed30d6f063da88d6eac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609870dbd37b0576511832f99fe8eb7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff62b3cde7113479d058df7ca1da0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b9886d0f72b4aeb9ea0f4246e9f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d76f4913ce8b842b198a3b9a8a25563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898311af2d6373f6e07cf18d58425df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff2911794feed0bf5de4cd0bc89d3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaf8331f2beaa9e73a9025ef6a7fbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54f607db2210b0bce4880e36c36f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a98d4cd4a86f9364e93f51b5d98d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995cb38c9ccd4023e1827759258bf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb75035de851e803242333eaea445070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f476faeb4c2022482d82d711005a4b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a515a539d2603e636d078c3fa1615272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d9e0db1a358a5aef8ae114efa933273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac664573a34df3a3e3def004bff6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2bef7d8d1ef7bf123e2390efa80a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ae9962cfeaa8cd01a7c025de56e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28416b4e15ec135c39bab2deb54513b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4521bd2008950d5965dc4126fa6b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7a4a8b7f413d0ee47e16024b2793379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1964ee1273fc434f8402a3bb3fa6fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a0a7e717b494ad45c3a42836b09581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b4139458a1a5d52eb4cbc51c22d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3ef013f191901b44c4271c7dd79b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa649009322b01dc1503ba2a1574f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1798d61c4f2f51cc43b77facc2eb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9546cfb803510d0e2d1792d9aee1a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabf976c2347ddac321a4626e6e2e2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6b658e381162c8c8032e2f7e4fcbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7418483ea5b32346417b8ad1f616589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1628483448ed122f805ec0a73c15e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9576a7aea156c61b8481488eb14459991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666102cfe7b83463eeb81beefd1e3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b6b06529eee84a64c4854362720693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b30da28787907f10c3d77c84216494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908ebdbbf606d18be72a1cdf3e1c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94871cc7e5a341a1460f21598e3fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c16de30749e91dd7cdc6a7d0520397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2690ef975c6ca48b9b3716108337d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7778907620a00b5e20b20ce09046a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f14533c80fdd1de4e2d9a2bde95c3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc022dfccd925ab7ad10ee6e4c9a0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad1904cc651e8490794f50c6ca6d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38993a6db236274e25b9fa8f2d7edcb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d208d8be3dd1be4794b91b413060cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd888d2676d753a84427a621d66ca5ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908875afa7945442669067e65d16bf2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f5ce87cadb919212534f7e8a3735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b48a08051166816d25c0b93789896108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ad3c06391ddce4a8e679d84f26f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da36a51340efc6827ff1042962d780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aecde060c5174e9d7cff775b10700111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b1d5e5693e8230d419681446d7253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a606052416026b03e751a2e93fe72c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b875cf0017af374b8293995956c27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3849468683504e0daab5e994144c73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2248c18f140a2d92f3d06d8282843116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb1f3b4159595b81f82a6d02e1e6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a27056cc3abb99d8e1c3bf4f8a18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3691b39bfa61bec5e82ab899656e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28fee581e6a882612b2fdc1b48bcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf3cc2d681a30fcd4d237f20b9cdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be18db3366a651e84ba8cbc6d58c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31f7e860aa1fad50b2f69b209ab84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eadefcceae2a04457b5fbae485abe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e65a42ad751ff8d567bcc90e0009125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bee01ae3cce1c6dee7a47a7c3abbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd446c6a9ed0b4c63cad9f3129bbb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea631fbe5aeb984dbea43eddff8b8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e07533fea373aa4de2eb2bb6e12de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e8f44e78bc407211339a898df202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4abde69f0c4796ae2f0d0913aa730e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8cf195d822cc76e04bbe257b093aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362146c3a720f6ad398d38ba70793b2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140f73e9bc5b2459c4e05e5112ee272134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65644a3b4e9245c3e76e7689ba6355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de21fbe9f4a33416f066ad4be5c084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4947fd29fbd8838a2310e611f7b036c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e122f3ac491bd7b8c9a3efeab8b7fa0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39072f5b55e4045c38b8a35936cb8aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5df467c963ffc6c7075c3fd76d613140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40b2f749fadb926bc3cad6bd3421a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb21fb8dcfd4ed1d93167a72d52bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c062f4ce1a6bda73a68fc572ae48e5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e4c3141f03c83213132b2cd59e4c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd45ed5ffead7b073f98d90e7d6a428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a59f2f1ba4f7a80f8535838f32a80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dbb272852417a9e6a6b468702e6d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb59e54fbf98ba03cc166b37227ec0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6f96ff7c27e9682f06ecdbff73328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db72280ca71b3fd812eef6313a89e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aef7fd5968be96360a8f561272e57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5a490855b91fce6e2e00571282f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e615f2015ab81011509b3de3b25d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac7ec3d1d292f55ddc3f0dd1a09198154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44769f9fe79d79d48e95e899b4a1b63f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956556a26c2f17577d62039f56cc205156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cb6e141514d3c28f445ceafcf5631157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b8734c133daa4b10d3b9b7f2d8e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a6fc57ac7347ad30cbc0f2141a2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dbc7a22934d173e5e81fba77f545b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d0e3fdf7663f8724909070fd97f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b8205795c18dcc7363ecc7bbbcc36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c283b22ff40d910ea0eb4994a83f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b688c414d5cadd535e687df3fe1db6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb11a03c5f17279de27d1d48ecf0b01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126595e8452db0c3c61ee6777c75afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2239fb9c81d875c7cf67a6c2bba6d53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffcb854271d72daaa2cd7b8d5514d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54628fb5e0c03e942d68666a99488ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc20b684849822515cd73c024a4ec3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d184721e5b7452971dffa07187892171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2f399a72a4637789bf9b797174553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9312c99a52d5b01cff22cfbdaf413e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b0deaeafe70e1c37057d2f43b2ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f94db1b0afd1b7cc7380fd00f489d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28dc9a0248818e964d22db7c856726176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de1e1ec8960b30ce0b8ab18d3f851177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a30d71621a8cab38eb98674fae476178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ebe1c3982caaf9cc47f5722b3677179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1360b4d639dd426b1015ac493846e45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cf346370e5b66b144851d0379c10d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5c9529b7981d9c8c8a83108e9cf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb57867cba326d5b3509f6d83542c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb25459934da23399f37ed894ba6f11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4243584272fda36ebe23b716d024185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283492f2a7365431dda53948c3633bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0475294020d2a850efb055b09c8e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118446965952b9b0b26dbe6b9932acfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9585d27de49e0545a15856750ec97a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67559bac90a554788c21ccfe820d78d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c391b28cdcef032d011e76620ca74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cbd64727dd35a9db9bfe24f71ee6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55e87e9ff2ed6a6d71996daedf9ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624373719ede7d815c7cbc1ce10f2477194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce8183f0ab314b8182a36285e4c7aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5563af1f79463ebd1ffd98e3c4c76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2696828c2272dbdf19c4bd1d84569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa0b019a7a2f712868dcd2a5d4a360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09580530499be5865b4892f88aec5a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f59f0663aeab5294d9aa6bbd5e7ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc3250f25e0fc9e2c63432d8158aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958036dd9678685fb5c00a2278a1afb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0d37961f25f968d520eb31ae28686203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348814df4ba9f6ed25e75437c7e8c6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e386fa932cb90f65bf435ac49820c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41843e71bb8e12aa0572ba5ae7063f21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671449e970d184bf3b7fe2dbfcffea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe026d8712e434c3ff8ab2a1e281c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611cd5d1e0335f120d0bf1c7d83cb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5680a605def2088c1423c8ba79da3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e737abcba8fe2994940470cbdfdc86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3386a98b2b6af3950eb06fa23ac39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756354fe3ea9c719ad0007b3d48519b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74c7729329cb80836666ca660344c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1adb62d460646a2c84b2e3bccddb96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eb9af233d32da369b34877b22ddcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecec896da734a9470e7dffcb6fc5fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe0b0c0399c50f4a1f2e0d40540255218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1e23db678958ce64c20b8bca5a30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0dd4db65a05d743c0390225c5765a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8df2d0e60306a1e872b63ac0105f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94361f238c7c158354b970de971c37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900aef3a1846478042e00b430f21b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca90a16f9693160ef6b92da629f3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7c8031dfbe74bc439f58136808846225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd620a3415d75121f50c2ed2b230ad5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a173fb5544a741d41fcd0dd34863e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff097347427c708d24ff02ae40982b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00634b9bca0c5dca4f63347dfdd967e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcb0c0318b81ffbf9e287709b9f81e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e04051dfaba25f35131849289c1c9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade631bbce8fa4b3cb0508ceab12326232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496a2d772fda1df6622b259d773402233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891157b5212218cd42649787436ff63e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae2fd15a263389936ca8e85e48edad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063a1ee8a0dc44a47a62fc7429d5626236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217acf72b9b4479b29d3e7960d92ef7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14891e56ada201221375b123c7060a4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a347235d31b485d1991403576c215c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcfdeaccebfed4b3020b5e5b9584ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618176f2c06af3811a2ee9d1bf22926241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabb0fd22962c42c0c4ab0de0fbbd35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d44142815e9c30d90e866352f980f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b5a7d4126d7e34b4afe91ed63f81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed2797a8b7cbcdcca4f5e8d7ebb5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54674efd122d1c4507e716f59bae00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69e433f212cfb9402ec4d90fc3d70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a0cda7fc0354820bf67f525c6c627248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50fdaef7265fc66e655f30f0589a9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a40692d2d754185adb5f0243fd2d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcb43d0d2d941a77528c34e779ecd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147685c9c0c71d567f6c8fb33dfc4133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444bc85eaf52f556162c53b5e3be17c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd79d3a4db0dd19f24193d1d1d9ecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd56be05102ae485202742b0cba25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abfdb4da8c5da5a1a18c1108715f3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6c55eec4ad460598c30aaba4f836b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b24163c087f268fad3eeebd12bb7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0eee29046da32c9a082ff4f74f4d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb7990c7d4c00702d6f7a4891a3615260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1da33ee20c949d64576ae802dc722261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73a72fc9831256e88c52cf1a449e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84824994dff3e1f5fb1f0aadf7b94fee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210967d207c4b8366b7f88ff718d6fad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feebc641d48d0c44282fce47237ad5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af164da535548b87e3c4f3072178f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da934b183ecf10f78544451cc28abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf5afe2d2fc0e786f0c21224ae18a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61e797e6a9383dd11416f51cb4a33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd4318c4a949a746defc2e64e5e66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033bf04a2be8ce8e7bab79290ccd667271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ec5818ee852d8259e68c991e65ac5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66ae92a4e3361909edf073222a3e06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e98623a955f03fc60afcb968d9f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c21f8050560628c60710b3f9210ef3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d09dcdc468f998ce7cc7fab20ecacd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a19f6510aada8713b8ce37fa857433277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede493ed65296d3cf79e062ef7c61f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f7bb8d2b3d46aaf089ca4618b7e94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55439d06adc952cd61cfd9cbc593469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d7b13e0c8cab2ff7d0b4b9403ac92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99845f860d5cdf33ec7f8a3fe2992b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7388516a607aa908e811b6930c7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66eeb8a9cb4cf8ce15a8bddf1d291a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55906efed3c04f3f0994441fca7bcbb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891393816679251a18dfadd78ab41e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f1dc14a556e645e91444609c7ba2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7bc50c7edb3f14e3e633fd969dfb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283c31769c7788730bef27abcaf645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6c7c279d63c71626bf943b1b7d48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd181f3bd9b125df0b20948b8a7a720291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd5428f6bc3d4a25a46e56fed7644292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923885e42bc48bf538b4f87b0b8f076293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde22ee0262a50e87c11cce6fb440b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821fdd50e67441cd045052b3d1057c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ccd9d6c4bc7db046fdafbd924cf4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43338c77f98b6e336cc254637637ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c5447301c0b7167cbe6911e3a2fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685ccd570ca44a4b255fc66ad4f7315299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27200080dbc6b0a9f0fbb2d08ab9998300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9205065b4074950e66ee28c79dbf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e296fe1ebed95ad748e10b1167460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c2b7913eb97166a316ee2982decd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab987d28a73bdf6456170e6c7392689d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0b4bd6d575325c8dde62cfe7093e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace47ff3c34ea0ef92a8b8c5d006865306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91d0d986768946ced52710f925edc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c1b7e453d9dd7f5b186dd7ab36c3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb930c3f654af627ed57ff7cbc6302a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd56f0dc7d6b8bb60601ad3dad7f4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6b8ec119a22c1b7a15c3d4a36eb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77051e344e33f2167e75e4cada6de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd42af7bc47ab1b0824b6dd3f6b41c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657fdf09b85a2b3614b5c47a4c6e594314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85566b35777e7ed741c40c3d98b8fdfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1582f341f92920ff9566f72e9020316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb249e7d0e5e2a4064a2e10edd29e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030eb3d10b1a05fd9c20c3cdcae6b5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d218d532fac756c21f76ddeec8e7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb9af33f2859faaca4b8b01203926f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac0c99d693a96e8bcd138baa5a4c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9160f706cfeba9b7866788cec7686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9085d35d9429d444d1c3ab8a4c22a2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b1efd08590b1f67fb6013bc54a18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962c5977edd180670cfd0cd561a474325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ee684b3a1078ba52be1e29ec9145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69e2b1888abc4a80bfa7ef7fbfdaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7893a7d1742c1c9fb27bed1fca52ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cd230b11e177fb3f8f07f0071de8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516c34ae52f5361f33ceb70b810a975330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd12ff93ac49f7edf42da6ac7fe46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53177e7e5d02ef4f3ee80dd700169f8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56077b850ea41461a846e24bec0140d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa9dd28f6a24f9828d581173e3b4bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa292be70f4e34780524a3e779659335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e96742cbba65cd57d48af868b50937336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08801696a9e145b58328b985e095a69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73090d24a2c9a4d574ed5059c24d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b1a8645c3c9cf5f063865e4e8de6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff7ba99c85969fc2f6bbadfe8c4b11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f65c5419c3c3338b22edbcd97d960341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4202f12978f724a66a0e4cf263782d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683093de6bd283c92be0475dba6e03f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a22b6e09db1e498b6ec52764e06f57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755df8d6ab3a0e8dd4621ace39c7047345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a620acc75973856e8b30a0fbf739dad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a53131e481dcc8d8b7b614956e369347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7b776c4b6064b63b40b422fc04f8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd0c63c16c581f9f6a719ddf81dd40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1ddd7bcba75cdaf0cf4967bbfb27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b511ab5942cf40f4abdafb94c7772351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50561b2250419af70e115c9e0408d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b39a74aa8a997399b184f0ba89ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73277303fac7b307c05b958e7db60bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855795ea6f03e68f1e07d85ed6b488355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba680aa063fe6044c051ce0252a49d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb44b8a57270e4b4bdab352f04d248357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09ff627eedb279e7ea340151def8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccbf0ef37e28bae1da21102fe17ed0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4186c7e871af2564a6b0e02e03f294360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31714e1053ffa56f16e32d486d7c35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0b12a74a4cec2a7fbeda1ab1be80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883c34b22de764595c8b2e8d660c6c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fb1b200098499bc2952589b17644f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6554d91c71fae4babc0a1052b93c042365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895114bc448686cecc5492e898d63edb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0c8f8f4364ff070969b2e38848feb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ffeb81e360ad24df7ed7bcb45c0a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1a6d818431128170d8c297cf4397369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10c713f18adb7b20b55f99a706881370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21b4a6b7685b611a07a0396ccb4bca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a31ce300141fdaaa3516040f6a855372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8245e50d48cd00866c11f857fb5f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ced1c3551ad095b4d43ea37e61e6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf11b071d9ae68e2bd490cb664bfbc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271023c3b3c63dce099f8a2fb84d72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032f136d7cd64e60661a4549b2c168377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f9fd19fa62f95fe53b0826ed231af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17134e277b6701ca562616ee1345e2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaad1d9168dcc6304366a47d3fcd34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf411e217675e355ad1a74514599d60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd7b2df6acdbd88e5cbada0bfab778382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d892687a08bdc2f332be398b22f27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbf7858ea1b8cf24592b203de16ff1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f88cf70d6945886588ce9e5e8b47dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775960c67e40e5ab80cefc46f3c1cf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e14ad2f11e1e61a6f4f14f3514dc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d32a780dedbf2f0e718a96137e243388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ccc725d0267b84a9b785ad4f066ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ff45881e1ec41f0926a4955f9390390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30ff3456eaf52f9206aebc817f3d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa215316458fa40d62bf0c8a94d0c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094ad36b939cc93d5769abc102efff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c18e34ac1a4bb2827a3e6c4acb6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d91b77c2767b3d51422b85569e8abd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31ea04423f11d9d869c14a35132fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6290d836b49a799631e8454935190d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c905b01b663134d25e7ab0655cf47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee08140018fe62912e984e479e4d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f167d5c65111ec3a3a34bb5f0195dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e854958ed9ee4e87e9411be5db4f20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9830f635ab1d793e6d0a2e2674933402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8deb7d5d9f867a53a051c321523d88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e38716c78845b2785531297e09ac8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90480926536ce44a9fce41b29eecf42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a768e1ac48100561da406d9bc08d88d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c69073b1439bc92c4798105470121407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b1a1bb6341e99f6ee4fc6cfe617a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef77037f938c37c9989c5d7e187b51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b6ee24543335bdda0b310822550e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3347634d37f06a97f2302c3364f9d97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1fdd18538410c3d7afddc2faaa005412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876bf25e56afd79513c391dd3b10338413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6419311c0e3cc777726b3ce48cd6d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62133b5c660564fdccc3dee46c076957415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b44a2dc900730cd3ab71f0d609e5a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204ea261b9e4c33216191a8ca09e79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de59af351d303136adef536c83603e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee22e538a67c504d63c5f2a29ee3a2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98733622f1cb4281f289c929690826e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a05652d560760bd4823613617d264a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4395c5942c77a88cbee02a84f9318af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459179b24a5cb82fef76ed7054b568423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85682b2bed06cf5620641e52589a063424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f41a3715199254574cf41cc7667311425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d468b190c126c43018c7c1e74be8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03043a2b7a5accc743468f5286744427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7788dca440b2b392bba111d1ff65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5604fd09a062264c1cbc55e4925f26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc405c1e5ecf39e78ebb26da84ad2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109fccbad93ae710eaccd2c24f99e5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3799b182c381b0e5419b9ede4a2ef38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67793b2447522184fe9b8f0beb828a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087ec37fab0bde2826982a86a76bc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dff4b91eb72a3f73b0586ea7b7fbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2c93d6aa45cfba0bce0472c77bb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846edf494cda39126583eb4b51e0dc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195e299ff05a9c001fed35a507a5e5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97443f0f2b6f5c833bf3a965f786203d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab7b859366da18337532ff6274ecd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c47b1659f538e962c8a384b7f60a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f29a7dda107c30efea419c22c14a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132530896f0fb71bbe356acc9286e53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd69c13a423d510bfbe39227904d8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827c315e0a27f9e071075779ad75a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b1a1703d801d07e5a0d0232a484a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a80a4bbe716ed6ee82015980f77e62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14887f796cad7033776c72e9b946e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453672579c29988e28bf12a83a4cb4a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447117963121be0004cc431e7cd6dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5cac2d0c32f35bf9505674928f413451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc5ab5ea93a2a1e6a9cae258b9346e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e298a6d0b163a13b70625f7204bdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a188cd76458a6b2bffb8cf4407db7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e2db3bbe56b7bde4c098deede2db1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f515138f047fa1db87e7e266019c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43398cdbf0e0f869b66e07730640ead457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af26f1ef1f4c34547ed5c53e6b6d386458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bc0d17f12b4fc9c4c8b195e99fb25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb6c1df64793241ee9647441044f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440154161cbb045dee9577122aebdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d12227c130ae389f17370e9a57e6b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa96104d1269a5e4c78e69b97b4510463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16476a7a23df2ab5ca1c69d95b42b546464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6175a5831a80c2d920bf439a73fb39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d112501047ee129b6c05cbc4bb9ec30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7db3761161f59801d79cb8166223a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a456cc7ae65d5e9887a3d5d1db4b5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde214937f2ed19385b7d1251511050469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b6649d471dff5675a114b316d3e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab190a8a84cc82c13e2bd86861e9a93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b2c6821529b5cb1aa835c187d1d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2fdc761ba08f59ed5b22051634746473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da4846480ac79ed2f222eb62b5524474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589557d019012248564604b2e5cb787475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ba72699ccad7654d497466882ddd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6b8879bf64bd3cc080dcc07cf862b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac5f078458e6a499e7b0da05aeefc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db911eb52be0c0f03645efe065efd9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd795b2095c79f0ec8b4e1fd0d790480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117820c4ebf9e46d39beb32f11fc3f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2056fb7d7969d0a65d4fb4be578e317482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e157eb4a0c58f34938c8ac6b1c0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737229f03649912e833d6ecccb1960484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c16e599897e2fc81d97a68634dff6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369bce773248830eb08916862e79b25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c2c89c486104387c10c63bacd613a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd50954cbe9ec59eb02b0907cd12f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe857e99971e8a42a5a2c4b69b703a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979364f1a5dade020862804d3ea59b74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30294f25fc1ec91e62d250804dd332491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07ba0a23a987a286d6b2e79de7a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c692339f47b1d59dd6d82cf6b931e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042d6d5f17fa24631db311261c055d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aca0c2a58eeedc1b9f8c37a318db24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9763bfb77f4e954d481c54961f23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24cdc6058eab4ee5c69b682b6ee589497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea18220daf1bda6bbc5e7c4c08ca8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736449327fa49c2bf6bf7d7472c54e4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694111426f4c8fec23d690ace5b364e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64598f32a1d5ca5aaeede02e0c088608501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a6fe7776c8a07db6f0a2b21f176ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73219f5ae8725e347c5889657f1ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40016981cc4a1f059794e4e6906edd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db85cad649379493705583ac53b3b0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feedcfdd34b4f233d78d66ad3d4557506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57a1ad16e08b85b068c4d4bb9ed1af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998efa47efc8389d6393e6d9c9b768fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face3fd5d94aebab743f310535df009509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2686067add77e892fd7e65ad23f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5b44a1b736b01367c728b313965c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52ed28cc4b4122679cd151859f333512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8a75bb2cc6730037f5808802b797513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336655ea48f22171860b7bbfeb300c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f4d1174dbf6edff93043e85f7d743515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d570a02bbd4dc3a26349a29889dc34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431a8345ab5997c212e153af0f64e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1fa6b405056c0c8991f2c8a2346a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d30d29d6a5dff101ca49730e9dd97b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaba598253fee1c9ebb78b9944b49ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d673720e43d8fe2530dff9cec1554f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b49de9b1f4af85d35ff43ab48ecf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de12fa43c33e45a5993669f84ba487523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ea574595fdc07b6d974afd8b389c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aedb11fdcbab4057226c768f65930d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550ab8977169fc9b077c6ba0819070526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0350372c53d65ac9d9d9f9c4c492a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8e236959ddfd4e722da65e8355382528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018523d1caefa12f4adc6e5f87fe7051529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a56d17800c79d375c6303e38dafb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee69ac0911c5a001b20a0d2344cae7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb0f7c33c74ce1faff404be17299d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd25dbed127d9948d1e5c61c444419a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb0996618f2e7361fedf7a11cfe750534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dba5f8445a8943945afc15af3e769535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f27a3ee34365d42a3effdbd729a2cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76995e8232159f3210430312a15a0c4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec83c00a15febfa2c9d422f5563d48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f05dfc77bb6002eebf4600ea8020f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0ca0c098243f2d60af5a7103ec2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df97837823adba0cc8347773e2d592541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64675de75ab6a207278e7a5b819d5a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c00a7d141e61332d512f8b487b9f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c664beb3a577453f2e62a2e07c7090544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d37d43e58ab3a73584f9d91509c5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108cab4b90a6c2a69f09ef018d14f6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df646ca6ed74ed92590aa5cb6c97375547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6e92c7d17a4c94a3bc0e48eec6dc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7128a033ec9ef1b68be3eec548054e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4e38e4f862eb72b3f7de97d0e607550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23bd1b70ed4862cc1c0dcaa05b990551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04797ade1fa55be4fd0d5a278bb424b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313b86f8d884efd994b885039def70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9dd9d36368af0b98214773473f69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ff48b2a3a0df831c03f763073c7de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc2a58f2ce5cbdded294b0c3347c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455a6bbe6cf15694ba35ea71f4da6b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b1c285e2366481aa0564b26cf80f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ce600be62e25f89b92dc82ba8e12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda637de52476ae474a11f8830ffb617560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201e6a7aafc30258914e1d8813c9ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b165ecf18484d71bcbb3b1c1d77f3e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae1b0b0d66c4457f989bade1246b65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79597313f7ed275a036c3a3be9b9dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6c84e46736c20fceddf2234e3753d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01f00a8896e9488faba8a95b7f948566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf4aaf102338fc452b4023dd4c0cc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df3b0569b62f52ca0cc7fa3796e09a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db740c5ddd611b9cbc36aa9b143fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5f9fc0d103f60c8253d4436c4b17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da630e329f8fab0f91ac62b9cd4b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c39d249688bd977d61e9c9d1cf0902572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dccc3d6e0460b8cd1002b600391cb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba3491e868cb684e556019bb49b85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c8342c8adfd18d9a84f1916d2eb84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f886618e719cb6fc22c00d83c6f760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5839922a2f59066bbf7b07e06c36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa98cc7926570be80c2e15c44c7461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f103cb68e9c5da4d31f2c5a7e6dc332579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc903d6e8c4fc1be7ad724e0e0417b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ea5595109ab00401f9579edb8b1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e627ac74aa31c8ff21d5598fbce6b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18d24444ee519d1579c56646196910583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161fb235621fe96e6ed95da77299eb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1557b1fa72304add161083328ca7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e3017dd40ccc6e5c3163d7f684d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659dbda5de8325a002aa68698ffd763587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97647e8b23c59f17598402959b3a211588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566afbdc45afcc886cb0bfbc23236bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcee11bb5c94058a884f053205a3bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b9820d9bb40bb7dd29f62202f81a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1759db0779d7c8d4140ff66dfdb525b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef78710c54c803ffeeb9323b3005578593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e95f5bb21b3ab2b0ce65c9bb0bb16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ae896160428adba779cf1f1959121595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06c660b2a8940f1382c15155c1cfe7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194003bd329bfb4f82f6f2ef31c6030597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e330ca03489deded85cde91223ab37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da48ae2f8a62f8e9ecca25ef066133599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c880ce397ac5ecec0e4ee16242e1e8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d2d728e368dbf3060bd70a6f80e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1479c42e6a2f18f03d8f180b0b49ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c439da0621049b43a39da242803f64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c11b65a3e69259e550cdb835c50d89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f7fef53c44c34e4b18ac7c2d8c9e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9bd4f0c1a094a130b419bc24f7476606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c0a764986173ccfaf2cc7889552a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543a37720389a0c48f4ade3be42ff2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe30aa35e2d1fdd0509aabcc9165e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ef287032d9704fda242ad3fc7efd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ddecd1ee80df9fa163a0018a95702611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8185f99a16c255a47d211dff4bf085612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd894fa8899dd099111282fbf4a5a87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f26654c022ebeae4ee7b51ae5a0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894238aca20e856386852fdabc53f2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f72dceca31e18df5822172ea77b068616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753385e3fadaa39d1c3662472930c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cfffdda63737e6ccb49b723b2edf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6604116ab1c1a338597f31ab56473619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17587a5fd014f9c4fccf4173de32b14c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b793f2d213e0b28c4ee92f801f16d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272df83dc51b3f31bad6cf28712d56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29269d4e63472a91dd78dd7aa28479623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfd7c2f3af7443dbb04e2cdb4cb05d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0c01965d7f730f613653d68fa9143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f346ac3cbca129f6ac53f975e71bed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3490fd5793f22714098840d0899a316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e208c9c1c4403de52c6dd3b54aba75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ddb570e7c182d6106cd63807b81a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f13c062122aca6612a9bc331d5c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639df6f76115df6191df67db337fb20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce07ef63cd124a4b3bd34714be52df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5aface9d7d829176180f2ea1a0aad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c186d52f122a3a62855f564b646a87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509463362390a0286c8ab01c8f2c2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa4d92f0d65e0043520b2986fb9d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c3af199e74fde034fc9f04e08ccf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6add7f817a38057c87c3e6e02917638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe933fcd8e1028864ccec878824b22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3abee6f8ba435dc450c8ef835f0f5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1382fddd8e2861a44d5a49f4e05b36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47175a831eb867766ff80c6a1ecff419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5409b053353450b20c29dc842eaca5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482ab16e6b02073b56a7e86051a938644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9fe72173e470eb5f9933d86d0fe6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94150a94a4a2de9b16079917996c5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c464eed9decdab593dd3a39737c58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790ca8883c5fe4d04564df886890d93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95a4846fc9f9774fb3a21d1ebbca8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f1b4cfdfa227f588f4b8fefaec8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72f30f1a1d442061a8470843db2c70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e98ba75718f005148e8bbe7ddc6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8638f1103bbb7220aa497bffc87ecd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd03951cbd78e479d256a98869d0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3da78ad02ecc3e225f5cd5d089c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192edd1c9e8b8d129465237c01c9de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778023cc5d5f382574786496d687817657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f110d06eb67ad071abad3e9d56225658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750041e1331033fedb27c54bec0a1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d6b914e8da014e8670678ee19f21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6723ae113dfc524d571fc89163d37e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5353922cb33fb1c4c718de84d6f3c0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379beeb794c9256dad150b1d6da351663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d02b95b3d5d89a5e1626f438ae9b4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78107ac94acbb3a9cbd42204939bbeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a007692deb9617183d1143a0072053666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d62b16736182f727c5a66b7bf1ee4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e86925db5e3ce6330c4621e22e9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f6478c88562c172b43fa3eff42e2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da383eaa66725ce847969251494017670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f735d7874a54379dfb450e0647a1529671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2233b6572e798f997809947bc6ba5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef40e89e4c015b442a4239ba509e08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac07d14d391cd8d83c6ef8d40f3f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002ac03663ecb6557a3b54ca2cdc061675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a49421a582756e6290ac4011e460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d0b20ab650f34e0a6e780150017b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cbca131d1b39fb6445027e089956f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efceec90feb0ce6db264b7eaa3d53cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25201b930bd03e7949eb7d985903770680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e845069908e7b0b7513954f35d37201681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed04ea151a9b7993437952a9c9461c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd235f9a0dc3e866c41b6898da7efc3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a59c044e59ec7833527427627c15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a0cdcfd69b8da7b1183606ba99d3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7ae19933991440554cb438b7f9e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194715b7b5735d906c10c8ba7dfa44c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dee1730a73b2785f6e6ceba159f2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c5c56b21a1bba70c11a5a5a0a2b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c754d1ff0b770911379bf87ba5d34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8bed10e827a7eb3b512f6451b2c13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf8533a908e26dc9d71cef3fddb22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2957147ae4d918996a81f92016e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a79286b85af06ebe7bd04b1ab4915694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9953617fd5eb81d66775e1d140c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20e88bd15faaa5c3f49ec7e2e9d93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e974dc85cc9bfc27f1ca2e3f46b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882d3a514363c950e36749e91d0577698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c582ec553064887d900edf7a6ad93c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861ad9b55098c4a8562032ef2468f62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e330eba8159b999f4ed95187ce6fa6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ab86002bc1268d58e76f8fb35bc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fbdba3ba1fb0d541cabc4d756dc3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870beddc07f9bf324d9fae1bc9523f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f263482bb512acabd8b46cb7bfb4ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb7a2a29420e3a89570be5fe19e56d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93177eb7aecd6c52da11f9d1e21f74c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d202ef45aca2dd6d752dcd22d280d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c12ee5934180a88b0a8fe1e49edb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04af4a1b27a8d3f97685fe8add3568c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9f2e70be7ccc246918981c0af6fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a65ebb02e7c3f991d31d2b10da5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68b8f0ce17ad063d853766b5e9f37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6fa07277333ca43c3899efbfb08e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc51d7002f8c096865f4ad641c2457715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4cc572e328f56c13e1a854c52818716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0038eb18c68ba19a098ff660334bf8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06fde44b01144c3a6127b5fc561b65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f947cf6e2065f7dd827c6add9264ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84e5b66c1c52c87e5e1069b40df0f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74984c3cf2ace6ac1764b291c0832c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86223428acfafb1f035003c12616484722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2937478e0f1a17eb47deea02c837723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99c1b256336f671cfa3dbc1168d4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c292ac4deb664d4c4d708f35a690da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04e74fad04fa5d6d0bd914067a76a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65261aa8d370b2ff88aeffc6724536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985262f2f416683abd805bd7d29e521728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a626c939a480ed82cd7fc4148724e82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6bfe6b41e494c632835f24fd8f4e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f8499ad098586346a7ea5c6a8c1ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550ebc3e894bf91a389fdb815a0d02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661ab2a1245feed27cbeb26d7fa2bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5eb35266c61d5483f28589ad0d2df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ed54e169bcbb39f97cff1dfce0ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3971c57f686904ffc1b1c943cbe295b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce319f77a2d6773a0e61dead8afcfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b44460a424343f945511b17bdede738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cde19de1157ae590a5e13f1fab741739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5872e0c6e7e27e8a304cc1d720ddfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6a4c264f4fbbccc8fc23ad6324bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a833e76c332ca6c708de6a651deb6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2016c745a077718ed486f5b0db5da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea52ef653b62130dac45fedc1fd1bd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c23f755bc7b5cad3c7dca850df5b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401cf4e37222fe6bf5734987ce0ea1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b679a063eb19092c51f67be49340747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134ea75707c6c717585fa90ab0de5f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abf57dda261a39ba7f7a75e9959393749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24cbd7726d06b55126f2b906b4ae87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f22e7f901af216126f4895de22b0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e13d914a57b70fb40452495d66abd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce06677de73986ea8228dfca9a3e35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea6b082f108392127cf0f7669935b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debc009555262d5eb50dfcd558981e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6ae2785ab32527897120dd2c0f84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6efe4244b0d4f2e1d0b96c851ed83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19ca979fc3a874b442ffaf694b867758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220372eeb12659fdca4fbdb3ceda1d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>