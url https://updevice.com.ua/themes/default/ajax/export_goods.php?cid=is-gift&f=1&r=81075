--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea7a696a842d246734da5bc25eed401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8d05d0d401d3a49243827728c8352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f805f68d9f4fd8296c62f7227ed693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e144fbda9522ee110ea7bfc94bc4bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81bcbe27c35f2838b84d2da43b7dc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0790887b3f9fe335b65e0592555e09d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118cd8a93ff81af4f0a98e213a9cea27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954c08a9fa3eb4d0e047ea9a6e0e66e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46809a35cf3bfe4086039a444ff4e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc23923fd729603e3c2452d2cdb2f4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d38c9362ccd047a76301458f96a33111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5676226bcbdc5564e312bdd32a9db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e0d1ba3aac69a1897aabd7c235c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b9bfe796b5c9ed38461ba05a89f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baedf825af9161b4eafc8a43d0f1f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e8779db71f17f1decef97f7021ee416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e84054fd6158f06c6e323ddd119c4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea160a64ac55592b9ea770e06838b8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84c473a833ab9f675783a9fae7dab219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e5a5f57d25c6efa34f493eaff1ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc546484fbd5ca363088e47d65e49c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d8832ac02e584b32a1baa3c5f6a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5e9190ad8f33e925753a6cc9b866123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb47091b6f7c20344df04cd00a99c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b2d9e86a05298e42a238a3c61a2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2552828cb567f794f94d55840bb0ad726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca77511dd441928f2a1f1c81ca13627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62273bbd1636ed43fc959de865336e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478a71daeaa45a019456723637eed1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dba90a61eed3f360b98790d44406830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa72cf161f0f30e5b2671cc2a1ccc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76b0df83aeda4360b98cc277f93bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f247c95646b2b0a3b548c65815bfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3497508c602ec069eda6c495d710034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a543cbb79507de0bd026565d2ed1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fde440d3a490380701de715fcfd95a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a2ada4953a8e6a7caf92d4b2590837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd00e06704d2be476429488fe7adf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f5decb299d8185734f1cc8bd397d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5302f4242c3b845997e47ac8e5731040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da576f19e0bf96c6a56d1f0bddf2912241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c121eccbe4507e1a96dc720396ce2d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c457b3cbfbcad546a4a1d46b1d905743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdbedd485edee76d7a39d0da0fc8a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d2bcd6d9feb4c416d0b6d388f73045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27ae29f1db320af40ec2b2bc3f74146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703aeab7b4302cf31a94a405714581547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7487a0719b083eb8ada00a6fa54f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b966f0c54a63df779ba2692a4299f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d8b261f9cef3dd044a0b496197de950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf2685be75fcb81899ba4299a88c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e143fadfc2e90714625d874bfd4e8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da9c43d6e54711d5101f53da7b2d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b50d4d10b3fd6d4cc60f280c2510f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30080af44e6a0a1b6902042ea3ce109155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb630e04919f58c38873533fde6ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d241e5c82e64c07927862ac085e11257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b9f3bd91acae7e0aa8cd030df0d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85edf1ac89a0948fb4b7dfdb3f8960559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e4703217fdb2acabe2f89d8ad65e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049eb67e49069b8ea1bb534a3a3590e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8db7d038fbd9db704087da6a8dc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e95607755ea0a301aa4d9dadda2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1979612b4e131748706014de17dc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6b198d1478fd1d8fbe0e64f1145965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca7ba2fbe89ec3a5d74b3d163170966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b6e2dc77d743c7527351bea6de6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9262b98e422d39926810e3ccb6f3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb77333ca4d8c53df8891d9e1c128169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e76a495a754db05b0f38b01b274270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818139369c67578ce8389915256213b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be90175a5de1ce1e83b08540aa40bcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ea5c162fc8bbd8246af893d190a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df030197d7e2200df563d0c2591c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cb276d9a74e004611939260bbedce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22553298eb8e2eae6645f829dfea5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6cc2119859779864730206eb35c2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af310c0c9efcc5f68831041ba358d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1902b1704f5c0c527d9adee09bb0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e57e04736c77dde3cf0b162bb32180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2457dbd81982d952eb909863daf6aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dd33d5a80b72ea2e9fe5e85b1783382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139b9562a3a00fc05f5eb9922a67c7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef70293c08d5c8d3aedc3b3455ee784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46caf6dd0910d3e3fd82fd92010876385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e69b7ad69a25fc4a424704114bc6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba969edfcd0ade09cbe649c064bad9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc634308c1c099be035fcd877f7b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c363918f913c3afbb7837eea4e6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faffe8946b04ab559d5b7282aee906790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1ec59f81153df530c78b4d384dfc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce5f52ad4d9f8c328a0e264a64e0fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b9a1636e9f6e2a8890005b1443f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b944e392374fe643677465e66b41a2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbce834c7e30893ab9b196d0b4fa4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d916eb39017cb31cbf83fe26c40b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f16b53c787565fe8792a3ffee1fb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71e843dd3c60495a5125c11ee55d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0a2a8b8cffcc6763dc34e581e4cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc8dd1617a0dac0bf357927e8fe32c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b914d79b17237db3d4ab46a887ef1ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253a8940054f59153023099ffb27c3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd95ef371279e3498ca897fd6eae9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251276009c25feb9532219d52eed193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb4cae0a3ca857a3321de181aaddb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efea64dd835af3b66a039c0d6a7225106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa738159ebdd212b01f17416dc2b41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b12bebd8e6a87489d8a1ebfe6b62e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01c2e1a57064376d988362e33a008109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46688a87584ce69fe0862ee13180a09f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3701ac6177f4c3e526ff94b8d25353111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b0865405cef2c413ab982bdfee24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f6367964e09b91826481fbab4611113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf7705b8480cb3324e1e44f6bab3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58db8a320e2c0f5d21583474bbeb3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42671c3f0d8fd9f9fef88fbdebc18c0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee96c4be05d8723e5b11a78b8ef68af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1551d96bfc9a24a7ed5b4741875b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d24560e524477b32f4ebe64c0111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c77b35f2bad58069a7a1d3066b0a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec5a09bb177b93c4ed8465feb8b9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5705f18c467e81bf285999b82954e47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3fd6c316078a8f8f012297a7aa99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e251883bfe0eb13c0c513cced69a0fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75b49ab7eeaf03a822c8de7753a36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c378968c41fa5200edab9b77cf655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e71736d1b22e55003d092443b545f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183e46569f6283651d164b0bfff6a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935972f7f6218ed8b49bd1659bbb8600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd9cd08f9f44ea37b8d7742e330425130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8aa3045098fca833b15ca492ff0b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da87600648eea7f9d5d6da6e264ac8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33544ce673248b550e8d868aad8c79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ef249148d6d2e7c77a185f6da7a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613d90208b16cbc38c760b706190d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee17706d72653bc98d02cd4289851f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe2c4cd2d02aef651a2e7c68c8b24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95be316a7e8b5c0f6159a385a092a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78daf8e368a2e70bca0b8ae35a5d8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122d85288006492b9a7cb63df31f2b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63a6e400a7540364515e11b318bbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb6fd2daed8358ef33f02b937fad9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864c5aaac5f19480b8a3cd38a1cff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed91f8fe546b529fb2002900867f80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94476fd0f587e7e9742d31d4910bf2a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c8a3708474b886eceb36061f005d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c980ed3d2a6c58d27ed8b828477e547147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b4c5e9e996d25825e779577617d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a963cf39c66290766ca6d5dc714740149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfaca52a487adab3b5f2e18c547cad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260390da8e3e5a0ffde8fe16b99c921151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf04778acacb226b3d70c2ed3467c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ba3e629b66a87fe069d537b77b0eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ea4cefc6f53b5a6e5cef661ed6748154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab831a4a7c9004fdb73d48cef4a6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a4a031962dbae38e1cef3a2e1e14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f498b75d3cf29337a09ee0d8e4949157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c901eff9849b974972ddfca25763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83465c44d7cd007dadd52ee2c4379bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcacad30cd6d4de2b19328cceb6659160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feadb5cbe093b89adaf5bbc67aa01f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29515d60e722a31adb5b4583c7d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cfaf489d020879c18ee3ebbf361f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a5991b342e8e0cc9758b595bdefc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a721bd29c1970cad69681f09aa46ff8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279067b123355ecdf3605460bc9b37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbd851e4ce75397b8be2248909171a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8735ff69df423294f9a41f4b288be5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680a76cc3c5a99396deb6330f0024a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e50382119519edbc33ac4e9aa9afe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd6081f48f0e87602aa8df138a3a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349544cd01765f9ce7a44bac648385172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d062c0db11da556260608bf3c861f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb41da086cc59b509976e89fa45d14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3262794785dd5997b14d8275475326175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd647d1edc61c424967f3f6340a01c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85920b5545ad5d1870c3c32ab03a6cd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d4e5cab09bf898553e2842ab8314178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a2fa1c9ca60d5333d5fd5fba47733179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb98e2ea7ad1b57fecd6dc9a932c11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954811feb81878f59d93949064d48ef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d185273623853b6e4f30a65bd5c138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af748001ced3357092fee6f3488a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e26308ecf6af43b57aa633de65923184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee9b91daec15494c754359c4c16c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f49c1764772cb5c9b3a5f573e6ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af7e221d394a61789e02f9053069d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81bbccaeadcc2714c34bcb768a7d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb077a0297bda986ba736f670132736189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235efeae7efbd94984fc39d54bedc6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e0bf16375c04e9bb725aafe444b28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624780d7a2aaab668947abaf54aeccf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8ed2f035a224b32417a49daccdba2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc0c351ad8c0bb49adef0789413d5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b68146b6a28cd9cc04fec6f3e795195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1b5dd7c21d6816f52fca41b2ad7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8307f05c061cc8213299049185ea1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72241e201d33094020230355df180795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1579769aa303e08883cad4aa38791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3257665fc2a63e9fe4b3903cdf2e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6ceebfd28f3b8fd5658df42fc1c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b01b5762bd840e753252f77fcd9dd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b0b8d9ed57295a7fdf18c7b2bade203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e3d0489b40bdf04ccec45539f5cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35df7a37ba77071fe898a844e5536d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378886ecbdb7da031b0f6f599206d1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121d5c008b1280ac69ef51b9d80c043207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe7ac305baad3b8bba4179173df210208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e66b0a32fdd9afc2aa0734993846f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ce49c016252903c231af24d3b508210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ee02bd763ce1f38568b8dd15ccfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55aa813d672450a2c96a81f9fd533212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ab8d99126fd04ab77daf519a94e93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcca2ef5c90556f7c48df86fa7e1f18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40a02c0223a9680ca4ec5795fa2083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f811617ab19844f83865aea4ae74d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd624632a695d602e42b5ddbe53db94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f39be27abe321d8752239356afb00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09259b0215f7203796279d4810e7001219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f7c74f0fa9c9c79402d35b872065220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be3b515341269742d6690bece06553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7f1cec5aaf6bc5ce064e8d54e643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921353de49d114f40d8d43c14582412d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda393a5f35cb1f7079ab93ca79a0c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05189df228799f835128bf44f9f6e0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f1207d79c8153194efcf7f2e2e3ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1f00825af4cf4d691cc462693018227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59faf7bd0a862b1a2064b94c53de9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eddbff0d95a3dc0403889d8ce6dd07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3781df21d53bf81a0f41fdcc457a49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2a12d9577c8d8d91c068949bd209d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bbf7f93bb5899aeb5f9253df6c0eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6b82804d51af5696bc387a73f64e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060dedf298a162cdd43c74456217c96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4574ccd4a2fe01ee04c1a7d799857b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1145dcb1b4ef9b52866af4f6706466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bfcbf9d76a0de9b4d25f3da4a18f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624ec27375f3804950364a0136c102238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d04333ad69ae9a5cea13cdc2599c04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495770a07098da5dea89b5e33a0ce00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee7a3f59debeb5896ab8c78f649e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371310b8bdb0f6526b6be9748a70e2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43db167d63a1613b7ee32fc36c781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4e7d2e1fed5e0a5e3f30ef3354449244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2bb576835eca7fc838fae548def5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94b8683dc992cabd6ca1bf22258fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbc8b155f46ea147d407e508ce7b36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6a0dd30bce9878a50894ecac2570f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300211bbf1b6db993f06fdab5faea323249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b997de47d7d2b7195c6713039344b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b172d807b30b1768ba07f73756470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05317ea08119eda929c5db78ade053d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9474d94e0edaa91c47e5f4213206fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635494ca0baa20677be4e636af745894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32da3c649fb17d7ed1360038c1a5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482385ac61af7e2a97b85c804a13207256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade5c3e33204b69f4d4b498d3b37d2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5e90300cf89d4e10317edfe5de82f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177857744bbf4fc8c3b5c94f3e3e3b4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0b1e1547b1344d20f1c9333bc63cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f580296fc143944b6710ed4eba4e92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644cdb353565e7e301a18d22a052d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3f5cfad28b84bb59385db04874f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597cb13619beade6fc28dc3070f14d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abae6f6db1b34e5e1e0abdfec60776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd43a798de2ba20f65e2e547765c8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0fb213a7040ab46c944635100f8c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae84495fe9678f7e593915405c4db12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46434bdd1f39844720231f7f483f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bad892c250f800c38129efd546f33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6384f4b6023195fccb2e43c51abe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0f2ad2ccc956b6dfe4bb1fc08cf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca6815db97fcc0da41f8b06cc5868273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f256505a47825d9572b26b5c314a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03861c1d6be6c42f4cad41fc48c9f2e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90275f77277e0495bf60fc0f897e5836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d6931ff90b8742cc41742cc9a75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae7fa93486144b032cb6d82f9d4eb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a500e49f0c9993de23a664254166279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d3f04b8f1d1e92288d1232fff4e50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d37d9c55d15471e2b1e81b387a01dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee483fc160d6a71eb62f0b1dfd7ad4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba5a5fe14e02d2c8e9e6972573c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3b6a4410c840cf195495f777fa37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab6f9998baa7f0b7efdaa3dd38f84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90aa593519130063a1d0fa57663a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131feb067dbd7709900c2cd5ab5af2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85d09245151b138691c4f1e0508dbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0de965eb6d0f92076d4f81ad8e241289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787405425c1b4093fdac7bf4177e79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e03293379f23f3f01cdd94a07b095291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a2de8d2530878b308699a5e719747292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7693a6c3c6e76ca8136b65daf4b00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7553d9746587746513edc97aac70636294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1988085f312c6efb04bf7e0da0a6ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b7996fa14e97274b3549610b0c61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b5cb24027246db32214efe212f37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237523ce5a1906e25357fcef42288b45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6344911f1a7bf9c2c5f9ecbbbe737299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846ce6c7cb71c921f85ddbd39d9f2f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179c2561e01bbc75c98e54fabd9029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff145d4630db861034a07b8cdd3b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39fc498e8da335940a146abb7624a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170654bba879fe3edd2ee439254cf18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca7d442fd89a72b1e40a93ce176c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b3d3cc33be3948799ae54981b5ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21fe7e92bc9043edd94564fdeb63a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6948b936af5dbd391d065bc7457e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0856540b1661b839f6ba77e4b0e0bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993e2862a73ff8187bf3ce87d67f9a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf91fddb1eb8bb40fe2320da61c638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d54822e8a9e999c783f44d37cad8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1282365d8691881e8d262c71feca23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98210ecb4afa66c1a11bbcf1004eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5af1f66b12a1dbcc105657439acab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea0dddff167340979e17c6e3023e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58519aa16d3a41c152478b3b6cfe78c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef173ee3757e2bc6c48f48f6ea32d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431063aac951002faac19a74add98aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0612db74441e8ba9e2e1cd28f20cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b94ffc6ac8d4e60d2788ede099c92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01309d17bed2708649450bd039a92d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd0af397001525a249b1d2fcb0dcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50ac1b055c82aba9121682ce10ef3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d9f0c9c08d733727d69842dd70b55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c61c506b2cf33733afe22ae5b910326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e67ae4ee4756fc6c5b0828fd7cbb15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d721cc73dd438b9fbac1ceba178d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b95470e7267218a8a4ff7de2646a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d29fa0453144edf5a7bf487f17ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766bcd729f72add4603492941fa9ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15712d53d553e8428d690d92a652183a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3d77afe256775a230a5b38f8b126333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb767ec864818f4f2b3bc5fa7eb3f24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383b78a779ad5efe7da6e96a1fab870335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f298b4edeb0992ff848cc822749c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371fd188ddaea24ee9cef09aa773d84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37d82196b775549b12501412c6e40a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031f40fb34cc0307a0a3306b5a9b140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417283979aec13b536b93e2e0b161ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38b84fe1177a697d4c1d6466ba590341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace9ffad413923288367de06f163a0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0e7d617a3ee5fb9cd865e9c26350343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f8343cdc8ae181f0ba34db0957d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19f2ac2f80e8797e9e88ce9b25292345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5676e5498d1e90ef2c4a6b9eb3d626346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a9c201f3a7045c133397a962aaf0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4793698936fbba0ae3e7fb2820364ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba8d794508b8b5323ce31a010ce6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d865d89f5290f00104a63e876de2cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf25001fb78a51eea899653d8843409351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7912c264fac70db987c7d3274437352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147175404f1d0285c5ed7b16d462c3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f276443f7ff7cc564ad8a68416a8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a161f8be97b414a5af5ba127e23744355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d1c63d6af9dda9944a9bad1d8232356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec8da3d3e1b4aee3cdcc45f785c0c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77f343c7bb28fba7df2c61230b647358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe37d0894e96ce90492a07f52746efb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b377c3adaf4332373b9432505773145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f60b7b4daad3395d096cd7815675361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176c966d7f0ffef4a9197b9ffc9204362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdec3ada53cb8eef712de6f3f3a6c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f40a61cd0d114793ebb0d005865f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f75eca089e375982fe88a7caff2a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e47934384db505cf6db5571323351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95f2785d7dcd4f3ab4b4afcfe2284367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e418a2d207893d37a73ac05812038368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a496e0639e07a1c61f8f49d26ed862369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a064397e0537c4e62c53aa1c50d5ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d77a9bb08aaea0413ba34cb0b8adcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4615fd9e57b72b733c1bf94cc597372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed7938a0a4e0781175115bce187865373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47ff0b39ac4a7eab54e373d310ea7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4fdc4d845ea088c5dca84756f8d3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01aa91b67c0af6816200d5aabec6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e04ab35ec04b5c54218018b405ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076833414d331888b12a95b837ceb1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da31a29297c54773b7a08ac121bf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7dc0d2cfacfb169f6029740df14d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8932a4ac2d14754bd3c5f28e7ca9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfee2c076754253ac58367892a2aa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e5154e1fbb6b4e1a6ee1a54c1bfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7e471252691514db609563e719942384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec07e95583b683b3c09d04c79015ba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f4be2d38238e9c93bbd40228fd461386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51947aa2a60e76c2ecb20a50e970d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537045b1a10d82a12f87bc5483cc6055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e0741d950dc9ebec1726ceaf83ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c969a3ff3945900481d56593cf8779b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bd9578637a4260bb78ee141582862391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95159724c610f892112f96cba33678392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c04bef3147371ef3d340627cb986c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c96c25cb52bc866c6cc71059e00aa6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1797328851d8558f4638d47c0f35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f1a2a5af054f95f8c07bd74037f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9cc5b1f76a6e760e358424d5b3c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c90ac43c630e127ad363e0c256ece398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8edfd9ebdce51831419684494c928399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f0a8554cbc3d7df603855a394e67b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e24c19f0437201991295a2e3032c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaaeaf7c8f24b9126da475aa751fa7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87938dce4b13db2ebbcf89b8429cb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c18fbc6a215c7a81865ab5480eda9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a9ed565855dbd373b35dd89df842405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020459165da6dd91a00b11b96fe48bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634bceef3039ce964b0a0ada1d64f3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf7c02d17f144afd64b655cd417a74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6ce1d24bf5e058391cd6826f5f907409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d20b7ed04bee8741fc5d53f0bff3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c64037b7f72745c84d240229032c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238350724113611244cc5426c8a5f03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fc767780ca07c40656b145405f7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7dfda8680242d186f696f5907d460414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40c46f81d62925068f0fd8457da0ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490202af4db85db197ecd82bbd89a49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ccfc95b3124127cae179c535341d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62589f8e0fe079aed09b8ff714665b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf59dde951c1526c4bdf37fb7aad5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a85939b4bf06adcba7d08841b99b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2c87cfb596f888e5f3b08ede58dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881420312c6df32d7489c61ab209026422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00472a4a02d2d46563902aaa49ba913e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337892479ff859514bdadd48ea81c07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9028fd9a7f429a5e12be6fad5868cc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7073d56b1e10dca3f4a646d8a5fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f06025f1b2f0bb2a9c99a0f6ebf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd09331055bf359fdfd6fb0ade20b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dacc0086ae582fc044b97e7c2b127429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c192cb1e1d21f9dbd6156cd6552506b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff703c0c8a78ebaa877d08be181cba3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60580d5d7fa8ed6db153bdc4c2dc77a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601fe179f35bfd5a2a6da8137d30325433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d7f60a414021f74ad2960d0e9d70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5421c05f03abfa6a2e87a5b9ea53d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c460a30c5f63693ef1625c540fb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc883530fc9c0441def93893564e1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f4e99080e6233ee738ab16661deb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce096c9e536f4d27a2e7f541c3eb2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0c9da75705071f01c0a0b5ac576a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abbc6c8c5d9da36dac61b2c6b7292c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affecdb1b93e52d186dfbb18beb9ffe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3053abec7bd0d130e81c198e9a8247b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d25e9c1690f377b3087086b2f04a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad44022170f2428faa0444f100627d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df35f128b9f73a8c7bd04bd2d80f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df91f75048cbbdf677b2313cadff42b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e410340214ab300c19f0eb2b3b2ead448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537bdd1934d1f978f89494364537444449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5f61067c406d88f25e66c3d29308450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae241c900f53e800f950bbf2d0fe1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd1bd5c787bc7b5c291e56bffd74f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa27a67c41c44d4d0fe0e9ede76ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199122cf770372aecb2176423f39ad6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc270be84988125a9f7a1e431baef8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f0a4a4b70b8055ec61cb60be47769456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0fcccbd69dde7663f2fd9b75abb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25c42e140bcb62f243d3fb30d721f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147128fe3dbf3d839640da0aba0ef9a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdbf6589c6be6757c120bb86c1515b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e89fad607126fad177e65fca5fc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063bcff1929e71a582214bda8dade3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992218d05b487a924a562c448775e5a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a21d7a3a7a6a280b9b2cfaac24f24c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce66fbd53876a3e84b0109fcc2167465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7285a64e63ca6f32f237e13f345e1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c10b42de04b9743a6c3f0b1c0924f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498efe9292bb5f8f6d7b3426f86f30f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8cb892b5ee1d4562ed06145d04d57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06308bea1cf8fafb584ed5c6777f231d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370812764ca794ff7384f20d8ae6794471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738df4f555771c413663e866b68b485472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594981814c25870d3ec2c0912f0969473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6746d03d06bfad9d7463a5302e37a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725c191483c503d79347e2a83ddf3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5a802ee2a71ae13bd7b03ca64ea9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aea47e3d0e0cf4c7694e35544586a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215eea701c4a54a0d47a5828a6d2b9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944e906b6a22f5a89861688568d9f7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9357475d2a2da20afa064d5079c5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e090de09e6572c19ea5feeba180e73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41182a1a48fd8a0ce2c18a3f3178e267482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a7a3eefe41530625de73e9240ed2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e2293ee0d47e0d7c48ffb6b6934ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b5d4cd2aa9ceb3aa88df2e5725377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74ddf20d62c68d585bd32699758af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da496119a41d317382e5968c86d9915487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826babc2a420bd5d24bcbeb9865a31a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b0b315bb75e5ee2c9ffc1c6788d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed504501a2997002ec19f30ba92a51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee125f139017f568d2e842eed99e56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10cf14d99af0b2d405c86c2bcaefe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e2488116cd49a45afdbe4c467281493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b38532aa9e0a1bea61595a968600494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada5b65ea3d4c567687198ebad2f03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d058269b334d2c4cc50bce4330dd2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b308e5b8d2d4fcd8fe4b9caa5710497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08f80e535e8ed3040bffc9f8f584a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3badc17aa1b80ca39a1fb481b6412499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c134b61a83efd6a3d28031a9f12cef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296f36bf8a66f0af3e1d2bc5f76e1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b643e32f02c365ffc4c2b93caf6ef13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15615518d7531c2d943fcb8515077d07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d6b0b6d584c2d1141e42c08f5f513504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e027979684c8c42808e279191dc9af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac5f9165a50327d08a7875be5cdaf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3ac975cda39408ecf881ac6252a06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd198824c794f79810ce60aec9b0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb42bb27af39c71427fe07a36fd2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a36ff056d23c66573cd6621d1b0b64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c6d29398300ebe6e2f1d1ccedba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f8f29bf82e6719f1e8c9006b7fe38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6977d2ac9c4ba90d6be232b2b092513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06c2e7f58c568a5d6ea4dacafcd9ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a4c77edb93e09ac51eb79beb19c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d3dd7bb5e30fe17a59c5d25a5e98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f8ce7666a199cabe5ede49e34f27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35fcbc61027a7fff33b8fdccb24c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d12203a1106688c434a96cdf0636d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1cd55037d4b2b6e23cbc4c8e1f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f11e7bea46ffe1126bdde43250401521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8b77dd2c4790181ad822f0253383522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07b3c230d0d1b971233906521c7e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478150b9449180138c7fad61ac16a62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffff06dba04e14a4274315c1f60798b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d31bf8f78063384044b8e9e1d823c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50e7629a2809f33ccaeae95148b22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e82905a873542470e2bf3bf350e9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e1b0a2debc7ab9ab50164a4eb3bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58a20e7020bdc37496ee8fd3e956bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e7a483b97eaa14984664b8680476531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebdbfb223decdf79f6eb7971964f6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941e8d74f541690e60da5507357f0d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8ebc91199bae032b550568eb614aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca3062a7b1cf169638d7a0aa39b1c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94162977ba678af917b4a1ad4f02552e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ed4cc8bf6890be1ee10835ffb9c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5124e864a7694078a0e973923afbdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1dbed1e2ac0b309ef1fc82f1e9664539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b699eda1b5b445dfac6fcc13cdc7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135236442fbe9db9178d61435bfdf88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b13038372e0e862b9046652498e2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42198522352de49a83998bdf5465f1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e8c84a39389afbf2772615a2d152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a47d68a4f7194a16f6e4836fa9912545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef83fc009833a0197f5d353a5dc31a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ccc732456bd63520da10ce8ced51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac676aece52f876901c378a76f76fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b22887df412a183ab32d9780ca5b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a55bea22b669ee00739cc8b5c0ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fa5cfc097dd9cefd6a2ed7d917f57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e83cc7a117becd71c6fa7c722ed8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732a5cd991fbfc568ad94807038003553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9dd8b38521e5b4ef469c4295976b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29355b0f04304d3cb82aafb45abc42ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ceb58496501351b2bf6674329608556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61dc1d795605084602dec273f2513557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee75dace05b3c546e57e1d142228dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aff320d9ba1209fd80a74b00acee9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcec3d9466349f4a11d90e75645948560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf1ed965c508ebbee390f94275b1fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8cd4be84a85e9e50654a577b4077b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc623e773d1cc559e8f4a8da06cd07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eb91ce4d6872ffa19803ec0494b8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6902ec97ca0d87dedb5181a45378565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338c3f7961c4d054c214fbf3589fc2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74d1fc311dec0c74602ff62b92968567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc81ae3515924236b47e96d32ff715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482509edd148b73b1147ed1b617b6c5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b3210dda05eac2fc2d31c811b3a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba47888cb6b6da718e84016d59e3af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e568c03f639ba34092ff2bb89812efc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cc12281e5617df9e5b9c2e9abe25a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c68c076fef1d047292e8a2f7d93cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae3760f92f5469f0fd1fcdb7650bd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d88072db560c3b2f2e875b9ccbb48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5308ebfdec6d293dd8aa867c620b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba54254055f5343c272a1525a7cb75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d217978d1807eeb521f1e9d18b6d3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fdecfc057987de774c0358390e15c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9eea6c83b84a5ad1999010181435581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105104f8c9e79b85116563295105c64a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d2e0b7bf010ca672d47dc9704466583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f08472d0493daa09c03d3b82d3fb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac469b0863403e870dd0d3a533bd583585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796f27d4a2c1f0a52d6d39976dfe81c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b461a723d8b21748a6b5ac4d1c9dde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ea7614739321d6921f3b0ff2ab305588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fecd458c0d014915635d034809e50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6182c58bf5076bccc2038f79d1a28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa9114ad823667fb3a36c4fe90924c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a9008c1ce8bd5ed2b5dfbfe15ac5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b58257ea710f16e037916bf3d854593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bb4252940e0b28ca94149a9ac219b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f084b6306b817e483b54ca6e8c86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25744256e3c163a4d9e368f086f4ce4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090895c3683d339dde8ee93f5b4cde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d058b4796d5da3086c21bb05ed2e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486a7820de5dd787bffb18b0394b57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d559535035001cc6ee5c8831d42b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1c9e70d29f16c8fa1318dd8ad0995601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c131477567571282b176c2c3aef61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b566dc8c919126f41c79f4961a54f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971bc44cd1792fa4df8b5043f91366604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c5b5fbbcdbfd1e935c484c666de78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b0fa712aab8b6d33d601f458a93b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32435f147eca72b5609b9a344c10f680607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410a2b960521ec6b77828ccdca95e05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9d61c0466843c7c3f0e69ae72f5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42987c493a353671454edafb6886c4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25dd95581f1a42f37c1c259a3e4d96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d12444c59ac11e3a7d46662895387612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a668497d3a8c10f117248734c193f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbf559317cd86a0a90f3872bec76e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425523aced0f5cdb3665655e86cf20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd303167c05225bddfaa3fea292db56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b495a0fdbdd9a1648aa847e04ea8a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15237cb49bd38f5287c14481fabe5bd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665a3c7c9098b4fc4de9a742eea8965619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772608dff0189d418a4d8e7852e93d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643aada7da16caee594809b35556229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3be57a290828ccc57edbc8341af97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ae3b186ff3f05498a5c8c5af1390623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9a64444f8af809ef9374ed4702c6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f4ecb3d398e5a580835df8c7f244625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dae97513fc6541e439917238d8bd42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b9bda7f1c2a2d7c45b4cd572c20f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f732ec0ba42f2752c0047649b5ef7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc970749f1d8fc136d0d20b1d972e11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7ff26155a3091f044549000b799a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d7fe8e7988a04bf9e6de8639d54a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408dd8ffb1dcf9bc18a17eaa6427c39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc815d04be5d63a30a828c3dc6e7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808622b1723d1c2ebe6b8d525d95675634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89ae34be75e7849c19ff4cef3c4c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea49c6dcc0ed32fdaa189856ba4bd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d2b7a90c25502a81d0a9c96fc3391637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e455b240299f3308721dbc204377638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ca8e75b8cc4aafa86e88fd684d8e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1056aa161df069667e8bd400be9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cd3c54771feeeeff161796a1185ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622111d3d9da110b7eea9b1547b75d7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf59a3634b035f3aa48ca0629ad140643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5105d5da6111c7e7098f1c5db7d5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316563e87c8021c9714c23457b566f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a28eba4b9ef6c504e8894d9b545cb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61812b2afe22a33937e55742ad4f13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde8a8fd7b5aba7c4611012a046b6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664601d2506922ff1f801f181031a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02a30d2af8d8b3c03be1b09631f20c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082177d1f60130b67464f50c389aba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa466cacb3c2bf71c4e73b29d5b09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa3f3fefd9095be184ab59e0d30cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960750cd99394306aefd6e08dbb68133654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f241db3778b6f4fdda3a5170c1c2a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7c9411e6c644e20599d0d4e5e5cc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d40c17ff7851c3f7e0db43bfb0fbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b797970125a74f87f8749cf03f50a15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe09fc3521c6da4a18b2ce61e882008659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281386269b560760e0f74ebe64f55b5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db23796e382b9386891222973e4e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dab15151b289b8286d7017ef6e08b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655cd62e1aef84cc461b9f2550bb5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb632ccc5b68c74b9a8676b076446d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773fb0f2b404f14931648162ded0185665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05bc97ed807c71461e3d1d20ce91f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b6c405cceea4a7a2b93f0fd64d84d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e02739e8756be07abdd000d626a73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d013b36821c0bab5409658783a191c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a1c7ed5afc63f3057b85df09ccfa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984340fe1b559ac1f33ee127235b565671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ef0d8450420f748a21d8812f6b40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67097e6bba1c1f9584eb702204b82a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220063bf896030d7f40454c58d0978c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c84d241af8146e45fa1779e865971675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a0878eadf43afd9ed71738c63fb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1dbeb84d1610d0aaf0cf1aba9ddc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223fdf5550401eb0901ba0a01f40bfe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329823b9250a30debe175a9ec0e54f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b4c8d3c47dcabf74b1770dc16d63d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e484b35ee119cb3b04baa8c82ee0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b15b9e922c1f26e10bd7f42dcc15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7399ff40d2d207475697acb05ecba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e72373d870df603a3b91fa067ecc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b133fc997f813ad4e8fc4a4c9161ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b583ebcfd2fb10573975d52e5e9e549686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f8f630c2081e870cbe6d2adb8d476687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283679fdea7796e8c888b403d5affd01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa803e5fcd7f3b2e2ea7d7dfca96847689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c51ccda87d2eb0e038cb15fac68372690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f621fff9849d2243a0c6eea6320b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2853f124d11b15ba4d615c01ac805e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b761c7d201d7a3364b360fe2c4a372693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901359faf0b6a7bebbc876951b724e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c9223f3718f988fd9f0502af989d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430da48c82ef17a8905a994bbcfd73f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d8dba7c14ad4dc3626171d7283a64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac5e50e64ae8388b0d3aecb366b53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d01a54c71cd8b03409cc946abd58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f73f9afbc919909aeb1c20610f25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb956b4f5d42ee7349949f987722b05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15a248df451243e482509c5803fc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562daaf45416de6dbf7d01ab2a18fb5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678f8c3e617e713bf4d332d93d5e73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b798f850e5fee53548dbc79aa976d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9bcf71509556a63d2ba3fd8b407b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9386a190406cf1c7f39549776a614707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a855a95c8af4e1c24dce8cb1b802f10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb626afd20aaa3d91fbb19aa32ec81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f6f6b93e38a5976af3e375f86ff14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c6a75a8ed5475f034febfcb93057711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284232846341da727dbbc5694da820ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73873e4cb64f4cefbc3c3d465c5ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8d0414fea7195e8563be9710162d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f48549cd9d2eb5bf47ab5ac05fb4ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023ea197ec72e69507bf75318f1f87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27710e7c7ede83c60ba9fe1286276ee0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c9e43f81d350fd52e4d597770245718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad18f013a9bdcd8204fc759cd505d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd880236c911edf3fccae9993936b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f886fa7b26b880b9e916566742e95b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad13802502575be27c6f0d182ea718722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680fcaf1419b92ed8b40cd9fa2b7d27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ba4bd3c33b13314524a5a026121c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef57d92ec4b51e367aa4ed86a68503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa2b55c6e729b4732aece5affddb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09816703a54c729af0c6c51ecf43f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240b60236f5a2fab4c360c7ba91586728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e8908e777e34d7828dd3f82ceec7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578fa79c9d9c1b3a0af886ce7da424f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e0acec248aa3a3aa4ce68035c369731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb68609e9d4be254bacf2625f0dbd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069140327e5491fea84238f0f88e3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030e5870f579a4ae842371f80e6a80b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ea461f2505c58aeac4fce542bc7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce769765e8ac48734a86530cd91ca18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde3eef47f5f21a55e978180b274a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfcb41330eb5b7bf961a1ae585ddce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863847eb8763c62073e28d7b81d6edb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b176f6eba8c202e8c52ff5bc1639740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be46831602c71f4477aee8fb629cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa132fe341e10bbf5dce7a1c2a0aa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341e79663556eb7fcd064d760d8836743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11840afdbc17145ee8cfb300b75ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed8f3419d4cdaf11b0c3230328cc14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ccf536554045e504036e224a92aa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80158b1827191313b3759724d3df21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923fbf9a1486110561c04a630eb8681748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216a88a843e3f79fa2e5abd9307be3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977965edcc1f761cd8c6b6e96d857f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ceefb796bed9ff4e138e24bb22b58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1cf3564f9ebcca8a1cf78b4906cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236baac7db60a71fa0d807867d6c95d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28e64b2edf79cc465962fca501092754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9378c700af9ebd3fe9076dda7af648755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd50de2ab205221256fea297ac1803756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c721d556b5e0632cf19b70a27b06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2769623a399946d32c841eef63196e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09044dd9f652c86f1050c9cc8e521759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd5672775ba3b308b65599efe1cf9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a710cc5030ade54b9ec4de76ce1ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897977806b26b631a4da57f8186631953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b492a89621f8d560ebc1003de62aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328cdfcc4653ba849f87826a700766a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c11907969735db1f17b93e903612706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7e9febf9d3c30233bab96043c28e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd411c32aba7ac2f63d71c571ed4328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c952305d934d2b1a546ab15d5d502d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e7cdae40e6917dfa07ca2f7d69b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58a672168a06790baa2b3f0e69397a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247d85ff13710af1815ee52118d1ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabe8938cb144ee7d2ae7f7f9c132213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626af185aa41319197bdeb773f9414814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd8995627164e50d05e9c0d0b2f8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f4198fb5d7c77152ffb56d3f52b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61762399b3a39ea4eb9baded6404188c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8714c40ddf7535dd86c6d43b342c5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d71a28fbbcea0c85aa88cb33f3b0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313c02a7b928ef76fbd09f81f2f0f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c43894fff19004ec0e58ef3d8d4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89a4f35e0d7a9901696f05194c46e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac121ffdfe4592a2ea84afa51508c5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271552e972150de9cee2e6c33f32586e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15f383ff3a6a775e5f8f8c762699c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375552bd482d4e3cf77fae91cb4c07826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f9ff42fab163d42cf739f327d61e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989692ea39e4cbe4cba219f3ca810228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c70fe44ab8baa3cd6f0d2bd184cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdc4c72c6dfbcf7eb78939621e3f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44b16a1da0ca81df6c6cbf3209780b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6da432a56c70b0a1ac7ad5fa98f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b172b2fe81922e3fcf5206a8db4a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06239c02e8ee947c50af67904a85f54434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca9e495eb341dadfa92b854f12e88635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342fb2a3669fdc7d04142014579a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb72556f0b3d89bd6f640bde9081b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001cc2fc6ab4bd11947769d620ca5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca0915f7829a42316eab37177482e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ed27a2492899921be4e11d2960de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0f5fe07ef10863e65b1454ded22341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ef3d8afaabdf301248f8eeb094f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab096f8411fad631e4b040de799b49cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2e06472f88c778c0b8112bc3abf6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126af99cede942e0ca09b987a29546845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095dd019bbdd6ea32f503c415e81a9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bf2bd69046fc673a8a56ee632fdaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e293f83ab7fb11b3ea43c082b2bd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892539ef062fee0bd15eb65a78e7c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b20e786acf38730619473f8c031f2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153466e19935e0f262b4a47d90069b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ceb0a3e962506942058e26e02a5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae555f48afd3d6e33aeac1e0b6b9d7d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f492468c2768822da00b4a49bd1d5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa1445f69ead0a6d2fc0de5b12c7dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c48d2df233c213d3f7a2a2356debf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25640bbc7598dcdf126db61b0e3af357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff100c9ec61992813dd035e01c496b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f02431ccc1e70909e4196203b1e1f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6b6ae1077169ea0279d0679a6eaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf04a70d99c95cd2a64afcd0c826861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0832160fda6742aabff5c5454d849f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0278379c7b40dca52bce4301572ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d8525cbf5211403a110488c0aa8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370db83bff0b9ae7a96efeeec85ce9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d726e24457d22ae777d6e512ec95e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271a049dd8e094368df6d144f0a9e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea1e7534647b95c38711e1111acc0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46e94c9be36fd8e7858c3ebb8d46969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9c5fe729f27b11397280b7115f0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909daedf40300966da70e80df0f73671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729c329f4d714e93b0e11c78ac239c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fcc2d8408709b5f03c6daed03544c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c623b4b5cbfb6912efd3331254ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e91f7c84eb8d92dd44f3319df14975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205640b7112a634746f0e1690eccec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673930084b1ce99120ddf69d4d6af077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd8a70460c9c06290a349095a7aba578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278da3a83201f0aedefbdc87927f0f3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a30dae93fa4e60158551f07bca94680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d459f2a37e3d9b2aec9451dcd58d0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1034fb50baf4988aa5f79ded67e7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e1dd5a0c2b4138fc337d2358d1ef183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979e43d52d0b82a90493867c50c50784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25965892d9cca61da1057349d1711c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8757acf6fa748e2b9f887508a52faf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab150ea5300fbf426a8cf8458bece8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e5de0614c7bf9c7ed41c2df6a952288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ccbcaf207d1452ad045ed2b5dcd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970b43c8cf4ae60c40fe47a92d6b3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48568f68ea66523cf3ea7a4f9df3b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20830969c632d067a79925db6780e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b543aa60f44573f287ecb0af271a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735fe394f2e8136302e739f9c5c5bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd79c15b35d7cfb98f4f0388990a8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d62a3b38d2a4652edce089b4caa2eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be396d3f3f9c73544b7152473ce9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8652b170c98c13080f315f05e6a80098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c23997b28e8baffcf9f17689f2aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59cd75a8bccd45bacc0d313b1ab35a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b9952bc09375c2af3008343b5ec5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff29c48ed7346e154cd6d2d4f7c9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33160cc6fdb11c5949fd4d32d176c256103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d820c68e131a7713ae3d51de41b47c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db829e350f20689f3a2df07740b2c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0859a721151d521c6e075dd4bee14b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f65dae1607b8839df375df1039a5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa25230e6e3fa8fdd94a43087eb68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaa12e51f79ba4270707c26b213c49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8a67fbcd89eef5e8fb3a598e3ae28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb5d8054c4bad89edb6ce87310134b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699f3c2d0bb7cdf4177e5bd852db67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d74cf0892e8b2bc429bb17f8ca5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6122c3c9fd7f2976e2ae1ad71d2cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c030198d2a193aa8e0eb111f9ace731115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354518f6790f6c9650ee192c8c2b0c80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd90d2892c4ddd440adf32fabd63c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91af078d93f2be11ef84740c8e012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb02860eedf594b8adf4a5a88c56a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128abd31d8c89297cbc303bedc16c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49e8b3905ff742fa0df07b45c66a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb7072a1bf0f609c3cdfa70991834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afb02ee6dd3b306c45111400f659c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee61764d976d58868e75e8c3a30fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339e4a95fd099702092d409eccca12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e73e8fa6e0a24c1c8aa05d82115c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0669b767f74431bd7fc537eefd1961127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8909ab690f3324b979eafa71ce6aafb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ea2358444f9a7793c4044de9afee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6363937a058f433fa3ec44f55d457a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ed0b55c9e773daa5371aa5510078131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391bc1d2ae52dbff19c879f4767943f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce690c8eb5170981308622930165ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa139791bf18e2a7cb55e8c0adf977134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b62c767e46a9c41c4d6b667f2d217135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e771923d51600e1d928cd026097a8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad50b8606e9e98ea79803180cfff31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7d6a0aa61f8e30d156569bb60830f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c494eb36024b2e46a98f11af0ee5ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e20f3942d427803a4c85bb5a2d6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da635f1695fa05908ef2f14b93984f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36383bf2d224e7dc0d1e43b41fc1b788142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c55aa7a1cfecd49bcb2c746d9ef19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908bb49e6f61b0b46ef0baefe16be9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fbf0d88f903f99e64a3d9315a3729145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafef6bac735e37f8b712662be35c28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7383b2d021ba72aad438cba169a8c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9265190d0e6d7a2b0544573706cb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab3bb2cc39d3331382b9c3273f0d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b00deb0d7f53e2b4e58f435c601cba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013f22073fe712cf32c380710bf6bdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf776506c0924aaf0f7a729f3f1a7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f867dd784b62719e4dc8ed7cd7b07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5fca4c77c931aa9f17923d8a8eb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbc0b5a8ec8ecebce378a0cfdb7922155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6cf931b8734eb8da512c91361184156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1256e9fe4126717193bb11c5d7b1d1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad7fde43d6b85f6067cc51c62b4af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49706fa0cbd33e2a60f9a373fd519cb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb1740975cd62a4173b14fc758e2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a385501365a4eb78001b04a63dfe98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c69ad3fd77ba08ba1f72020208fb2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbdd9006d4a5c999e32550aa392194163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4084bb47f522aea51c1acb9a253b66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f414fd267e02c6de1da7edc54dccf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac3cf222962918e32f729fe3ec30ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322f9374d6a6db7afe58ef2bbdb3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9390e98eb4d2556606e2bcaf422bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb09be8c5e957581554c60361b4d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8416cf1ce8f39456a01169d525a59c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd55c3f17018966930f58d771b0de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187fcd774d1a4e69676192d4cab514172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2cbfdff1e21e367bf472ccf04fc5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb667d99db2456587dffe80af492b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794262b8c3e19af63f7a6d0114e5be9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a35e8415707750894e4bef9f79c580176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83edb6b1d8f186365eedf0977522332177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea32e1f0aef25213f253f683e87977178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c25d6e50adc811afe09ec95081de1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea6ad2e5be7d713851e3f13a4cc83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623e3eb8d99b9f9a5473eae9be1002181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85dbaf40645f81ee10c117d8a66284182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1769c0dad296b4ec7c2dd6672263440183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df42de683a9ce8fde3c190675415ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe5b5f53ecd76346caebf8539b219185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066e744ebb47aad0d5ed831c9b9132d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d26cbf9f9b1d88e34ff8606e4a6eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f5f54b29860ed8d4d9d894ce2ec4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e7ae41bcaf479c2b11749bb9ca5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec4da2efea8ca62618de34e8a7536190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b0837675a7746f21deb9e759238c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cda0210910725c8b8569b01e29af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554700e27777af61711d33b68e3cf905193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc7370450ebf03cb804f26cefc53d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8630be17279514d35c9bf8d3d3e88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47882d95dbd1b01ab559f94b7b39c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe216453d088a660ef53cba7f070d4f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d434f1ae73a94f0851c57305601af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201edd5cfec303f057b013e95cc10ec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ae9a74ed3f0294ecb1cff6c80117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfbbc05908306c659a1db3aacb6a1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261202fe9271f0b36cd7c64031d57ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac417cbf3718e03bc6a685fd8e4e5b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2192a743c52b27940fe6bbc0515717204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9917039ffa58507afabeccd9b87c985205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c9f0c72ff3589c1d4bd0fc421e96a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa807798ae8dbc8ebc5192026040d8df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d4707a90225a50003cdce6cb4272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673575cceebc1e821714dde9d7ef0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a367468763a5c482a48fe308ffc1a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cf2d8f594041df90bcf9c477424c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23bf7b4d826431dbc014a0c45b7c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7018600a3dbeff9952b05e636af9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3077ed52d28cacf279011ba7764be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d57716bcbde1430a50eeb815a106b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c02fc20ca228db812b89a39bf05c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba7cf9a0f237dada53884599e5435217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9f502b4a2e1de9312c70ebc682b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4656229a3785ce24db2a42ecfc9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da0f841858e1daa8585ca9beaa63d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7218f3cafa6e1fd9ea7a90bf6102d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f52e2ae8c1daaa135e626694d69a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333e9f343ebcbdea24aabd736d5b30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd2f33a8de81c1db825d13e7797926224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ea24eb19ca0eb4d9b7d68d20ee33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4351e40261cfdda3d4b4ff4cd472a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ae2dba1f6a17225a6d6198e168ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbaa1723f03e8f547ec51f1c2cb3e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69830634cd368af8aec8644f1e7f5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff824145bda8f606a036d5202c273c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71862775979feabdb455c191ba541293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ffccff1bacebd8a68b69f8e7d16f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04482a3d4f476c4598099e0998f4d79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283087dda914af906625f58968103445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6ac0523f38d81bed8bf44e0c9c808235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6643393ead6a52ea4c6e2b7b66c178236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2880d12fe0324b9f84f8e3c7142a5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab6e581f7e5b2d21786ac2a6739cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dba7c529c4044bc2a7eb770268ad0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c553306f452d978e012de83c2e42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98163d48e89984373f80e6ffafe82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061c779f4e31691cb604ae5ac063d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c94196ccb5f3de584310334f2e143243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd8e1fc4f9ac7cbbc43e450e713a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81035c0b37f77e51e9c04826e17106a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa901b3adc717a9a12be49b9d66ff7b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04273438bff734f2832ba632e9642fe3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a6f18a163f889ae116546d8a4fba3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad509748e8e818a693fbcf23111b0a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48792400f22131c01fda27e6dd9d0df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab48732578ddbd844fd47d9a53d99b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9a0ad41967d7d396224b4200b4e06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68168ff5e678278c31d00276e923e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b87563b159763728e4804b65afc59e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f59b1cc5c15d1b908791926bed829255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d76c1b2b7529fc834d5c4d7b424e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c51df48b53d7bb7d659da3c94c423257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b7737a9e0cb3343188ba87d946c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b16c67d031f1b413efeead48238f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27381579311952068f7ff3d0a9988e7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1820d8e76dc112d5ea1e5648d9e7b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4b6c82f01be0456bced312de91ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b00f67f1afcd8c776fecb34876c414263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d582fd0b2ff02370fb27a156f93a5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c3d03f1bc23d9193c816ace11026265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b360b8790bc2bba1eda746a75391266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439e79c787d4267fb0e132b3d44dba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a1efb675ff520a7406312ae455497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d31609e412208b49e80d15d79887269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d86aeb09b4fafe816997c5717fbeeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fda19be98ba9337b237a3d852ee08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65af28a490b4f2da0b0489289f9425272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e962b7d91cb921cb319751a40e5dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca2ff550a8628106fd11842e8bccf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562875828b4576eb43e7ce2558ec921275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f8369c119e24bac19df18af4dcab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e1e5280f9ef537b0161958078ef2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3d8f2809a60bc3c4a48139c93a023278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558fcb17b0de2492d2974dc0b824894279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f307ba53455b3e44cc2061976d783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba0c89b1afab51d4919a2baa0d9e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7856d460b75b43a7a4f06a2cf727ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c895e6bfbe3468d6669c88523dd106e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7722e9a15fadb788dc1a7435c1b39d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49f56e55983edfa838c6296f52052285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36abe5c09159e3d1c2a71724c42eaa6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258923b6ac5de2bbcaab4b801bc8a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69aaf73df98245c2093d0e27b9d439288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc66db12aca095cb3634c9f8c67082289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400344243ad2215cbaa668bfaad7b68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9c96bbaa4b72d539301089353e0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d51b35fc36a44fa3b9e1c57fc628a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3bc1766e38eda45ff2d58c38d8f4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03ed2ef267e8eacbfe439b895b291f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c0fea8ca1b9ba1f4e561474478dd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec46d59280a1f10e8c488619a00fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23cfd2cf615b2dd4307075aa356d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632d307660ebee0350198a0cd89f718298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1805300862c3ef4d8c81a9352c34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794fdce247d45f2e4377fb3d26d392300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e9db852c4ccc7e895144f1a8f5fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1691079a7812ce55a7a60dcdd4aad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44baa5eec3765e5447627f403f3cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8987d231b31b31000189fd328a8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb45367624d9ee25b1f6d9c2159dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba105ce955cedd19abc45883e8878a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d4b0a4f33361b70a2d55bb1b93b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb10731eef3b52e37c2e73a11a569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2bdf14f257a06e989a8a94b6c23c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd1511df000841de032b0e71604e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5be37f43f510f7322a23f4e9b36b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affc254c2ce5447f6dfa67beae449a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b597854bb696040b04f50596f4186b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc36a8c865cf9dcb30d18ce152567e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9700d69ecd96b570672350431f0a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c95b09b6cc71f9e5e665a24d1d64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d584bc3674853decea633beb71e7cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ef3aac38e4dc5f82fb64d0542d63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ef5f21e3cc10f9ea9bd8a97415f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6797ef8a02c32b71f568d191737cfe4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d79b523ab3c98879a40b8c4e84804321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc57df3b435eea63ba82369369f469f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079729a02773fa8986aeb0c9d0ce2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e021f2f619cce2875a049ca426bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541ba18a0a802ac6e2631fe6b4d2ab7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f94c7ae978e238ba58c16db0065f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6442e9130f2f4313fc5b3026a0ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0e085c0ca3ff49ed196b764566b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c37b0c46f03a14ec8593f9720349e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18733e726977a2188cb800ccd96e95cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98287a354b53492d0aa9dce3e685055331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c27452970d1c9056e3589357ae92e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1c1ebfc8bba8fa8bc7bfac0daeae6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ff213574e977bd500ee3ae5be4db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a3b06678c8da1d333b4ed820b17e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae8ecf5f497b908e63b4f79a4c1f4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cead9458f4f55c0b59e67ef177d13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600b4c2c5162b29ace594ba39476203338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234484c2b048c5340ff0866f70e3548339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0230199aec3784eef2b2642e42e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c0bbcaaa3352df9de1bc60bf3d131341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc958b8b9387f8078601b27d30053a14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb30f68f5ed8dea73e4751304727a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a40f1ee8e69beeafc7d56753ed8e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd079a61e0809180100f3ec264cfb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eddc32df84d54c08e60320835f0bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a4be3aa6a0c97419a5da098f7c0d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe723a323397f4d22e2d06db1a7e10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c1185ff1d0fa606daf14b50903ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2202a29d537e7dca7641e689b89dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b83f00bde80403aabaa1e5e883ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb9f7ba850d0902346008011c013b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006ab287fe9cf3dc3620fc00d467dab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d4f0b5534f7f74f88ac1691cc24b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed07ffb2ba2308e471e38089c10e3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d6b3882b9b76cf304526a0431cfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b518eb4d042db05db8a91bb00545357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f78fd0c5030f1dd75e27c510a079358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29b953aa49bfaf3a2565ab62ab390359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b424c7595294b5a21ff350b8c86d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec8659a25f27e1f1367a2fbad918e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf479d153841b4426d2598af8b672db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb6d9bb722b2dd718cf27655b4a3b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30d40310078bafd22585f7e4577d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f1fb71f02778d39ea4380b4853ade365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ce8930e5030beb3d79f395587463366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6340142deefb9ec480877cc655bebb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95078ca80a9e9deb61458b57287e9fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1a8c50e811582798fc9733c08ef0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57283a337c9815672575c94d818b58c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3f3630a49f89cf567183d840fe9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927228b0c1a945bf2fc3bcdbbc49f75a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38c8bc500eb55bf92a920da852a0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da51dda7f1e95739d3e7cc63839a1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398ccc6293d310e92f288b85968fe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cef5fbdb01b0fd4b6c431c1dec87d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657beb771920c9e338be9c340620af1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924eb6c09dbd1c6c5ef1b34ecbc7f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c0a50ba3899a68e3de463c8a09dfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f01746cf4e4ad4c6c09c0a2c68ced380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b476543a6deb3704e9405fffaa3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351edb1cbec114c035e3ae0f2709337382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee6329b15e323fde01e6dabe8b23a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49d153d8e0ebfe6ff3d4dc94f1c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea85d3c4df1f1adc2c271f4cb29d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407559f56df7fb6a7a8df0fe1843553386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c9a3c19ab94871929abb9c461839387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284628294c24d83cb07e088a9ab9b22b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924861e34ef7d352509a5961962fb20a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f9215fea808796d1aafa7d50fb56f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8deedf52a0f7f5a3e7bbd28d91e00d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68317084afee8d35f351896bcecbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d754ff5fb9ab149e00fac119093b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25723b7c1cc3f516d0199d5b48a1fd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708a274c6e791a7741d5d0015df40b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea25b8e71c3603523faaac880b2920f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c85e9424ac5404b4f537dbfc7a3b7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4d8a62d04a8c40771da13e229519398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced230eb9fd21cbc01ade04fd14d720d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e27a2e2cca5e9add4d9c7d68d41d03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40b47f8076c56e0508815bdec76438401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712894afc576edbd053d1b7dcc856f7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a526f3c6fd8597b482dbd952a8993ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f709e18ce9adfc3f66ba60a7156a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671388f9b5aadc3bb721360bba021385405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee9f3b98e42c565df4704968e9d8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf02acd155f25fd5f12167e8f93b89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695b7316cc497f454753316bf3c8f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e648c002e73182d7a6762c8e40f49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab15db0cf42cbf09cafc17c172bab3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a62088a5867ce98a8523de09c46c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9f6b4b961e2529e2d02e3efec315412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366275ccaf2dfc686ffd550056e14a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542198ae2b92a1447a3ac927f67b9e8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbfd6120fa53a8b2ca6334bbb66978415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfb0220b18cd173d4230c9315ca20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b6b2cfb7001d49773d440b0a4403417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9783b4f8fa307bef7a511f3931a559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad7710877dab20ae0a451404c98321419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a286cc097d346ef259291d5fe7398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a03b7e94f2ffe2bc8914c4510432a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8a30b2bf14ac643d767c15cd7f36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3871df7cb3b012380e76c19ea135b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17f945fa6a422e6ffe1b01d11720a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3765c71ad0017d12f3395c724f31288425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e81bfc2e0d2a4cf8f1888ddb88756426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc1b8d3211b1305bb2bbfc61bb3db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a4f827a0bd40fd3e0636fd297234428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78da1920a53fd4e125b6e1f7a7251e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193d47b995e03c94675ae2f0fa856aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0d6ae5053e2e4149dfca720849f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0961caac2b811d653163549d8730432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0c4ea6362e48de82bc74d9998209433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838bfcc9fcf6004566c7521f16b21a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40101d83493f9223c6860cb1a23bfccd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490122db1f99ab96ad696e790cde7b7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795502af1f927971a2b649658af04cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22db64b7c05cecdc5893cf6c832a6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba6e6d1a4fe964d955551e0fd2eff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c316075aadd59a339b505710867c07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d598fa653dc01224d27b8bd8f6ab2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fdbbc488f16248875a4802f8c2865442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716be7e5e0e80d73926a0a9871a220443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc65381acf642fd1c578ff622a5d51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce807f79a40881ac316eff82dd5901b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058a438cd8bac184bb887dc328f166446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad731a42a6163dd8a21fed1c89e00694447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c5e5ad6afa0523ab943244eefd55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50d29aee143fd992dfb6f17f9104b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a48269f7126af58df372baed28428a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb00cf8126b1813b8528d7daca7e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba44ccfe6f6b46c464c035c9f23e8f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1674c58de2dd6cb64e7e5de15f5ea3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2087b68faca8820ef0809a2c56f9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90520ca467cfb8b26e98c398c0ad0bc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d28dcb3d3b777f353a19790314ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf72e4cf267d3d97a252db24eb91d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcb68466865f01cb0d446dca21259d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7784d706f8dad18cf5b817a412f6d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9010ea4b01efcb2013ca769bf5b6d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f8d811555c42945a03cb34834f95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42068a6058a4e43a231dff704d967b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265781367206d2b4cfe59dc97d63b38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ebb5061a3dd32c26a28501dc19788464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095de6b579d43e00c33471a5354b6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfc4775b12a8e767cc53c357e28a72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227551bb2ac9cc38fb8e726b0e54f11b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556571593aab3e549117c7f801a9495b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db951cea2396c6610bdd6c402afa1a4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa6ee612bcde7ec0ca3b54018d175470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25ca4e40333fb017f2d36d04eeab5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5440e4277d27e18446fe1fff73e2b15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96351e86520a0fbbfb2b28b7e24885473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1036255e1a01e1e1909612b3143631474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820fa4ea2f8b1f99b86a3fa6ebe22a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113647a4c8cd98f07137772cf78aa0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691975fa7eee86b715d5e5085c4f38b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbde327c2bce98227cb0aa30c5c0ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cccb0f0a0f5f3ed02bf25aa0329a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f94a030a23059263b24dc84ec72459480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c12ce2b88b1cafd08c3c76b532d18d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7dd76c1efe3a47f2b8c2828a3d0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c535e7fd8246a9aa43f75d729330b9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96481120aa5650704be98483df2afa20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87145af490f6f718c0f170125512aa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7b1aae8224f38d12be13d2edb3da4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d4a976e1231bee1ac2fd9182d0a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522050e7bbeeda4308ed12485f0f06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18c7c452bc7f78e0dddbc48e72cf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710315015c66f0c3752a53c537f82cb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f74174d2c9d7ae2ac6bab1b92642491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da949ff488ed90295902a33e30c0362492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640e26eba5e68504ed3b048484146b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf6a9dec2efcd7f27e701f09f2a27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2c0eb251fb719154936deb80d492495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf2c269fbb0d8aad184e48683246b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8e94756caa8efdfd2c406902ca0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3674d6d97fe92e61a58743287240498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc189f38a0da5d66af1887b327653499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3ab2d1a5f2f4797a74a4186ba69b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd7f4373fd9c41a34550b0d1499d21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db9083f101b8f14424b4ad6cc3955a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e32decb2ace5af8895c48b86b0292e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81ae7c6804fce1d4477f521bce95c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695d5bb7475a8f102e722c75e04a39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410a16b0da42251c94c790e9edb8d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c9087ca30415f6af2aa7630deba54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0985e73173fbb52ec0385bf55704be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec44e92d3c19298334a3d723152ec3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356dcf0f21bcd3151803d726c1919a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b8626bbad9ee3efd0b0ca47acb7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea8cf0c4d81eea676277079a2cd4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac724314993b369643ac52e2d7dfc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53192795c47cda5f25ee46bcd8a03fe3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fa86a6da2d38f8220f5de81469a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66b524933285370feff90d41db7dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83bd517a30658832325f7ab1eccf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f981780c4528a12e2c34b0fc72e3ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6acea2a624361dcb91a9c2b20f65c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c0677a706c33e9bd52adacc02d5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9be97e68e2d3324fc0f67bd3aa4204521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ea717a90e4850fb258d56c872d83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050503969fd90be35c14509dfb94120523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9cb6d7fba60d214bdfc24a563a655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b287561e5cfd4da00eb64a3d46dee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733201c625191c1aa87b4c862169e1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547d0674c90d003b6fbf0eb4c65d5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e8c46311c2d8cef78c1f690f977ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087512074687ade631a09b11333e244529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ee2e5785066f8e82eebc8eb32adc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb725305c452ab4ad9a2c62c4d3e1c2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3135847481e79b23706bcb5a4285532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04c7bd17c1e2bf5e78dad5dbf26d17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb9a9ec699cb97d75793d1be9e856534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a722cd302a14e1a907e8990a8ae7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06af50230d58f693cc9d075093b70f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ad200f09ec259f40ec740c4752bd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451769543d5c7011eac02c7c45609058538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf0ccaecac15444307d3aac379fb2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999fc88a338b1e102bf1b556d6081fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf67ef4dd08c5f9972109908cc05a13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c22795b01022e31104962617f939542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00449250178afa026fb78969ec998d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d00f62336d658909792f62d1ca49c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5f8bbec5812f7308c5d5fef03f30c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ef421ca36ba0d3a3dd47cf13ef108546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088a5a8a71fa622937130621a07fe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc5f45e3f7bc1139dc3f19e9196803548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50c20704d5caad40316b64a269f75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005198b1eb07a8d3f7b247575084005550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76611aca01b2919499427121ef7d22f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad85b5cebe3be014e447395891fdcf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0b13698ff77a21a77944a7710278553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76486260daf038802ca4b62a979ab5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6fd7ab18da159a8d7dff5d94af999555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec3203faf1c2b69b154087229a41c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d96ba3571892a793a7b2e632043d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8e5e9870aec8e06b16a5bffc7903558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e81cbc4c11419c16614faee631777559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeff5960e09c2fef8cef4345452518560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721504b7853308eb498ad03e6f933213561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da0747903bde1fa3cd723b4c934fe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd152c8fffec642fb635bd38db0406af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bce6f91535db0328cc32d922b1585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eefb85818f337e3bf412f5c710624565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7da08f134798b89f75167d78f638d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6688f46f3cdaff695bbfab846eeb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd89a8322df48cc3e54f6d0b839632568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e0e5bd89d1df7760252df5c897ee0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3f5fc07031538b60253fef3988d66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed0cf483f39e68174c9cdb3546ab0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e168cfa58d38d49cd8115a6d816f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11147d76596d41be0dda2145946c3026573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31511a5119bfa38dd7247d5a2e764d3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c584d575226bc2951bd6cf32f30016a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf75d3530aa1381342479cf862fb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164bcc1c53a299027a81ae625c1f0eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ad477c2457e3a4d4f1313969ae43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad822e53a539a5205d2e46dfcb6b17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb343e7b63f753a8406aa389b7a1d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953ecfe32ae2c812dd1230f878b672581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751f15ee2ce82dc1d728559be8e56a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb732fb811b8f0199e24e713b6567583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68ed30f6fa72b5d87abd68a143d5c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89e5d801d6fc484ecc8d6caeb1a68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaade66ff317cf75d406877b4ece4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9981d8cba18a38918d913354c68151587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f40c869f138377ebe10dfbadb18304588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c001dcb25768a47ff8c7b6dbd2901589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ae8e2610832755a9c0357903c2dce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd359b23cf99f7fa5c48c059d05e18f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea41af5ac53d85cb93023f2bc469eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b842c95888fcd032df494f4fce14ae0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61920cb2c9f46684a419320fb3275cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24214074b0b04f8c373ad0061981290595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e759ecb1008630932432d068b55517596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056082d9d4edd69ad9eb30d49370d674597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe3f9d4441d98e6f73d25e2988654598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a1b92b65e60a8589b92f4478adaee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5297db26c6214904a97a04d77ee52b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c015325ba73da9bffb2ccb70bbd33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034f2d25f53ae97d3d44ecd8b398891602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee04ad4e0cb51e5808aa84ad256675603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4ac2c2fea8bf9de6e458dbfb5267604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561239149b376fbffe65e4fd3193411f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeafe737ced78b0720b879d949fa15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb5a8f823533eae0a3fa7f683d8bd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1f794f29466de0d74107178762c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23429534e7500023efa1b94415d66c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6134d9439e35b2bbf75fb9ff30480b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a6698a6e76e86e913d7ffc54d867611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702ff47c320526e6b37e10c3a8ba404612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53958b52c8bb6a4a8b0aaf342199a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bdfcbe1933425f8085df51d43d525614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99efc236d682233fdb5a6aa8879f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c40ba8331833aafc3b9b384025cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc6a0be15323f66257115ce7e7c14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f5d1ffa9f616a51e20022560efcb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d016ade169251b97f8f795a940f26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e9ab2f137b7b75b122728f8e17754620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d56690ea12f421a018c62ccfb38b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8630b4f593326a5b464d12e928fd46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55efd905d1e0df4e7edb4e7494b4a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246a62647a1537ac97ef1aba94603b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167975564e1e5175688bb719a42cee4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770bed30361377202aafc58b24ce52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9846219f325cef7b8b82840b86bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367bdab273b2f605038ec3118af3fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9848c7410fd431aea4a6832d5a0bb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c053fe8838b1b90f8fd0716e659c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8272336b5da290459b02acc1bd7ce99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db263003ef679385c4f1d63baf8bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d441b6013a87ec590d69f5b55686b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64a54b8b41add785c95aacf1290b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d070610774eae68547d4c530c3d168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422acacfbf532b9b2aaaa7aa4f030668636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99546dd221d24273ee1144149c6c87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b5fbf2ab0b3e3fd5da1feab4b999638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d411d61f80773c288373d767767575639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fc6548a4563710865a1b1748ebb66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fbaca61323747c08583a49d87e33e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26a5268f973baafc15b2b90a11b55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba41519c92050a1a3180a18343217c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535783aa0fcf1e55c34dfddadfc54f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452539c1cab6d4bdf21719877bc2c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117aee027b2ba358dd0edfe1d214b19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84867e5ded57b9350de9ee9365c255647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e793d3a398c53e2b9491d6916c57d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ff2641d1e9615056ab326b98f272e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258192ad9437fd5d94be7d91ed7dd24d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392e0ec5e22002d0bdc043fceda74d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e54e64cfdeba0826e04c3b6da83e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076304432457caaf542a3eb779ad13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4855c8c571304224d2225ab2618c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae96a9a2ede4ff7b5c263c730f5c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6f33a8d04da46349ea48f4939b041656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1903708f710a00d65721a80154a11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eaed10091fd91be2f38ca13659435658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090059a6cc56db77d08a1d0cbf11199e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55760f090b11c8500951b94c6485886660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d3e849ec1f964f26f3c53b5715514661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b52f4d023303787e3e37b6153e8d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4899847d0838f5b45d2893bf9df2f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084173ae7b554c9a6aab1d3016d11f91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1d48979f7f8544b690ca02310660f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ed2905859a1cbaec8d6169d4b249666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76541218110eb9fe56000582c8c0af9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095279d0c925778ce2cb227f6a1d74b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c7cf1cd4bc37116bec7af2638649669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081bfca48c56714aefce95cfa69cfe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f0cf677bf3b50b3c77193fef8262671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee16f2b0307ab6f5897b59f4084810672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497250fc6da5f1a0db1e766137692ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f75475b9166e16339c71f8b4f6ac9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2640b28f07d54a48fed7fa0613e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c110da5813047d137a112e38a307f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2238d24b71e064aabed1afa992c6f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa1dc8e52c71c94987e6742851493678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42941f2bdcc24737ad8000719189035679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a609a76d723f35cc1f89e95f60c424680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f8cfcb7735d5193bb6a3ffc9b0fd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71331d81e6d331727124db350667ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce281afdd5ae103dc6ba1c4dc1ac81b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11b0d7b41d0cfe349ce06fa343691684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a03e809024624c1b7f3f1f0e6f0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8eab90568049dbf6f0cd56bb1f809686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b9b322c21d93b15a4ab43c5cb891687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccccf41268e6b044942a1330a60b1fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5708c3eff36db075dfb5bc44e635c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b849ccfbbdb9534d14b0dbd02e1a8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0017c01e00b09e781220ce8c5d27b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e7bddee754942f36381a564109e26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5271f43f0ab4bd68e707010eae449693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86c1cb97560242ecd417a9123da86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c38524deeed58176c325b3daf083695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a79cf87a1ab218f547113386df2e94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20120033a27f7650d85c27604d2e35bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381b2d804c0381fe2f12feb1cb09ea6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bbcc56278d34bfa4e527be04ed378699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4a3c889b66f167c5af596bd43538e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8fcfec9a15c6d259f28ec141dad5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c13bcfd9ea950f1cb6b561e948c035702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae5d08dac7f70fdf6bf94eb600d7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c084820c149bcf5c7ca8b51448c68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ed72ce091d98d5b6960b54ca0860705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abba108d787a3ae74f9a5822a955e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033cc81f18eec64abed8dacdef8122c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f21e761e2bdf85042e4b0de4d494708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab6fe5d061f4719a871d10649b93a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc5fc8fc3b0b825d52137d3fe3d337710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401c24a9acaa87112d418116558dd42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2efd9eba1d9a3bd8f4a3071e412b40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2963e5cf0e4e08398d4d9209a3071713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ac26cfe7d55834263faa52b87e79a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d851ccd29d423b5738df2a03e106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98680a5a8736809985ccc97ef0d8bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c625b52ec8d8877db82671e531cea8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8955f1935fe2f2ac977077eafd62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab174b4b1775bfc03b4c6f74a4918f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae76905e80956bfa63f00c32672f30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0075e93d8211ce550196ae31f4c908c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3188141a141f24493d44a4449999af3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44dce00e5014abb0fba4e1bf422569723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d304395ce7f7cdce539dd7f3ab6340724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086c1d754e15edf97f0ad0a38f9264725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c3e182dd4c586ac9374ab7a1e75d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695015a8d589407894d5d1cb0e9cb53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a902f83a4a90010c94cb3ecfb5cfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d85219a042fff84fe100611398f38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10991591c5a5154343b9b35ce4d129ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d04908338f8186ce4510920ea85b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e0fb98b93264bd1db467784f15a57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258167bd984de407eecd422eff906a1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d52d00e0b49ce9ba30921b06d8a23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c430c70072f6ecfe0a3d25cae1d8b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc92677e11ca7e4584e641075de2213736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1618d22de280ee4e6f22abcb542c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f8cb35f65361a6816aa0c8c5ccb7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb04ffbfdd55ae1d65958762fe484b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd803a9782e269788744a8daa8b25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc061ab2e15ef65c9901bb656a0d1427741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62012670b9ae9488cd7f8f9a6f5c3aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afeffb4cdbdfe693269d72c5c269d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9055aacfcfbc1ea556f7f5ac21d68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f0f445f86a44ae25e967346f9d75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dc6b16a09efc88146fabffdcc6d78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d225d11f5c649292751e8a18a440747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaab4a370cae1cafbe964e38ff115f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412d9b569461a97e58431fc1ca442c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b8b8c8f6785b2d45141e2e7c0258750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044664290d38bee6f7ab6ff3fc4c575751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67778fcec57ff0c8f8350fa697d6f723752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44b8f8ae3b7139dd90ddaa064d8ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f414279b2e5395572c0c73ad3826754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e5d0c75e2d44156933f8703bbd0a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06764fe0ffe33f75cd76f27dcd8e84e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f231f4ccb80d95ab2e4ac5452aa5a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb31b3c381a7e087a1c883eafbfae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b996a1775e9bd4f729081c41883d8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>