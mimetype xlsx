--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840321a67909c25ff85a0ca7f97fbbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686bfd1daca3b96e72b74b67e5783382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d852cf84a893b26577d67526db1463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ec3aad56d68f31abe5c3831443314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e331ef6636420deb26a424bb06b287b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834394ade3da8247cca65cc7322f34d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220851c42050bbe8c9892e40c69e8957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ebd1e16d66ececbc34c9a55b93f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba307b380bb79a197399cc992e1fef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270cce30446441d187fa6cf904aedb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcb7d8c6cd50295ddf15357e2d51ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c62ee39afb32f8438c15717044f47a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2804973c29310e5ba06974fa63cdae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3340606f2b6b0388149366fb00ad4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a740a748f158a1cf33dc205ddc8f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e6d556dd14a3c217cfda47d6dd33b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263eb4655b1c9f90c298878c488fb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbbe1d40bfc057f11ba4adc88c41518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68383d850ac368ea0c2c14f98fbd8cd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66202055eb5d13a9d1d4893d5bd660620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de1e68fd3ae03fd7b585449e8da1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7509263e20eddb7e9778daafbc7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50df0ac20bec1d086d74dfcf35969e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cb8bd7752cffca14a60b8bf8ef2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1909260fb59ba6333c89bbaeb8ff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdbe136c52fc129c4dbbf03876420726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1287bb26334d94cd1477ff49b00866927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da74a44800c357ec919dd6b07e6acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108fd5ad3d96328fb4a1f6e67158d2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff9617b339d97cd4ebed6be6e468b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c594bf37d523ffb1edc5cae3f06ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201601958bf06fad9921ac9c2bacf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee9af3ab4b4d3fa27bb91f06a5dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e976f72b6339f7eaa07311373e0720b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b767666c71ed7782b8212c93776f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b530574472abc554a368e33fb675336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0cbde79851852676feceed803f9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe17831309a2e257493095780e35bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f290f770facbe6c66ec9d21eb3df539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce6d8049aa8b60262534946d5baa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d46e9f09bbac129edd8749ba0f1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e19a5f01af8202d4763f8691638b4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19569098a0e1aa0148829a4e0773267a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522526bd678487f8d29ba560f78418a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700feb5b57948b631ef67f79631b7d9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4535c38f70b458f0bf2da33699118546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224445e48d0800471448aa0f6aba4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d6ae583c0ea53f4039ac15c746a0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61df6c16b57108498f81b1c5d7ddc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d47e5e468f07909920bf5677d9da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da58fdfb0a8ce5ce382cb431bed6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c31f337d8a8f0e27b3c2c7ada0aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d45645dbd53c11b9d0cca27bee1df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842558582822ce34d995deff66af3d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5511996ba5723ba4d958eb19f058f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0fbe8fe3da5fa91db8043e6c2de7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06c899a86ef02a33dba3a86580ae8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02797ff9bee38b61b7e46f41c95e4a0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ecd468c9d99c681ad7a0ca77fb8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc63995cf570d9efc9e657cdd562d3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a19911cae4babdeea1f92785495b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476b7de8b723f3f8596d12ce412959b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e343bef58824cba45cc0e7ad3c08563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da890d109e1bd5557a4319829ba5ec4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e4396d9e767c44cc008d33da62a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9660350a8c100935ddc79aabab2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f89b7479a3581f3d5495cbebc025f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198489765da13c259154384cd82e1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc473cbf994a835b2006973dde3d69f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a4c53e413dedbc65eb9b5dc4014970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda538393dc6ce845ccf4f9a7b1cdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701f931d4b0e6449e01d34ef12316ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581fd9e08743b6ab10edb55dcfb058273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31161124a2dbf73c5739ebc70e63dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6497bdf4429ecf02293687c4c01afd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526be8bc504c9d844d3afd4615ea4e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ed3d98681f5e2e0522c9ef86ddf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7411d9c9f86cc0859c597332a436dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ddcfbffce071a03a7d50cea4ca7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4b4bf4904e93154fa36fdf7f23a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534520d05ed096acc367ff88305db0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52c721d5bbba7425134d312d0b29382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21e4813d15b4db8a32f067f0bfeab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac563176f9ce3019fa33f00e2e84b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15009d2aca4d6cc3e85c6b1c9787e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659640d2e6036d29dc9531f975adca4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5e5d20796f2a7005a2829ab39a9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee85d58c55159765ad93bb4513268d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15285724c86cc0a4384356ea0feccd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6d12f14a31bd919b885db273e2e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640eb14daab8a858665e31d82e95de191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b142890bf3548d42ee6f6113d763b4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97d0b08607d1e7360b47e8ed9c37993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c037d1471ce6b60f2b4fe54e814994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc02171ff65e7985df34885515cf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef1cabd5bdeb7af5e16b0c9b88d1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faf1c59e4386f04fa7c7c97e19c9c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe241db06fca8e5b4299bafe31447198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da53e3d354e33caa4fcc534a7bce0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcfcb5969989093c12d38dc083274c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a42a3a305e3f5bef2775b3428cab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11da1925933bfe71f3a39da333ba6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd366cffcd53f07e8f7d8eff6733d78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723eb31712796d6c6a955ccfdb2347a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073510645eb5bec125b1b55c6d4b9f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd4a5fd78c84ba58cedc19a0a13a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267647dfe5b0a5e61ff41c97fa1b8fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9987a72879e516034438cf4428a0901108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7d31345544d282261cedc57d9193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bdf077b42b5a598649005abee6814110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81acf4328d342d35e23ac6818d92340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc9a6b8290129e5690fe07e79c001112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9505c3cd9666436c49a4636a02dabf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8b226081fae4704b8a196e4f1ecee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f868a25970a6211f149aeaf93417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e00095b1cbde5af36295f4fd0ff4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0f051f8950c85554e38ff85ac3622117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1864b21f72673d0bbb0f1835a7c0d2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e00175ef3a58dd9874870d5f821383119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be446a56865aaad98c5137668ff9cca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fba724ce640b9c82edf403449c4e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4872700af82657d4fc7b847f0126f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bb3728a43710ce96f1cb6030e731123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e476d2ca24e76c3946463790f97be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82d4abc58cbd319ad99165062cd09f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfab261da3bd3971ca47ce064979086126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7d2149b9468697a1e7d66cc9d58d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327cff61a28c603fea4b64b85662ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4a54fad6d226bb3bcb8b0aaca7e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ecfa35364571e65a2d4af66d0a9c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ac94dbab4732ccaea75e0cc910b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6be341f3908c8a32817605a6a452132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd5a41bf708227d5bff786481da0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8d07b1319efbbd2eb00e7b2c5599134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0207c7597bc2f841d2a5503646fc7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe061e04d558074baa20a9d763a07022136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13680c2c8dd092c12542d80d36e306cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8f831653d3a6ddf9e3d534f7ea212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b5c1bc2cf0990db0d498381e3afa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583125c93fe5ccb07f8d04ec1f44ad52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895cf11c8dee3a3140a607f44b2ccc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc87ee0f5cebd79c81e31866d3c20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7a8d8afe40c4ff0a4ccb58273d4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80da36d88721a65c9cb472e8aa11f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ca5d332af698bf63268d8a93a2e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900287c0d06f7a109f6a8e03a361fe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cfa058487d9d9fdd345c24c817ebe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4e5086c88de2ddc73a9b99b5ca0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc5dc691922b36f10bf62f22dfda0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5b7158f6ed35e3dd8749eb7631e18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa00f24982dcef223673dbd0b7e9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed746e009d71f870d3861c700f3cf72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbccd9b2f1442436a230c1c678c353d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e4f0c81471c70e08fce1f94e6046154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb2ce648a9f34cf7be1d76ecf91637155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09aecc4d18408cfb627b01b8b38e19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6c0662b1bb5cb1a29c089046bbae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcbe1abdb622d630157671c523736158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e196465fc1779f3388d7bd2d4e15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741a8a686832be32adb32363d81a2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f67f7c951be004222361588236da9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc985b79eedf381fc4f828b3e34afe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf4bd15e72ebef6c011f1aaaac439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5be7964d95fa55564c47fa30a251164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd6870e3764e09404901fdeb15613165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b857610d6163a1e65f6f2f51ff4aa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be026a0e37302f0d9586c8341d67a5b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71361b690fc4e3e05c02c5a695a97335168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4d5a888c6b966583afcc4327b7b6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717fe6e17c02d1ccd27579b5b90829170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46c8d5cafa97718936d5c6d72dd62e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589972b6fbcab826e6f7a3d6062762172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd030084f2682c90050a59f3077fec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dabee31d2dd5da0f370800571c40d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b189c011dd5a47ff72bd52c5b95f6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d42fd9b7a709653b71a52b38f4dd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc57011e732cdf9e89902dfb77854177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09f60f8c37f411e617723445f72864178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df6e39f2d46baf077a4af2f52faefe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a25a00b0d451a6fcc36c78ff70d12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a428e8d06bd266e931b88824e1f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe268fb895c036a5579b6215bc8ab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4fad6337f9e0bca9af95edf712fe8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2652fdbac01639902a7f76e200017184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a32e7183312caf74076ca2a5c3eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7a9b503e5c49bbb71994b8ecd8b0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562104b80273a09f32603e43760c54f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb698d18f4074f79633e6c121287e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe364254b342482409c4436b77d12c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b463e51577ee9d372bedf3b9db995cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846729804efc5d9d950645c2254ad87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9296c2c1b6f51901cf575d97f3c1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ee2942d1e56222b87cff1fdafad6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dbb848312450405ea52c2f27729e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12921f09e396f55df42458bc9442eeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236edbc14b3208fbe40c7260a6812c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6bb10b0f9d10509ec668137ceba50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c995c358e49a5901c6cc1398c155a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b15d1ec74432e2b48fbd8b5b318eef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d6b11346940bddc17e828dee72932200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff935f74365e04c4dab7c6cfdf916dcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5cb741f269d82aaffd22d005d584202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4189b3e927e1c9f60294e9659bc90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a007639164ee0dd5339f1badfe938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72581ced5498e71e4452b538725b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e6176e4f18fa4d5df00e24367f950206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8310d4d8b1fc237cc435fab55e749207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d78a7b5e3fe256e43b9229c0bde1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014b5f00b84a452e1fce72548bc6ac0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5bfe6c2461e852c9ab037f52ea09a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaff032770f622b25aa636f66b5c70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fb22f4d9c8b08270d94793dd511ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4d034a6c28184df8ecef76eb2a19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3cc8a03a50245693c88af32c4384c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1405ab2fcc34d44f9ef55e91e6ad6b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3c23639a271fdf5a19c0d37e66b53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce810aebf2ea13e09cbe9712da53dfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd389a5058319e802d7eaf79b66c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e76e57bcd77f522403d47b0cd4112219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602772cff3c71dbc51dfb4ce48c3dcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04fc25ce88fb68b4a660dd783c1db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0a6a3af8efadc13e335a9c4ee452222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da72cfdb25bcaa23889e51b27b90263223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ff06cf745a56e6877b70fd0f62c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d9e8a4b2f6face9450facb4cfd24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee41a32481ada85253c142d5030268226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850b86a88a250ed149cbed8f85d547227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c966a410a08f054e01290e78fce45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d91551667c3e4e31506613dae3d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122fbdda9d1d5f1777be97661968430230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01bc71cb31a1f322fa563c9184b39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f20840a2ccd3e79936c731a44b85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ab3749dfb209b5b3a41938f909f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e3f8cad361e202af4790d4331001234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf9d05d876081c90244adbf3153914235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86622b00ba0b8b32b3369c788c433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f7223efcc9b1738f99f97de269d97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570ec481216dabc800abbba5677720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516bd9952ab10cee5cddee1640c198239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64145e3157c75d3e9e6bacbff8db8a37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5c147c9c4f067accf4a3fe0779649241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503460444a9e80e57ad6d208ed074b06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043821030629abd5ec8682aa6430f05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef57901cc0b0af1ad95276fefcb645244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb465c1405b278acded63f37c173a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aadb9cf80b5130335abaefc389d37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883b07e125df28f0e5256fa8be765aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a58553440e03217e3a12d128d9a212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d411fd3909da98da132dfc7e995a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fab81fbccf85b9494b275f05e3145250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15edbe5ec596c0776ea7d4b4f0c2475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51722608b3fabd681997de594a1ad7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99613e8420ef4cf94e21dfc11df3f40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99673a612047d307bbc372865f68cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de513cc9193cad02523d832455d8ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c84b77c0e612385d53558479eb7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70be5696fe9989a9d30864fd791e44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47487ed1dff4f9a8792fab6deebfb7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7647c634f2f5593b40d235135ea3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087382f7c953efde501340e44b6642ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d3f51ea95d8bf46ddce3e62b671f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02edc7f2544841ee8427bd478147d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1544d56f924fb017f1dce9c6697a6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2852d907d3914063524abe8e950a27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980270fec1a5abb07a3075c560b949265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126ec010e6b4030a6a2fb5bc25b1a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b647aac06adbc660103cf7291aac42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ae0914126a31e6e3eebde223a233268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea758febdacd837b4aa3a33c3238d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c799207a11204f7a9329e968df933b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586295dfef3ac0cf071d0734dea6807271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46aae6c922c035fab71104e1e3451a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481dfdbfbf4fb0f327f6c57a5c56c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef064ed9eab536676a15eeb62c5e6254274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3ba1a5b1a8796abd1e6511880c50a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623188cd1a98b2b006a27ef880102c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78dedac682029aa6ae4e2f39dccd50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22633a2bc2a62f43e419bb5f4b6c285b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282a4890c0e50398aebdee02112255279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64c7c335677668a885d5a057109b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a266210a3fed8a99a6cef8f03939281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2d15f77417bcc7bbfbe41059e260282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f21c2949a627e5add06dbdb1b8120d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bdbb2f11e210bdef3078bb84c90d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321901dde29b904fff4d0f6b2d483887285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608826370fe7aae74abb76f6cb3726d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651cb3a2c9e4571683a3fd880aebdb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acb3acaf79488ef800a503eebbf36b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14df6ac2a880723139733a6827162f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e347be0ea6e2e94ee976889c696354290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319aa3d731993e7c64bd19657fd87ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa296f2beac8348c55f470fb4c062232292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d9edc10f8281c2f41c13afeadc0a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226a338e40accd683ee28974a7b4ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b573a2ad7c36d66b8aa115921c8da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e8476979a931c6501e601cf28d2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f0803871867784fd11669b81f4c6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b72583bf0e18f97533638bfe3a63c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705ea3f779167a2e8d3b810f7b755a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3bbfbb85ddc745c9194b79478aef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437fd86c1e2509161364be22e52563f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3bb28eac79ef36163574a6f7ab230302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31528d739e5026f66f98cea7fbe18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d7c47a699ca30d9162125e899305304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352242e08ecbfb04caa120836c3e620305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859336010f9b00de0d12e0ed590f0f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8a7118aa0a7bdca73c372aadb786307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb6ddcd98d91948c26f3826f90834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe12ee95d8401997bf77d802ebbc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc0282784882e064d3b9e06855a0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda4158fa904c1b74fcc40944636bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24d0376db6acf09141e4c2766d485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfbe5e0eb73a0ebef29264eeac8992313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc71481ec66ef2721ee81df628c267314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44acc72c85ba3119b7985664fcee9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e5ef42b9509316a6f7c67163bcc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345933ee83f60201a32b53dae2959316317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d638f794c221658e0997902015ef3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c7bd078822b3cc8731afd88abfa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0548e113ecec3cf191f8afffd306d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b05213e4d8256db6196d81cb1aa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d022b4824f03286e17e8d6718988cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a10344beac7fc6ba61f1ea58a6639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9f254a55ca795f786d92a6ed2e6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf402eb2cf81074a399200df145c47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef86cf55918f9c90997648146feda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fda6b3842a2aeac1554cd6d27469b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b912a1916c743ab056ce98b9db7f7a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed87440e9c8b087f4779228751d97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491c21bbc2d1a5a463e1c99cb8e691330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643bee6999a49fbb43e2843d2ff1cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994249120797d59320d6585bb36f90a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bf4de9ba18d6948ea0dc487530d02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fe81ced4356f468f62ba4fa64b60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41218b5b3b1facaf8f76e389cab02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9abbf26d611e591054462fe76427336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c221dc515804b38a878fee35c9131337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259906f46626e53ed2e3ff527d9a4d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeb42f33c31d7369c80a275c230e22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d412aba89613bcb237e98f1502862340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84d3d625d6ad042065c8f170b0a3b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce7a769e9c023aac20c4438070b81f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e3b6c504b5e5680d86b5728b284b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8417824291f9fa5943f5f330398d37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e60b544476db521a4a17113df0d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9657c0fadfcde8853027035b50a84b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6a778b1d7cbd5ab07bd6722dea1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb6ea65ce7ea2e1900e296ac9e59d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932d28ab687a1bb36d79b83b866a50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d37f2e422d31eb2a4da3e299368e23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcfbf092c0d5b3263db162789b83cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4e67c3d1d9fcede2d0db0216ff3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f6a9ad084e7b7798f08bef1c671d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682944d0c92a671cecd1a28be2741e61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2575fa71604a0f281d896705799c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad5571b25c70f732a4759c7d67ff7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473e3a1e6fea02b9db7224dd00121fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb3e0221f79a61c5e94ebf58e5a641358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14122b8c1371e16c20d89215349725359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbe001299247b72a74aacba5a226b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a184282706e78b72e0b742e501b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c46f94c7019b1da95623731986d7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4b13258d0a86959c808df248abe1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a18187414b500cb2bb374de4219c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84e4171773d55416102fbe2e9d110b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7d69592c2d0241b02d5b8975209e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed05e7ca5e77147315e3130cbb1ed0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bced00d2f5ef88c862640d80b09d0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d476fd539776c8f36eacd1f90b97553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde0f0e53fa8175c2ae42989017ddd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dec366294ce332d628afda48f62b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594920fa77cd9dc57910cd5dd2d953d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eaee5fd1ec217f025ca1d1a45240c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb6a033a0fe60e04a129506df98451374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eba3e84c984dc6f966e501099fcfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac705e04dcdddb7c71760d87e3635376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c973ea69b1d848281fb519dd14995377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277566886a3a70b02a74e0e1f8b4a332378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ea2fd9b125c93fc078346b5d9476379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9296ff7550129ae808f8deaf5d9f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d68f8b8806f78ef1206f56207c812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e66bd7412370b208ebf26ae26d227382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678e1957ed8a806c95fc1cf1306dacd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed5b0d89aa084387e9c402800b769384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f534f5ee0d582bb1e47ed9efb034385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ddc9227291e7ad8642d86e8121cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cc9b5124c22b59163beb01178f285387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d04ebe8a9dacb0b6f8ce7ef673ead388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f090afc1e7388508225c3d32807290389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f78051980d6a394be1c6483033045390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41152a5d2a7ca8e8360b22276e100f04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50974ea450ce9450d2a898dfeba0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d3395f5a753f2d8ee63dcf2ec945393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eada8e2ab4eb51ee38d283e49808f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a58a93ad246e14687993c0b026b832395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886e9e322dfba10a44345b6973e7ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a198856e20a71be9d35ee8844c54a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ffe53f424fec82106e75b73bb2e7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b439ffe9803116d6760d793d9f72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9e4983c3008eecdf398ab955e026400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b95b9556496ef3dfc10e6fa823e0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c9419002dd47af36a044803ddc15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b7da5f77467b1930d882d6b4e12e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff140bec54cf75a5d22a6cea94ae59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302b743674d695ccfbc07c838f6a9ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd80491824b872146149852368a14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6faf5aad04724b97e4a37a1301ee6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c833e5cd61c091476293f7797008f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a40fe1518455bd6dc1ce0f77c20af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68363ed58b883064bbd1980c32a88467410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9c1b6eab32f154c86c9e80f8caec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2149c012466999c292018c0a0b69e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537413660c234228e58e72dd0f71e4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687387d0b70ac2429b6e89dcb9272c45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bb054de9a7152264486b2cb60d693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2219fbb27ce4ddce7ef61b13544a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097d16ddf227508e4d34a8ef9977ed2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ffec643e36a4a36f4b725f656f0b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d973a5564b024b43a427e15c91c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124631269b7ef8729b66d6d71d5923b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e5a1f19cc546d094074c62cb4ff85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335311f7e9be64bb410633dad12b83e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200cfab04fa762cb7c691c66d00088423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548582aab77f5136bf906b0c13b1971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6171306cfda249106d9111831b83da9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb30a9ae06b2f47d211299ee48435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101810b181662416164c9e235e186d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1ebaf14ff96aedf3c335190bf6bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4db51cbbfb980f98d6702ff0ddc01f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293133903ee8a8fbbff0c250a478ef6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07062357cf64dc81efe4f3002a45b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75190119eb8fb01f1d5f9cd1a07cb7c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8c400a079a8ef24a525cd0b03ac53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c7faabc254c73132ae4322a9eb50d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed28a16e6da40c433af68a12b8e38b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f710aacfb21cbb4d2ba42b268b2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912b147e6ee33f70d2cd8fb6f73fa60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fffc60bc36187425bc0572b2323cb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615d15b78a84cd99867d788b12abc77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca244a2a3822c54cf041e0e71d33f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f926872475aaa910bc2b6088cb90b0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afb707eaadf03ee376578c465bb75e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d3c22d285b329577483305065adbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a1fffa904eb4ea0b7df60329f506444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e05123546c09e2849eac45d1de290445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045a2603d524d8356e2a9e09632443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74560a37271b4ce32ab2ec99a9f0c7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19a5090393ba31e9d983ce84e2a398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a891cdc75fb7a746c6d1c4a38dc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a95b37aab11a64cc386448864b67a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3fcb7e31fa21f2c9cf95d9782139451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673fa75e371fe3e2ab33f6f07204aba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c5a62f6cefe163815c4687312ea85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b92fc2699dbce1cea621d3ffc2c09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf6d14d8252429b32780f1683395f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef8fb805176a95d0ada363d425c4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2160f0bf56edec423079443f45e7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a5da5eda7b0e9f9c82fc257052d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508cdfd39dcd58d03d452ead5e0b3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8d845683826e2695bd33c22746d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531ab7053e026ca825844cfcba71df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4bfd3a6010edabc409c4e3555216462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2a3d1627151b49c39f71dd79e913463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900443f0aaa17c39074fd77fbfca2ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a66cc9442e35695efa60a12f6ab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67fd7f020cd4e7ecdbbbd4555eadec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe584f07687de85bf2f1018c45971467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f9da04d0ee3b68e7d319757855421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be4c317d3b437661d1791067db231f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6efeebc6b5c1c34c45f83e1301d22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be31bfd43830c494755635158e923e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d7097945907e71dfedc1ee7bba2ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934918a8559c805f80e627f5a0cd07b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b563667b55fd4353d4fb3559293e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941734657db25cefef553f92c4b6e3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07839eb49ba975e6bd56cb80da5ab8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff58f542eda8858688599d702dfb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77cfee2b0d5b31601c67fd4552c47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20d22e3dace5087426003689ff44d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eacfc5afd15b48360c550c060e48a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436521cd4621aff221a3d95043bb031b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713718b9be9eb5024e814b545e0c1a8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b7a9bd005c16917936774cce6eddb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c10c77d0d38aaf3e71a68bdec97b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a66d739480e67c9ae0cbf92fef507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5de5fec2903646eda36cbe574c6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ca244cbac91083d2e2c8a65175016487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2e88201d922c1357c12b7415d2a91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1defbbdcf915f6f0c36c50a98f2474489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978896bf253c2cfa52da03fbe73da050490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd1e3ca00819fdafb31de89eeb944491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dfbda1b8ea590af331d6d66238bea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8d2d3218143e141440b1f38f8086f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d201c12680cd018825d30d1a5ae2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f538d5ccee6bedfb2c4f7919b609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52269ee9834d0cbc4035a0e9baa8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed184ff3be4b4a1cb964e66665f710497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53c2c1380f7755212c6ec753118c5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d6096e349b9c4dc5db3dd895da143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee157eda91fd37d99be4414156035500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eda5239e7cafb69608422b14d505c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3b71f0173fbe56d75766b6872568b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acaf00dd10c4442959bb63ed97f4a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96f789b9952c2e71a0b9983ad077a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540582dcdf5bd93a3e76548527ad2b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4968d127b48ffe278d6512d952eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802d58bb2fe6f3c5cb3a14eab9b19f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bcba7dc37995d98faf453336b6e37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67cb7e900ed98a08a126f6fc1a2127509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d89717d6470b68f7e982f8ab6e3e5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a7c1820c004fbe2fde5d1302203b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299918c3a69bd81d62815b909078f5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a8c8706da22c3f50bfbcee6f15068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ddacf3ac5465084d91500def0618514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535c5ee065a13f9b2ffbcd8a6b7ada515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293851a65ce35d6662c0ae40346d692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b7cd702756422d52993561a7322f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a81ce777aa4be370478c5b39f9943518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65495025d8c9020403f0df7c09c974519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658712f28cef02fa5dcd87c16ffdd3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67050c37a9163f9243a1ed37eec5be21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed12f9b3f80a57b00e148896214617522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0a46d52fab211d7f421691a47f60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563b5c47e5abaf902477c996457512524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3f504870eabce6c93171eaa72b55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893a276083d13e8afb118cb4892b58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68f6dc9ab336b137750890262517c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291095f4ce8bfe0e9fcce2273f62730528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62bb88d969913c69d6bd78a3de8f72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1850b04d67167f523637ff09fa831530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a985d88c1b42c1f5e971f6de9f6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd13141103c86e4717cf7f8560b2c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f1dff0178c16e8691ac6a5a0813a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea159d5ef5694a85ce36161deee5fd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6acfa6cc2f15d998ce5d7c72d59a91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36076a0de171cb2c8cb201cf44bbad1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8ce30e563d805ea5bf5d7d86fdcd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae34426f449bc066583d573638014538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7a6f389aa528ec8981b09a27cc30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36494122f8ebf83c9bf3ea38826a50a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18fd6982f8bcecd6ec4434cc5d83f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954cfaf115194db9684e57042d0ccc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23984c5e5157ea344fa39648fb3f83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f56060c76ca48296c48cf70d8f05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151c99afcbbf6cde7bd3424c6faa5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5e3070e3e0228ad4e271332627f32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec5d4ac639c567b1f2dca35beb1ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650fd8f4076ce3c9a3ab28b3bb2bfd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c6bbda9536d907cc87112b44bf2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725016a00fbda839b6519cb980a4334550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578416631b29f92bfdf7638e0e407b77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1156f7d1d9e967068b29d7b667a3e38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e293c1fe874b5aceebcbb71030b3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f983fe7729c0d1622d96704219ace554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60add35fd8a15aa25375ea1a04ba6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae76ae2487525aed08870facff41df5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7b763da6c03796732a6164b4862f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614299b2ea7add7673a467e6f7d3335558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ee15cb4f0348c62a95b0b028c28b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc770a0d499bcdd8f5db8604bf1d369560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fbf085846b0c752bdf49e4272c45e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884737e94cbff173e9d187cab81c025562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97f069ba3942da3dee97a3e6253288563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec1d6301cf72de80bbd146df25065e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2c9a4c2b4cace8d33248c69ab02f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3328d0b098f4b74011b25552f453929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8a6cc83c185ab0f865237e3e4c5b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b827e21140205cf6cdcaa5f6881e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebf6f95c7fd5a8e8586107250da49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44269cd030db17b70bd62eb2bff41275570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67f1208da2bc37d8c0cbf700eb915571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec35fbb0530eefa48c83b1e406fa80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca96dd91fb136f701518987fc244781573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da3b7e1355047625a014c6d64d889c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7154cdeca4f748e2b94e1aa7b4ba3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1eef163fb0921d88c49cc37f1b48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68478809f9283f8626e467a1b04aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3a44cf35b8c68de5eb439fcd4ed2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d0a3f6aa90a0230a82b489d4cc4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f35b561547412da63be7867547aba4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52d83a67bb058227b7a4397fdcc1c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15e9cfda9c3a816ab41d6c3d468ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee57af1f72453bcd7145a15b6a764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2642dc767ce1f938e4be6b42b68bf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e155138c5ec4bd4d69302b53985b31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196352c08a13549a1975ba0b9957a10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c469bdaf30f38c94c6aa3bf21450587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8dc1e9989d59c55635618a168072f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e4b340b8cb026aae41194484df2e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07426ee2116548791891b47b3217fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cfe937718d0bbc6f710e8280aec42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843eba4f2c8cbe090a65ff40488efbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11297e965d05701b818b1ab16ea395593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa08a2a1a1b42bbaac303325f358d95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389450027e5b286cef771bd99b1bacee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe85c3b43b5bdc1afb443cc6b676bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ffdc2b5b5b951bac9b8b64b1f11d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82441e7589e3f7151162f5e7bf227598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b85b586250391d15bf15a16854045d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42ea9f0c87063945206e80ba2f5c98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c246773f8fc08d1f215fb0812567d27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda5fc128608bb036f6739db2c28b83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69074e0987fca61dae31550df79619d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a867389ada0037ebe254627ba0f05b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c340d8eb581b4cd9d3453b93db2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d966b2577a36916a5bd9500d76ac00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1759a9fb5de9ed16142e0ebe096fc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86fbfbd222242ea4c6e107e88ef7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b22f2f9bdf4cb5b11a4dd449a7341a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5773092f4723d835f9fb79b51ba8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb52d0256514494fba06807173d45f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ecec7c520c1501c9c42fff25da141612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a35c6a118f5b48ac652cd97312788613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda416c437ba30a6daf90267a471f61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d647eefbd98c8ade4a49c68a382cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7119ae258d313549a83435e6701619616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec9163a44ed4de2e498e9c893506a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb22feb73f6b7a02aaf7411d158bcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59572a017b3dd23279c39e4604506103619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7a8ece0c5092ffbd6e4cca9479ea7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed8a28ed93f7d592c90a59a2cd17f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dec386341a5be398f2d4de7b9a92b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864587f591637f283efb2fab0daa6f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597eeab9eefeed84734fdbf9e824ba5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0f90075670033194c9815ad87eaf6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbf3551696245eab6933df1d8069ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1e69a8dc0bad966da6783cd38054627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e4385469901da937498ac8240dab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f836208f33d53f3303078b6dd39a8c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6dd85a7d8405a014242e30799aba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83463d7bbc6731f52904cb0cf0f132631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece2cef98fe1ccb089026aa16544f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3611308b317f39f62c804902edde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d95787a510c475af38f6000cd063634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12707043fa02c1d43998175b0d08f057635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213bb719f7b429ff0bf28fa4c3a600636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc98eddbaa3cc79c4625ae09178924637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f81a87a7e590b455a9b2f32fedbb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194cfb2f7af3b47b0ac760bfee524e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ac5ef8451130450c79b506154e42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe7b065a3d0f9ea93f3c12e72d1b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b4f93652d7de1f5ea664134e95d78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456b43776abd44918bef9f6a7c9258e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc9bb232d1c6bb726fdcacd0908f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a1b27bb34787134a76e6cbdb0fcd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb900ddee4da3a0850caefed397557646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6fc7cbc65b01dcb600ba2c2f58bdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c5db6e3a7991384513eb2a8ffb86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7786d080e7af136c66013697bfd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969333ad2b4d329206365c303e548f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2be905761a60580912efb493793e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4e40248a9e39239742d23162114d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2cc0dc2d9b9b542125415c8e0c97f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f90e5e90e8804b750286807591b2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f7ece48a4164a6a9723e13b9e1a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196131cdf49baf174309fe49ba6e39d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce6c916bb6e4519352f171065de547657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eea9a1383675b6d30ba431f79b416f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fb51c984a951b9de13019aaa10590659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea1f61efac402b93f990bad9c1f27e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a22fb911f491ead6db3c7ce4f140661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8c3857cbecbdd7f405c151bee2ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940a51c993325d4aa3da4474194f6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9a13b719e02a086d85f80d1971fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c8b33fa56548fb4da2eb53463280665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115c519a2ff6e7a3b93d5dd560aba0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05fbfc592fd64d883433daa8661f20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d38aa1882e52d4dfa70e20d73e61e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ce9deff3c8a9b549a201ea97906a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61dcd87daf61bb78d2938d661f056b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b9e348195ac2fcd3df3b3e348f3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caa02c5032e3b79886e17d1ba90cd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b71d29a5e8ab1fcabc30fe3c8a6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819d05fa4f7dd19151dff841f1ac05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf6bfb76f397960f871b3a067907a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f020c35336d7a9eac816dbde7ebb38a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8afdbdbb66b405e5e5a279728a3e93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e24d2b1e50c84a57c504b1f4d14e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea073f4de697e76d1a49795e1e5b35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962d44cd5a1903325446412802ab213680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba8a6ecc567e5a1cb259635246984681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad9bf5e48be3af60aef8a1c98ed3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805223f9621b65642134e728f7f6bb17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b195a22d084f3e72e0bccdfe69f2a6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eee70f55d981f7e66823021e552313685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a108d380d2d124fe27e62203995aa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac5e7592ec4af1e0b3d6409889966687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387757f4551a11420c1e46e41e21b2bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a935a210501c06d3dc038477e9663d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c638e3c5a24fefcd85dc5b7c0126fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053184a33c057d24af7dd8c39250610691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced29b60693a5957e4d22222f4fcae1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d90fe2301c8a38131f3c11c5492ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845f861d1be22859510db12170a3fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e96360a25dfb9d777790c9167855ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce98e944f32f27d800aea82cbe11530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6371223db4b6a3f12306f5ca34a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cfbf5b8aae562149cd66971a47ca6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9debb50773d2095590e7566ed52b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892912ee3ca7ca4eeba4b2cbdb0774b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb6d5b512f98cc73101a7a013bef5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f14cc9d9b7f65ffaa9394032b3d1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aed30711cfb383e9d97f653df7586703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de911e0f5d6270c0565e0f9f544ad7b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e6b08db44dc003116460f38a68a8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c40d0823916dc614ab488c88861b34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b1176c655af1ecf3578041222b70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc73786c58caed3ee0e11307c0af8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250950f4c288c41f76a7b219a9b6aa92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3288e5a26b45fe4c996f1d2200b1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed4aef7bc19f0a1dd07cd60645311a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f00098efe1e62c841be773a4cde16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab53d9e5ce91ec58016e7f06bad7d7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cd2e95fb09a5d8a6118924f719a09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed00cdb0510be83ef4ee054e6eb52c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917e13f63d1e764084a5f261d5bb22b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360ed4a711e3d7fe603d23698f74c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db736d6bf42dce56ad5f650346d3b5fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a348877463f06813493556a898ab497719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ddcaa3ccd306275f29b25147df34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f20e2f0158b6f24bdc5cc85378aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f3b557701dd3710afcb1ce8d6365b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be637abcf35be76dc4e8fad2b63c85fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a8f4500796b988eca55825cec9e49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6116ae3b1eabae5c667ee33c509a0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf33bbd7bc7e5c6830df53442a61a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af641d904a3aade6db862adf64cab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073555fd0de96487dd564655a416179c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25592f519dca2bc6faf147c2c6183c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a5187c48a88280180e330fdf74fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d0df97cfb4dcf6701c1f231394ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97b2adac13f4cd435ce1932bcb711732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10ba8f75068d1c9ec5ffe8a8f4b5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd9847adb8ed438618e417e6b81ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58532fe889d21a9c634ef37c1583c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0112489b241a21d4f1638ec21f66f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7abc69c1f1a08ba568a7dd53ee35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88050e5c870f2b1723980d71fbf9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d8681efc5067c5b58217352d3189d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092642d8499be5949277fe3dba2db981740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4782721ddbcbff393138ab5ebe588741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603155f28c43d0bc5f38f4eeb7626c35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d62c5833e07e298a1be514682d4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e6096a28b9bfaa54cec71d3e5be62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e24e92aa2c2aaf63622482c21ebae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb7e80d6c12f042653706587fe7012746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e965abcd46eb06414e7567b024b780747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15932d65230c24321773e8ce44b48d27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb10391b0d334925d80bd968c2625749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f827a844c9334378accac8af370066750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742f799309ae0ec825e649616656c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5156330fc3ab419fa13b698838c23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cf847861d7e82503bf83b2f24fede753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d6bee8414ca0eb804fde683921b51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b634a34fc853f7f84c5b9d04a56db0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21573d5f8a773d11807803c133de1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe166b846b2ac820b66517de7262efb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49386e2bef4353f60a5b7f0c000a1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab536a16527729e6a2b7806c07e9509759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34822ffc0013fdd2b85397786b85521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5531e398f571954fb4ff24f127912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed73a1c70e7bbfb54ec2d1883298c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a43093a999a933e20f991d19941d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ab04b6376c116ff873524247df1a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd41726271a3b1fb0856dbd617b35ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca82835bd1df563c328a0c020843157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e988f20c419fdb4ec4240be47dbd398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4ae35db5ab426d1e87cda24fe7569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fe530bc11aa01c658b2884315a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4b3738898f122397385f97cf4ce9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f06b50421ac99b85b4a169f95b89aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dba9c6fa7cba9bc3929c02ca9e83b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706689ee49e5af6d2cb9372740179a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381126ef8d1456d3032b0c2da4e03e9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4bf06481b67bbcb8340c9b39914d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a1ba2a60e4d8d033947718658bfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad164268b7d86555704422137c1b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811ddda02d5b0547b7b549f101967a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac940c4fd7ffb4d21e2258b0e1c33e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a54d35c0295f71fc180bd12dff42121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831640a2b2f224f3f380f8fb9790142322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315cbbef9fed8d83b734d30c38af1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8fdc2bee2ca95393b0130647e6f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee577337d6530f60eb020bd9b6e5e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4abf97a607e28a6c7f69fa39bd6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f73ab44f0504637dc3926e3b9aa1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa2f0abf2d79bc6672fbb0578618728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2c1cfc2a2516b514008ccab5771029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd648dbc9ebf6571be7238da04a3de830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d7500440a6f89e163ae99bb09dcbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b1afb14109f5e6df5009a97634b4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe6944d183e0c16d21cb3a31e345e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea46b6b5a31da8e3d5ed03e5631f6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70874e58cb7f1e9b08756ae42da2f4c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c52dddb895cc122d9d6f8868fc7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1802fdd0b286bcf77f3907f1defe3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695deac969d198f186b1d2e7027e5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6859013636312556124c993c6853d8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a237386611b0cafce8b2e436274fa3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786af80b71e43f3d8e5ad6f74775b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536544368f2c18f814e7b1eb99ce82e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1f33bf25aece9101eed905736aa043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4982d2c235be6d977fa14ed0b83044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcbaa6736af5eeba06f511e921de7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda65c39b4e36ffa28ce5d018f17ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c744dc4ed3eff5fe56849407c5bd4be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89c29c9565af7d432015fd233b653248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999fa68aaf3c048f0769d1425bd60a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461e1620ba51d8b64eef6ebaae66b4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35468e86a62299f7c3e927ccf2bca2c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be92c1ec5ed3d703d6696ab2a86bb8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f80d6633a177732dd0687652f37c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f8265a86c915d69b4c06ce9e602e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a10eca2fca0eba53ce3eac2351cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839ba97162e5f0f90997458b20d0c3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79b25d58dfc9db917e7625bf4119f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791ec73325e5ded0f53b0f8402d83358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04177a03c66a229a215e2c1d08fbd03a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d79c99a4204032087d6ee63b9a44260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8ac392ec90dd21a272aefe2a41cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5e53a4be043e546f8bf0d3998808762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ede13cb26f02563a2917cd99b500463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e74d0e983a39b48c1737c154c2bbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706e734581cf574323de8f1004930865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b1147408cf9bf18fb5ab88088fb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0abf2773d5a3721fe910daf4cf58367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b3a13df07034ee1192f53975a74268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579356b2ef4adc771f1ccabcc6deb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40246e5d5900bed4a0f8d2d712c17cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d89b96ec748f10cd182edae0d336071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a46d8f12448c2cff5e638215dd3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a45722a451607d20b8e76b09b8d5ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f998ca78d721eb8de17196b585b3d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d292584434a8c78b7f35dbbf3610275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c194fe7a47d778051691e0de8d6e50776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e062d413a86864cd757858272df689877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7287656905cdbceeac0d198f211f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e536dce0d5263a5197cb11fc259f3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33106f122c66ff0d868a77f45cf389180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f546bb3f4a340ec5072f90eed53d1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c646ab07593d814f8a2108e91e4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321ccd9908c3aed9eefdbedac79d1de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb6b9b294294568cdd263240434a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b83f8a6860f70a952e0007989e527485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b25407cf9dba4b81da1a794e0b6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ded69349968359f463de1dd79813bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ae04c11df75a79b1ef877b6a7d8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4110cbfe2a2a9c4a017b2f5f5ad50789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35693ea0b5124b910f8419e000783a6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013f77a94f2b2f05ba640ca9e22d0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fffbc162e4fbee42edcad660d43892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a9b65e22f9048e3b187931e16f8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e994e9aaa450a938731d28cdc6d3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534742f5bace19920fc74ec7145c17cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf6d45fe441bc51c127a0a195b32196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a36b3b9580999a58abf21637e70497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9499dcc0fdb35bb5e6b9585fa5f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd66db418cb6242955af9039e502ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee9524c4d0f356cdd9608dd1de7fd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf99f39e7c5a69a18e82dad7a82127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50427490df839fc3ffe8d3f7276d911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a384f52abbbbde57e0b23aa5de94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7cb4f2b03ff2a34de29fb1bcf062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc2dd4e172030461b324efa299571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911d28c9211b2d2536b7ef89baed92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08f80ac45046f22375b5ac299d7e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3ecd0be67ae6f3462cabc6901cd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1da889c8fdfbb9c2a99d6148bbb803109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aedaa2b4b5bc18e47ec32852f9f0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe18104910ea1fd3bc11dc2b63ba7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a899a2e109c9ec994a7746a06d30c5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878fcfa7d3aebd0134855e672f45a79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028e0f51c51f152ee37d79a1742872114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b907017c78aba60e9763ddcf2ef1b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae7da786c1eff068addf77de2930b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222d58838bee07da4aa00f5a57c943117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731baa57391eedec80d635dc17e65e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90413b49fae31b032c2d1ab202b20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e279580637a86584e79b33924302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56deced4d5b2d33c252b63a0fee711a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82faf83005f7dfb77abf206b653be85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce011848644e77ef380381086fc3c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139de279db0b9b2534976a6d29cf1ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870f56b2159f8b63011a137733b7306125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7986bbea78b3abd0fe25beb84a5488126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456556ce02a0ffd66f66021b549b4ba7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e309b84f7ebcdb142086274eb1cf7cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af11945f24e56432480e20b61887b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1a2fc15c6fe601d5c494e97004ce6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55ff362abb7ec35122601d9bd277d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bbb4dfa84b5ca3bc78d84a57d4e3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d21efc12bff2762d95d4d194293f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae1f227ffc8fbcdcee1a3495b1ec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d895ca0992256e2f4b1bd017a67e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5f7c511821e7685545e1adc5c852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb70bb5f710321c04a23c88f3fd5ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c96bc5709b6198c85b2d92a437c09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5506c5584c8f1deaa3b500872ae2fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5deaa8c372e3e5d4adf02e2dedf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe62b463f4d52fca9094f7051d664141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662489326106dc1e47057dd6fec49ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1991acedd481dc79032e6dfb904cd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345fb4ae7a6c320889df9223c6f0952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d6866d60beadf13deda3aa4c0eca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf51ca51d3a2cc1e859b2f5e394031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550c83c9c3c4d27e95753721b0df71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded6e2a5dcb910bfa7155ae8e71c215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd74869890097a878b9850f83571671149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c21155122c2e361d4d4a7bcf50f63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b9c6ea558ec91a1f6072641284fdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae334e67df0b6bde03a67b5798c8bdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a51f57f88413832bab323e8069e0b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d5358fa3813fb0079fed101562491154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408d448e6bc1a8200aaddcda69874b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5d6044b144cc5b8d6fba466a0b2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41d4255355a0b1121349045319657157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81488e2f504b7b9dfadfd29f6fae533158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e3efe837b236d950d2186d9ec0052159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1b3798f9d596b4fa498f5f218b3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668005e6402270c3a72d0c5f26e81b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7163532a5ea6b6d15985415c6e15a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e166d6ffbce027e4a04112e731849a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7f8115e650da66f5e74659ea1956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4142c5ba4ded9fe29d47f79afa076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eda3b2d552591bb3c3dc99966da2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8cf43e3a506dfc1d43b7ae5e8b408167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9944d8248cf59b58a0cf6df7f60c8f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7302618082f1556a075ca50c26c0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391359dfba4767fc22e48f4d15148f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5710b657bd9fa5d106470239acff37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1efe863eb3f514711245f9d312e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4262be614797ddb9b5ff567aa5c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38eca84bd76ab9bf8d65bff3b00977174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f038b0c124a9927b1ec65c2d58df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99192b5119bd7d78cc0821a728e52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70721f58bfc720052a12629aee3179d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518f4d473aa2f20703f98d0008ac96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af167a9b07781b5d8081b22a8ca09ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9319493bf54aa2d5f5ae87ca27b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638dcc526165743b794ccc48079c23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553484c11fdc46389545bbe0979ecebb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d19c11cf3fc320848edd0ac74f6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e03a0b7ff53ebad3422660416f1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a936a192209f1488a84b2c96bc29f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56beea469d240531d1fe909cf27315d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68e9e6935427b307af0b196d395a05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16c78037ab59ccabb5d7b34bff93e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003a87e6c4befd44a2177730151bb99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542ca8a3d87eb9fdd81dc26138f457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed179a062ba07c8da9c564cb9b47ade191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409807a9b589e190ea2201d044d448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0eed04e8b6e6a98f86991cd8d1e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b5587b2c7c4157e6c833550e8e36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5c8eef74f0aa8ada789aca4e4ca9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e10e06ff06b98b0c0a2cb704e3a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566492a6d7c8d61e554bdd520ca4d1f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4656242965e8eea907602f41cbfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d60c3a97456785c561e7d18745cd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4dd0d49e0443e0d06ebae5b288049200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d95d0c188e20b8df09cf6b68d9f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc5914667d4fe499358e30f9aaf092202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa4d62e4ddedd31703fe4ed8dd5cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb4198b28bc2491977c86f0139f2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e02f0c2b2db1cff9626c890ee5f6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cbb529c6c7d3e63d6bb8829cd90f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab2258aad1f8b4ec280495ec8bde87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddb36a7d6a3275e42d35ac8ea462c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd0e99b615c729393e89e51ac5684c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ab7e22c63e98d4cf4f176e3ec9df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852223800b478ef342e7ce15dbfd7ca3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b1cbb541cb1e1c6ffd3d7e7fd017212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed40226622c0bff5c19cce89c8b453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f3ad53b1595008a884f31ddb9ba0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfeffffb5cf5b329d4f0478b76471e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789747aa9f4b9e5be3b3556d6a95f4e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583486e8977b4ad0ec060f086da1054e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6207330ad9a5afd4c0a798e5ade84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e55c94eb601633e5a05d8beb8671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05ccf2c3d7ca915673c1f91618c21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd412dd3c8ed19e3ea4dca8a5b095ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b005cdb4fae93a5881300e160e348d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28c13ed580fe2f1ba437f322c4281223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d5aa0a16a0f3e5cd84a869678b8c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f10396b5463ee7341e035b066351225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae455529eb1e594b6bf013e33647a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2f46bc6e85818f0372f7dfc599da6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33477592195c21712103fb001f7ce5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0519a9290f5857f85c1148530703f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9193c58f3f80107b267c5c00f9df7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5600af07ccee21f5c729143aa6f079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3f838475a778581b709c2fcbf7f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4315374cd4da870e0cfaa5353a117e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e467a48bc1bb37319bfd7fee7a02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6043c91d131628fc3ffeeacea8f9a71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca12dc8ca3598ebdf4a0817179bef9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3fa64a06e89836eefd1d48581179c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74b79ebdb5c48a8aa06af5c72bf667238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce638046897f17fbbf887cded2646a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681020fbbbc0f10eefd3b60c342d44e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2abef976d62bae02b05ad9a318a9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc509825f5876ff2ea89c28d1a39be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd73793149dea55c55075653d99145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988c5cd69372e5340528e457d1a53b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece16b4ae0d20c19dbc95fe971100160245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c77102681e8a6af76c4f8c362b5dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79bc8c4adca29d16721f0be0a8f8dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8151a3a79bdf3abef0bec915d31ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9115cde9fcd7177bdc125d67d1194ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd10a5d179e01ab095ebdbb4673077d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8beb17702489dffde5290995b4ca1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71679f35de2100e91acf220f84acd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb90a7567e357b3201256dd73bf3b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6de69cc7033fff4a2879feb54d1cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1cdf1999d7f5be319f49d1089fa67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8b81cbf354d7fe51719103ada8a67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c00500858838a6e6c9a27e9add9de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5b27daa7f1de5bdfd574849881700258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9152b5243d0dff9a86b6aade4c5580259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d023db2d6239c5112a75b59c3bfc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fbe2998cf677f1c4831970d5aed16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544c93905b6a212036bccf5f761ac4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8be5eb58500817cc80292a90d8b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22f93abe477c084b06683ba050b0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5355890e50d710c958f1a54a11d4840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a10e3065bd8ee884e84b3107b9f62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c337a3bb9a35948a345be3218ff0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e809f2db607788c07543034fd0ce10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d279fb4be282c4adb4bff4c239e6f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b508700435aebed01c4fbf03d6f9b5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71d834530772d343054bb212b7b7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ccda1bd9e1a9f594a4ff0615b5ae3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d7d8c97f54d6db7f91713b86ea6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b88ebcd99383acd876b19afa273ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799e3ecdf21b0dcf6f292f2b9ba4591275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e9a001c43ea399b43c8a4e0b6475276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646888ad801f065c6b75a4a26c328e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee5a4936246ab288dad97dd09ee5f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7af2598ddc7b937a919b3f55a4cf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10ecfa35e12b645cddec32be4839b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816803ac548955b7728091302610c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a83b928e2c76ccbf8667234b5291c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327930af920cbeebddb1656b42bfecf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2304268433d4adf770146afc95d8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd513e5c80d7c4fd07fd8572bd3e239285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b2028c35c86847cd5189736bec87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea84f27feac0a7f38c449c9ea6d98ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b974e6a36b28f38969914b68135f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b541b589e4e6e397aee449d772c594289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9ac9a873adfa48e1635b2f58ffb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34a29312a092cdaba719d62d2c47c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57373f0043a6967a3a0902e44ae5a586292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f61809483ed7852a6408632b9f5719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d469f03ec51c2036896e6f61ecf48e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d245fc2c10449f139407a6c61e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71b1eaa7f7bb883149f97fd68b61f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc53338786f5ce65b5a934a1af6e55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21afba4f4b3b81a25ed745bac01e50d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb01435b400b84e1640701c76383593299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac571975061ef20b74c63271c8f57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8ddc45443e7ba8ff30270637c1a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac904c67dfb4f544d184906beeabd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882003dc4ad494e2f6d83eaf527b19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79874b8f3e3b85131bbc97ab6d5837c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aecd9194dc9aac5e7b2be7461bc70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c281f74d0b2985c563356d78d00556c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f14644c5af48ff1ad1024cea0f7f7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb1a0563dffd2f18d7024a102abe50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e99e8fb651783f2589c5b27a7500309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11858ff4dcb571f1664e1542c96903310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187171e2b854b5c2e11fad31a90cc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28510762244d546ca054dbe2d228fcb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621e0fc5a451ec556ee3a46ac93f83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b091fe1df47af7501ddd36c53b564314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95fdcee8746126dd795f435e8e252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f99cd2936c5d741fafb2c8ebbf9da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf7938ecbe6acdc8fe35f227ca4a79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f9ff492b3335d574e44677a1bbed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d5cbad20816c24d778fb068866c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf003f310cae39a43b59f6d00c7c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420460276c62a8211c1bea0b2eb36988321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c4cb72571bb284cb63816b8c8ce6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c3e171737eceab9cfca4c6e7c85eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d288b56e633b746734edbb8130c49fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c179b500c6b2c4bd06ac4979865415d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa155a3c029ea16c944e6c2c00c31a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1af136881ef3050683f0a580ab2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdb412d71b5039644559dda66b1e8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6906aec15af80909b5a74e13f55f32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b763cdc800d5238d601f1f6a0858d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e238eb71c5bc1a074311660087fe16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef7f587f49700262926adc748806c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7dea766dc228cb982a6e1d0f1b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f917af5249ab9c4ffae056a37676ac1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78898fd9f2b5dd272604cf3defb52743335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4eceb1cada8020d8962ab0297b57d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cfbc59d655898fef613bfd281e223337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896140792f09c3077f356db19af255338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f897a1559e9e78e9ce0ff81e83194d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c331496c44b1906f446c3797438829340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48542e67ef9fc83d05b533dc3fe0f23b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d6d9b08bc8866c38e859c4fdbfbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df581c86b627b9ba641955c43ae10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e91a83d8ae77f3e3dc93f108388d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a06f86badaafe26622db7458a47c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c294c032e0a975d5e12842228db7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27652e1bf480a4a1e7e7b7a68db4957347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c4af0252757b90ee68e350e175634348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e731bb109704a052020eca24d41dda7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69a68842542ff3b77ab00aa94fcafc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81690570c6ffd35efb3d8faaef4465ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61cfc049f01699471d05187cc4c1ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cdd9f7e341aa9d25754cee15ee648353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc188664bce45b1545e287a996cbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56bc2a7099835aec32e1a11da36498355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acee1bd69e0293f3752d6f14b1bec9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb840045b33cf363855a4bd7c928d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128946f69bf47a4d15a28a888dbfb8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d72a065456453355fc4bccf712dd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547467a71cea823a8f926cb6eceb4836360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618118ee41b6e9b35b5b588082cdb19c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95aa53a3dec7569e0b9aae66f5ceee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95442ffa5236e93c99a1dbe9feadba1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce46bb592c0e6814dd88b336b3b2e27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751feaa14827a47ac36f259ede533a08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bc15f31d13bed3ab05e8f317dd63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254adbc87962eaf4e53b594b94e6a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ed451ce194bd0217de9ad89e47b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc967ba4c51b8a667d1150b2a0dfe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19445ba692f717fdbd92f569d9ff1871370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e840e47ff34fd19cb1c96b92619c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ba037fa1f6d149174266046526a3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b55a6b278f9e4a20192e18060af0b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183c8ebc7e4abf9cb88481092780874374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724713006e9869fbe2cce380b6f5631c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3d1bc57144ccce3e2727605e8f2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344655d653003a9276e2f47f22a4403377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b506ff7e30d4dd7a589795ddeadb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ed3bad7f90fa87f48e778ff1a22be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc6f6494363161683309c3ee4fb314380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85064f115453135bb4e339b111fa915381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a4837fc9a338938879ec0b0505192382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8aaa09ef5a117de72f12b97d1d3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fe66a2e08f1d05c7d96680405970384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c63a3cbbb318ed1ad27347780f2da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c9b7fba3c6cfe404c47e096a60085386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54741f5cc62329f2c50c921a2bfa5a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658fb2b0566ffcbbf728e6813f9ea2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d2efd64a0703f176093d316837976389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebfa20a59cdc3f1a140c17fab1d54c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e81b72b950422f17ce5ae5e533b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3f5636d9c780f0f1d6b02c7367b03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef04ac67017236ddabe085b64e014a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff69bdb75c1dde9b90724c207ee7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b263feadbf34ef287cbb3c762c38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb72ecfd05483144375fc78a89c6c78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63a525aedcfa4cc64db85dc5eecfca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e9976f51c0f33476f10070d1bd05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f4cc300744380226090b0483e303f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06457a67193b1310fa0d27953545e49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f556e038be02e0743d0d82af27804f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab8610c6280fc04b738419ded8c84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab69f9157cefd90dfbc4d4b4039f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe300433427c298cc14c6ea8cb112b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b26ff944edbb71e8f5c4b94b35d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a372cc79e7c4886cbee90bf7d434ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679efe1d5d2d37cda33fee7e118430407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3d81941f01df2b074e4a9252c5f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9dfdc769e716ef2340286134a1485409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369801175649250ab8179526f27771e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f407ba157215b454276ffd75f957b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427d461a25a11e8dbdb6766d7b406a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8474aac8dea890517c7b560520d1ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db3cf35f867af227b33e0138bb0ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebac5f21eb5b0c8e2640d4af9f209e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf750d5dcd0764011b1c9a019ac68b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca0cc2ac05c31bfb75415d9d787d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b5b22fd5d9ab5270f6c8e4152602418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c09de85d68d8aa3d2425235c9c7fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11778a303924d83e8771255bf8f95dfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5fd0e8abd632fd0d7bd12dd9b1c14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4375b578e11d45bfc2d810ad5140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0b4826e0a8650a918b2797847fa45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f538846ad236923313fcbe7aa8da33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47e8ccdd61cb50c348dddaa7ae58da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c3a2ee4d7ffb45fe7c1e0dfb362b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9f12c424d9e08b7b68cf907e5db32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed53fc286f861d62ed97db0f0c92fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227088443679cc99155c7f8b98e072a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b21e4de6ba2f8aac8d89c36f43d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41ff5d9e998a0df1085b91cd10b89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ffa8419372fe80e04287e5704a04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8b8f1363640896a5dbe3e65f531d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e70cb232367f492c01f1b92ecd3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf04a8f7ed53d0ef5a77411ccb5360435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cd4ff95f85cd9c59aa6c1039348a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182472a04ea7c7d9358522c51fa816d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f0d5d202747fa76d9c326681c7dac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0c3a8b663c803f45d7c41e1c3bc97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680918cbd322edf5d972b8bb717f9b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d9ef2c187687762bc982f8376cfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61da4e0b12ef01cb103d7ce34849cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99657e01edf5c7cd62a68b05d92d0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98758b78dcea8b015d80289e4137d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627192f59a1cd9e7d636c3218d9daeba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a787a4d7092d7dfd39cc53e058554446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8f66fe4be1b6edc840231bc094923447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac76852e7190bc147ad872c0cd694448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186546307f8d612b9562cf45980732449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ab2b5c19e7fc938c26b7f8b1041c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e078c203b579b88428ec10b9ad527f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cfb9c54478847d7643533b7e177dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df99fda30359747a6c026dae361b68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ed0a3b58554f18ce4fa92fa4c38e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c35c1a3b2e04795e9542d7b36094b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31557e14e8b688220ede04c75a0889e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409248218f6c309920877f17749e1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b42d50c978387fc331d5e82893f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f757a611bf2d5ed1e1c17ae58cbb1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba20406708b18414509097946aecbb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb60c75cf5aa68e6ba4993798c4220461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657dd2cf63bda399ea31c7407d0edc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd32fb4b3b290bb7d6787a635d557b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4ff006013137bec3fee8a0455672464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b2845bc5f45ba70289231895a52f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a83e7d1c7cb828adfeec67b4906ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d11774df259efd153b879a4c0a0e9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225daa67e62221d8900e704fad6fa15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b2564874b7b099edc201dac47b5b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cab4c0b9c2c01ccd6da538b3a75cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab511d7ff3fe68ca2e35fd5f1c972824471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826fe9036dc55390a4bc63f65f563a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb776b52573a3bfb5e598a7bdabf2526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc768634be3a4355151695b2fdbefff5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94094c6cab5b3ff95104031a26cc7e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a568d3b06ce00e169a9e24f94327476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a86c5dfe1450f6837cbfa86515d018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a2116a188d101f09bbdd4bd2b4db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1293fe82c9b52dcaff6c0bef9153479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb827bdb7e0dbf36684bacf634975b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e314c3ebd9172d8fc54f26fe2a01e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6514e0aa055fa4a2a05bd97585c8dbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bf917acdef0531a2cffc03e48647e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd09b92fac34e8bdcd3cbcfd3e245a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4b822b1cdb7bc09822830ad8fa4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f60df3a596b649d372e3d17624ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2d6080bf576e72a61e6ff2b91e04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ea4a78a8949becae620b11636f99f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689f0de997ec319c964352b87edf897489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd0d26478b52517cc8e85d33b0c50a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fc263ac920da439ede9c6fa56e991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a387b3d92174cad9166b539e46a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a9781303f7d37833d12e6ec8d29d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd12007c5de22dad37844c7d5b1c32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34456016dc0da6c1eb90cfa763c4707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8714b014242a98ef9073d88327af25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbaae73c2ba9ad7745152eeb7ef207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d9e33b98c2b1118b1bfdc8303947498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8271b0c6725aa01150dc2bb02cc158499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb10251cbcf9c53c7ce2c9f8c6153f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81403b8327b4ffab01aa8c8ad1ccb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1510c6155909e9a655ca3cec05cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11f4022c348f8c94c34781c668098f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550c1271c46a7003643cf4eb684c6d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7271f216871a520351c8a11bbf0ae0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c102fc9cf8382f7e241101b8982b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c4e2f2bfbc72b7fa4b5d71a090bf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8105e82826d17f2d1c501ced8713aca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0d6242bd486408abba96511b4991f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbceda6b9db2e6170091a051f3ed75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6dc3a3c3da028b1f25d50f873867f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0f33cb86658a4765bd4a153d9444512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0974d3073eece487192726cac6b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a585b45e166ee8110a526248ba5a822514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed047db609d9797d9f42c1fd953f41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd53e4fd3898da90af2459549e881c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163df54425233ad045f9a83b8ba5ace2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36439ab8e0d86647787c529825b643f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a02caa1b124d199901fbe364efb199519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0fc2fdcfb7abe35fd0b2ef8bdf4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c3917f32ba8ac0827b0f43c4dfb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff4766a78591e71259ad52b7c8513522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74b03c3f4504feccf4590190e1f2c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e784761cd93a65c026b07b1073a68a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb455b7f48e01b0f642148f3673bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c48d2a66f5422ad3b2e527b75988b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc48952c93f014120cb8782db6ade58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28debf92a2366fbebe05b210b6c42d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a1d983c984b4da356ac3f7fdf962a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa636657066d63ed0781436f2dd49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71349fbb68de00faa28be1da8d22f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379efb7ff2ff0e5fe35cc9607964472d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfb6247572b49f697c08d829a32cd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d08c40e926f6977464204db12bac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a385b34973545001e5a6bfb823b2d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf03f48c0417fcd379cfeb6b37c9a62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28117cf54f5fce4357853b376ea55f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a90e8a73a6661457432a04fee06f13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052df44408b024f234490d6a84c4e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af6c3edbde10fd6986664513eb440540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d05a5978a2e106517b8bc575774f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a4f48762e34567190dec32de81b9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96949a82da7e62f9daedece5b8f8ea9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a30441b89c31a8cd5fbf89f1e075544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912dd9dc356e254cf334dd164920939545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4f87f5173110e1e680814b61c52a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5064785d084649464e663b342d32f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7009930104b214514baffd386b7d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83313d0c6047fc5eb7a5df511c19fa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67888d5a84583919ca2b0ca8c0f21a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b563b8017bab914cee42850104f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2efadaa2b71cc203da40afa256990b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626dcd06254ba7966151574475bf84a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98fa427964f697ddfed8402dec837554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc53b9a185cdea95e1ba8126e3933555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348046d22e8c48c4c3c3d7c1985cd8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55329e427fe5ca4e6e18e6663623bb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ad08361ac85c9c35b0fe25065a15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f95961224275c08c68760a507d0cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9daded9e2c2a6f6492d9e33c0723ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba73221a2d1b1fa0007834dec9eab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b6371b03373c6eff95bb0f37b3d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b8cbe2d0bfde500990c8eb18b353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68127b4c4bdbb863324abd9ff029605564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5eb8d64287b56c1aec705d5a0d4ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f290e131e5a2254801d95e25ad688566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b7af509c982a4d414bab511aded83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56a9fa6edbd9be7e5f00cd04450fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e56a2bb8ff5317a510f82a99cc748569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e58f9e301cfa9dea2603553724b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec8748d462126b06c90ae649663e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ef4372c62381d9e82798a3c06188d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda11e11e4f4ec4a89d7b443740326fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a60a29de7d3f59eba77e6d3b010b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad604c721202e6875ad11779d54ee7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4d17ee3b816cc323f41cccbfcf13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f33417e20cab57f2395f317dc432a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5a1d800e470e8f1765a33309dc216578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a97fb5b4796c494ecdb1c471afe8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87bb43080b41e78932487ba85ecd35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810786d9a1e5871528bc0f741e19cac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d70ccb9b169eb8b342ee896f66891582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa678f27062292f72a0de135f64e86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5cb333c2e6b2fe03673ede288e8ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb61d2641406d29c3a88e0e8da3897585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd0500f39f6e88f111fb1627f0506d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec711ca7484c37f973d63cb530b54e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b762c6aa1415243e3182ae36e169588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78508ca0662fc9eb9f19b9eaedbac59d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48f055760770c5e5fb9b6c8c0856f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987683d9ccbd8ec18222107e9c067d0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef776630afd42d6f8d0a5d36e75f98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b8127c199f95d808362cebf8a56a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909bb1e7f36f9d8f414159fe91e980a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8420358fca0514e0ce5aeccdd6fd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa91633e278d78b1e592a9b85114d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df812ca3ac2634042d4491f2a245509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aaefb09b7c40a39febae68c22ce78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff245f86d7589247e886d28ecae28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0318776ca6d206881dc0b322a467b65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c5ecf23beb759863e44fea306a8a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab4a319ee251794a2477a0e2b16d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d570d6112cccb5dd3271caad5d62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea1d39cf6af101e5a54a261f6b818604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736006807fcd983bc824a6ef8bb903c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3552e719f0fad15abe48fea47d106c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6232f2e9620460418caad881dc35af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3c534b0492b05f79343d62ffef62f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbdf6a71e5dcb1b77b20604d03c484609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45b065c2c4e2f16e3f8d6c488ea6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eab7f0982168a7edec97bac6c2cbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910ddea70bec165651206317a0cd1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214b7a850a0d50cd84f0870a0c3702613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4ecdbd75a6474c2705599af73863614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c7d700cf4e771b54e2c13fcb8e76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e4779e9d3e16354458aa350f227d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7a797a57b3d645e14e376c1c64b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc867bdf31e6a8f479ebeda0646b53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a108843e978eac653b5659d37b7dc63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ebf09ddfa7d574ca90e212a08700620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89c40aa8b7dbbdd3382b8ddd32f72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639273cbcddc283972d0e7c5e8b5f56c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489add98fbef67fb1bf370dd7f2eacc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2425511a564de1741da7978ca20e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751722285ce81f593b5a1e38c07516c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd42a7f7b388ecad108ad2a8aac3cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab80813801ae22dd59558d3b620701627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258665a6e3b3d1e93f19d8904e6c304b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b75ae5fa7c30079d273f6697f3641629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eb765d345e281259597a1d7f87233630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720823c49cafccf82a3816989810ff9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5696fa9d8e5f3f14cd1677670f69e9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fcc4e9640a0ab9ae706e271b23654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa781d6e86a51870e4ab1a56c1ab9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ded1037fb1883347ba817cd06e413635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97be9e47c62834f106f4b1c84b5d07c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b5a3ff9e0f2af3a6bf4e18655086b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb490a1ce4e11c05dedbe881feaca43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b574a4888717ffa4c867011e6bff9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef61497755aa23d3fabeca5e8b1078640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911ed22d32ab1cb397b8ef250ff14d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340b6c9392776c671c44e0cd4c21da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebba5a7d776361390f2def20204ee4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80981c0323fd2008b6a3917bbb37c60e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47aff40fadb5df3dd8ca042226766645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e24ec0f4017a6f164c34d3ba910bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09821b75df9b3e53eb952a037d2d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e5851c496307d56505eca504dd21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eff9d25213633fcd89898a4726d6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba75ecc56974d5ec669638d5cae5518650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10662efa2f3a40b2cce4040d7eb9fb6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0e4c22d11a2f86c70c513176bc0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f1eb242726125ed82537e33bcf64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19001cc3ff7e78317a02d8cb8d3e8be4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e57f926874591d708956adafd91b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9adeeba936cf704aab0389f5648e10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48e7dc552dc54933cc106708a5ddf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443bf433321d8570210c247e0d349b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245cef4fcfa761013ac8c6ac8e87212659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c278454bcb1bb00eba9ba4c046fb8c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a50f0d60c65a801dc5dcf536eea2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d41bad00b7de2646a005736de8e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c43c91f227834e69e3fefe625ef2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994f188874bf197990c9783d1170b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5902f0e24303f5afc6f7a188d222df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb88b9a8bf57d0e85c85d368af8cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231264ac0feff73c75db0321462291667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623b4c687c8fff3a12d4551c387b353668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6ec9893fdc2eb3d2af3899badd6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defbdc943ecf9b4df671c8f4728cd71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c84133bd174321efcb01e14771c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ff26c4b2d5c4ee68c936b4fec56b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8950f87e85fb5a6e3f52b2eadd667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211b9860a41b60023355324ddfec6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b96657fc3d2e3f37e1f9f3f88252a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c47bdb1195bea4d17de85ad4d9fde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf63b6999b60753acc6b401fe1602d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f23b13eab73d29e981efd6fb71c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eee4d07f263e14843b070b034ab1e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354cf7e06c36b2acabad98b8ce349b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a55374bc3fab910b693af3d7d338a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156b21d7ec1309eac1f23c576b6df2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a472e84d7bfbcc161de17a50a85d8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3035676ea8abe0d7a0415d712432b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaa7cc28bebd5f6073ad0969938b77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b47073695625c70e3226731423956686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8875fa7f4ecbb1e44e0a611fc49255687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cfbb352ae5d890dc1ca0a232fdee7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215284f9746f28ba3bcbabf117a2147689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a61615c79861e622c87374b15e54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620fadc1fae7eb0ff6a1eb11d2262c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20fd75ec1f50a90bcc80a69364ce04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23030bf64ed70710e293db6788692509693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85953d40e3099cb5935e0f9f786aa300694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1da405943fbdd4d4349d3c495418695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e3e91b38e444cf134beea6417b31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736beef1696fe2511be5d019a3c9022b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9797aca8d6c60eb8866e312fdfe3520698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058c2f5be655656d41013519992a4da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c2f23b7d66ca30b8370adb515b9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85603cf5d09897b9b5b2a68372d505701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986731b13013fa681e378e84692651702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98575ba5f33accca1af207dc34f06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b27b114170733057253c14394aea64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde807b9cccb78b3b81012d271f5757705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bbb6476c3de65d96b71bdd78b8f57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732dfa39b27055910c64027da7e4ed0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201fd75ddd0745cb72a18c40a8791ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0defeb309ce48b839e2266374e69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a87d6ed50d967adf6695ed7ffbf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a214004777240e1f2841341be90ecb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887917f22820d04b3304f6625304205712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758db85e76a1b7e09c1f84bb9914c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d05dc78207a68af17da45b3a799c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298edf8d02db320926123ac4f5357479715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e62f0b886f5f4d342fdfa38415068716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e0eb8d0ea50e00f25b5c0281f978717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1c797d18957db9edff4d0bc8b755b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158cd66783b896c9e0565862b6209c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02228e20c9bd8fafd016029fda202a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2cecaa09bdc93f4dd72e758b9f9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff08a9886075601a8caec95d1048b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a52d1907fd84609a2731ad36c7b024723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e861ae4f04a9a9426a5e4cd02ea9a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc2b070ce14dc0cc133a12b24d2bde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726bf9cf0dec4d3a0a7cc7d24902862726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e10adcf10b5f66e12464a7c18537a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b5be5a4f7d4625f325c2b8120bfe9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ad9c553c1d757a0ee54b21affeef8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc5727e7caa1a3b13de47f0ea4554d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc1fa43b6d6285bd6a75021f19ab7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d9f4b03fb9420abb8c43e4ae7898732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75820fe3a0f253b6af8fc93c20ff09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d04b1ddef40de9d0d55f77bd3367a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9685f09a629e531b6f708639bc4750735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195accd0e7454befb5be6774451a127b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858421ae7e2d917b19c9f6ef68af16b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c05b04767ff85dc65abf99b6790c93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3530df8fdbf8fee581953cd4646bdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf33c93e81d9fd897e2062f25551b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f4e3c5add303ede850fc50025f8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e355500f22163e734d0ff86d5802f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bec6ba9d569b2327171aa7e2ad1c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e42d30e431e9a617df455c3cce32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d196a2435f993b009f8648052d8ebb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd456d0842a64e6687bb5d8110035746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad4ff65a40e1201dbd1269a6d3f88d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8785a7b0cc045e7cb0e8697a77e56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef90498df13400d1b6be9d937f57557749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab953d3b43a76c5649516d2ffb816d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc08b400cabbe190acf019c6bd546751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f134330c7b80338faf2b49777605afd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5dbb24a0b3c27ef5fcce14beeb95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf29118418a746343d5e5f3324dbc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88100f09d6a162185385ee0a14411b6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731776f8fb9d869cb0915d1d2e99f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741800e72116864cdc939ad64271f56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce251b20f137f548b7eb7d0319404d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396d27f3c2cab3328a77ab7b6a5313759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>