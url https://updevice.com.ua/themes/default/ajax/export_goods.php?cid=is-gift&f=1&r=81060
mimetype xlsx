--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc436d97fa78b0947b233b7331ff7821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592da7a5a78ea26e13e9715edb25d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba26d55795a6358ccb408a6a60907c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ffa24730dae397412cab5d41a9eff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca00ed026879370c81ed194f9b2f0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eac0077980a279823c931bd37e30846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0675066918dc23d4ef1747afac745f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d25c293740de099a3d8ad8deb23a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794424cebaeaef3bf37fc7e8115d2909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfce1b5f5022eea33dd263371fa9ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f80f782dc12563697648d74734fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95031158761e1d7d92409608328b3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f92b0cad71d97868a169715504e7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0208abf310b2d01d94a2fa193cc0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa082b9d1869acd20d31e1054e9eb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460ac1eec940d763b089ecd7ebcf2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c20fe4ba18d15ba6a17a727bb1f5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb01c963d0b7adba386571fb4078218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82318b61233d619b0b6090fcff7a9f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba28039a14437a88a0e6ec72a6e4ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26b2e13e497f2ccc86ebeea6ce43c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c5a9bbffc8dfb04ed3cc3ccb08f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8abc7fbe5e8fa52835f29b6090c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788028609ddba077bccd47ad3bce21624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0c6b8a3d712fa77f79d7977d0636825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf5eab81bec993434c4721bc6ec51e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf09470e486a2f6cde4770410281a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297493d29fb61f23181bbb0f4c6b489928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84dc7c3fa8713473a1525d78df72cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b708d8c2f23862f7d12fbdc19f04ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3000b837f3cf24725eb13da8ad44d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0004c7b18bb4d1515c34fd89fa65132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7350fdfd2581f4ee7e81c5e413a2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dd58924af9d6a30bccc4e80cc381334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd3fd9769fccace23461350028fc0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f18346a13bbb8d4892e95b0be5a2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318bb82325c33e9cc239267d72f84a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f04fb68480241d301a04b0ca56d3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3abf3b23497f0f078991cdce2116a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2eb1b81eac10e4227c76805d0bb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79fc7f1d4528202b79d8242a2c3a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2dbd3087e91eb2b1249cd758882c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc1826ea054015fca2d2190d966bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c8be0b20bdc009f66af06823da0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af7f8efae06d65e63dc1ce9c47000445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd52d9049c72ac186e42f45b46a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8798c3cd57b75cd2311945f367878c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2a15a277e82c075451809553b32d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d80d9915d3171aaf57404fa150bd4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f84262ba4bfae719ba1bb791c367950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2ebf9c813621a32ecff3088b5d5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf86c0af25d46b053428263ba45ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd549d3ce72bfa05591bad5114a123c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf60d322876339b4aab7ae164666954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8597ef1a5e39504e87ee377a8a4e4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b0c506c931edb2e98f5e81882a27c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e379485b4fc9f6b05641f63dad2bf6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb465392b140f8945dd096629fdaab458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262664b53b0f690df1909b5949225efd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329914ccf6fb162ae2a30dbe85b5ff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e51d65de5618a09959bad1f5eaf19261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c5d3b2a4ea7f4cb0a65f521c423f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb82da763d752c459583ed88a077a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9c75903d97a4daed2c0b69607d8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d645ff63e99e9871b8598b5975ed0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c68caaab55c427b752196cccbcd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc9892faf26b6450c2e03b45e6d9de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6f32242cb994579c3f0410127ac5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d61550e55f019b40f3e099439d1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06785316c7acfd288fca235bf98c12f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688cc486e096220bb87cdd4eb54984671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9755db69c71479e805970d5fcbe0a5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4225c74aec318e93c2143c4716e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407deee911fa4b8fee194e5a5fbfa2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d3e9705e5b2259c58cd923f8ba78975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc1e77bf9f8435a0629fd5f4fdc5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153d62caab5956b1c8456cbd7a962bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9abde4ebea71dac290c7ee5951acf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c0a57d51032f7e7b04aa456f418c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bf6751681dfc150f218e1b118a6f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4e512224d6b3655c87da5be83c2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128f3fdb537f4c1abe01215149892282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e43b6a4eb9057556e9741715ced65183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee8b80f4f5a732e4e026fcf5e7caa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3352da4b0d90f0aca53c6f1e1c83e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b65ed489c961af0c7ac3b79fceb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119840df303d1b9d400719f42603d11187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c80f665bd64b5043fdf0d8d171354888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6049dc13d345c52100a76fa6ece7af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1534134cbd9f5c28f36e7534fe4a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2479a6c63be47d371942b3517a52cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cd03f24d791f37b5f16aa633837ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729bf42f4453ff82450c2c16a02489293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c977960de60039c830ba563040d128794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b237d6d10cb8a4f09d58fa3443b2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce7c48e6dd2d44e415c835129a50b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b9236faa27824fd197faf3ddaa9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31fb92840dfa0491c21940d30a98c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622facc4341a6d5b29092ad4258db799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd98817cff519e22d2c2a6415e1cbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca53ec6c262966c1868524f8f4f3ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819791509c60e1a267d9e20a0474031102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8bc552398098cbbfb3c5d27a2a7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65fc831cc5b1673102cc91b396471104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bd27a28eec37d905749edf2c4e13c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845ee2c6bc33c75ec8633eee48f9e2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92824203eaf7c6d4479506911aa750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521ae19348abbd945486ee36380637108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b9d609dd2a438e8b5e022e38f747109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7b8caecd37836e5d0a58f5c63ade5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b08fdb32f6a7e46aa6a4ebc01dcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed93bdc938801fd82cc27318efcdca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc682d583c909cfb98e710ad4e7913113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561a566dfe0b609f5f98b8135c713f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e92fa9b9724f4664ab06cb9cee71b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5def0939117fe6d25de33ad9829d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923521055db5755edb999fd053ccd4b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65810f21692d9a7aba7fe8e874be555a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b453ba7093bdf514c8a1eae19c4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5dd80032c57e031460ee9b959eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e8bb9a713fa9946a0d57fc2220c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f54ec70fc4aa763f370ede00ebad50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148887849ceced72f135348ba84a6a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98addd8271abb1da6b94e878697492df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba0366aeb0c184fc146177d325dd62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127bc6d8061a8cbe40863daa705e98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fde0c2555e8f4dea85447a7947c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e1bfa5d2733dd6e4f24ccb6deb8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc2d09c2e5604a50f1f3e34080d9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09896b0672d63aa762a4e205c0cb78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c60411cbbacf6f820b90f326d1abd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a44b594fae1399ce03f4bd3c73d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f151316b8553fcf74f9be8dd936cfb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eba019b872c2eb1641683cc44c8348134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a81eb28edcb028489d7836c906b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ae9e023d23b7ee97c53dcf807cfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c7df4c5483385735b0a76489537f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7bd0e0fda21d9e31553dd0cc0cfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cce43d929d21fc891b3acdf015fee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4732ee8ca24b2635dd6ba3fb502f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd609356a83723a80f105b03fa263e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e19cfd937a13e80d08a24e4b45384142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb57227a6258fe9c299197aa0d0d61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea387de63d8c2f6939afcafff2afcfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd0e6d0f9b4f08765403c72fa27e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e03c100c4324a6c4b93292ff264d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1f7edd2fdd0aff4bfa0f006c0108d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6697def7ed5bd8a43d438d4e88258148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a5664f9a98f2d305bd6010cd4e73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9896ec224772827ccafcd41c04833150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbac6a5b4b190aa12ddda4550c8f88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110f70547417bb8ab3a2e007113563e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9ac2f8a3dec22fc7fcdce6d69b0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4293c435afb81dde66be1422be76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1fb8846ab7e3d26b4131b678e0dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b60de684cc4e46b87a61a29aae785156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e6aa65611f8a1894b82f8b0d82fa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882b456ab5e55065eb629a8848e4db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de00a7777354f5868367262e208c486159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12957a03139dce202477e18f675e18e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f54b57f113ca9d68e8d8bd4e5451161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ef95e813b853457d4e8914ad40eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844e1b84b675db23abba30e4ac0a0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a52960845263c11fc67a02cea92938164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87885fc395db047873f7fbc51b7972165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d8d7efc276ac17fa42c8fb2a61e4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b01440b059c9a786ff39f85ff7f49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62f8e4836815ef7e7394e67084d6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1d932eddbcf1c77af4248d319332b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162ff39f42ea5cc88ea37466a8eee29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049655c8fc47c658dbac9a36a2a8057171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152b5583785fb02a9c9013e58c6eb04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385b6ad649d7c0516ee59a439347854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541daaf302da02f5ae6a8890e3c4c826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51e57ae9463d15b60649ecd8ee43b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a83e9cd4fc78d7b48a087e60e3bd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b5c576c8119d93af54f252fca706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc2d243609c2cb233c0e117f90e85b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5566782068313a3b2bf1bc833472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef790749e8dc7eac386de32b24874180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb8e117961284b3a48e48158cb72d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfde4d14079053b9741779ef3a2279182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf73f8d0ec6b74d1ae3c50e064c145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffdaeae592c6694a1a4e68465c44e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcefc4de1efc699272eeac9ec616003185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c5beb63297fe2f37d0c409a8b21e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d222430f332c10a1f61019cc903664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e891044bc052025452724eeacb848c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9291954971600b490a826a1386b45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069f41e490b94b7c949a182d8208366190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485277aae554601cfb005be29bc90d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee33e57c8f5b5b0fbeaa8eef6728cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a11e98f236e9625f7ffc305bcb3eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bcd00dbe244eafd9a4ff3f1174dd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b015cd4783d7dd54f3e446ec59c6cc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dabfc743ad09923bbe974868d9140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d020415df0c735c9ad4f6feea4319197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6dcd6b619fb51fb72671f73eb1cec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4b717a219bc014f809d9ab57d761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7089fb9d5efd2b8252c2bca47d76c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11c001501562c1ed5e43e4a91130d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493bf36310f70bec5bd93a99f3d8be1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5f582423cf70eea33e4d5bd45b71d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dde6936a0ece6ca12fb4e17d0a8fa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8014ad61533c754df1ef7898db131f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e941dfabc440844e32a08628110e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7d04614c0ccb9d49f1cb468e7cce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20032031107e3f4263190ed4451be1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717af3d5fee83859be2dce3f2556cd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e84dde93f1dd5279349e82d46687210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35cc5a2a7d5bce7069cbdb06a3d28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b06363d7bb39685ee2ad3f899750f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1435c09a47b13a6993461f4230e49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c26133e2e10b1b11dd868473b3ec5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba729bfbd52225949b1619a608761215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe80c5fa4cfd351923305ba9fe6add216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c097b7d0ee46bbc020a3250e8671d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6027303644c7f2a118b277687060f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d1222fb5a88d3ae8a2f1d5f378e0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7df4d7ae6c82cd7d33f579d26a256d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c3c51d722df827c8e43b3dac2260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca9e16624321a35de38d42b42db6b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe442689ba4d69cee9308968c4b65a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85f6a1a75e6ec83f4d232ff59fcffe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed5b716bdf46b949477ffbaca0150225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a8a2082b4b38e83537dd916e31f03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa850ab8da56fdd8ad594189db7c60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d696da1156777834a2a32217e65ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b481d13b3254ed559884bdcafe26bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9407ee8c886f03f62e0f31b3dcac78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d2a2b6d5eb15a5d4829f8e80a893231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d24794ab35bfb2c8b9da297faf0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bdd2b2b6c272214a68376d62fb884233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde21388a176cfc400155258b07f4f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba99f5fc29f5d9e629a140117bafcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb3b9c7643e8e046c3b52c4cf438c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85dce254959921dd2ee4edd389e6b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d384548632642640a108e8c62aa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4b113e33a1960c83a29b8e5a2bfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c873462c9eb900a5dd965a209f8c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b850f37427e154aea9c97bd065fdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463553e7f91f2619020623b5a7ba2ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251de89639e2e08063a49cd7683bdf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746f63292c7bcb8d4d0321d015688a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287191b671e7214c9e4a41edcd62862245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7ec3abc8a8649b6b843d6e6139b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47549eb555b1299aa95ba97ec8a852c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbe4de32dc811289179d19de05891248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a296e8eb1a1612143c3003628d18eae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e359091f88ab2d2ada955544adc024250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07effa499844bf388a6a6f849176fdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf6511978bbc45501a32e0dfce377252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5208442b9325e6b86866f5d8b2e523253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f7cee191a57db259a90c8e2aa83f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209ce766dadf257806d1fa88494462255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d0e353912d5da1a505dae3a1163d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bf45bcc3746836009eab1b259aa4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a71c3c8aabdd159bfe5c7fd116759258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2fd3a4df21f399882247bfc6df0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844740bbb22c21112ac7e66e2cdda648260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d72645026e5637df0183d88cfc4ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b893b1e6caf71743f70b314b22cab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29e1e1b25bdc24a3ebd3398dda2a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28104d9f7fbb0a3ed76728186af1a124264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0e45887b8b77eafb61161e33eed4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c50c465230f1bb4eea1685fc55ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a356026d70b4c858cb521f863438df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83366de3a9610f03ccfc762afe660f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9344c1cb9ce29f4ca5cade9f0ef276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63925330d9ab8be13595ccbef147fbad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c358ba8cb664adbfd7b26cfda01bd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4325868fd4cbc254fc38c03fb7709a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcf8fa86b3f451e632e0130ae45e1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52458ebba27cfffc5a5bb44966104d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d51e53804d3a5b82c78aee4b188d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f5ccde41ba00763e5b6ee9e39ac7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf52924bb62d7d3b5ecd21345018b8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce325002f53f5dd980977c9b0fe0b55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26be9853ade93ea102e9c0d67cc8e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14580b01141f407d51148b524dcefd4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a17c5287b63ce86e05c38bce3a58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433d6b469830e6ba40ff131ce00c6af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dba26713863baaa78fb3fee1e4170283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f423cc449530e1d9eabdeb93f053a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca30025741fb02d234fb414dd932b05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634764f59849d8a00e5cedd7e0209ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807624701b5177970e10f06d390167aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e7e10f448c8c0bd77b1257d388ebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c1a48d883cdee9a954f1c3be0a6cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148c5a680f1646a715c482175116cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570fcfd5e913a84863734296f0f7b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d00241fc47dbb93c50a96928f679292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f19ed64a870b0533114ae04e77f6fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a785147d8ff0173d1c822d63ed70b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b05b450db45c87dcc90c21584cc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d2fa4f0c5d3122b3eda8342f578d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221bd47667647a0acc9b711c6c3971297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64e759d392395b1a9bb5b39af5bb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fe51856276908f608c07c92fab7a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f79d78b65b64148d19c1d0f0c7d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20326fd91b073ca0df0e8b5e16124899301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138755d36f869ff23e63c58df0ab8b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64159aaf191c75fd24ad1b40e47defd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc6c2cb23283204a524d4caeefe143304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a2bdae72d30a63f31d2316f3e84a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daaa0c26717158e16adbb277e7d6fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca19df90c49e327a393d132e00a1795307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35056aaff4d52a18586a8735322a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862394636d220860b22c3d4966bdedad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12241017c66c7e515000783760b19f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a877a117fbb2fd70616ed2618e19e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e20abd3097d5f7dbf5babac2b8fdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7882ee1f2c0d6e7cfa5c52b6f5fd96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688285e70c2d4ea43eecb0d0d4e62f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aecf5f048d630e5fb4caeee3372523315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe76cd5d2fc4b0aa242c569bec5fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35a95d90d5cf02de5e6566a6c63827317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ed5a6a66028d7a1f271281e26d34c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438785175adf9a18e5b3160f243418f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4933f2d90799d6580e3de7fe20456f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59081eba5a134fe95fcd93e3dbc45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28cfc4148d585376d26ca60ff7659c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d82c0ade7fd3c0390c33dd8efaa7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac909bc2473efb8ba482ef7b42b6daba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae9f7ffe35bda8bd84872a103998e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c5f869ebf2d48e2cabcc636d58df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ad1ceaaa3a7e12022af336a520b88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9184d1aee42e9163261ebd80e14eca8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3605f65e8d7973b7b69d46f18f08fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f11715e74be03ab43040ef7ea839b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ef5fb60b31bd4923b508692d33b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7ecfd21868aac47c8726a0ccfa25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607ec16678a1139d471e70dae509a10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f0001a20c1cdb3769c4bb1453839334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb51c35df208a467724a19b6928f39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2866b76ac290394b7eaec940cffd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b78877bac7a67022c0554e936116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb0777881c2ac22d99cdd34213480338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae16f54fc99a9f63f47bc9ce53e47d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df02d5fe8ace76bbf7551652b500fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699dcba8a20c940c07d4e88c799a403341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4227234add031c9e213ff01250ad0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba81dce041c5c4234acfd299bf82014343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752280deb73af9ecc7de9052c56c27dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537eb896ff52a9efe119a25efe3a26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c5476f95467328ef7934c8e3d027346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01026880af79413c0cac0258886d5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55185139cb38be610875d1a8c16fa02f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083149713d98cb20b8401db97d09878349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dace4fed654cde4acf08b76214ea45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b7909b10fd37353ba69354125ad7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19158de95b78cede06e593025de12c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3d83097e9811ceb46f52d75f6de82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b0342791393abc7df61512fda234354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981088f9cf7a7b5057f1144a8a0ca6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5043bf299c5250ae3658c75e1e280a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a87e9032bbc15145625ec953549b83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c97af8a038722df1e375561b44b65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265c4e3f983fb1e76e7ae7c450f67e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a821562668360ac867fae054307c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b9c510b125962cbdb81c769699361361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794f7302b4708b4a633c57caa0e0de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675bb8c44f8b88f898d4a94c1dd7c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a0456db5dc86e6e3be24e187adeeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781bb3dfb285b9f430fe8a449515e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8afabedea2b2c42f599580709d08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d140374e79029c434f1f229793ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a4bc7e9533453dbe47d5e2165ee42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95df3a8df123a991f04899ab5cf3c8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ef269e5d6f6462fc1288dd3f3649e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d4bb64f917ec7458b7cd3f9fcac8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5b7534d2d680e114ac371ea729cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef74807cad4b2b7a03beaa92277e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fc169f178ee3f1babdefb78a5576c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa671b8375ca2db63ac581bfa5cad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b2d5106a16edc75f5c7e204051c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8bf0d7d943aafb2da0f1a6954a14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2736be0074111781f84bc2296985bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18213bb5ba4681132e8312aa11687307379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da5f78336b0d9bd317e09444edaa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09646631f98763d8fc0bb2a72b2e9e32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb4bb86d38dea39661e241d2ee186d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003f5343b1f89c67b136b46883dd91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72fa42c5af9baeea108a433d8c2567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac92982f0a92d390916deef2e081a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120754ff9c3d798d389c2eee73f13f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd3cceb162bc86e3f3ea16d4603f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d09bffc0c43c3fb70fcb794180dc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041d6097d9d9754b8205d5e81dc6732389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8601edf06f4c5fbe7aa64092454865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58568b215be4079ed5c4dc1efb5c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7cf5adcd75f88cb23832bfa9f4d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee51ff5560592745b4098bde7c2ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921e9fe17055c6871c9fc30e1418ed1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56e51459fd0ffcd84cfce995d6d77a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385179a550c5ef9c7dcf4edc5cbeab6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7072caf5505598dfdafa0ce47870f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823abae6289602da21e7e2448b76769e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d80fb706f324d39686ee341aacd94c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16379c43d8b99ed414fee95bdcf2e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce419d74d5fa00a9413dfd8f9dd86da5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567fc8c27592018d1d77970849c947d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98200aa4d95dbeff5636b4baa156458403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028752883a40dbd24787d40eb66dfa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e386f1c1e3be9840dfc9902730f361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd9e263a62a86d800371a420ae5498406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d95ec59fb9488b71939614833077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764db4b1b179143fcf396fc85031c2f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38eda12c3096dbe90d63b41d053ebb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0264d5ae79cfacd02776b3fea49988410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306415d0135dcff2fd02a9fc24e806411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f618f7d5e4ff527749862e86e99a6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a94270b0e9debb3b2407d9e9385a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb52f969ca17b55a8d9633bdc7ef96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036560bd7f6deaefd88b5f05cfb618d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a637cb679078b93f9d5088834772608416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f210b77ab397c1384c284e0083130c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a9bb48b29bf57480f249634399b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b5b8e84d984f306e1c55abadf680419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e839b186c6a93eb507eb447e10f76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94df78d84acff2b3273a2ed8e36e73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f82fb95696e0c842ad2504829e7153422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5b511fc3a7103ae1c773706e6c45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa85fde1d54e655b681332b079d41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d49cb2a3e0f9d936bfced4dcd25c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643cabb0421730e60907826ef96051f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c22f7a49ecd888cb0b04781dcab33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f90906cb869c3931101535d807422428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0068ad84bcf2cc88c9f51cd57434a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b70aeebed4972d25396b4ff4bc2f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb6ec71278b11c1e9b9c94b5d94585431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd4be8fb84ebf6d14adba05fd92e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981cdf2b1471760a621eb082d9ed29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04040159c09b5b93ed69bd3683ed97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3a143caaaf9e2966f8c3e4cdfbd5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a44c8e0289012b22830ce4afd412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767938b353902a014eeaf49b0177f34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7e43d904ded4ca958408c9dcf811d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c841b83cfd7e74b8a16f22e29aa63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57187e999327cf52c2a5e01b06027440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b7babb137b9bad6ac82872af603aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5432ada9b7e5009fc8c0a6e2f00b501442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988568bcc166f049c310bcd6d3df519443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846260b787317b78186afdacd8cafa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe908bd0e92a6d7f31baf45f0d952b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60a03fd50182be11c5dc352e20cea1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1b51bb18f78fd2959a2e229f3e892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc326e976bad3d33c5c52c912d389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2abeeadeeeb9ad0d0551ef38a802e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad859120ff0666c29d2792de5c9ccc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7c43938435ccfdeca4f557d28387451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c472e5cb08cc6070ac944c971e7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07947e3cbc976eda6e68fd1532364f15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96250593f704f5afddf52fa806bd770454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fd1a92b30a1ffc5b3f189bf9e535b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047a1147170937581901fafdc9fcf01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b011f2343034cf399531015c670d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd01a7d1e4fb16f5e0b411b05de7e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd2f19a0eb34a9ee5741bd27f3b30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905c3095dbc3b1322f1911875387ba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4cff1c08a3d25ce8452923577bc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd802db4e2e4bb6bc71a55202866b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97924045812003236192edec3ecc87eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27ddbf78b07969e65d1e64921a5be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7c1317c330a2a4a85029d97150cbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d835429adaf2af3b092f683ed4871466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe4230558fe06bfbbef152817f872467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f223c69796eaa90a4ef1b2e2661192468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c157a5d4347de5b9029cad508513469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be78cd495cba95f14210eab4a70b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc664558b34fc0833c159e3684ae4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8eab5efb2fb9ecb6455a2b2d74f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9af21233d66d9ec1bbf73a7df5ad0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c79ddffb93efae6d57aeb94f5aefdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b294f5820a29354abeeb3b9051fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3dbfc5b41ab3769b5327b0b9a311a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1816431859f7be28c9aee0be588e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5f980578e33bf537a5da1a2686c06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e0a9af6f5ac4a311e1e7f42f99b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96371760949be9c8dc23ac7de0d42d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99fc87952ce5188e9c439d6b499ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d544df9b3a6bd18d6bdf8a475ba771482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cc4bf76db078171d0ffb1b080702b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9965fa16eb84523daca045e95dfa3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311cadcd03f239edfa6fde73f62d316485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993e9bf9acf74675b4748033524e2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203875989b3a3e7885470e1d7e2d16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9b2e8230d143554a67bdea7928d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1473a8a40596c016db128dc055e90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af9076350bf232b0400d3b8285ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5cd8a273bad4fb82428e994bb7f2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed4e8e2463d160f592c9d7bc42c5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500987ff37f175f6fbb653bb705fbe2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57714d48a88db30798d2a03fe0da4daa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd85a5ac875f2b8ae431646337c49e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e86bd1a7b55aa9ee640935aa5cab7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fd942ffcba49b2e21d13219fedc14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea654e08212f78abd8a2724d8f1be7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891909a179a3c1d53f18f90572e95ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a56c6f58b1bf9f790f354234aa3ed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04074ef2b03f14149ef85a7549a4f4d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec11f3a1d05463ee4296199a7d02385502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0a086977b216e53f0347d245b8d69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ada6cbdbf06b37c08540594945265504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7639a9f51df145e9b5d9cfa2422b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67571819330f1e80ef6e59c1b7ce5a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaa4b5c12c465099508886382cf6b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d846f11a1ed304e744bce19d64d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d091f19eadfce33ed0777c25afd39cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bb82d13584d4e58bac9bd1dc950fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53674a352bd27aec4d29423d347837511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0ab417ae79b885721ea959ec2818512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ce91c3e17e5990d8f822714d409e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216609738aee88408316df9dcdc6c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1458bd213a964218ac8edea3f0a45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6302b9c904e10f46ae033d32515a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae864a8919afcbbbab7ce570b7e5f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b77ef1e4e58c77326a857352130bf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df6e35d5e60b320718313756a1660f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9bb75ef6fca3a8eceff2a868ad1de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5362455c181bdb7fb9d9205dfa30c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c82b935708ab6c4a3186dbdfc5863522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994048f2d46bfe6e99aac14c9ef1f37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe54f49ad0113bd255e789413c2b1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f6950521947d34247a16bee179b9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee0f2e8f21748a8f1d315d3d03559526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9f0f3f82fb779fa8ef30a1914cbd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2ee807f10406322cb4f5dd3c0a36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de284fa2cf3a23bb22376deff3525b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044d6a63e254aa5b0fd3d1357d2fedc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112127d1ce1e79280625193ab0be21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e125692d163d01135edc682451d5d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c37059f4c916ffc88ba0f89a46fed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1080ded3f2abe18d07816d5668d0223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd443be647648b8a7f01b49268143db3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4fc01558f9b2515b9b73e2bc00f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4c9ef6f5ea4484924900cfaf1bb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e938ebef3bb0eb0f94acf060009949538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8cfa4295fb78f7b5340654e66bd91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528130e2821e9a4c64f62e4a4661991f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4fce5fd20c81d4acab0a3b51d5753541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cdfd34722d61a3f61d015f787724d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04bee0d80ec574816efebe4c30df8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183ef5549773d37d806f5fc75b32f2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a75876dda9c188e107137b419d7050545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaedf50ac7dcd3eb8b95a6691ce2f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd917ef819b759914d6bd195b178d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e6431979b80c0b70c7d977d52caa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf20cafd1928e6727f4e9375d4ae69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd5829a63039c403c2e99ad68f2251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea4910563a449986a67f24390da30b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8100dcdaca2cc268a3ca293f1b6f473552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd82a41f5def4a84ebea8e5c068fcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c13f6051727d56943172dbc62ba9f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff696bc029a24d3d4a49755f7ca860555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f07081955824155209071009fddbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65089384f4dbf2d42e2673cf27435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ba6250f195e92f71e4cbe2c10f8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf6e53f8c181f2f668d22defbc417559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036ed2122a8fe0a4c1285dd4de09b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54adc9fd2e491d7e48cac962598c324561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b7802c44b0613176151bf362f75e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aced78c6bf431ef0f3613756640e82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2f038d5be6f720caf201ab2b2ca6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1d80b538f2e7f52a918a3bc5dcfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdcb63880d64fc9ada46d283e42c91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b982cb3e4a919c46df0418bcb216e06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58816299a2f7eb7cea057ac75356e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f8037a40d98aee839a5258465e0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f960f012f885848baab88b42dd5dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221cfd5921ec7530d7f3504653ec90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e33e29f02bb0b62b9497554e14291572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a2abd52653a17ed1fd4747b7e84e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24784f7f8d67133eb7545fd32a99666574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15663d5a608feb2a825a7825a9cc2a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe6226c2aa6541b94007bb3da5868576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb65367fbaf739dd41324c15c62531e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ad5667f06933b0d67ea37ce97f4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7d834a7977cde0d6128e1c5fe4dde579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad34117c3398dad1309c7614c50b8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeeaf4d3f0e80614313bb257db85b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5d40a0503903526fb933ca4060ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad34fce01ef9887303b826058238a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79207a8b51224578af34b0b024b6b47d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b444c86f61f3f045d3eb9b6763c667585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b094a7c24744b33c664c42e54a7d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ed08b1e7eef63ba73917c3444b21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa056dccc0d1d95eab6e4e5bf9111b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf194bbee7d849a3b6e528c3a3905e9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3153704028592fee9340376494e5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ddaa1824d78c3d01e126bd07d04c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a5912c327ddc42fa800187a585f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234f23650646a3de84d37c61aed6d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcf78bd97e9b263482297def75e546594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703af4e3da6e285098b36ee603cb492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4dd549576bc3636e6175c0cfe2ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335432ed9f49c105569e2c90d34370ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac072f66f2c5d3ea421769e65415e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8210e9e4da8908d8a22f7ce8241a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e63e383b347e45c404a2db349a375600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6a558ffab991a9da6cdb97997fab2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046be37b066c3b3371c56e6bc9a10e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b41200d3e382fff01ffb9c0434df3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f31604cb04545c4032cca44ae4564604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a27e51595519bf33b12a1c99f1570605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcc10604250745bd4b8c64f9d8c968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef78b6d943d33b374a4ee153e49281607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080664173fb1db9c89ae0f3e60af6d13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ccb8c88cccaec7ee9c5932b0651bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c6a4f9f95bad58bdeea718ce7d09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22f1e8f7ddc03efce47e6924d2bd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2746f89bf8aa411fb5e037eb0ac5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24aae8ff231d4bcbde3da69c99f200613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb315602b670df619b3a73d368e7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e37cb8f2b993d952616698396b84e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f188a8ca0d6a0ecd2ea6c2e6c9f5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753e0f242717ffdd70f1ceb124916b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc0211734f880d9d866fddd2056fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329724d6acd30d3d3cf946b31f65f73a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9df03dd1e78382d88226dcb168ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89e044882d636af09b1d77efbdc0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f2854ef8868cc9a270fbbaedaab07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fd4d5c7a05dd2513203b83507b763623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb90c80fcfd5ca04ac385c06ade807624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9560cdedb147a3bf85fc54a92584d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3adb034768641dc032f8acf58ad82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56126def9d0abb7e5cfc636644790384627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd07d33887b999c0599c396e7e31f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf0062863ba9d21a5b82117878ca4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea056103633abb10c1ee60e76b66fc42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb1e96f7af335d7081fc1abcfa58d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a2d13f1cf0bc07ca31ec42ba0c2e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53253331ed33d537872613a467a94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cb922f782d4a580ad58fe5499ca66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644018953cfef8dca2087989d7829905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384758ab6325d8f19e2ee82c87604c03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf49ff9b166c36763a26f7935debbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfd6403e0cfaa20d68dda8ed068dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1a8c75ea93575167aa0c4cd894dba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b1e79c257a3d0fea63076ab89b1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e97eae29261710cc4ade27a3d92e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b3fdd9af92e84e272a0dff0d3c6be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b36809c2689b801f15195900097fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7832e25f984590832be06ba3fc4ee9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732c00312517174fc2a290f3306c8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a41cd0e1a38f65df47a7278c5ff9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238c26d4c55cea3f28b2c32aee3817b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9570e9b4b5c1d6b806fe40d46257013648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7083ccfaf503f7b7ad7cd1c8cd789d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ed42fbdeeb4149f45ff6a0923007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220591b421feec10f26b4d2a71d3d006651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c196bcac9094170d074d2d842e16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df3279bf05018fb21f56c7f12d84b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f60d9ad3264b7559526d2fa4f2812654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c50ce7a6cf7c1cc7cf4d787d1e696655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be3fad399a2ab666789ccc47b18028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dbb58b7556f95b7f9ac9261469993657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d669c3fc5cbdfcd0d11984beac33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572fcbff5195786fb88270436816622659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6876a8f281d7279410a04962c86283660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a489ac6e7624da909bed78cf97fc3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24febecf60e843695df41a61bf31b287662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6aec737c6fdb38ada2d42d9c4bd3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84fa98029113b2d51b934a6dbb981c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3d3a6a23eddbaf40a1e08b0e02c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4adac4290737db80722402ba618e33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d91cf4bdb357a5d5be6bc31f22142667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5e943f7400798c63ee05d188e6e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85817bed1895857df7542b1f241ef92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c504128d31278e272695ddb164b18f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0c7c3ad0e0e77712d44e7f907152671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c1e59ab579413ddb7ae6aa62af16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc3a0be2c3190065a62e2d53892ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba4543f04af1033051fff5fa58ea1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0380c9499eceda97242a0a3685165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c67f64fc20b8f3fcd9c0be473cd3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a9d1e85be64a01c3321b49ec48d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc8689962bea1b3cebe92412ef81d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc168fdbf65a924ea31e50bd4145db5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c7bae995c825c025c1844ad84bba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635db0261e82881b9d837725642d08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd4eb560a1398da485cb52c4cdcf8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98963e2d44d866e45f940e8ae7dd229683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4e01b48571e710beee8c1052c668684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d798cbaaa07e8ce634f14f045bd8b68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a7fa1cf7c2b060b8bdd21dffac14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced1f6c101fd68240af18d224e2a93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44571aaf99e644f4ce4bd1812ec9aa07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfe869f71f0dac359160798c9eac2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c294c338f726a850994c52ca19a96f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c8d40c036df594bf4c38182c8b9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf893524f5f292b64e4a8fe892afbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1c09b93448bf84314fa2b0247d60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b010cd735efd9f0cee28cc4aa3bda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea70f48f999727b1d7d9cc80ff00372695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef85e382d9ace4f3c7eaf383efdbf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b258a436be183e9ba456566a5123c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f1aed9acd1ce5fda9c580d360fba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56656a4cbcb4f6dbfe56db02a455b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef3408572e7b2da9a4de9d99dc3c2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b8cd8bc9f13ce8789fd721e948654701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fc0246cabcd2ed10200d64b25c88a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab8545eb2ff953659244001ace989703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a54981bd2b04d6305001bb1297d902704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcb1b654987fa5c4fc2077741fcf77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47eab5cc1c77fb9558787b57cd8f9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49249a57c71ec1c32d6c7acc59170d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125996379f15c67eb1897b0a7e4ed7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a20a902c2c32761b87378798631e9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2564cffeb572c3dfcc801933a8a623710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d0f96b28680f5a4acc6a4adc83ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f04c4a84ce6c393ab64f1a79edd72d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614460090dfe53750e989ed327eaed30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd72d7dbf3ab18427b855f89a572af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65812844c31bb9c7a09d45cd65031a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d4b21b6038e7f869357d9a56227aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24968af49a011aedeeba42592c295a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188989c311292b1c3cdc76c5742f4ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883630764ab530fe38e8d30eaf26921719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad11b061f31deac656047095c5a31bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43fe790587f6a59005ef4b7feae565721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7523d56eaf68bfce1439e9ac76dee4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac04046b19e24d36260694fbbfb769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee7d331807219954f6ebdeff84d55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e49523a869579a26b91c3b1be49074725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b000c0ccabad4b3a485a0f6a06ae8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6071e6c150745d23a656588bf3c07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041017c30482277e390854609b244756728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5adae0490cea6ecc400be8d8958491729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964671b09b0ece5e6f57ab6f372eb92d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa4f3eb2f5c07817ec746a907a186731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1bee4e1c2081d6c53226169dd8b76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9448f4720c6a580d530e9bc7656731733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a36fd92023f3d0a7906c50d8ee9a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada060907110e2cbb3f51543c0661d84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53a1ba13020f70da392a12ef35939736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee241fe5edd9605ac277e5b1fe406834737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0c3a1377f43f7fef8a5ea98f69cb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1989d0d30ef9b154e985b08c990fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e335bda1f024edc1b835e454d7695740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59112464db73fcdefe73aaf5ba0aa5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374639b95e623f2b5f2f7fab0ac7d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d36dd689d7ef426f8c7148b660e53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cabe33588cd9f35323681bd23d788744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a351fdf50ecef9b1914a7b2ba693745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa256730fcdc23c305d7bc1d36c9135746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545839029758906dda664a653f0a5b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5914be919be7d36f198ed49f7e0142748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5937bfb8c65dca7f3652bba44834c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247912526bc5049e00d84c38a4a694b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9f909d3848392334a5eaec40e5a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d7c922b7c30d23b72ad02026b3ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d0046b66ff6090b98a4139f422c55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37071ff0097a77177064fc6d78bc0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bdb0bd41ffd13efb26cb11c958bb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21596ed7f9fbfb2235cdf73072d675df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466fb9c0bf799c8833f101ff87601b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627d8daec40956bafad2ce9c09da94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b865f7082a2d832b6f760786861fe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333db02c84a1460e9d4610f43e4c3d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba17743621be257c5e5be1fb2d4c532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e7af1eb953cfb588660889a92c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715dfd413a2dee4e9885c0b9f7023514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642180afc2be9120a2fbc4ff6ee4c215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11219a21a447a155f5f4b48a389b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f3aa73254f49c0f6ea54a77581057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb93f4dbe37fdcf871807b6de4d0118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa345de46e3a5d72fe2a1525fbd4e879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79bd459497fec62406b9cc75dde12d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5880bdb010e180125391ed0a398ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be2e99f894373858c9b4a4c20570912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7df0aed78e2b9aec7292c86d6c23813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f5f434f9630b1a3ba4fce706af5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95d330720020494b8dd810cdb52f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03aa8d9fcea3e6d12d1ee14c4c18b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec3bd8ed79de6226c4e0185f92130f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91759dac05066aab8c50385904a20218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae177f119cd86e8fee65a49ece08f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f05dc2fba4f8f61901be96129a6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8391b6b9f5a079687c1d0639d4c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c01a0a175a844379365cb2cbb3e0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9598a3994f594c81f12111c6625074c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e258ac56fe0a1f51e2bd682fc74224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913a9dcbee0666371f2281ca9d868a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746cd6a706cf2c42b42a73dd820cd3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f205a62ec35330e884035302daa67027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014ebedc33c04a3e637d65c9068c2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ecc91f58114e7aea4473668ce7fee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5714fdcb883d9ac00920ca02881a45f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967cc2d4d365b6f381637c8a08fa62831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506088a034e2650a67d425267ff38a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad24b621c2785f53697935de7b52533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0da499b3bc56d79bb29486872fc8d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b89a65eca96185bd38bbc0a0c09f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4b3b847c96e305f4aa03308cddf8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63020ac9a7a96d4a7d1d95bf584528b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def54ec8d0b82e7029aede06544b927f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace549103a4537565dc5b901a85cba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c87232144ad3eca50d2ad427a8f6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d2f2a75a6d075938ecb66e860be6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d4d8a0960a56664fc4567eaaf66542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d33495e09d6291a08adb4cafc661643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a74c8d85d8f4d6bf48f77c94465b1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbc166ebc6fda5c72c40934d79744f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be7211ff03f59ff72d9162a88133846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44600734e2dfebe00f3c7d98ae4bdaed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2b8346f3b7a8e3592722688f07ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f46c8e7acb67ce6f8427454385e2fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4950880bcc1a50677fbe0d62646a6f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af34a1a49599ac2b68cd851bce57e2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197652e13159f4f7a44a93feb751aed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0dc7a026c71cafef35a71dc3e2e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e8455ee1b857a350544e5107f5b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fa07d79fdda2fd217f6d594d5cf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08465b1e8ada7f77dbfbbccdd19ae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5207173ce29d236a62b5aac24194257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b57946bbb905f53b37d2dc3d5a5d9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826e6b9ddfeb17db023cc0716d5bb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa42a11e9d389b1df77a28d3d662160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7717eeb01b9f0ee33c9673709d507161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f48785c55c60aea81c4b2cc8b288a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a1f06c8f2f1e8ebc6bbdcf6e6b9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e93d122664c7699d5d0bc78205f8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b28b39b2407e344015aa32e3c4ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ebe15fa66cc0ba6c632c66125dd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d782d7e897215bf48b2e82ab84b0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713bc473ca1030d0f434fa5931b3cb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d47422a3a5f06524680557a2eee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36802279e00a6632dd1fa5b92cbf455f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ac486644a94c15abf002655f9a55471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a5dec668f1daf19bded0a6e35bd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d644dec9a46af8ce38930608da1f7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2bff433a5a84f16b05fc42df8a4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7d63ca5c374447f3fb1e8da1f506675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736abf0c99874f2ce17ca05ab2a08a0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d161c32539713ae115304bca646975377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df128ae5f44294b32854745c13fdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a37e10f96fd8e18721d587dddc8cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde73c46b0e08ba0ad0bfdf79bfb4c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3577f4b65516648a67fd54a87cd755881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28146b450293cf14b28133f45e383d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c388ec399d9e00793811e1b6825f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b735ec490aed93b82fcafc94d64a3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c457f1a5f46a6a11e2d65de13abe0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d54049ba4eacadbc87c5aea71b6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d2f2fe7fb7dcb85a904cdb5b9aaaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65be0028b2e9013dc96f1ceedd3556588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322d574c868fd94d6ba79f4101fb2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5db819c0d18a7390b15b5a64924c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b0aa500b52c51e0f708224379f1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa407ea7c95c19bbeb190ae410dde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692b072b42d6fb169ad417d9ec1f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc26d080e043f10035ebbf9b249abf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879341cc18820cceef477b819d6d90e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996af54f6dab659a1d3072f89cbfde2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc1a9f0ea2b45aec5d1e954319502397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3e5a07d99de6e176e0e30f57ae7f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b9c1c7d8670f842f1208535169c7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754553b884993121b4d135d135cb392c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5b1fb9c4603f4bd9221902f893797101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba99b9fb9d6a71c959eb1e65dba92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacfee8e50ff3fb5b02d13f877f1b9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a6073d99ff5eb627a3f4ab28bb668104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734515ad26b4f600e3eaba4f1aa582105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b08a40ea5f8313af4b657a00f230f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ff71fc6c35bc579cae098353dfad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a9e0ab5d2fd13f0e0c5bf7a225bb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde45ba7d7162ddcfffae819156973a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f962f2ca2ba5b80517a1501b19653110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4c92b2a5b427842d77fcf19c78f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cec442e27c58d5111498e6ca0746b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b6728e49d7ab9d02853ff975cb3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b853ab14389938b8b04eaeb683ab6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904a008ed12b5d157c359860fcb621115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7aa3deb859171c4501f43d463d78f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098900dda4c570ec57c3a5bc9e2d153e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac2732904cfd4265fbd0a4b300e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee209be366a71e158b52b7a6904aaf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d91edd1132dcbab3c8f46e59a9d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1455aa4f37d3d16d1f12038231f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0af62c80304e31fadc48a22351d1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c0d607abdd1becedcc52ca13d8d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac56c679b55ae192ffb1d02dcf6d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5d292304b29e50649db5ef93fa875125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a091d876642b705e42079779be759e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa5ffa40c8e902e8d83d1a1c9f9f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c427d6042da9477b8de80643e9ede1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f01cafa866c27bdcb80c95bac6347129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6607041f63ec35da610e453e0344e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb726dc74a7eb7d5fb016dba2870a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe2551fec60491f7e6364d066cf2a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b1b0b9b8a5373bffa2cec9b491ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f42c2d4fc045a785cc7621c9b7cbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba52baf95bb7db7d1d16f9e21025a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8bf6265333e047159e5624402622136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea33959c098f661204c43ed480b2c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d2899f79f7e095bb67ebb66213f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2515ba9943adf1c8fba24a8b456c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80dca1845bd37816f31ed09df6f85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5def64600554fbb7b91aae41f7fa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41404f0db01fe53a224a6731bb782d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28967cda058ee240fde188e1fe14ba79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f8b5a07613c5b8cce4d6700dd67b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e0e5a4bea27c85894c35cf9066e8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65102c2339abee1591a9cae340fd7381146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8981155976d07958ffc0317a35334147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3aad70abe1d1dbf6b24f05e108460148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb37836590633459009ab3e9c0ab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c93bc7d270369776b6b84b9e9ab8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2643e341c19dded85e0c39f45cf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95889e159b4774dd09d211e543cd68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ae8e5df2a4ad22aac11fa7ce824c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac9baf7413035a2a586cdce45faadb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8ae489d8653218ca1933ee28de7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd6323c3de327d0088fd354667fb25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a77127acc678018359a2bea3d6da8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a755519b9c9a0f44bb1f0eab7b6f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe676f7addce85326639f8e3ce20bd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd96a5c2e45f35d7d16cfd177c596160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e1d1cd14c026cb59ee1397e3c2da2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb10f5d361eb73da733f67c845c379a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4678f3a888ccc9edac629fb15e8ece7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f95ab90cc296a7c391e882d8a7a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291686566d52ac2e66acb128b4b48472165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3549bf48340460ac0b5b462a31a5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3dd6313a448edf947e105ff74e87d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066645a11e25f2abdae6183da8d3ec2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565481062066d606d578dcc93f8c200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50cea3705c3e1c0dd990d1c7a8f9bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978d7d726e3260d14dfd9833ca38d14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f740b17706bb0588b52eadb06a45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f40ea22f5b0dfded41012326b698173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858941961152a9e7823e72ee8ee57f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53998ec54099ed9a31e904a0fdd802175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f65193d4d1c136f268ad600749026176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b56194c1444f86e16cb98bc66afa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a2ef61eb56aa98760a4034300013178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8275674f41a9ea04047fab0f986979b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7957207c1afd646ccbe1906261c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9763ad24f62d661a436978b34028e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436f38c9dee5176ddb00dd291654eab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e01ba71071ffe2d972dc548f17c8fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17d2db91d3f3d0666b8f9153c0ea6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7397465ab91ce358354dd4a18336ef6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7dc368902017cb359d17db7057811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9784a03497480d2265088290518c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29196567cf88ffb332becf1c59fecdb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bfb18859f4f3c98654ab095b0708c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951d59f2d46bf2694d06294496e95f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c258ffabd1e441b0bade28bd20192f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a4fa40fdb0b47b1b8fe3ad5efce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3aaf20487810369e72c715a34187b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92c3c0c3a9ab35ec26ae17083fc5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fae5eebf8394f3f0a17d95732c9d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9875e6dc76202f3ce0f5e7602efdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c06458cf990f1e69f8c82b431a1f03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7918a73fd6fa4102d3ac37cdb807f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e773bc7a3f37382b8971eeadd621bad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c67d78a546b5fc3b68fb89671189c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9620f5fcca1a75c2e0cb27bf829b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b3a5bad109bd5d4b01c63c37cb1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1aa16e5a16b08aff6b38824ecb219203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd056e818623a872f09fd887cc67fea7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d993f4fd4afcb67176c4163b5a075205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74540d307fa2889ba6777c59bc19c75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453464dffccff547c39de9596c8c6249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aaabf41a2008b772d33ccf5a3994d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced031c822a1eab01071e00bc6b7df44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e8609c3d21ffd0862d2bb7fa52a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418594a1118b6211370766ec9104365211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05479a72ae0ba6fc28574863b340c00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e6c9b4b8b6a17c9dbd3a70cfa1654213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8699723bc2815a49d25dff581733f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcbc68f18813768dc272f3ecd928aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedb80a68cd9a0aecb7dd07e147eb0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643305432be76c5cae25bf882eeac3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ae1477d4debbd12f7057cdc44343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1377f62389e84a3317e606dea066da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d0959027c31a1537103edb01e501220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8090feb0bd614917f9a650786316221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae55776be87c7b3e73f2f02a44348d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94acf39b60db41901a9c86e7cd1a99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13bb4b32a26dedc6b5790d04ee48c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce0287b40f6da5ec19bbd3de6450d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c05804f2d7d2ba856b36b6c3dbd6e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257557ee7cfd08de599b187f331543d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db132f29f2e78422bdc8c7a3aa1ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33a549c3a8ce9faa3b3368f3305fce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07165ad4902f6eb0a14162f13deb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2efc266c8b5cbffd387f93c9d9d987231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb544a032bcce7aae694f5035c18b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b266a689346d47ce53291ccaa935c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1bbe923bf3ea4378d1403e07f5a29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7fb95526f287cfec74358216e09e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001de2778351ee75330b2125553b16b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181c612d024002509e8677fba28c623237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1349bb73518ded564c0b622909a78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b46811716aaa80635288e7eb3ba319239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1bf9887223646e91b96d036a52ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c471b689652eb224799e3a47b46ca91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57144d6caa664ed786d347a9376f9f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc6f5b524f526c77e870c583ea17ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb862a4ec70c3386e7b94d72cc6d4e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b407585bf76461f4d4e16161cd4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42e22dc10e59137d8f4c62db3855a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6dacb5c4aab5c7152789205e1e8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b616a7a868cb8c93250f13107fe55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60a0eb13d11958a9190f15388e6df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd665283be657bfeaca2335835c2aae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86144cf84cc407faef94b7e9fcfcb415251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e2148b6becfa64023e9b00154782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98a12950ee70fab24397e3e0721ada253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d567eedc38a3c480d1405e37df76a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805057a3c7dca0c31f33336e6d39365a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee24903a99b50fe50e0902b80492cd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e43f488c4e41f466914f35fa53f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0595a0ad4a134c2c61ac4ef54746258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594489e79cbd903a4632cdf5c51ac6ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b18015bb64f32da697bf5226130d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5400c2d44db131b634da146d3794f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb0295dd86600bc44bdcbda38e0dc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ce2588fea440ea82c5bbabe348d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804b385ab236f9b8318521592cbfb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876f4e97f83afbb813b767068a179c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c70df2fb0a7db5ef10e95c848bc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b52a504b12213d2de9d06e3d1350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f97e684012d19e45268cee07ab975268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3b896ff20da5e77928ec806f50350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e7e7df0621d4093b74352d132471270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5d7b3270bd8df861df6181e12ce0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c74132ae6d2715dd856702dc2c89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a4e44c187d7fc8af8b2f3c4381d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50868eef943f66946c9899d1f1ae46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c3865d775114a95b1b1f32b54565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416253a309eea34ef341e9620345446276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67126cdf00837eeaf938c9f81997bc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c8eaab2d2fbb1f060ed0267b3527f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5223fb59079666f4c6135283c7fe44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa5b4fedbd59d3af735cf0aee3ab15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e771f3704b7868c2a34dc3467c484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c24677c4ecc137a15cfe0d47707a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8cb58b6f80159d18143c0659f7dac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7def34dea3eaa6463b4c06b4c094d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0120d680e6649feb0a64ef9f07363285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184e55174407dc9b228a5b41731891b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085111b8f4954cdf3d4ec3c6406cc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589fc9afd3dbcfe6634b9f9bcb5ad8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8f011fd28aa1baee3f80b5270496289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da1edc4c6dfa2acd90850f02bb702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd6ba4e4eebed1e8c8718f92e342cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a188afc9733473e02c2754d98565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed9baf4dc2478c1ec81936a895c54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7482a9c915438ac8aee706619206294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e68c174abcd0b340eaafc2978238295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c71fbab721a2d6b899796f13c22b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc73e8c40889b3ef548013e97c8b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff53752b3074171d9667b04478a695298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5658a9c428e89149303f9422634e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5105fc0334a554bbf53ef0fc73666c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5e3ef183f5e575e0c1594c3f47c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5168937ce81a626b70956c465155d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3bc287dd4a5180d0eb6e481d4cef3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b63a34f607c61ee8a9ccb47122b9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df40ba4576d144541335294b23922b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f4d7e057ee49f240e07861f77a713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee223a1da678aafd94a8271e56de49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df262554f1ce2abb7f9415bf77ed36f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e6e7e93e30603a7b44e47d8715fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019be03e32d50c0bceeac94601a2066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c55fd7ef929d8b6fbf10c7541c02e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2dc88aa4108bbb87d1a731e71566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618616570b2cdf774517efe041dd954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b34cb3da2113a1bc97b389c6d07ddf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830afa151c995ee5286e2205f94613315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa17da373564f94cd152de09a9f34b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9dc5c7668a83544c1afeecec8f3b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894c955aaf82dff526a951fca0fbe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8df1af52aabc07491663af4805d6b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe1bc3b4f1a40119f3808c4c077d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edfce04d5ab4bdc7e20be89bd5bf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa00799edc215b023d54dd55ac4beb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462858dfa38dd91509efb901e513f67e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69830712745b2e5d76a5f6964ff91b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909226ba97ee7ce05c8862fcc6bd0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3d9e409f18e2af09063aca5fabf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263da893664d478406646190f6e2d545327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c0016ae3fbd84230510cde46fd6cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aeecc14ae3dc37aced3a06eb6264a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f419eae45207a76b3b4a6f02353cd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502289f714e6cd00edc4e0c6b1e8f74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a90583b344778ab0123c6f0a4fbcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164a530dd29e8cf2a976dd853c464f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb972c1ade81edec94232375462de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a320298b9ff8e08543cd39c27de7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa615f6d46e863b4be746ed47d39b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87edeeee2cf3e2d307290d9844db39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459493c308a57959074f83f7e4b914338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c46bd2fe956fa47e7e985eb0bd4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a1170a744fb18cc11d44dd307e940340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f30d9fdd7622fcec1acce59af19d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4ae1a5daae2a9adfb1adff80b4c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e348e297004b7f9e8764776143a94c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a376d0733ca1ba16ea7702549fc4ff8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b1f121e617f3172f393404c4e4fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf317eba010af90c51ad6dee0703945346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f467402be84bac66db3150092728a5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c71072e42716d9065ec3459e8192348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c808b3422af3c7e514c77086a466e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe55b8c1aad426ad7b3cb4fa402981350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c942e547bdc75aa768663a6cf3f2bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c01d95d2a68a801b8fdfaa6b59b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037810568bf40411d8143000560aa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adeed5f7a1ad5e38fd501c84ccfaa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf983796c77d214c967ac244f12e577355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde8003c0b113b516d16a2cb4c874fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f640405058428cfde453fcf62abb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221717f9da969327f76536a1637d597b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b988ebc0ad3ec70eb2705d2e0471359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4bc4904304e065010016c3da0f68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3757e01a6bc212ce610a93ba45e01c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3f2e1e06183fb3f499cd834083ab6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca71b84ae8e0adf7037de9b07c7b92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0f873a84ac2fa652b8b9c53dc9d89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb50ee1927034ce0e748196a295d8fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9253f185afcecd4f37cba22a5a6cd76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ceb89a8d9b083ea1105e81e0177e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a881b592297b003b9c58a98c4d8fd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7aeb6441289a8e4f048840821960369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066853ade2a04f18db25c5bed781e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273da43652430c41af2b77f57f05191371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854873d9c636cb7c3aa4a0c37a84784e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfbb237f62997c8676210d753ce57e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6bfd0d666cf0e8157763574ffda45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25379a12b49766214e7462df6ce1f14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e52bed90ce9420266d65a31ee4205376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c57e4a707431fe009babab13e4c7c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671c46377c951fb1edbf56e0b65002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c295e275ff48955f6b31254604b7f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01872ce6da931f1c64f90a7514083e2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7858b74315be44cdb95eb5ed21ced381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc809211286c24a191b0701c842c71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a3559be635561b81d9cc5826f4db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16ea8cd24bb417d169e39454c9ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c5ffa719bc672d6293daaae53e970385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be30123a40db4d6d939b4ad1ead81c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79663f8a8a53d7c75da83bc3d114ffc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1151f060bc87a315310b0b2f9ad25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2b3cbd23291eb70a2af834a029bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c801fa0ea06f5ddfacbcdaed9a154e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8c8a4d3fceb1fa7973b86afecdc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f367b45c42f2cd5ad11f06948597392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5a600c91323173bee87750774ee28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514afa0874cd82ab9acb6e7baec610f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6209b3697417377441ee95db04d277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96019c115ba6b52f9d01d924e7351f24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfdf6371f6818be5bd121e7caf87c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e251becb2f89897daa7fa7b4816a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242613d2f676f88cab6dfa232c3aa500399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d543021ab5f2a24ec4be8b430fe7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcfe8e7adf7ea11231c94d08f3262c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56ba741c9424cacb3c410b4d3a89c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1ff0376b6d31c99e53f012e466af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1564992c054f212089b7c5c8158ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d0c3bd1debe9df79a9e4ace1f401f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cb2393f7abcbc2c93e84720bc7e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7ef1c1d01bbb0a9891a89718f6d08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5c3f8691cccad31f257632beae51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dbc111104851e44acc3bd865aef75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ef36a249a6f3b3b4a369818785ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc38f2650576387dd1e55324c5288d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a599eccadb0afbc90f1b72d3d9c1914412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fa688eb9b3c02af85039fe03db1da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18402611a92ccfc25ae0545f446ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d44d6a1348e96accb9ea6365c346b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aa04512bb64590689677d447e8eac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530049e1ab2a2f4ecbd50c95de27eef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80218eaa0ed135aafdcc17a87ba1b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56bed5eab099401d0593e4a352b8fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05575cbcef2f6c59e334a9bd7bd6c611420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424570ad33f3c1519a64cd2be072930b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfe3ecd2ffadd87dc8dea51396bb1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e942b066ce501dd43f906d2c46571f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc994fc4f9cc8dfcc72b3b6b2b80b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593801894be0f4ba7d10a2bead7ea43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a673d7c25dda0e005d30a506e47cf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f93476ba16ada6c241084bb6865cf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386a76bbeb8e3cfc9e9cd48b0a9c9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec2271513fba3e1112e57eb44fac8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40d2bc594b86bdb2ac030fa33a84b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2520337e6f73ec153c69faa23e4d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155607f9660faafa82b7ae6cca614920432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205c56b5c0d6110dbde2926c78a5f22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d100ebdb7f63b9c13bdf83206ace434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a639c1d5f756dc25903cd223b779dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e34bd85fe9dff474588e9e9582c79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec0eca8ab41bd8cfa4c7a368828ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372272c304f9ab251690e7f53292f6c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c409bc7d920fb96ca64288d8aaf6a0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7e5951c3c6ee92b4603485ff17417440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea3298e2cf30467d820f447cda5a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671cb481fdd21554f704de39b75e6fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd650c10270f4f8af399f5b0bd199443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb64629427899fc95e42612f68299f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e6ff2642c2254bd02d779bd19c01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00233eead04008725137a540c26e50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e670ab9523e813eb1f466e12e28910447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701560c081199284dc2fa51fa4f74896448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a69b4007f41393ccb25c30f7a1722449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33c67f229cdc2ca80b8389c1bbc1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575551a3329b3749761b1acd5644d794451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58428cf903b65269e2a2a6fda7b9833452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfde2ae7d9a143f195b85d49cf41df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178d6d32d5de07e0a7b8dc1fa53a54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb87a31f0b2984754fb527d31c109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ad75b9452c9df2fd872403b5472a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147f131002893501d165bee2ee420c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6045542abb002521f930260838350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100cb3861302f91352443035144c64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dd6adc9b79348e6008d2f52985809460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b91e8a00acf4f7d4d66c4c38b8f55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1de2791bb2a324d54f75c5c04a605462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc44f8857370e42ae8ec46fd822d8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0008e5812339bca93729147b1015cfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660215966b79a2862b425a53e9fa39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c6d01b10a25072eedff716747b0d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672dbc57edfa0522513b6cd59d95a1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3956c084b00a9f6ca1958e743581468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e874d73a615bba467b42af743f183d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a697b5bd384cafda429dda4231dfa3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a53dbf46c547b7a72edc6d7daeef4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603287b28346530dc94d45a200b06396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d96371fbb6a14d54406178f7c1225473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af50be57b30cc739012f6232c94e65a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce500c84c8addc86fe5ffa2aefb70c18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae309c252b62c080c818e976280ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2aa396e0d3066290744441d63367477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eea2964c9e5d25006228dce195d7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab94a66c9ee71ddff7cba04b48ffda8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cb36b5c4a3f8d9c0dee39cddb0f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca7954ad840f0b2e3804f96673ce7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504980e958749501eb11f46d6455843e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baadf8ffd131d2914e9436ee039fbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c52b8a946faebf20a408f22bf957d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd3247cdf62999983cea0f052538c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371999241bce26ddd092d9b7c4f203b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9fa3b033897ef4a31ba18418f66ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f089e20695e7482e14f906833653e7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162443b29619355de3a2fe634b8b82b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102cfa58c4579f70e7e22b085d0858490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9fd00141850184ca24ee3e7e266b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee9063e902aa54971ab4430725d2ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a968d8975caa0e4e713746c830ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50405838acf9ea56e315f6fb5d61d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef863e373bd8bf40c59ab1953420d17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc12395f4a52bcad3111b4b0332c87c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6d5580e021e0d458df38cdd14289497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347201dea08ce89077990efdfaa8f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347341e8ed55bbc0e675e4bd91a7557499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ceefa11a378dc4f44429557e4af78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb156847e0d6d0bdb7896abb217990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30564d8279f6e9a5122e738f5fcc9d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ad98cc8c284e2d3e2f33da14f422503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260238e2d20a4d78e479f0332afc3f57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fc654b181bcd90517237fe78bfbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3299274deb1e790e6812ef9cc16c229506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055fd007a26936c1bf3105f30b5ce28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431365d89f38968e8b9c5b7bc4fbbf6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db23b99610e699b57ae5472edd01d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdb20039f90e2feae24a0faaa9109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f8315d5b5f3d724a7c14e04be9e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154db73f05e70c15c9a094180af8a9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55cba73119013f706dd709a48126a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b783b9dbe18aeaeb417baa8d018c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b87315ae6d4108d3f0e86d9461da6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e73c8f75f8f8fd154183a049c8856a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8497941bcb491a1db8d060ea47000d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2c84736906874bfb2a2ef3506fbdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b00318424f71f94bb4e07b4f355b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959f3f276323c34567975f2aab51a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48cedec6bdda7d7a096957ec6d5fd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1752e5401a27af95fcf132a1b7d03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd0edfca717338f8bb29835b8e0e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66ff1eff286b55942d1fe95a133163524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d429f50424f87123102bb499f2c99b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee936976ee5a5e1c9105311b0672f3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560a91306fa71567d77b0dda03ce5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48900317d3b7a960a90660916b4d17bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ca64d15074ac00e17eb05eb2489ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6eaf93d55cd544d39370ededf6be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47948d6939b3593fa2a37a567e3f152d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4738c374bbec52f7734019a23b7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c534dc63faebfd3aaaa1167ead3191533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ece6d4fe2514a0bef94327353697534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b62b716b9d615f2c86045c8b8085fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6114e5f9004703671fa8a44ed9d58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc7ce2b61b045def5ea919062e90f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85827f0be0c22a05b93db4e7d9838045538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff62bacee8a3599c47011b197b7fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef729dbc56eab5191a4db0f622a3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a32eea31e871a87a596c31a5c12d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12296b26d655102dfac12bee0a06282542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cae6c23f6225d874c98f668f94177543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13ca83ec70237d2222b739b9f1322544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1cd09af95c8263f58da81e9c30731545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda6e6fc2d290e56be9a717df51f3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27976f5670f9c5752068706b98a82ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17530fad90d35d76b31d32cf554146c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bee81b0d8d630d0fbe3a2a482f8891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9622bd58530a29fac30c9428f25b981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3ad2967e0304d3333ed90ecf6427c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c04eb5374e41cc247f7e0de05672c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef9bd7bcc1a5892f1168196bfd09d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a33a62ec8444b1d4df418a667c55b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baf76a5e1e2bc4ba187371228ebb33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a1d8892c28ddc3e5be7ed80adb227556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa81bb51c4bc7715ab335e1d51e4db6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc52908fa77679e400f751fe994194a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd90e994d86bfb0616bec2c9e26ffe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543e053f1cd8065ae2e0b20e427a97d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122655a5e9e8cdad648ba8df3cf224c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b24c78bbd053df4e9251098ec44250562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682fb3cea5fe3bb41d5cd2e377df135563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786a8e2c728e480e443f5bc6ef096e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de3a8f3a8dc5aa4c1452f9ae61da99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058f2a2e396a99557ee03febaad8819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed651403214bd130432d7b3162485a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64226f4eacd83558f9ce79c019124f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4b05d14a8b2711a9a8b33df8d2ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9560b61957c34e43f7e3a974c5241570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252260e6052feb645df7ce3d7df6fe1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5d99bdddad67e135d4c220843350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543dbb2d8eaf2f13b6c43290e90d4be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e2ec14f72604a18c6971e6b7a4522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00576310624360f98e8dcd170cf570c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba7e823886956f8d6844c4837bf61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac649cc078e37115d0bc611ea24eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed1d06927db3898950e4fe852088b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d80658be00e3be663830d5b5d724579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2aee586fc0b59ea7a1684237977a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c224fabf93c1dd7fda4487bb1d19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40234b5dd494d7564436c868b6857a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158c7cdbdd9945cc6742dac946ca096583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f98a192b4ea6e40dd989ba02e3799584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c2fc9f4139f8ba672b30d7be75f65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eadc0357e69936522d56d0daf5fa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952929492d01793c94cacf5d656f96d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c16c8f1fc3f4d55ff6fe1ac73715588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccbfa37fbdf5b65909709ff1098e1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ee3924f47d1b998c07c2a89edbd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8285dca91dc05ae7e02b9bb7fcddff7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa83258db7c55f68259554214d81ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7baa22b77596e79440253508e5d2ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522b0b180f607a5cad298777e4980c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056619f418cc2deb405fe40d210f6502595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fd30cced8d427858956c0a7d6b63f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5719bc791a0a9faf492e1bc44bbec0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95965349455a364e165a56692e4a46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403efe14cfb3da283052bfbdbb2817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519bf798c783b6470d496f2855e56b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056faa716b10640ca1bc688fdc4c552601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083207bc406db577874b43b6c2f766b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d38b3092ef9972676b6752c8fb760603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4b2ac8d36ecf7a4e895ced06ea02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaa05477f2264470936bab7e91439b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfd8930d59b537623ed5761db375d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691bb3af5a713126d5c84e2318aa378607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea497d4d706066b4847037ff8c5cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249d65c93b5af41c3b7591e2cd430c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7f577fbd99e8ca6d8e69633ffe23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cda50c8ee2de98150afb60d75256e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b3f4b80654c28046340c354b6641612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f03cdcc8607c75af0f4b9dd8f883c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb5d17b58d5ea64e3fe475d9e60af6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d13178c63e9af02d53899b775fae7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9ce7a89209503aa466c5ac1f74229616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1adf79d9dc409781f61524cd9dd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847134c0011289366ff469264fc42450618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f9ab15dc24c4558519d67fabff354619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b5b0249df22ef0d0caf1e0599f50a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae416a6c4e576440727f1d16c571f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65abe933dd9046fc60d995ce7cfdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f9d650266c07a97f2919e86daa630623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4acf271cf833b792bbb91697350a74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959e8737fdd381e05e22292990526f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81c6b7f8faff86cd28dd381ce8bd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5593c601e938f9b5db27c191cb3712b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744de1176f5f18904fc94b09c759b93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0937be341b48c0f28413369edf589b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1250152d4f5a6ab707f71625f838c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e57fbe87d6c6de249a4d501658bf96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c13ff4b6971e93ab350993be74b2b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c634b358f568b0144549746c0c35e5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dcdfd5ed932b089e6fc8cf076bd93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584543a7b6b47ce02d97fc31c6dcef4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195f5d39415830979d7c416cf42769636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee0d06e8148a1ebe6edba7106d2171637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36d5badbfd150c51a05fcfb406b48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a0f27c6f610aac829eeaf78d3438c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936bd0e6f88f86efb3f4d1427630343640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41c5bf007a15a8293f40054a0e132f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244834080bd2de85821212b4a1854a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be5ed6cb5a140d50900383d5f0e724643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9bbda461f2d422c8765386454360644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b518834b7be62d83305dd7c0d2d851645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b0952a9841f00b9ccfc270e4b22e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7948449af99fb14912d1a176b3888d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93d76e3185a770382610fe4a8ea840648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46058660d1e3b8c255744c7cbc239152649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a2e8d5018e3603b0b658fce0e2e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d95a7ab77847c12a3203cedeaf9d82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54492b8a89e23e572eaa8fb04e294f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f3fe152b49283d96fd5fb1a4cc853653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71fe2521a9e229522f014d831e75b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbab5b4f4e339f482f753952a9ca2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e9ae124899d50e6c83d2ab41c3dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6451e83e7b3ed9c2db53686474d48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4662351f7058a8db38131226a85a5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342bfe47d9030e508b00ce5eee4aff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a5f564e4352846e78b9f4d8d3a6c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f70a503a3af60b8325d2eccc1b7df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bc02865a8a88a923e9bab0014ddeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da928c8521c012fea5a0bbf9556bf3de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520704e0b604a17f07a19b4045978f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c627233a11d0f6997a29bdbb3aaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392757ed17e62f60820c22e2797af11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fde35344ac02fac420582a4659bae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d7dd949638f6bda43cee087fff38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a49d563b26bb756ae57234654a8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816d7a4e4fc434e12d778f7ee70b8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ab7fe36f41a8bef08cf23380a792671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84aad01df9ab9dae6cb86f0f9bdf45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0eee6f6e330edda399589b2f63307673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795107a88bb6bc109b11591dcfb85b0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a99d16f409fb5bd09fa567eb114c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b719c4bef5db72d68642cdf483b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d24bfcf975614391207477dbd6d9cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7df5d22837a72aa626bfcfaf6ed7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975bd3d0e511182ded36859550ae082679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1cef0455405fc4f3ba1baa38b7d16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cb9829e14ecac4c3eb71b95a78104681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063921bdeb3a957476e8f37d123094a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c78a1d30e47ed4e815f45fe85f0ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642791cadabe10711bafaa9dfd2b5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0401486a52443df0fff6900c4227b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df0fefd0dd6b48a6cb4e2a2ccd4845686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b613bea5287112381c33f0de9ab3627687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaa2192722ccc90a2a16cb27db0113688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49adad6d77018bc4d7272409a1b78f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b7f23757891ecb860d588e45711b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55ab1577353066a44d6102b140fc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590baa6fb93c0f86599bafa9e6712e03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ec123f77c1c6bb202efcc0f3d3fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb526543c9863f93732db85680326694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff56ff42305ea3367f55530f1c963e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978561ad8349d556b82008d4e213d9e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743f26c1d10232ff2af0c9879ae1b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356879514ab4484a981de51434c0ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771abd8a939153f934a916131ead6b5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038778343468c2cc6085d7401cd13f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c3dbd62bdead847a46281ddd0ddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0a5b63883c99426689ca2dfa662d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8375a71c016831fbe018705f268bcc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83b1f26f679452c3ba257bef4dc18d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1df6f4a963bbec78c0a42d838dbbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18adb2df5bf043d613e1208761a1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0083164dd58ddf282ef74cc9aa787d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c623123f9e55fc699231b0bc652f56d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac38037dc6397f873814874debce4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa95920d635d687087fdbb183c9da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1ec1e1fd633e305e61e09b5df8d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221fcce398e413645b1be33a237b06b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109cd22d1897e788e72d3e32b69e8d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d767e58431a16e8b6f7dad672f785714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a31b03cd7323506f40fc5120335b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e04896bb9b657c7f9e0bb90a2ae0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e126a15bcb275fbf3ad1835cb06925717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62687f41232400bbc48d751507cef745718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec4fed710fc38c0cfa5d19486fb2e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406c44fc39ac85c2e0de3d8b7d8bad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ff4393f9cb3ebcee4efe07fdceccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35b0b7dd11b8ba682434f20457012722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159767be7347dae396f4c2cb73274ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a7595821c180465baaabf2807540724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7596dd310aa57006d7c083fba5e4ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ddf0c1e55617ede613b4fd863caf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d8039cde7780cd44cc8f1a7177fc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9329181358a33f7c5dc696fceac8a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b2429740aaf46a3eef107953ba733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40311567e1edfc757eff7d813de59833730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be1d10648d7a110d19826105b363db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549507f0259f0efede4cdf556382904732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914d2719ea8e0002097c4509eb52f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc76b1cc14a09d60bd91e6a7195ae4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ad48619e184b0829fb7596bca0d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0dae35ec1422d09270f0fd2ed6cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f6ac31f9296ef7e44d3ce30c41172737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc4909dcd3942547030842da6a0553738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ff87d238ba884a75669f24b9f6e31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b56c2f814d43ada6600b007b78d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0945404e0bc740af1a795fd5ffc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f776cf309327485604beb7f566f8087742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572ba1b7ecdff82daa24446f72e435f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94fb50b36d89501da0f673ed10eaab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc7711641dd67fdf1bfe092a1beaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc614868facb9e700973be789bf7fa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ae04a1713143e6ee136577e77cea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182858e32557ea6ff1f890d05b938de4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3718265b29fde9fa03c4b7b1bddbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359115c7ebfc60df60f27f82b3515a31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7af36306a7ff4697befcc6fcb2f94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b90035b8f38f164e977ae5c943db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196b3dba79d22cd52f90e192472217753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd094119e799878ebb1bae0c189db9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2f54d80a381d9fe7828173283fa75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c271c5dfcb7a971084d3ede9abaed2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704aaf19f597613cb86267b3db7cd2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aabad5a7d8de8fd3d2aff57605029758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c85fa3d289129340c5bb775faa301759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>