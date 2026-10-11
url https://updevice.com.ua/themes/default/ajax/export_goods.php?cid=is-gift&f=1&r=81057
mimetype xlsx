--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb6be2a5c75a7032efe2b29d66e291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e51f66d5e5c998019151d57c0cc1b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d1699dac99c469895c4d2ed8c6f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949e9b77e07f3d36fce50e12082611d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b66a268d9cb06627aa08d0a4f849a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e684f0f7ee8b3a37ba008e06ce846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94aab64fba7088e651aaf0f7e1a987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e7e8b99316354b4fc35fbee0533d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886952d6d7052d60be21b7518e512b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc5ba95b1b567939780d52faf4584610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58595082048a40eb171cc674592aff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2e9efd04cafa0da9ce07ab4e87f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078164519fbeb29e895720de060c10d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78419d6640ed31b9d8db82b58e7ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b9edd477224193fe712deed94163b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb9dea6303dfbc8bd80d45dbb69e7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2509326ce14acd9e2ca1a4b93aec217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac645ab7bed4c36c0dd96317cb1f3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da518a44c3c3018c345992687a593e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0b6109db9f1138023b54badcc992520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b999604136962efcb293fdba9336bc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf72eda2463d7745891d1d21afdb7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a19ce0b0ce5b3ebe6698f485ac0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109ceb5ccafd0048a20ed5c674fcc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f6175097ac0d899cd5408b765fdb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8456a91cce29682e3dabff3d713d44426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5197d6ff108595741debc66a436fc9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e115e979ebaa893a2735e2809f82828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004d03d19e9a790a1438fb2f2f2fe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec78fd32720068deb93ea9b18bc9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5304071d0fd0ed12a94eb46d1288831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699bc26dea41ce59cbefe409f3392832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ced4b2dc4aaabf2d0409bece429833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a1aef298399b7a7aa9699523522f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd563ff320a41e0e12ac2437e09391435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab750aa1d95d1db1aa6e5287aec6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c299f505abbfaaa3f0d2b8a6a0843037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1793d77bf4c9ad772c4786bc4373f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d672967645cf8c5c29bc9c54a6510f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd1c0435b705dc6573dfd4bd8f7cc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532929f51b6aac1e8a4527df977cba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652574c56910c08c8e8eeb3487bb31542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d73b9e35a09661c675f2273efacf5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9786b6c8edc0a9ed49e5ef0ff0d6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afd55d39e82a0610a263de952c255d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b511acd10726805cc17f24ff796946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50c191d54d4a5e7ed9fea65a4e0d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032be67706be50bba31f2c005af7c0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4832893d84f90974a965fde8919e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0aa7deadce619da5337b82ee6dd6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052be517ce196128166a5a9ba1b82cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee278f2989ddbe5eeb424f95afca6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285d4eedb683e7546ae51a1edd8ac9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e79f061d81392985982be13f9f476054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb92f4d26262795193c83352fba3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d76972830a6d4d98606eff7ad567256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e638b7bf10fa6e88ce729f26ac1b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915cf10a5d91d935276c644ea7b91c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb15a2bd65ca737fdbf7d7659c52d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e31c9f9632ede6d2f92cab51d7610060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6fe797ec6a8ee2974818eb0c6475c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b589d366bfddbace782fb31379c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a2f917bd298c7d5f07dc9f26cea563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026db6f5711ad9aea6bc2b08d935b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9054d87377c096b54bcd4abc51ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c438be45faca86de5905fbb3a2d16966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0750640758bd003962ec254f2b73167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd5581ad968d244ed8f0b2be79ff4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a782ecbcc9fe7f5bf770f18e55382869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8547883ad1e2621885c62ccfe6661a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caddc1471e5a4886dc91befc17a98c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21504b1dbe5d1a6f6feab79f34367f3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17944324b3aa6b7d45a09e91c3f1eb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5539ae2f22d885f4c53b1cfd1044d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc9e1b0ce7e508591679093177f3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0860c3a006cb190117ae3e270851c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed00ba9189eed456135fcef3635c5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0789a01dfd5e15d69475347ac9f4e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff5a085ba40f8cee0f76a449e489d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b00e9abc837cee0cfe8015579d89780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2f0def34a71b945b38bc6fec07a0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f784477b8700ac87b599eafc03ee6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe013f4a64d97ada35d793d2aba03a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afda2525e1df83b1b86b741c92681e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2281aa3806229f62f75902aa89be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413a68a0fb7ea7847ac7a2dd5f52e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5fd51353e117bc1a0104d3d2e3a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf2522fb4494947b10c2118d3bffe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3ff2555980b0942f367268ac8148f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cbe790f5af86829b8ef149a60787790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3cdbf0f7f981eb7ca0369f9e1dd7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce927d552432a87e9a7a043c42166e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c55b624d26ac66be0a038f6ca8bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46802fc952c47e8d41638ce3b49df64194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955c74b2b40c434b0d1037b69d190195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf20f8995126e01ebba5922343e9a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08d09f87b3f4e5b09115147a3cdaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce141947bbda932e4e238d548e500d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf45f124e7d680c631467b7f0467c6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4a4ef1c540526b61125e190200e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec2f997f99f97fe8ab0424d02cec89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870dc629758fa47b95d09121343a797102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b09c03ad9dd778b3f90e6e04449a26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de60591183504329f38707a021597104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2cd1237b257eebe8406d51387944e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13e04e27c99c1c8552ed96a50edb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497bacc4ff0b8db27744bda9d32177f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f6d00d0aa29ee0490a0b84c676b62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083468972e16711f8520ef4deba772e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b26ffe7031c5504c2bd56235ae59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdcc78fb2e649706ffd2f86289146a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86766930484de66cb02ba189ef7a84a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b7cdb22ef81f8964b39bb1d24cbe0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f98f3d38419273e5be351ec28ed2ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3976a048fd4388e10dcfb64bf41b4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4905b68c8e4cd250adb1833b487171116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7b271d45be1553de18f2b8bb8da9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a84e9860db2a69ea4db03da2234c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275ff3e6e1e468c260f33838142cdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ee04ef2a8697b6f7be3f20a91ed0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9f47154e3afad4e5d1f16c75a35d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7023a202c23cf5b34462d834b67b69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9623d0bdfc6d5753f04dd53048c2134123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4619f543c98e9a1e9bb2b692c90a96d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3a892f54309f10373b8a846d4bbef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910658fc18ea83272cd2bbdbb3be0915126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895661f8632fe5548b8f2e75b2ffce38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6544ee1bd0c1a6fd4b47f70876171128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7d0a7565a4df5f518b1305d8aca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ac9f4e04daa08250ac7f48b22f8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a210d791333bc7bbbd60dd8369b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f4129002eecb58891a229f95c6f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a6ad53a8bced7e572b4f8856a137133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc214fa603a6b2e1e247f356c0273e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376486736feb3cf539219f7733476fcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33805b4046961cbd78dfef096e8cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208c590513de2e12f734dc0db9f688137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace815f886872515cf3343ac8088f78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815475c8f2dd25a61dba8432b0708885139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201480943b938e6b5aae59b237a0eb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d2f9a1b3faddcb7da9e591fe579c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b26d55148ed65ff9aaa8d830d486142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d906b1e7213c0cf9e95dd821a6300143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637ad56377f86e9c94a15f1e29c278c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117821400125ad7de3363e49659857f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f850fa67fa03821ce2d6b02008d7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a937bf4fd3279bd6377101d6cb1a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b51427fc5c3e93da84ddfd0104a7ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470918b9866cc49681ee7a11006e7b5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db4c18cbb1a05f9b87a6c29258e5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b614c9d1062a8498e7d22346143ade8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de6ebafec612a8dffca16e68fff6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8976624fbbed5b0d808eb786f20342153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc566fd9180e33c96868c31730863c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb924fbbfc955dbac16d23f629c5ca2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d987017150490567cd34a926cd1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304978f5a74b47da88d53840d8942e99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee31cbd103746771a258ea941ac581158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb85f091c9552efc3c71e8c816d62aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ccc596a03cdec6c381f22592f3ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f9e010873f509f0cf93d218e680cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbbb20044c1f6d9c342d03a01614a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b9943b459ce860cce443ef00f24d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d9c6ac62559c3219e4fce6f92bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f10acc41c3d6e85f4da3e281d19fec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd028e9e5dcae74e7a6ade17102c6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80801a3df9eb391f4b5931fb3b8f67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3acc44d6fd780fc4b1e43d4bea819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65cdf8f4778faab5de37f3e462c16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca55c55a70effcb3f70ef440fc3830170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb52c249e84d8846758cabfc4b8c61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa5e1b7fa84d333df70c5122460129172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7f808707db57eea1807079d24058173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ff4bd09c72cf764cb7a7f8f10c516174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56308a399d4122cba0cedcd57546e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63fa31ca9119438d2c665e7ed005d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723155f7e6ef0d8ac7d2a6513e5f560177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910452dec0c3196763166f8770d4a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a1f134fb8c9419b45181fcdf3712a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2245d3bfcf99d4c397260ab97c8b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0303f426f4769760605ee948d198a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c78098003ad76474724c291ccaa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff93e2dcbdd2a5dd44efe1d1d47cb50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e09207c8502804cf01dc512d43e985184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9801babd0b04faea98fb54c3b7a0230185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868ea9585cca48c53b269672a202125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ec2ff65707e4d32e7dfa7a32a924d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11342ed28b5cf9b9abcad546b4ecd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cfd2f8a7c4715b73cde4765c6320e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c728424384c331a29fb18d6f7be5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca00d1a65a9ab7e8a1cbe3cf9cf381191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e9c911425ffd1afa3ce66c9ee54f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f0988ef54afc518869c5b928c964193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5df54907dc10d2f792ceba21e2542194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7c634b727974bb6fd34bb456018b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb526ba0a3703b20179439141ccc78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8b762543ea03f4dabd4e8a1300aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babe6ee5a3fd73c9efd4a6047c5d659198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dec602b2208bf881fb3961ac673eed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5bfae64ed505204f0899d0a28b0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c331dce41e5bd93704827b37a74a83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c12ddc023c039ea7e0827f0e58a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40883327f75c2dcbb042977dbe902203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597914b97e926891ffddb5db5a6f4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f39bdd4917c982a83dfc1f8f408ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a5045ef7eb5b1c7614ad03aebb98c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4047c6c290c1e7ddd9c3837dc2065ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899eea5132821952117956f52e48cc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd835bef69a93ef3c0feb5962e949209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d79045f39c708f80603dbb987fe90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcfa2d0cec432b2d15cf998447b65f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf152ca825db05ee1cba74647b70d63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d978214c40b9b544d3dfa3dcdba4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3ef499b7e43ce67d2f2ae07ac1ab7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174fbf164d816f7462cb743c3fe7a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d0d120922a575f88b4af42a3cdd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b4e51ec6a1b3a808b4eb5f0cd5304217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4e73e4c96c8e5b005c0e9d2f5e0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c947cb2d5c517b56d8e9af2f8295756219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59037ae1575ae4c2cc4085546b09ecb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b014cc63c5ecb300d453fec059c05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e50bae6029fa105e75d4559fe893222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed7d12ea8f852aafa94e824f5ea027223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9597a31fe1c200311dc8737eebb2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d511ad1ef80ae9c6cbd2eade704ae01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba748d2bf35421e5dd88aab2cc1f05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92f6e5cac1e5815945b1e9f3aec73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7bb42234a564f4f92c299a2303ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770a0f00bbec442b141af09f20a83df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b57ef2c9ccd521e1c79bf5b9e0d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb80d3db71788266fda0cdd68955d22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e894d0a10363c6c6df2bdbb8f221232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10638f7907ff21ace58764b6b03eb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cc7392877e0377253845ae20a894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ce931233189b13b2849ac2f529946235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480652776634c63ea06e771e26434ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00542bfd669afa1d2bf364675c72d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df55678caace38fcc189dc3ebc0a87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cf3cb7d0fd7e40bc4ee55dad4ca05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216bb3be9829f807ecd8d834f44d4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e403d9f407d4daf717c26b5c984d33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372e3c49689068eb3abe3350b897823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcd9c8aae96decc40c789f65dc9ba5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799555bf6aee58d7c493d9fe03d67fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf194bf2ced35802ccc62cb397a9f0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3197578006b1a00613469c95d987b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57997f3876444f7c48b077742f46b376247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e030f95f211272abbb13c1faa5b1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8e64577b3da93ad4752cafd48e1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65bdaafa995b11c2fef223397e302f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d7b1fe53d0fb5d6496a11474a523c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616729251d13b0e2fa0c33f084ae596252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb66878904d89348952c48ae7bc17b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93438e40278bb71fb2dc5fd9b2d58aa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc2ce74a35a534f2e13b006b628ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85babbd346b70322926a3a767dffeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd966af46e38804b45a670c05dda7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a1cc01f027946f31d51e3bed075f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a38a56de46849e60c0f99afe574c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181b2264c0eeff9e436ec34f6587f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2ec3f278be4b20bf98e6ee6d07c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a1ef0de4096dfef080f255e0be17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc6b619c854cef4fe0225c584bc704263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476b7dd5f65f239aaeb13e8f85e730264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3e64294d39b0b6d7314d073cd444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ba98fe67268c3dc306a638e3a63f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590c541a7608233b74f80e111728b7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc743727c78dd6d5020b0b40d3b1713268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971804aa12cc71eb1309b263f2408d4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c60f06ee9099a9f45518d2e97a059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3207bf04d00d5e1bd313ca750e65b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812fb301a5787fa1faed6aa190fd3b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb527ab8a861edd9425c60ff7290e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367cf5b523fc4d22a4ffc76b026044f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031722b9d8e854862b80207779d347d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79172e7453c9164ffefb2e97a4abdba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683422d0dcfeff678bda1b97c235ebec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b15712604691d0dac3d20760d4cab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ff4e30f57613ae7f4cf6afaf95dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8b4bb73f077b37e13dc9aace332f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0440a1c83ba98c915ce8d7a6ff24446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd406dfa8fd56206d0168aa5678bccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110516a3f57e2aaa26abe4fd4bb167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae534a34c7f6b3c061aab683dad9b70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406207fec24157247c5015cf033c655f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d9dd810d1c325a6bf958ad229670d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fd61500a49f8aa91e8d40c3201151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b070dbdd7c321042a0fda02a9bf52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a083c5fdecc8552073ffa1d673e3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a076a64afc368936faee41eb385fab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c66287f2e93c47aefcab717910fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375018dd5bd529a86d800ca098c1e67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc53da213909368a158a2ab39e11a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8447ba0a5122510012eca2cc56c6b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc963303410139a8e8d58c9ed1c741295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e5b54e2409165883af9479058fb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a488138cb10e5f79ffd6afdcb74c699297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46583eda2b555be836fa55aba52317b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a1d7f37386d578001dccdbe1a9f0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8890dbea7b84c1097f60045205c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd88bc4a2e540b21d0bd7723cb62254301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0208c12c9f4d28608e8d2d73979ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c392a0d95777ec10ae45525aded02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942bbbbc14939f2d10c67b93b9dc6b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a886f556ebb87c5ca5767f658943305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064c2a3ef6a6cde0389e42bec54311306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04848743abd264c1245a7c58d977537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2c45893c37e27bf86a3383e91c9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c1d21b19c32a39661540ea1c23c45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815f8090d1e4c2b07ef907f14575641310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615df1234d7900ddb022aadc7a0024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d63154602b93d513e667d7a067cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead57a87ea41a91d26930280183426313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054a00e8e2137c3805e21113e18312314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c742bbd975a34e9909725b3b28626c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e83c49657735fb6784f95e6d15490316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91e441a255df13095c3a73a2f71f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e865267ab0756d8fafbbc93fcdf085318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ffa3e60d702ada019827d46b88aa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffcaa7be28d579368482afcc45123a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8e842ab27ed8cac4432d8c6f2afb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80782387db251b10ec6ebeaed0d54d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2527a8a52fbd843e724d90baf1ab53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097ad13eac42638c3720a0e90424aeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d746da168b521c3c728ae27d5735d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8f6926e908c8b7f1bde50ee6a54c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2e79fc835a9bd91bbabc1ab0a16f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66bedde0106e5ab7253c6ceecf7973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986dcd95573efe72f7b3716dc2fef1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9efaa194884c1d2ab74e246261c27d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed08333b7aafcb8bb039ba4e541a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d65c9e0f6cde69a750c1e7f04bbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6410544127acb13fea665e497907ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c99b9e29a3fc3d9371b442853f6d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c6fda33b17332a45971435a354027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b7958ec480afa2cf8d645771c9ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81def1fe4fefd74619c4bc1d0646c5b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af3cf2a8721aff43b9512c75ed82f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e93d67996c93ee26e3cc16ebafd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df25d8f81665ce08230c803257eb8b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd889a5b53b3004bfc123266edcdb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c6c3253cfd3897c343a273a2cff6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb91c0dcfa78e6558d6f73b4896c2ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a0a02473e270a52daddd2ff2a3f80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0789e8d6a190ef5d3a3c99f7d5c117345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051dd94de9d84240ce0306680e0600346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc991202741c74d369fa3e82c1d783347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba948de039ad2d98c4d3ef99cd64cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523171956ba3b3ddd1be4beb09fc033349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d547043d61c96106f91393b891cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b3b5a9bea7c27955e182f6e4609a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62836ba2e1c80a4ef6a374afc93cfcb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084949222e3ee05030056b761249a19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547f62014cbb95e258f83723733a29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d6b0e58266235a6b418f742b8c93f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6cb5d9f257f859e30d9ef7c4558bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e086ddc07665c9bdda36ea9733e5a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1cf08f2de5647e5283d5e35caa82d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9acfd9b4c4566683c820c30d06aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bace5099a623e5bcc4bd1426e65c4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864ea5a89aae493b7c43deed3eedea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb537603357c0cafe9a20183ed4d6b06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec05ece5ccd4de292a2b826833cecb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9215b80d629bc82cd77904dbc6451b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad26955903beb8b61ad1158586fb032365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42387cec3c5de767ce703da6ceb7a70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33357e59343165a73f81ae919ecd7db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43403b048b24d479a94bf40aeaa47f57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf2c920d874568ae34e633672423e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724f380a6737381ce1e5656ea3ee64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195bab3246dbbd8ea12ea547acd9e4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027023b32160d3d2c17c49203cb1834372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423634ffd97d8cc4888337cd58f8147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90926508be6a84fd29b078c33a0cf197374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7cc715259fa487e7a13b806a9477c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2caba95f59bd6e02c0f6de4e5efb46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e8bec5cc1fa23bf5d2a802a0436a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc3e142760c8792720a23d4ec6c09f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7311d9d82f827dfc7cabeb11bc672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1f70007ef980f4dccb962fb69993a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9ae291a9996c6656a100b2176524381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b42f30ec49ba9aab15ccf56e904a1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e6788ff76ce81dca992f3c984d95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794687c61c742413a5497fb2d0fe45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb75194b6cb28967d02bc9dfe8ef52e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbdcc478abdf0ba8dd5103e63b1330386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7972150372a5177e07e147ba40e5ef8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d3626d8a337c47c0232dfba4cf4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551758e6cb51eb603b675b2a1dfbefb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c7af73c6bc82487884332fbaf7a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341578ef3f944bbd4eaad7c151a13c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad276670e080e45d64c3bc21c51e60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a6cf8556bf65118e64accddcc507393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d6fc69dda6d2a6f7d87fdd6e4945394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8967f46de944c7fd9207c4c8a179395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfef71fd435f3a0c81368efe8fbfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99b8657e95e0c6d10c4189994ca36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55d3b57f07eeb6c59bfe9efa3c51e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8e42e3ebf9fc95c7909e91ca8dec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ed0e3a6fb17dd3652dd079a05288400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd7d4581c778ccf38bfa300f59dfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffabc816b4f6b4bc7c5a7d27f8a9540402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f1a7da0ebda7a03c6de6154aa14f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b556cad128c79b5f0fe11f4f2d7de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109498dd4291fc6060146b04ed6eea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a0cb122a5d1015a74be759eb50b43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1e9d46b7df0518df2c6a2fd49978407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d200ffb34399e304381d099201cfbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f320d8c5c64865f2093e46dc19cc0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf45a0ce6e173cee827f150a92ed2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e46fb1a509845adf3cca17b1a0eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24104a8a3e4604afe6fdcb3ebedb8fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5095a51e50fcb3882dda9e7101e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67b185311281893442e676ab7bc57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f44e2ce06220f24cb8315f967c727415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ec1810277760cda7bbab95eb53df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f543e268531b1bd56d422e42713c76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4bd56e6d8db581feece4fb2263d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226c2b4b326f6efb7b4f97ecb93585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49f41b168a4182312ef5921992c5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550df2f4d54e28f80eeaac95e6e58fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd771d099ac6718de3fb9c0706bfd9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ba2986f6ec4ca2da7fcd6b8ce43f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97beafa6870dd25ed4ce3fd49245c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72696c3d204bc600360965757fb39313425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440948d68c44cb6499bdbee0ffe6395426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ddc4d994460c1bb322d5dff18ad8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf9d4b2d143c5f7b8b71cb5eabbe5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7662d65840045dc11630d9e7efa57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d6681f0f219e4bff45ba24491cb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde7970655a2660bdd0dc0ce47582f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de79a645f348397f485d65a7cc76f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee19228c851226bb1ddce2c4532dcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95ec01a195db54255e3325cc334f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d21ceefddfe686a056bd827f107e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ee616a2bb96beb91c798362e9765436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b894993bf43bf4af125b6bf0b40bd31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732127cf18e2f73af61ef191dcc7068438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aba8ec0bbedf74a575afded2daba0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1a19a76c1264048e1a86c79a8c97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2808a8265d3fbc5e9c33a9f4994799441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c05adbc23bad00b1ceaed95a48691442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8dcf676ab3ac30c0b7e83d1c3c528443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9b9b38a00d7ad2b19fe1cb0074f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8c9005f8b299b5e32d8cfa823529445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fbaeef63f6fef5fa7d3dd5c092e9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb5ad88e58cc10e629c6ce51a088bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4b0231dfdf5dc3c89cbfd4eca683448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b63579128bedbcd61ba2eabf51663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70414c09840dab6a7b855d743f7fd34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658323c22688081efcc5cb9d5d137a0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e98117f9eafb5def95f64bd346aacc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcef492a92bb851490a85384d4b150453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91232cfa6744a8f7589f63bf60dc929c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc833d8f7341100c47df49597b3446455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a48fd1171acf900fc22b50adede1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc8c7176321a90b9c4ddacb2c10f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fa6705fba488a83ace02944af7151458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95753aea6684928af9f69bd4d9f31bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4a1ed971c8878296867abed087d2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f84aeda1e3faa6e283aedb79986b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a982d5adc9018d042fc9b1c5984419462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff87465e33ea57f604b8336cecf60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb52d210fa609f4fc6964e9159533b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f98481b754996bf6bb6a9814c77da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81af386633b5242ae9914ffa70cba8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e1e029208c43abd38085e0e6dd07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c3e9bbad183ffffbafa54e28a017c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c81fd041946b294712611dc60436469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d88d8a2fa55e437ba77d4fa74cbd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ce2e89159991595f07c5fcb7839d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92034eaf4a59c40f464f027c3df69656472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c279e1556cdc1e4990421209f378473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0dcc61b30449db13eae7f3bf5ec8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cee1b0a90a220369789f4fb15bd12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8aea18f6a6aa19ae969e89a734f26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91c71f0fe742ed84849f137e8bb79e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd1b83dd8c10352097b3214c4c15c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca933702e4922b95f44b7f593826c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1747f2ebb969ab89b3e5685d5af7818480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94b50a1167cfa5ce0b30ab7851ccd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2422a6697c6e534abe959cc288a451482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13c13fc2e1baecc71423bf04e8b5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d77256e02adc80c92995916d927bfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f13018d0a4274e44001bfc26ffccf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432686f24903ddf6ee0df2296f4b7f6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6c789cb0d08d0c861b688a426fbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd1f7ae9d2e6f3ad91b9aa6e0c3498488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76cd49086ae13a66c73ecd7f5784a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce6c4ade49fb81a140e04de1df00c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ae4831be057203226fd7655d1e98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bafc3a23626d24d5828651a61f204492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4b8a6de815d9f7217beaa0d46fd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f206052c678eb32829ed85439170fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669f14c0fc87664eb238f1e49156edd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a80b0cedb8dd897b3530cbecb32b71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4f8770c29b9ba65d3e47662ed4be4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da74b07eded86158189f161656233498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd978cfea091071da37bcf7c353a11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56769869b272d3ba892ca31fab62eb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2a4270c0a0bb2ceea19093db60cbe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e4948376de7f85c4aaed57995849b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34f6a5215de90758f616b871899971503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce8b72e695b427d95b20fca87857c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb910c0e4e4565a0b9f64b5973b97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98528a65e2f6dde3e15033b806cab609506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991394ffe61a73f7811a3bfd3a8e57b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2947a447c332f2483782dad49b5e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d159b438da2dced46f4808635e4290b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700502ddc0f8e919fa913f2d61e17d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e86a72a48384451d0ed1de0f24c98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227ee5220c2f72b23a8a4de66ecd85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb541724394adc104145c807b5353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5100849327a34fafe3a4100909591b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe79da375feb080a09c76fc2a7f677515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58a9e15a3f1202dee01726cbac4e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb9d032e000c134af42b50569f2b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c4b7abfa705097ecef0489de0336518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad3426d8a0b73deaa6b187dc7bd92f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c7ffea814c123d6f0febe0afc501520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256668a3343a4271ed354fac423c0e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c538afe3f986e3868b824b12459c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73ee0843ab0c3a8023840ab893af4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a6b4ce1c4dc1e721965c2970c996524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb93f32cafe2068463fcf0f422f027525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613df547b6b56ae6d7053094f0021f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a169730ad90d4d8cec25d725c5e34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4140c7a392869e8b051c7ae7ff67d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543daa33937649555693c0c61cad211529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d2203dcc675c6c1607229a93471fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc7e79348a4e294b12687f0db5f70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab1a4b4b686ff6dc6f5eecac5e6882532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c46bb8d1cca1db5c3ed77e87bcab7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912964a927e221e7f189c5ba31b9f60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734dd22eb2f69f656787687bcb83ed5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f033747baecd7a7d29d5a373df68c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e1a403501f7f7222568045fad143537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537887de3b0609edba751a23226ffab0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feaf89108b3b57809fa026e5115b50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d8b7d9eae4563bf72fab7a351238540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d2f2b51b7035b6cccd09674ea774541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff5b49d23ac2f1dfaa83718a43a790542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb8efc8e2f75939c85d0aa668724b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842461dd6142e29be0326298dd6ed52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b975903722ccbbaf18309f10d47e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d4763507d0b17aa333ddde00f2cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a57282cc12d3adc94148f9f5b7c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a71d7f7bce22c8b4719dfdde99a40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd842478259bbccc2e92e86cf6502dfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816078ccb5e9d4102e8afcf3ac8da0f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655638b776483eebe80c0d7e9981783a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6cfdb8f4d08171d6748cfe796513552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f399fd49e70ba0154f6cd8f9b4a0ea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9418fb35a7a0ba6ad310e7ae7d29d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29780ab48c2c54a591f69406e1050f52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352b13d052b0f41562417dad1c2a2d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a4dbfc9182193b121dc00c972b744557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806378331add53e84f7d3fae1f6479558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d9cf87ff98ec3568b2a8048ee89b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2557f1725d4bddec475ebd54c4fd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e05b72d7bfd883c79261d31fbbc7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ced42ede56ed2ee48408d9ac7cd0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4637b23962c187d8e79051a6a1bb5e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508f5a6933e666ad9c2e759768f17ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e990e04d042a1ea0ec16010d6ad6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722af19a16f2bee4dc085e106cde4eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f5a808cb3ec47ee0541b168351d4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a357496a75b7040ca51482cab6a0bcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9336111abe69fadfb00726a82e28b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f083ff6ccf1008c7f10d6da0b42b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55ccaf7e06a60d4731d18f804581a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041b87aecbbc91841df774ca7700d18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c04fedd248453998a7aacc21e7a28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149392db31dbdf0b067207804a970306574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4e8507b3d9a591d82dde6670a161575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd604c34cec30bd14cd8248f1a00c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11808411aa643405ff9fe28cfa6cf7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190502553ef8f90c420ef8338c84250578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03bafaa24a003b4ad2b0d864e9225579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb577362057efcefe013a5a3f5d229580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb3ba1666a1e208f2abfdd3c9d4795581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e974435dc1dfd4bd2e716478885d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fdf4a09d90b51e0b80d30e564290583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fcccb8b78806e70843bff72b6003c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84f862b95ac91f993a45468e3b035585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5eed7fe4520a8ad978021281de5da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2bf19710fa8f7559fb578bea385a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5576330041c757c6de13f3b188ca8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae295dfd3119b1207f616a6cabb58324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9fa11bd1eb08e72b7ff2a486b4c63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee4fb470efaf340f8cc041c2556e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266417aea84919893eb0c13bc87180592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514f37c70a11789d97734479e4d1a4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87528c07e2ee2d72c7fb3f15f2b91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8c4804b542258c3d297b93b05f44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdbdd0bc7ae28678046482fe9e9a74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c18f4adb62ad19417e956f8ce3a3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d4db8c55c01c30d49ebaff3a5a9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747d2a4514f1c5930c59795d244b370599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a70424229362878e9898ee8c833b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f38b373afc0851e9706b13230af3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50834c48f5716dc1b6e3b36bfc262977602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485eb1b04b4b66a660758931277d940603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72502917e99871c452e1e377e950de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ae6b3a4f47696cf77708aabd9a9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7374a912f5fd801039ca1559b39040606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03bd2e891c468e2b99aad1d12b0f7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036f8e20cbebbf88199f61db21f737608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8246e8e69fed85d44b7286faa3c3059609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53138da8f600fdc72834128aad523b9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b38d8b5a741f3d059940fa0ce518b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5b4c71a28e9ed6f09dec31d248925612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059810f9eb706c8256e8ac7966d0c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b87361b559b58ec9660f0636d16d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab163f9b2b1142c43b0b5261ee015615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04b872c046b392a7a15596b0b36430616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592653cb716f418f8be513a81215125617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aca7015daf69e4427b6cb111469b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fa3610ea45af64db0e5dd9b3af645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d51cd9d3518dc5da85f7429975e5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73443753f4b94db1b11162dba098796621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd058046ae454f6ad4eb9b03831bb9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484237d8823927079261daf9f397237623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca4ff0c0444fb6329284f3a6ce64e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef236528bb477421d2b1aa6a8a5e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30a32e98fd71e07e58ed7acd04fa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c2f4a96d437ac5f444787f66cf21f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4105eb5bb4cb62d411a42b500edde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea662029d6efdf4d2525b0487d7448629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca52d9913d6961c81a43d4baab127630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c830db539b1133397cdc88bc754be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e594eca58ab8ac542433de29d09a0b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2498a3c021ca92ea73c639fbb3f33aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75447c24f529305c7d78056a6c2f32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79753155977ffed84a49f708b14bfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800c1617653a8c5cec5cb7c7ee45fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d8e1687a32f48043b7697cc72a77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd4303b9ecc02cf0c26ecc08ffadb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cc55cacc2b708747a8aba9933c674639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89687d8f1d20c86c279254a120054f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704485d6207388f3b665b1211f88f4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d72c7bcbff10e58b31caf7a6001e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e7110f0d4b2730c46db0861e1b37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301020752179b77d69b891ff0d4cf34f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed1d5401f8e87239a03468351b0c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d0ffc89a92317ca9d9654c4ea16b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660055abf0a00e6c28923f6d67b54154647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed5e2c02cfadaa677fa2a128b5744648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb8b74ff8ece49cf9ad75adead2bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db79cc1ca113aeef02b7aa1eb1f7a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6eaacfcf2918285801a41cdce03ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf4902da8d1070875b959b7af9b60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e8d13f067253e7ca1d12fbc6a2040653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce33833302e05a4d611a74fc550f3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876f2553603b434788b22577a00353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80fa3a326aebd8efe76eaf8d32494656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151b51948ddb30838b1cfb65df098c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941140e68951a025d2433128c275ede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790a8c8df2ce37318fc86591cc09356659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a71157b531ec8f9811761030a3f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7bbed8149363f24183aa5b3e605b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27486e4a466026765ac468d2a5a78238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77b62b15a4cce269130efaa7445177663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bdfd6b01c4154a56496094139b507664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bca61dd8e9eeec9f3c893fc35153d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317de79b7820ade8ee3de6be051af5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6a4d11a2eb9407800948824a285c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b457fc687a213dfcad2d4166c19045668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccb6374574338fdde561a983777c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312eeb97f97ae79972321e9d0c224c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee91570d4e9722d197804b2fd27937671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e874c8aa95e0f71f29df37cc571281672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce9d1159915930183313b09c9167b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d4e596a9a8b59525d9395d2c9b781674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734352b57d97cbd2d5b05081e8a85fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854109bcd8f962db466b8e0612498f41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d183b9fb1fe8123afb0b53c4584535677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265bd2daf2964f771b9c8a2f017d2a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2d1f52dc8f80a02d853daa4795edf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ee040c6519158b330bf589da4bc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4beb21a55b52b37faa540776e74c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e6bd32c92d1b5549cb0f9c81265e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6cd1b6e75308aa7ea28a415807fd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3bbf431055e87800363b0a7fb898684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f489d0a7b4965d8d6060d92ec8c285685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285b10a56a1962d446875ba419f9f7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9196491fb8e179721680e7708466687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680618988fd038a693a3d6d1ee8f9dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d4f1975fee2a566bf49738421631689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e45ff789614d952509eaddaea435690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84c328b804e86d3bbf00d68b0fb25f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7038c3146c5287c038b9dbae9ef4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8bf13d74390a7c0cd822e2f8779a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6590aeb4014751a002f5877f7bfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5dd893451af1fc598d920817fa1aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808677329d8f5e1436b1212f1f90ec12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4283d8c8f89720a37418bb5e5d282697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75623bb083f0c641f56446ec1102c882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db58eae3001b2c3f9a36a2acb8204c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad41f5557b8e6277af2f9752552707700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28f5501f169a1eacd2ef92116094c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b06eb476079af09daead99e90bbd8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2593cd03adfb237983bab755f165f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a68e034243b65f0bde87f5c59b051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51d35362388c11605f61d7e0abb20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce9c73d5510a35573df8d144d40ebb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a17ed6038591bc37d88adea99a648707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5695d1a422594c2e07fabfee6cc5d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1446349918b90de5d24051ba2afad0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd60dc01cdd8f835ab42d35a15d2b85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d2ce602027bcc78d0cf34558f694711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2d4891d51b89156064bed563fe4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c6c3db8e1abb793d6ff79f462205a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca993bfa29a4205dbb80d525a21420e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d1bc0ec8c5dbd113ca123cf11f0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3442bf7c8c92106a276ad0589508c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab46bef5702cbab0896e68c67951e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29d81b39a220c4048e8b0976a519f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d59fdbf4dc372eb4980ae8e0fd214e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3ba52174c5d6acd9707faf5e8fcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d11436422932e3f5d543b0335b80a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df583416b6d3083ada89c97be9b56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785979beea08c6c04748227549dd40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f02b6a1b0fa28bbe0e2f38e82523e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f791c06e8a22e23ad4c14b83594347725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d93fb5eba4f431fcb4ec281adf36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce385b9f96270d083f9f6e71a0dfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3d12a274591854aa37956d2abc29c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da902d5c3970d2ae964d9aab050741729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9bf0d984a5e28b42495389ede24be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62c7d0a028514704f09b91a66a7fb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b463f0f62055c90bc2e773d1d982732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ee738e8a215d6590eaf8b7df6f992733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc007c2bd16d16c341d0c2e40eac61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f91ba52ec4e8ae90545aa8e4b3d0ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c5301e4ea4dfa24a83ac023dc2b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1564e8a49b6866df9c3eb154744f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391115653b34097d3ee69a6b867739d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ff61db87b65e4caf3bab87875ce75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ffe0c3ef5d4d054c0793df4cc944740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423365e31acdb2b0ca857e3f22d294741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bdc389eb41811378f97c644af942c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58ad2da0a9914c6774c0dda3326f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47f332d01a8c192784a8147accfb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd02b8060d4a17435eae1021c95c0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893fe145a120c9903576f25f97e164746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890653023251ee8b707fb5f2cc3624f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c5f10ebac529ce7b18de149fb198748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49200005872fb2e8ef8aabdc09decbd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b0036c84a01b8e55b4d445ebb4f26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d901312b0195c669cdd6f7c69c9e5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9dee64317aae011dac352c4fc1f04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978a201f7779dedc7ba2cd25ae9335753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51190c17784172717fcb062f049451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a223d5b2f2c326124c24ecc1da8a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ce0de0499c72c106112b58146a323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa7e619134533aa48142be30e7f1ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7139530b691ea8319c48e32debf3235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632aea74cc90c240ad2a9a1dbb7c5866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd1fd7c6e94550e793b7e0c8618fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8eb8bf37dfaaf3088ea7101346798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c58d289c065935f6c4441ba58de19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de06ecb2715e642d81b11fad1539d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d85872aac2272c25ce5b083101aa6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6c52534e80e93c6e39bb15b8254912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f73ebdd55037474c95589f6beb6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c62d8b4fe7fcf069e9969ad2d66214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a73b99b4e6c767f388dbb92f6c26815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92059c51bd45fae04dbc4fc9b818b18316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b6b9f9e10720433750b48af7dc3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9131482338f3d9d0eacf311e621bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b12b470d992af87f6da51db751365919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387af45186abf138f2fdfe53913431420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba33d4ab6aed45027c8f682327c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059c2fb36b0daee34e52d9fe1ab72ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554bbee2131ea36264f7d74bd27266923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fac3dab1cc7d251a5479d552af9fe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3936d94f7839321a620f8101686db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757551f52087a635f4993539d6bbd35526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43dc7b1309796d8d7ee87400b2599d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d632e66ea91100bd12df5b86fdbaa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f884af10be4635b6376b67203394029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1584baf592d12b86ba0cec0fd3d9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8594b645fcc0ab745a2a8ce28a1a3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2f8d506613592a9632782027405fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee21d19befffea89a7ee3915a31d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efcddfa956c19d2c4db995d8e790fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d041537601ec08fb39f558084e3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4b0378d242d86495aad9cf3cbeaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9412b1338da7c45a0467103a544537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bab33b0d5c768d22a516271a52c9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd254c83b7b1ae02691f998df6226c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d92e5ec44b2004b397d027807f06c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372c648e734a0a03731ab200ff813a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a8599e65a5a17a17ff074000d7d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffeacd4f1c8a1b8a21c842ead2d6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65319a852ce2146ba1196d8e2321a40444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717573bd26e21d456774bb43cdb530a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bf9f5e9a0478f5abb4e0fa051d1f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d7195030dd332c0c9645a7ee44fdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9a8e88d48682dd7578b696a956bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089877bacb53b0c4243d56f5c29c7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651ab4fedac996a3a58f4e11b4c03ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd762c90416d815b88dfbabd6d55d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c6cbaa6e2beafe2930b0addd7b9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1abdcaa74740f321a7d8af3d7a89553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca049d787f474fd9160d9d73c1438ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a6bafff749e2c4790a886b5cf5a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbcf77e2f43218a6f35cd5c46b3ec456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db285151df05971a1ad679603d2b12557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e1c7513e26fdc44a79b7514eea1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c33cfea3d36eff8545d68402022959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4b81c57b962455f4e5b0dda3531a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3439fb613461e1c47c5ee54c3a4ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507614ba6ec20194e4f81319ad0577fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9e1ef9a46970fa3ba9fce112e4c8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e133c7135844f0f1a26fa6b9f49e9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d42460258d3d422a4102605ed7fd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0fdb2186fba0d89dab7e1b75fce4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dd03b52bd38bf865397b21f907ca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d27f1995ed18c702f8152ad26bffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc70c14cbb6b0914aa76f3f04dd1fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ae61e64c163468ef0d31205e41ee870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3159e8347658001b56b5004ba4bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5d2b70e8883a3f6c89b7bc5a44e4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af3a0bcf5add8da460711c47e52bf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d47414f68f3fe00421d757718576274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da46b089379c9a76fb2cce33279a2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d971a2bbed9daeb7101d603b1c5e8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad225b08dc74184257a189acb9933c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dedd65bb536cc00515261e2de7b2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1c0d101e3d0cb18a6b68fd6b59eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8f00c46319205286ec06278ec60680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed4903446f984e8b0b169fa509cb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e7fa5f4b11f6aa8ab7f7efe42755682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af0e8db0e85bdeb8e3c85cacf765e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eda2b396c19915894bc65c1703d1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be5e33bb7ca628cabda6f1994081e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd630cf60102d6a8517c49970832486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94b17ea10eaea04668f1453491fca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f086e892647da0c2919248d9368c00c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642eaa1c4ab133e0fe08a9ceebe2fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5da2458b4d44f781971461aeacd8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2945d119240b7ffa8a989d527189dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be7c648ee33f0b00b6e5892e87ba5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2c6c5e24a2a09217d0a33546c84b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b967bb399602f47b392dd735026fd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a589eb321dbf65681f132fd36f39f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520312f17d7e82f428750f7078c28e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5a3547e4ef03dabc944d2b21654497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e25af5cf4146fee088f7d8a1f40ff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497e8195e64d403757ba37e5be51f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a44bdb3770a90657e73ccf0ee729f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a0ef4a05af332306ca051adda03c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f947f4c20f3b7ec1e3675bcfa3436102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b64671f6f0770b311527c3dca73fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219fb8ca4375ddb159861214d439f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5eeebcf4b749716f80c383cd460bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6f5a97f369ca3d46ecb6a0e3f358106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964a10ea9eb338cd3ccd0c20549065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0869ea9c6d6941d50828dbf203f64d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6015e765f3f4323af282fe643319d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aecfb3e62e8fb15606bdb2d29ad68a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556daa178412a28ede928fb2df59b712111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4dc472166217e97a076272ee853bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ee4f39604d652fadaff5a6107e09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c900a262e5897be8c69cf362b23058114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4062c56931b8f72b091132029a909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc58820f2df6af967d3e250ba962b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c417fccf298ff290e915f13057dce0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96902703cb7815c28cc40a896fbccd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900bdd9fc42b35fdd0cd06c5da67397119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3587fc369fdb954b6833301b3d4e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb8a80bbbaf0242a862db706d87ace121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c707218afb5f87df916a5b4941ea8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c1057c6d3c7d83abe79ddde3a2f49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c612f9a2a0a268fee34cb0cfe821b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf4df60d1d861d0de872871ffc922f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809f650f4463b535f8488cc513f9b0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ee553ac7e85fe1ac12800197006f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32079efdebf961ff82941670899191128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d63de91b1399277f89dda5ef3be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb3ad63f3786d82d044802f0f560b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4f8b1ea666cb822343cfb1dbac1ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a470dfff26494e8db2961c38ec6892132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349e0a98f20efc787e2649011bdab5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2a2ff9cdad604249fd99200eb342134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194cfea5686a770fd7e96ab58688780135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe624aa53800a8da04f41828edaad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229f8c384efec1545c27d5c156c61d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ea613f887c73d1b7e1302ca72575138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce6b70e95543210a3124f9376035ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c41674fc06dc34b251019d195f99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb76338f7b4c95cf4fd64fdd8b382e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234e8c8efcafeaa0f38c88e3edf85c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fdf1e907e7c09ea304c7d6c1c23c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a96db76d48ad4fc6e6911294b5f7e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e7035bc44268bd0a0c2442090b07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a4da378fc11324220d167693c4be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d194ccaf473231934b1f68c447fbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f7b68ec75891d2e0ddc532194a95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ac0cffe8c48da5b87b4aeba9d7a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a2ca81889adce1612d5065a5f7a8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c685ab8a87cbac5b61eaff5defdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9183d4b25ad689133068da585d7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f96860a93df209416887a21420e891153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b9da9dddce48390f442d97c895c9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4f2f04e0a391c6b2e30654d8ff0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d4d5b500da50cbb50f3e8d1c8d3b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab36dd21c09578be73d764270178ed3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec464da4f71645bda56916c7f477c1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b00262b8ed2b3cb12e027aea4f434159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3119ba4efa90b5cc48a1e0c5f3ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2d197f0192617724876f65f1f35f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483975f8ec034436ea9a76a4de4bd46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54073dd073f7f040da99c746b0ab53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08009726153291be9f766b2e4b54c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfadd4a3c29dd99b145128803ab08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ecae2f83d40b87ff2ca3dc9e324ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948ab091de94fa31ec15de4fd786bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc89257e9b566370c27b783f28fb99b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9bd20664462da6af0571ae84367bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed0728b1ab9e94b041f7eb5bef8a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed90fb76dd7bcd32d5dd415baa41eda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fde2c208be7372a8fe117c0975ce2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4889dec42e8a3c0cabf0b5421ef22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a368010af86484674aa14a31ddfbd6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e3815adf953fd1a1f3437a2c681e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa59b1824d9375ec4edc1597be2597176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085b94d2e39201af855fee8876b6e38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eed2cb12deddc4be202925bfdc2703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38d942be86b2fa84fc2ac84123bd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7abd8b4ea2cdc204d6d9f48d07b6ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef68bb8924517e28debd49fd0b9c79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e05a7ccdf832becdc765fbebc750ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796fe54d94fa5d0054bf00b34f8cb19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56028c70418f824024003424c6fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f2f25e59f81a2bc4e19b6938467bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3a581765d99ff69d0c1d034f6eae1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c62825091e40a09e0b6a51fd0f80a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d213930403ca157f8897b1006b254a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e1aef08aa1108bd4d820dd30325ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554928063b34d56d392a42b6e421291190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425461cd75e19a0cadb9ce9653677ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635209efd5fd5e2a974b99b1c759dd6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab92474740c496d5c6533df43d213b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd72a99868efb5df99eb1c86aa8c4f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87a8d1a7326cde678622f1e94ae199195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed260d23fd118032ff1b95161c770f26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb1ad868961b1729112c9eb682289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1abe76a9f143876dd0bae81455193b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58cebb7e3fc563a547d23d861ef5a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56600b58006f4b821ab6dc90399f02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a0004b6ff079b4c6b660a272bae0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c375d00c7da48480e0beacd6abe63c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff35709898df6edf34fac989755451203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e0848743f606d06c0c1e3290c4c20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791590ea5add3e7f784c1ca5aa40b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da47e76583d671dd57b8db4d9d17340206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326670f85d1bcf711cd175cfc04c71d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4777ee17df78170f30b91a6f5d48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cfe5f7ac5564f51dae474897014b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404ad6e8af8650773758d97de009d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530bbc6720a81b6af69cd20b8a70cb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6352bf46898ac4a71e74bedd3e04cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b07d9ced0ee2bf1cf010fc52c3b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ff41d452c4a16c64060d4d764fcd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c02d6bf24fb11d98036774676198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432f965619814bd1c450127576d980216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5fa7360c28f8b68c342027d0ca608217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a5d7797bdecaaf94b8bba7a7a90c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4e8e2c5b8aa37c04ffe69b9fb072219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83998bfb3c4afeee8d2ea81543de93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a0f9463cc34fed15629bb29015b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace061a62f403d0f2f48e74db2675852222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea619f9947cb5404a3facf4de4464c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7f2030d5fc38fcb42fc4be4a2968224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943cf87c2e2a8b4d9e1dcf6f9c74de6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660a0f63a80b852abd5d8dc427d83cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3a68dd643a8b0b6c5b8a4ca9d1b16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c9bb5d3b248723e3b61bebcbef7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5c1bde2c4fb946388173e0dfa6eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff3e7b16d1f9029f3a7ccacaf74f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cbd014a8ea2c1f23f9eba53cad380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ce87f018d84e9cf1b3ee2961a536232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ce5cde73ceed4d4003aa28da40bb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a7dec81ff4ad737d90b1379696c68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b166afdace22a36d2ac171e1264e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b752ae7715772d41d7928879a37780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf4459092f5e9352d73a65b51fb5a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0557c8e5da062a924327b3b5ddf7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b39865d7ba2878eb7e93ecad6e4684239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec3085752b8d83e7d475930a7de0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5319aacf90fc65c74338791e532abb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1a32396430b3ec1a25378f29da34d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a856a2584a9decbb10ea8e3992ae8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9ee2b8e665f03fb3f91d2d2c0c62c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b04c602566a8c54b78c3a1bd19210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225c046301e59ac0ecdbab00a6cd334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68427a863df59baa34fe63416dea4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f023e8091c18e9bc7ba1370be5e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f018b247817e193577fec287013b45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b78cd3f653ef56f74bdf50554a0ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9d7170b438032219b541e1407dabb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97312ee2731ffd9a659723d6c319d0ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273108affb2db317266b52cdbece6d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0264d1c8527ccfffcdf64c991ee7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2da05e7ae986ab9a2f552fb665cd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c779cf0b6bddb06247c98fb778af8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332454a76fff8be314ef738e43b50c41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5a1a651d2b08f84bfa9a786caf93f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037858fdf52be5e2553ccdfdac3e80d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab7a2a6c5c0d0d0b12d3df8a48fa7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c99e5942eb8d3cb565d7d3fa4e593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757271be2d29d633fa9c57b4b10610e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70759eac41bba2eb388f3c3db51cde79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36f6b3b08b854c048c1b380295024f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6397dc3f1d46166f69f9522f915596d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efece6973e45088d1d3cfd822c1d35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9a36ead7dce89df367a149082d80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b81feab3eb5911fc917816e273eab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906163ba466f69490148128cca0af296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe65941951b841485956fcf6cb7ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c842a688d76aa4da4e67583830a104271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1dcba5a497ccaf6d0aafa3531b327272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef689056218cb9652f39b401104b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bf9724f41974884bd7b36501ea9be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2556724a1f85b129c9b94e08b9469c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef4014366f117c8c208f15fe1a81e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e24e6702ea8c57aa586bb6175931277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e85ae75e503f19d71a8166c0e0216f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3e17681729f7da47aaed02af5030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c52d581e697a7dcfe20ff2f01e3e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713268be872ef5deb02a7ba474c1749281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2effdf836921191b7ba34334e0a4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47a1f19a80bf3031a994463ddb0904283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593bea7155212bc2ae2999e66b5ac5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9aca440a1c4120b7039840c47aa28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399d606485848b1d933ddbbae59bb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36845064446db81ca647329c4077f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c44afe0365c04408750fd93627e41a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f48b36770becd8e999cbc09d412b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483caf36bd5cb60211e93a0660de9d85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328205742c2ed9e6cc9cb29be7cc178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dddd27068d6965ffb2824545923df1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37f11c1c5868582c20189c92e9cb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bf86c55733d034539a94070d9ad0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe3c6aabbcceda42c68ea548ffb66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a974c904bf363d5efc803ed032a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cedaf6ba491697ae434637685fa0ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9cb4a2bda5477058d7b15fa9ddf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6984ad9dda6d697d44d1e3026083299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8720e9b4b58d0e7f10c4a582bebb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17490d45be4af8e78cd479e1d768958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c410a8f7705bbecd2ebf7ae558dbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da10cb67c6240d0ef2b08c60b4a1ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038c69cf242abd9684e7d4e9017f873304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28614e2a91fab2dd34dc4c46c56a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57057f7dd1773ba1a8c706523024f2b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96076001534fb9c2772130ef8a4eca65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c45ce5cae1e87bfb359af3f35134f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e6ededd2243b3170d0b2aef7595c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f3b515e39cc36c1a698a00ce2c5bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50161fb5ff623d3daa1771869c2fc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b3272511df2b191bb7e305bb76fd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcdebdf474a1f10d434cc14fcb5c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c1a33241c13f71b84b598b741bbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93934610814ad6b50c111971ca1afd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619487546d38f2feb0dfa223c4714a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59144f76162b938e1fe799e2b0eb23f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af0470afa229812247c9292bcab79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488714d930f2af412c8b667f5ad22e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ed0d36b5a75f438e5311044fe052a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a746dbf65cd90c0e8e3f5e78ee5f8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ac8d5b1cfa3aaa82a72ce43eb766322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3b0390b4718140c758a9f5a32178323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b516958f109438a4a76dd52dd8e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d665c8ae1b599cf5b91bebe98144325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7fc8aa02e7b3b3832c9d327f9eba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d9f9b8b48cfa9bfea5e71e2fc1d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e71ca5c732386952d550153a3f01e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fb4540fda9f8655cb864b2cb5d164329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b505c6565b5c6c28dbddced5b1d592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40894d465994b78dade8f8f20a7903b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd0725b08bb825e0d4bcc931f7bf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f05c4f3a4fa749967665ff0e38f84a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb416d5f29dc1e1988135d43e0e3ffc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80477ee05e460ba9c6f7d70309e9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca34ea11c55033ac3d425eac84d2f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ddf6d0b111b31bf58cad19474ac24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2638c4ebbed4a2ad025ca2fa56ec1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5412cf27177d3cbdb3e4e835da89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e1efd80d1bd37e8f3707851b795f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b370e339aa55a052a8c9835a7b0b4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64eaa3084e59544cac2fcfda4fb89d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6d77b5624360e1ad57ac121264bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794fa49595851547a661151c142545d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673b56fb12a12df5539c3b132eb31ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095349075c06b7acebdef08283293d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9990b7f6a1076b9d2c3e0b3915926b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f1d7d69a4edb35040154c6ab69fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d3174c3054a59414cf0beb980e4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f01e2a31522c91ce753570f50c7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a46149b1cb4c59abfc8d459481e0fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f00bd7a4b9ed1cd22b4c8fde3a507f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35554cddbf30312034deb6eb848deb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a10652b8ce8bfbb0d4846736539e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56b74f5bec7bbb53bfda4d54daeb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8329e2865455825d6ba8742c2b11e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cd76f01fb904e4668da6803949f9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0e15e3d32d88bdcf54a39e60b28c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa72d466cd4c933298abec3cf7977b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df79a37d633ce0047b6beb5c1a7b150360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda62467731b7d088448cc82b4e7bf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190fd3e48d6a48579bff81af1abad96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140438897606f64e87c5acbf0fa1109e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79095d7fadd8594232e681dde44d5888364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3b845cdf93e94185a9c6873c9ce0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da686b8a08290796dbd027b3d291e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc339caa666dd82518f1f96aa9caddc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33882c8238c119dc18aa22a56755472b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2068de85437226da125bc8249493cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97d458ff82ce427f15d519425f3b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28b703a5433e664ddb95f1be8d5b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3bde6be87eb714507541c6f92a9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca03f594dd05e49f180a13cd2396379373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f989351c3dac5d9720ed0144c406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa371fdeb1a02a1a7a640a437527e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ee022d37b7d203a25218bafbedc50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ae79564daaab9548013d16dcd9db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa488d0581321b3bed2783e3f5c23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670353e4c6174cdebec34688d208bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9f5a06325af9a75c2a080c567a49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f23d8af4296b2431ca2017258f8d97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e1ef240f351dabf21e13bf9e0da18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cfe61b0fb73445c6a2f1a35e38789383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604a813f8b8d277107b9450bec2d8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ac45f240e29580402d8b7be36b32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b241c03d700ae6694dae006c0cd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d88639ee0ef60ebd23065d9062265387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ccafafba2862cb9e227f77da333b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fbc70e714b042f1669c91c123b93a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5527d241832971f5d14a8353d912a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897544c349971b8536bcc8b5064f771391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c59d9016289d8f1d08afc2e1d1b4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd0f60f0afc20ca54a918e0056dd4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc49cf9f80bd6d0ec4ec121bc44ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943fef7e73b24020e221e610f648b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba197d0eaba3b88012ff79e01d16343396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6271f8699a585aed7450bfefeb81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbacc697fb25d83322f79ab08fadf1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9b77f0309faaf7741a57eba98765b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208594fa8eb1a6f166c380784d75ab76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbfa9df9ea684a8326aac04cd3d8f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae832bd4e71ade5e075ff3f56a1cdcc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7def2f269f24f434115610566787f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701c91ca07f3223a918740f76a50f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a60cdf3c3be2583588c35eb4ce9451405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb5ef6fd6d5c2472bdee3c0c49432406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4d0eabb896269214e3bfd18eabba6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79cc063043e9f1b172309e8dbd5d3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b0471f6ecbc8cebe1e8620342f04d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f9523e6ddbb920212ae7a2866fcd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17844bbc6ca876b5cfa5fa217b8a1d1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7dec0973bbd689f08f819c587a84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687db01833a5721ca5599e1e53f463b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa18facb3874ba6c044eeb75f591d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e71c7bd49cd83a94cb96505a50e035415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b4e6723049a3cbec83f9e8d660db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13be7459cc2ab170d925c39199e8cd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7733585edfd39213a2df2c04474cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76972d0229cc10afd95555aa347e39e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0aa5a9ba935978436710ddf2a5bab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2135eaea4f7984a9e77c60221a35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f660ff154c85c74c121462884a4521422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c199308f5ea68c01dd589279ea5e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c6b8e71e0673233f4d1656b83849424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e61041dca561ba4e575b965b807dda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fe1650fa2a779f48c97139544b5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf0d86e08c62556933eaf28c578b0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a226e3ed1396569103e0f075cae4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b678b381d93b05b2fe324098fc66a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba7010e31f7d3acc319720d51d6512430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48380b0c3e72e7c6ef26a8b9262a744431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aaa3c8fdf61c5eb9105abdbc1e185432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb8004b033b6568f8f667649894b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ca024143002536b85a0ecc76d7a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba3d975ba5381ad8008283775cde6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113c6bdafbb6350d26b27937f9e156436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd66f3b0fbe13c639284b7953a338c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35f7025134e361ec2c0266c3c7571438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70efa5d6612d72b685a92db1cfd9aec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fe596561ad660380980a916ec274d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0065fcbd789509e1db7ee8a8e09fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5be2310c3abab167ab3fb82f51cd6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cacc269968ffef6432b3da31f5f4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647e555dc8ebc85c978311297b6d4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada25bb349e826fd0f229365e7ccc350445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3726d051d251f42f1b15ef2ad89a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514221ef81be4b43df77bfac90df0ee6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de128c168d953fdef767d3127c693d8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff1bd40d706a4e26221fdc14c4bca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe8aa57d7d0e990871089a1bb10e98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81eaf0641c5b70fb5bbc03800ad400451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d565efb1abe81b03b022c775ea210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933c05e1eebe6678010ee8ad001190453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267e59761e8624cbf0c3596f6c294b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc30e069b274ae986b37172d34fe300455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413bd6cc41c25b3e7c84856ed8f138456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10bd8824121a0c3280d4555e5e061d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe225ebc725f93ce69c2bd9e36e715458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad010c31865d65e7b2fe3e049682560459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4af1df839fa5e3f5ae5d8dab3644ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a33a73fa35b94bb133ca5840f9a25a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ffd3548d0b1e8755fa492e31723f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fbb7d598716d890e538033febd5d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f5905e71b957925ad883bb8a2534464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a0fe1905f94569a67aed7b458d2f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c54ba13efff8d1df2e1fb3e0fb0a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0826009a4a534dc0cf2cafee00f2a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc42ca16bcf10320a2a0c7d43e94f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0b7c9f0de7d2d8955dfb8a383fdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58a7b235b58830102abf03b178cfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3028c3858a5e0f3565f66420e6d24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c516d08928b3304021013a84a980472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6df4e218fe1b7275e07cd7c929ab4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8e9b9a6b32b743af9b0efaf7c752474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cef5361a9a4196959d1ef6f5a6902475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912712930c90c33db074b1d8b5172b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e358f0ea9cf5975ce9ca88169224a5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c305fa5faf7445023836dfe6f7fe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fdeb7a9d89a7069f50495100db58c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c82e67f9edb8c14b90e4038351f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4a8618fdf7d0d5a8245177061dbc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ad292c58341f3a0504d4587f4d4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5caa0d89c665d79c172221a01a3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c99db739148bbec914686aa4c3ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a25727b59a03960fe09edecbe3813485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad712e281ee5950736e66712a732b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c400689ef5e2d8dc7452168ce95a1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40dde1db28173fdb3384350f7a6061488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fca6aed05d5b1a509ce55d10cce06d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77892388e336c877b55db8b600171c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0d342cc1a4a862473787b4d5db753491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f31fddc3020e31b9887ac5750606492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cffae9c67529e31c27c81b617a91dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f7673e2767bb89841508a1522a86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3839128e0fc96922ce3af533d7caf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52632b640b245d2cce053b8810d5b83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5c957ef8f94587ad60a90bf3b672497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ceae5967920a9f0b18b916a6a46f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4533e31f50b780604d0467cf348da5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fe7b9505d4085c71fb9662f53202500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169dc1b410f1aa50bd8ffa7fb2ffee8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447789e40be86bfe4666501ab04a4b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e5026a4f288493421cc5894dce16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f1207bcb28e54b38663be624ed09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f21a2b49f4b31951f70af5f1f93cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3476fe8916a283954a85ad549313506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fdb46a636e6ab284bb34fc8f951aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab149bf0d0e8f81557857d2935c7c3a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0ac3d79b07dc9392eb38e92c3dcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641175aaea9c7e59628fb8df7805fdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d043c4d2351a81a6e1ce8a32171fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd24f0585bd2622cc2bc4de623bb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822ec6b7f160674e17a971a09569980513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c74042511e5bcc6531f461c5394fa0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869abc1a686a3ea130f8a477073624d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592d327b6e2df8a06a973b2a875e2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206121573cdf5bfe96dafdaa95f042b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04cb781c326e23ae1c5e10904d0a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeafb053ec27cf0edf9ac4f8458e71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65c1d69207b6c7ae94772212a2884520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098b2a86f6630b5107c18a4b35da69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be23fd328717f85e757d82401eb8ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8e74cce39987efe9207ef3c782e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1f04b9d7335ce6cafe3ab165c98f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bed9f8b76e28088b95fe05fce65e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fab5d277430b6665edb30c5b7586a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878fa65a99cefb4afab9eabd381c91a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a774b0f6503dfa1601e747fe6e1b53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363932be799b550e432d5309a748b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6bfbdd145a25149e795e3bc9939ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825ca81f95e59d2958bcb8da89d71f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5c30481a2b95e05f24a925f92f05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967bdb64893005e3e8b1d0d0dd7506a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33263a45bc7f57c2b009c3e3b2d560534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d3771b475bd450da087a7252998e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734988a9ed372532916dade7ef2674c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c8f106dfe733a6937253ace555537537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74757ebed89842660f9b870592741d3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3229f40d622aed22998ffa89a412f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887609a97c4d1c4865ed2201ed967f33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc641693b2bf76894827e785a2f796541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806e4408dddf6b6515fdaf94d06cc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf46d8ea351134c1bace191bc433f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb438fd9d0cc11ac4a3183bba70952544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3604bb920638da597654621fb5f2c88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99702e63af2b08eda4961d6fbd469a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82949ecbad771cde1d4e966a067dda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a6607a08278c4aa7e61a68f192f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbecae00690b4c8b227fbcd6eec6227549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0491aa51aa77a805867784156fbccc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9399bfbbad45f2646e2101a73aba28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac1508978068b64ef638f20b3fcd09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a22da070e8bfc5f17cddf2351c714553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f91e16b484e352a221b6c0898cc27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00c05bc7331a21cab4dbd36e04c0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb71da90caac3439210cc5073194d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299323fc79aad7caafc19677114fd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467b16649da6783c13f894108777024558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e943b67d54c99e0997f7c18908bfc8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdccb6df9b5e223f6858272939d12f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b416f1c1e7e7fd42d1a65bd1abe428561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575325ffd3e825575de03c2c2ca26c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b8ae887daf380c4ee74d61de0f04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1245575359f194bbd593de97b4fbf7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc4d72def8427bd5f6746e6bd4c5d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9862bddf8a8e9785236e08f180dc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dfcafe9eb9239570fb1297a4e085b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dbb13708edb1eaabdf5cf10938e08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb52d61d6c99941ec8bf88898d117c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6bcaab998041361ad75804b102381570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6604d967aafe69651369e5c642531571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9460c998a2304773f08013f9e350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cfff151eaf646fcb594d4c15a643573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a00e099a01ed88f0b5cb25f39e99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7285515248fb3bbcaba8009a50ad6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aef1e3ad1a69c404804f827201055576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4922d1d9c0b3f003764b848fc95a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7674c6a532b6f034d896f7fe0045578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561908aee0d9a759c875184426d88718579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e67f08f0080353a2de5e1e02fa8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe63bf8bf5e49450d82b4c2e8d8505581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ec6596ed957f6228c87e2e7a74a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e18e76ec0d0481f97091fba39b12c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027057a56ec89d7978f070de34c2f011584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862fa7bc3f0c1a3daff1ec8505a9a49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8008ae1aaadd7ca422789af6ff2f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f7b4a558c1eae078840883c49d02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db55fc12266a6409d9202833f9248e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dbe41b5da6fe0d6b22c4e15081405589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d549bab432685cb20e214938a92b107590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccdeded110d9e75d5f52e3bbb45d9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d470aecac6887eed5f53a63cd95e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dd7a2b67662ce378cd1330d3d6ac4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db066ecefa32e3e07aa84e6c6d770238594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019365fb01f4c15934682764e743ff70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62886cb23a5ae854de0e89f8ef398bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85c24c516b5630e7e5395be3030084597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75549e36c969e33db5f76abe5ba066598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d1dcb09069cb2dae22f05c6f69881599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a226b394bd0530d6bc228eb5538edf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629cf2449b8151877ae191bacae4383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311e9f76105b8d2dabcbb4448f6bc10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397afd8b6b1e19bba9f6be95d018534a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfbe2f0a15b5279c32d748d1515eba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776b06696c802241051b1f05971ae3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe38c2d96be2ef58f923fe74e4d80cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e997b8f962b335a3664952251f076607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b84e967637226d4589c4dbe3274ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed89ec131503f6a91612fc8fbbcb034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e06fefe7233e350057341b7e296b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc62ad15ea4dd63446717d4817a0f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992b178e3e1b913c260cd65a65deae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc7e285842a0a0553fcdfe1cd3823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf1092477e966b5b9326aa10e9ce3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f77d993a31f8477b8b6a1a6d1bccf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b303b786b0a34d412f0588b8bf49ae3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f89e24e074f89e02fc79d1d1fedf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf442557da8f930a97c97c31413d7b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009424ae1e11d4a0459f11fcbad06a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d8c83aea2b0b40516ce996085d4e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892e453d02867622f47c551724ebfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65560fea04e86276752723cca4bcf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacf882cd8f3e34a7fd7e4beda85369623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591627c23caaa86c2baa1f16096c1806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e0d1ad2e292480d2b21e94385082625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7baa5583249bb52a77821d66bb676626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aa25d1d3e45a8cf9183f7c81b0dcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f943df9eaeb1d1469634793a1001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d7cd816c7203d9f565487dc69dd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca8c7d3016beffdccd6cbf88bb092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2bb23c6f15fe6a2faef45e006cedf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262afc89f17d9559a49b0737070d7974632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905be4c681ceeffe0cee5399c2841d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa76a5f40326d18438d3fbcfb230e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d67ab8e2ae2b984ad354da47bc691635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a54c5d5f34a2451de7f2614263e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c851cf52204d715f6c34b2434f339a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bddbb00e4f2317c03c2ebb389882e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeb431cbcad6bbdb4c2e7bf5d1af35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f84ff2307254b08758c19150ce8369640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd3c97a03b924fd3819d01b57a24a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660035daabb8ece77b5cf4d8d48d6118642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985759227be61083a7d09b4c0890d911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283195cfdd218c708a97a84370ed0969644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12387dbfffa993818e9ea9abe1b76b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8875a0693eef3ae51c42aceef0651d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df52ea2fcf06cd10083693d4fdeb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0c29ac032d5dea8461e1180e470b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9300199f697ccedbd7a87ee060b6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f679cce8bd7ebc9db6a7e2cbce9c0ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77f24330255312881bef283b6c495651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3bcec2fc39244d6d7a3fef60f5b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923251d85904d86ff8c70c0740119f41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2189edf308a6a660c13478796674654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae12a5cfb6c1643fae42313572389f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e618901b5de2d543aab5ea1b9d6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b81d4c0dc93a4688684b3a290763d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528306302fd35f9a517629c0a9de84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8c8d8736d54998f03f4ae70e84f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e35d82e62a959d48f061f70617c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373c8051135ca69abd1973327a41e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d39d3d0c31f60c14c3935282ccec5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508a25e10f2ff01dc3cbdf3d1044a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d311a09e3436b207bd55c60706f5cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a6af119a86f0b40d8ac33f1fd7a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c6d562efe8a7e35d0d94cec2e79a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96164444a069ed0d7bd9e22f433ba493667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d909b978047d0db7f8e25b6926453b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76d6d0cb52e48ac54be4521b858215669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7363a0e8b615f6b8b4b6da62abb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9173b3bd6ceee33f4c66f1d45a81c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606570cf4da2fddba3e6d71c4c2f105672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ed9522f2c1b9eff1e6e8b970a0b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b35fb5cfb8019997ae33c852139b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7980f7cfd21ee01e6e8fddaa866fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e5429f9ff45e75c0839d004dbcbd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83336626403935c2659792745310cd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08238158a7ccc383af90d07da3716dcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccaf83b9c2fe6e580bb7adf4cab209679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd64f5549b6bffe13d18c574874484680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276da845426d83c6ec5fea15e1e3775681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835c6e04d6b908fabd4fe91fa179664682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069afc24ec2ac9703a098133119513683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b871045676483c4af3b60145fe80a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796775d4c21e74b0a646dc712e0c7c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec261e7a863399af21c4be2f827e05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7a312113432ef9cb779bdac0707c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b19667dce500f5b94ec90cd9f993688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee07ba714f9cb076f328460de9b2f03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd306ff94af27daa2b1e4e0ef3da6b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee466120eb2c99d092840892c91f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c63c90e6740ed5cce60deb9dbec415692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b092c5720540348aae036c48d64091693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9dab9a4d56f76dc3e5f98a4ca417c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd34cd3677dec0d2e2cc4ecaef8dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f565fe3d0a0e76760cf1563c96e67b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1064a3634fc42689bb7d5b97e4a47b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81add04c8e404952d98cb1f09febf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2710277b97e207dc0c09cddfc5cbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe47e9f51d582671dfb710755ac292700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465069ad9b7efb4aafa83b10f44f5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5616aa126f47c4fa486f551f7b53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326b3e517df7d93bba6c01826affb13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437149b6c1ac1c8c5abf90ed382394aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ccd62061f131567bce5c69320958705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf57e4125ca44ef56d26d37b1db414706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f169e722eddcd20d3aedf2f44513707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee47d6f94b9de6e4fd1ba8a0ca8eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf7b897e82e9bd404dc4f1c9568a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526eb4729405481011e497d5a75d3f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12918bb487c0ea5349a2c7aaaa16ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bdb51b6ff115df0d7aabe7341b023712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77daa7248f1f20c6a3d782404a5a2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974dea26a1de15745738a993bc5e0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6a4d11bab64458a443b24cefc0c46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3df50a1790758cedca981d162ca0ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52958777a38bd9677a77b9ff8b90d14a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f5e1d8259c42df50b9a8bc65e4138718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696275a7a15457436d0d0bd846d75f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a017ff1ef43842a99504d756c50d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f03e963d2ecc44bbe706f304e718721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06b71690be0ced5c1e424de869f595722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f1587d82bc0aa3abe271302cfa061723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18cb883937869c80a44bca49e9db9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166bf2e431d94c21e813bb61ce4482725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dadeb907493bdbe332c50f35170b9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e4a4d748ab8af42482b34c34ddfd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1386a9ec9713af64dd5f9aabc80583728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd928959791124552a1c9db214135e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a28ce4d0180cfffd3b38e51513838730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6376f8c08f9a25a5ac9255e07d05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7230185f5e77354913fe8b3d40927eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00094b1440bd5ddd6943134891f884a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281bec9f49b04a06c69f074a2ff0978734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778d380b84a4fed576d1ce7e14be13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108b75188a46032edbc883422574c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815dbca234cf96c49cdcc6055f253d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a8ee0eab1201fa340e931896b6389738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f95888abfe8e0f9e8c2de3a1cded739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100311443a86d9487b32fa384dc1433740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b1643fb8df9c81e9503b0b90fa4b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2153128b4d3e8173cc03d2d36fa6c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57a07c51d59fb387a0b1da34ba314e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e2c58e0d8910b55fa19f893231b1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81c4061adbe2ef53d5a27d79d8ae2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa9751017939b106be76b33633bd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fb13f3baffe5ed9c144066bfe8a0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c52202204760fed1cb647202112c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1a95e430e919fa519a6fa835ee00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922ce36e8b069897e767a513abefc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b08b664dde0b90d1e1f867eb047d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221087a0f55ec4e4446cc854a29268c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8618c0750df887a55b0d5ce5d1efc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>