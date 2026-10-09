--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702791010c626084c5a766b943219221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871db032e2f6c9e2aad1ab7732b3a29f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf11ce1f3bc41dc3a46ebd44b3354e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbe29de4af15b0df29b1333894876e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2294db0066f6d1f6c19d965f29b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee984ecfd7a4bdd0e0d293b6f136a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbb36ee15bc9ef2266ba9e5a2693797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d678c55dbaa2c5249eb13dd7696a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2548f4d37567438f1e109c0578c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102b7b3b42c2fb4a7450335b92f4a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72425627c93fe7943e8f0b9674531b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dcc834941ef3d6ae943f57fcdba9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807df8fb35dee9d862ac14d1d288ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec2fd6aa43380070a3ee3f3bb4ca414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e779a3808cdb5f9d86a6c6e920322215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e11d4a149b0c12083f961ef47cb9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e69605a699041b0b5f282af6713f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a9bf282941a4f8c2040e1f04757218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95cacdfe7567857d002894f8ea01419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f91c750a69fe75d7ab5cfd22280a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e8dd7f9df210f536e8a4d201a9b6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131c0968ca454e15e4696a9065a428422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db7be1e7e70e7eb5cb6bc5059c9b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9bdaf6717e8094b015e87797581b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb49903b27670d81faf2495046b2c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81195bc36bbcfbc3751489b1aa9645e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b04cb4340015e1e59f151c5309c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95fa72f6069f9e6c845765d173340228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ae3d4a51840e50530b08ba2505e8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029cefdef66db6241926ce66fec2ab730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd8fb62cb29939ce11c42e00b9eed931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9186ecce17ad702f9be46a8e43108632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0dc5e36f84715cc0d5408623445cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c347618f1f242653491f58a9815634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8977f91f1f3eadfafbdbc016f7c9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613cdc9ea7e3fce410117884877f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b238da81f4c49525995b9104e44166137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291139d76f870f82fa81d1a4e71e3e0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654bda1f29816fab74aa0b0eeeccd0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda58b2ac9799287c1ba074cf50470440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69180e0c56290281e1b1c6d5ed74df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142814c6f796ebbf7835fa2a80c925542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bee3409636aa2be77355d4369ef9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296561805f3132ef9229de5a899870d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c2deee7338415eccf4ebc48be19c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3efcb7ba16a7c4cc5f08d8dbdd3a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee7d506cebc1ab0b9e85e9e749be547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7bdf76843c8935854728ebb76f8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9706ce097cb5316932b2790901b1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06e513fa6d8240e0ab02026f0d9ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eed22ed0a3a94b6b4dad84fce2ce851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b6a7daa3c695396043b23bbc55a6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963689070719e0ac11d8ae57069e45c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e57a0d827cd2e67ad88f68cf234154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c4c2f969f6c1b99b576ecedcbc6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcd28ecbc0da79da25505700a6d16e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2c61d0edf9e416c3e2c155ad4a60957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da53759e6237e4d80355e71a72ce9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c43e5287a56d11581192cbac7c50c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6a78bb19b7950c8cce8e93cd28d2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b2494ecaebf19c222d282839d62cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c077206c0f7cef2ab93339641f33862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0f7f7fde2a976ab00c409133d598f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ceef7f71ddfa7ace4bd852b1ead764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23abd1185da41132427fd9a753e83d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45edec8dde82748de91fdab262f2f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cf16415470e7c6337845ed02effb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bda13e5be3fbaea8b12d712adbff6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c998c61474c092250d1cc94cde68569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed1539f8289ecc1e61fad4460162870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78073f4d5174bfbac113f3cc0bb1b9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7d5e25210116fb68b1237a03b009872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf0cd4f688a5430b35c463019e00c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb71110a54c0a3d25c960e56256c9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec1bc399bf98b47cd6fa93fede8a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5bfc4a97eb6644f27afe5a235a8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21352f900797977ec1cc9a5cdf48e1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab83f266d1137407c99cb614077c5b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdd62e02e2353ea6810cb1c4c13dc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b78edf15af68ce2ed61df93d09bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9193e4fb2fc4812a59b746c0c8ffc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a897bfcb1626a4d362d52cffd71c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc47c9b89784337e1cb5ad1ccdea7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a24d52aec79c19fa058b6f9f9ccb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8a452af9353b21cce37522852f7f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51e4e18ff1607e8c58f9e8d5786bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070eb677a96671d1634caa15e361c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ed19071c13e8ec82f1ffa71b0e7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be429e233250cad78a24735f6107d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c713500961ca18b1297d8afa46e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9c544d21f5c6618ea1ffcd26177c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6662d24626d1bf21c0c831897b458492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab48d494bce5447841715ede68ca61193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6538041f9f7586713e8f6a3da945794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd3c1c65264c537fdd191883f3b69d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14c9509bd40cd10a48d316c762e1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265b81448bd0d8c9cd2f188c4cf86e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1593d50e7ef60cfe23e42a6f5d03a9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2485bae3d95ccbcc5158dc9da59a1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c9ecabdadf4b7c0fa9faf2594e91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f28a31cdb23733a08fd3536aef15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18599f95858c44e358ed8387d6fcd811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd1f017cc66fc24052ad4e5e1454e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e7dfa22a3fbffb966c9ccd74b1d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b494738706b7779399b7358a3a80d59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449000756156c27642e8c727a1eb8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aad7fb4f2ea198eb89d2a80a93867107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b15e26d1b395f7cf05478d683e4d0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87ba625121c8cd4a12a104fd1fa747109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9355e538225e6b9362fb4f6ca7bbde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e902ad5cdb5f3c3a0af57bb4a1417111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55518c09575cf5b76086b4a2d0b3c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f5080ab20633106b48e49a00d6dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914be823578bd690de2ba5bd054330114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ef2b41cb440f6d8ec97fb249d21e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318ce8d81ee2da62283db6c5254155116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a511d7b4305b2516388f031c44fba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171f24539d6d8825b6a0b38ca5dd4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e76873ffe2a529356fc227f7a4e12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6691816c5e8bd8d6b1643e14995fc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cc882165cdc7ea2001e28163619b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d116c1f03cbcefa562f380bc2ea9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd40724cc66d6f4a6d84f9b57699fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce5d20d3fe1a2ca9a08fe960c0a993124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641950780196526a2bda6a2b8c2e69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc780c4e2b9f3d457f26e3ce10a1360126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866dee532f5faf37ae10b3af9ca256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69174d3fb77dfc62011a8fd136075128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9f7ade89910a13464cfd335e4943129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea96bb97116a5b5697e9afb43afc8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdbb2d38308077eab96e674f6176ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26597e544cc52ae5e158b5d6a56f6fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841e68c7404dee546a86c49004f53e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54abe2e1ecd76e73cdda8340948a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5985ff4da5360d1b7dc0e27984c86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aacdd9bc3f46a574d640869078752136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e250395f89d50dc276f38eded8904b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112c5446b16098876ef3092a294071e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6107aa1281188631661babd0a033f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a8053e4ffd05e659ecdeb8658ca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c45abc5acb51d08d7cd5c3939c66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40aabe8d183b170a59e44b6ad201c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f2667c33c17858b51d70f89604fd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c4a31de1c057aa87131498ccae8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1fdcf3abf747ad7660a35af5fccae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6917bafe4e0ff0b35ba47c1c8dc3d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e30be470bfc8412ca73f6553372e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1dfbbe4fd43aded14273e30f8b00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a69789728ce7a7a234f82e355f4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda14119813ae228e006ce49675aa822150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29cae18045f25313d21520fb27c09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce54eb09b6dad788328091c4b38a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3571cf0ab74f34c8ce260db4d92d89d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c53862379471bb8ef1df2c514759a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca42e0cd735c806a0f62029d32c99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7612b08bb8def74ac41ec0dbd276c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceea10428e370c07ee82893ba64b3dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6190c6744369812bdb3a35cfc5d2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753e47e17d09ac6f512d9a844aab0a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265fd7418c736b128fbab48dce7ee97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4bb43e1fb342ce1521f94e4c1abb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aba11f763937ca5c876dfab3fc59d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7ca2b18a68897bc41656f3fe9b6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08cc15f1d282a3dbac02fb41179987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ffc0803b5a4ace0ea519635584bde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb60a906bdc3272aea2ffa17c0df06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b80c59a574cccfcadca2604d973e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756ee87006656e14f10c60964a59fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e09009440c149eb3150a20047cd27b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd00f04a63b13a2748efd98abbd85c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e40eae8c529528f19b03b2c5b9b72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c9ce318823c3f89854a0a1957585172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357e19c840c8a26f8fdc4de8387fedd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7853a1d27c9fa5c6fefcc25f5bf74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c1c342a9d3f120ea8083ac45cea8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f05a8821a88510f36cf100bfb674c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba79210e5d886d104c59e9f25bf69b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aee9c803f48540c5245f0380c185b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836e3acfa083843214891c854db037e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9adf2e45d7074959f9afd59cc16ec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a243dc3d8b1b3cf66bdd9b55609b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2cabd13d657eef58371c90eefd1da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ba32d75a0647989ed928f9348d061183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab65f074cb0d04d37c7555d063382184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4d3d74aa7cb19245801ad204cd20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b20de7f6036ef4e98861a05a61df0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe183cc4fa65f53bf50503a901d21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3502fdbd6241e9494ffba8a37977b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dba7d8aa7fa21d2ec2a35b41ff558189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f545de43f2f381eba543b7b4a33fdfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97045c0f3cca84de151f17ed61796191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43037e6eec630bfa4d0a6000b2224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc815cc2d3939b27e523a3eb71cbd1e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbda1526438db0224ff31554b3a887194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70422b7a147052226b639968699f829f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d90000602d4fbdf98a86023846d10c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1165072fa754a9efb95c84f0b28d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cfd4a3e20baecb7c9c0c70e0aa39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea91f49d3ccfd794ba408616586bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fd4b606b36ccf389ed8f77989fcc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35458d27d97e887c991ed5e1133f95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e42b2078d8094539e8bdc82c7f0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bc23d5c8ab1b112f906c2ecdb15ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6e52ae9855787a13496e42d70559204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fea4619da087195c2904df8d57b1db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01891ec498922e1e185b96a66eab86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca86b22a56aa4517c4582ae94a1060207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef4a3175f9a6c88c94959dbc31bf3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b308405bb92fb47fe477b95e13905f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a296a81aa3f2fe05a0ae286c587a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4008467769c9414a74a431e8f386f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099157e1592dcbbd41a0da4ae257539212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1b90ca173d8ada3a0aaa0ad2f6e2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519491e159fec3a9e256436707c075eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e336b2313d703cbef15ef6f180fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eff45a4233524f1c9bdc9e7857b4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f518a8423084285d721f6bd4ba58e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f23663341c5387b0f6ec838f71d376218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c0fc883ed2c8e7c2353417c899e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc81107004a8e37a548d6cc0d416b6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115035a397b02978473bd93f9a26597221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9e6ce0761bccdf8859ab165af19c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1032673df144adac5339e06096b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300d744a76ee14d4b82f48bd421f7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f21f596cb4f4abdfadb39cbd730f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa400b0eb0687c6e731c24a1caaffaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66ae3f93912b5bcac7e28948de47a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d06206951e1cb962c62cd4ec29f57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b765bde4e9ca266b2f939a1434834229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b85ee05068bbafe706629f20aeb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b09738547f42b7c21966f82072a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873521af3486e15e29e04afd871820d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f1d91352d60243561afe2983f0270233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28e0aff8b7e39604012f712f9a4310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fb8153919ca83256d12c5b7c6178235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbbb9996c4a131a6881e2793d23703236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e77d8464028878b4eb21d334d07c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188a3ff3daae931fd504b3698b18ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08230e1ace194eea20c34e7b34b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e399ed0e6e59a8bd6aa3f9eb5902f64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8685a4d373fca089102d2089f286241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e8d5762d3e70ed3ed83ce26f35c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b74c1502864f210a7a945c8272d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03a701511afacb42797bf330d275d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55d3406e2d51072ea4e073cd168ea7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed3c7c1f705a8d7692632a9dd61dd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9904044afb6a55eec9fad50c95585247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be1cf89bb2af491b21367399dbd15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57d73345d3b15dc1b322312c09a235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89c33c1f1104f344ce5bee1daa071250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc265cdd814168ec52009409de590952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d25decc174faa11c723aa9094280252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ae587b207cb575ed076e33db855b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30030a3db90a74e7a5c84951ad044e7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ea8046ccfddebd848f183c48502a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4427e2537e210001a8ef3856ea60d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1248f102818fb065c51a138674d42d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913936926f4f8e1599802face5abde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1cc89ae68d3a68a9f387779d5ca4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11f5c614bf11b96648a2d339a0f41f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb1f3ba5e8ed41e4b2f2e4e072fa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b00a91ecbdf8f5c157e864fe34570262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274355daf917c6699d116a1dea48f30b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a869d7131344a65617edf5b9e7b30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd3bccca30829c2844ae847ef1c769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee943653ba60e7ae947287f6f6733266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b2b50692be34b13d6405b037e0f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab1637b28942a9a59be25a60dd10bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd60e0d3b55b204ec4ae2a72627fccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecfe815e450e521458d40c55cb1131270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e8a8ab1b6490dd89d5a3b321cf8dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b56183949ddea37575d4f2c0e86b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485c093861020131f04f5b98a4b945a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369d8b1585e62ce8fed7587e353143a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd11a57305098a573b843af178315275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e7ddcee47605e3ff88c7a48c5d8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b058fffa37739e0c020501638646fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660bca169cd27af8594e6b5b62b911278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad86370cb02232f51e34292eb25ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d83c74ec9c9b12c54a2e16528004280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e286c50d1bde053428a7f9dca7a56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809366275adc730fb48d5863cb3fde9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c62bdab87fb09cfc2f442c52e145ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360f1a3e1f474ee28175a650a5ab60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9615a090be76be9b12fed9f19ad66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e73fcb503a1470433180b0cc63ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad0dc8c9ab4fa0bbe0ed628164bf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e718c344a7d1632a2a4f9240756b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a5382464a07f4e6dd412f063ae3c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84c20b20efd1a2ffc5f98fce8d03f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb28325408ce9cacab8e20dab3856291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d0c8746937b8804c03424890f128292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09502250f65c70314fdd976e143ea77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a52f50885e6587303ab3f2d978684e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91f5ef7ce6da4d540fcf3707a75bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e3432a8d852d6bca782555327b62b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3fd1405141dc7d569f82d13fa9862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2d646c76d582699cc871305b6dd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f02112964e47b346e62724b6d43fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e236925ef06137ff0ad3756f07a7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac339a46563f7cdc35d98cc39026148301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0abd1f1313d4d40768e29a85b6dfe9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b9b07f31719deb6d4eba38b06527303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10348400bdec2eb43a469fe2b00f65f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219d23d9147b006fd7903791f44e50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974de371c93f007ac6bb31eb8c593a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec991bf3ab70194a76dc9b24c21d3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282c3d4d3e9807e61ae6b53c4b7d2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129eac06b77e10686e10c768473cbbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62456211b25acd7ac0284143513be8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a008e19b1f9863e0d9aaf5c62411311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca53ed10dc6715e6325c2395281cf59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2725247a209d702207c4aa35fbe239313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d862407c4da730005320c9860930e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bcbc20bb9558870f331cb38d64599315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280dd7bc48ed1a07298e82529932198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b7a3a65ba96785268029c3f62da3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a2aa743c25af61fe1ad1f3e03fe4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c90d46a0307af78ac7950c19b7453319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874fa960d1a4aa6971c44de03357a14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1817677c6cad743b44a14b65b4381321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5b4ffa58adf7ce30b633c8684cfe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046422c4f72b446fc2511c932e1f745323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95d34dcfedf247ec1a0ada5ad4d81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64351d2ab52348ffa5a7121464c3fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07dc33ea3b8d6a42865eab23b2aa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ed9101584c5711b9977e65f23f80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b1419b64713283fe9b543276a77b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efcb83039266703402f152e3ac6ba7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5f8e2d05aea791ce4ef62f50dd66b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef122d36c3460bf5a4f3e143adb396bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed8a2560dc71ac0e30b191d1748f8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df42f44db78d5e1278d5f97e264c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ca07a723830cc8d2350821d05874334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f0991c629819f4d8c161c2553e58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b6045d101204a673478a293baffb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd7e761938dc099bbd95db53d8f2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e79f58f6c26e82c587b25f8300dac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54abd2bd8b864d5cafebe10aee9de50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881987fc32300c5ca2b9a229e3dfc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e017542dc743550734e2be876954c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d95fb1bb026631c069642a94e22ddf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c66540a293f459e2dbf449c7bb669343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8916617cec1023f19786207e3e01e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482914008e99fa6651dad4a40ef1ce1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a55d3a194f116e8ef33085ce9b997e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef3e13d404de4ae2df92bbed9ecf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0760b153a5d100f140c5b0872338348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700c7eec82263dde45b553ddffa0b76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020de5d80daaffc466b14fa7b0260f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1e8e1198fc900fed56b6acbea46d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901759ee7e2ba867b1a7c13a4987e6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10101705db087ca476e8622cf0975e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a8a746e386b1c75fbb7fb897c017354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aae7e605b343b016abeeda9d3a208355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d557a85921ad0b85bb4729d7984e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa2cb9411df23f66c056ceb4abbc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32cfa5c10537d610ef54f946a1f9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dca89b42ef20362d1f750cf5bebbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d32914a3595c9647dd3c3738d1f42a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd81fb699b91b38a53a3f9ebf9a31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e04414b8f475ab980e9f970cbef0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee738b0263e894d4f61bdf3ba872c068363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7039f7193a33066469795594c22ba9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa54fed319ae9034687465bca7f6a04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65537d8b7ade76ef6829b34a291c0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa93e81040faf54b75fb3ca15a42968367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233971f9bde4dea8c34ecaf9170abef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac09f9a7677e33d927eb6d8736dcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e2c5344d73f263b2144cb73fff40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347f2a30573ab28869f4e35bc18cc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94520a890f0d8e1baea3e9b41f2da5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e1a1787832b5d99d96b59f32f291373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182b1bf0ecdc7c491eeb2368029012374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957852bd9adf8d8ebd0a8f015072357375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1decc8c36ec67133f706b83c98e11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f16b031c92c97371f9cdd3573de5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce240d5b99e15ca0d2e058eebef14d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb995c16edddc06e65353e062a078379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a188a2d1c842548a7d6f024a64170380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2211244db20e898e1bd0eb89d07a64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b1136bf9e1f3b126dcb2a4ecb2d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa900f1d61cba4bb70f45b797d49b31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0226ea2e81f47d0d34a1820ab84a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e28c70892a599129101615110b42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e3aa7bc1605a61a03e585cf7940ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3886c309ed6b17055ddc1e4977c44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b3e8a8b2e6cb30b07c41c04ff8522388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c081cdc02f33f9bc4eb3a869ab686389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff57b7660f61a1cb336a6467b7ef1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654b8ae28eb18b680ffd0eb8c659593391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666298bb03a2a0660179ca4cfb1eb86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674259aacdbc0b8b641c793f315112393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef4a497a6b3b92cd6afe950a8775d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed49e3b1433e65324fae5ce1b1d15ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2757dc08d8e0d28f37c506a840e0271396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609106a45065e45a6e804800dedd68dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb57789723916db9327b236791f02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f258f51115831a4e872e90e0c7ed7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6526ec21345bdeb37f2e5fd9e1c5cd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100d9d889ea2f55718d5ccaa64ef50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356c32bcea0cd3465092e20cf02667a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8231b125668610f7bfd7624f1ee754403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d44545d0652c2706ab47f0825bbbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe62ed27ed0f416b7eba1df1cae35c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c895fddd298d961263feaa05d66f2b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e63d528b33a8047980edcf8498e01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a14e5b6147d02b07196120e1ddf89c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e6a06d3d04df7c9706591871de9b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476866586e0fb528c218262eb16acae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a4041060ef53fea350e99deed1e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a17919cdbf7f041618e0946535407412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe978cdd20fa165b6e143af2714c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527679cda4902d2fce7da5aac10c12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b9638276b876775784d553c212d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95df26fa6d6aa4287c88db991f638f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0210f2b5a47d56117343052b87555417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf67b0f72b1a829059f86a6746e2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f610d6b5158881d7f797764f0045419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907c75e4d4a4112de878ad894de50f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a260dfe3b3aaa47009a2f1a5358d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9354d4b18def1832b674ebebcc0b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493d2a4f0f87ed5da6653d96f323222423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833ffd9960230092d723dd44b6d026d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45271c1f7a28bd536cfc1c5707096b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd29cd36ed9c2da3ab10200f9f8f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee326ab608c1f3c8887bd6184fb3ea4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3a41a9c28d536e61e4242d8984ee3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8ea81281bda9f7084087b6acf0468429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bfd07817013547ae38cb30f0c54da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3116475be71a37bee2e08b398d1dd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3525df72cf7717cdf94ffba2816a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ded723c912c88c771c7bdf03132a43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b54ae28a44ba051e838d588f2a305d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8535c3899ed6de93c1ec7883f999d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd86b1a0e4b6342ec7e205acf2325d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143f4efbcbca4db57a183390b7fcee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064914f0d9f47347c4dbfe63fa7d6e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282dba6857fce8ecdd6d692340e4f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc83ba9ef0af8894689f04b88ada3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c0ab2808ff6cb80f9380f83f9527441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a8f5e9cfa124998d1fb6b0703111c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0f14de4a14d8ebf8e81ef9778db3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bdab81f30b80531ba15a382ef2721444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c004f4b85ec166da8876593b70f8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4834e1b79c0a88ab381813c06940b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbfa4e43b95494503fa70a47458955447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3a27733164d73bea70b3831d3fbf9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481feec36c360ab12eba8b9125daa45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1032f63eaee57f504e1e1ed96117b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a5c7f8c57c4d1b5043d1b1841602f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540045accf95285b9422dfdf5e91a2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb2284b06a040c6b434c2da19dfe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953d377ab521643b66b6c8d01441f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261a9da6a24280184b7b10b41890c6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b34313e2220620535284f8a08a3e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494fc5253010c4a4689629a1d24ca23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ac99c99a8e6593241e59a63d910f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d41e20114d62d68e0870ebd3a677a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82626c01eabef7e45a98d05ceef9d144460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f8e0e071960879fb767f5c9205f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d042015f1e9015c809d872e1a55eca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf597f0d02c4a15d8c64252e8b3c0d9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf30126cde096c05da7ce33fa4e93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012be63e855573994a291b2d47f00b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e8cdf46731f240f0ecf88567d297466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822e9e3e9fab07a336bd7f1dc751b98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a7860b33b7caa0674bc9f75a9717468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a8f2c23cdb38737804b2463be95a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1855c36cbf8aca2c06b17b938c0414f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cda8ddf6510b82dd6ec67e116f20e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc722f2c6e7d5d9cc3e20c452728b3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d3324710c397d2d7acbc201f1321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c80a6fa477725146d5d278d2fce990474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064482a079776dfa870f31d87c3df0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6b2c707e5d6026a7fe3a65dbc9ead476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f32a88e2c40004e278920dc3df33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a660d0068b3e04fbdaa974c535be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f3eedb9f45ffbd657de4ce245f97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38eba820cef0d25e3392880307af7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751b68d1a96074003659acdd6ef2fe2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6f58c57e805c61783da4f08dd323b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06a1383352d1afcfb1d3f22bbbbad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f2ee8980a5b3f466caafe583c5b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824157474c12e6dcd0260bd28d5a05c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515d0729aedca3c4e702d12927ed72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54e86e138d7b1fa08e96ae7f98f51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd4e273e22624d43aab5076e7d72c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04714c76ee6b1e47ece8240ae81be0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701550726613186f5bd69da585601b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afedaef8f9f83402332ee496e73f40f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235f7379aa7a4c26b7a402550d94e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd0b36dfc523c6b0003417ab2012fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a34722f490a4a3fd8ee197741972494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece055168c0f9598dfb0aea980f7f7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ab6b9061eaf4d7d37c8266aa7aab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971c8a6ce3cf502e4116eb0eaf8e590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35ecd1b83251018569437b96259a2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb39a11be67469ece671b2115108c5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc027d0b0dc8d564ecf8c608c84591500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803df8e158a3465a297f0668011b96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667155e8a88cb29ab11cbf4fa02131502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c3fd43a1c582f37ad7e7ac3049382503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b119be87c43de422a52fc188aed42f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39ae100c5b890719641175da28eac3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa67ad8b0a6296179d948e11ccb7dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed272c358f4ebf8f94815839edb59e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f1e6894d9e5e05a89d35f1b7c36c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbbc4994405943485de4f3295e73ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d71b82f7db925e6944ed432422645510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff1cfdd8e2fcc7d90628d125bf80d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118fe7b71cee8f824393783f73a61b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735de9f6880ecb158fb249bc139f66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f4b80bd3bb7b9be01efaba5aab6c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a93de99e8847b84958eac830c35a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf691ed51faa6ca92fcf06b778d105516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb542f4c8e7e3970ad89645321090b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a168fb6604b0e46379ae170fca2bf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffad7c24805149c387408327eab099519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2617c47532e856ca8821610f19dc43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617dc5f75944ae18c0e1ae101da13a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b653fa1e50a4da082b5d8e469d51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a737deff74c05f2adeb61152f41c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b739806598718270a95a89c6ef41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d1f6f3069da4f729be0cec7bc60af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb38b8dca771f0bf6c30f3405da0003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59b90285346dc5a4418cb6acc1bbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfcc0fd5c1ee0b746c3c7b8e45ec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1721702719965d75604253e5e944529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cedc3f8bc3fe82e442d2782e7fc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515466e5063124f7c008499bf23d6f30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062d1e69b6096cf98a63c400e6d19c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292fd734cfe41e5b888b18776299c48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b1a70e3c7bebcd4da35db77d9d19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e6d7c188129f02bb31b24a481b927535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614edf8dbc1ca40f710bc28381b7103536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e269a039be415df87148fad1d0ee26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee893102048e8f23661a468127e94d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c7ef2f34e6a00ac91276ac6bddc1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f430ad8b90b3c3158eaa89a5a100540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06028afa1112669150dcb77781f2c538541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d90013106721b514ef44b47cbb3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d80a4f1325b87f9fbf4dd56e5a9d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5a7054f4ec7579940940a273766c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce9db6e0e7c980c325eb959a3d750a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f681d5f4bb1f38918eb82942f73fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518dc7a774ca80604c46d629967b7e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbf7b92bf108a6b9dc7258c496e82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f78be8a0751de81fbf87ed9deb025549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c6ab55060b922cbb2c19c09de7af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ad1bdf4a02b7c118b0df9b2b54c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426661ec6b818aa6f217e2a15640a96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e08080b6437194ca1d6afc28edbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7361692b46842a0b22bf405f458938554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a1193aafb66d5b0e8f9bd35b33d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc678ecc16b068d94bdb357bf0ea48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bcb65ff72eade89e647b5bca61bc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898d7adf2d60ad810e55f7b4712448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecb1b17c42f177528e546d8df8e8d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1214ba52245f4fe9b63c56586592d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52017b57741c080a28375480727dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e498c51f00318e8a61fb9e5e5314a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ece9e4e08681c8090cb6720934b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272472688822dcd93af52c0c4acfb454564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff42952d6ec308138edf002617942565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274fcd56a4e965586a566814dfd33e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a97f7d873850bdab4e8c785073097567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac015b23a6639dab3b1301cdb6bff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bffad0090ae702934cbd4b8a5920c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f48bc4993caa928639b120cf699a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891ddfbc251a6307c5228482710713571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabafe7493ac5030c3c71751bbb01ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e61be4454ac4934fcbd489ce87c4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba920a4bc761f1ef53dc23652b5f5c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5deb548d0cfd7d6b0a606465e9dc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6432429d91d17898451c8d0da7b8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a0fe55af0bda1dfdcdadddf862b83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13159211ff6929e2002a4e50a759fe6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173da801a4e24bfc0e2efcb9efadc39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f6e224d02a34aa67e45830bb3a54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b36f49b9dd9141aab4eda4440c846581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c0a1cdcc49c0215706a9ac889ca3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04948e9a2c632dbf502106a93010d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d570d820dddd8e0981446c2269e7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd837de0450f41a0f280e034ba4a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2783a29e9ada5179f13a9efb9ae33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9add766c526370afc6b913c7171d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7e90c553579ad2b6afbb24118095588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afa4e5187f28c41698a63bc2e9b20b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38c5066d5b1bb2035cb096d159b76f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fef8d9bcf02bd8d925d1d2957d4d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71314b28cf44d4b1272a349b89848592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe3d78344c89f5af5124ce2df6dd80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ccc9bfa2cf18388a7929194272ddc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69688bccab7ca840bfa4003fb352d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443faf9c9b4b9ae7998e1a5ff161bff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9adf2ad2689a0a7ae0095b814eb24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db151fd1c3d2945cccac5504c4a5ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88e8debf18e24613b4ac8ded01f71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d88d4b9e939fa1a061997684fd872600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73c6b52eb1e1d66c4914bec566d6ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993667a32f1ed59d6ddaa2c48b57b955602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78659a76fc453d3bd1cd5f3539333c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa123d8e8addb98f7ae1ba941b37621604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a5f56910773040fbe64c046d842a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc16c3c60d9e0ceb6efa3238275fbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b7bbfd499bfbc75cf00cd9f33d37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb21aada983ee1d5087bca4e213ce3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6c1096705fc5c6e9175e616e1833b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200416c2a01ec7e0142e8c47f0cb1f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750015bc1b0ef6da6ac061fefc64dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495648998534a21bdc41d7c81fd52dbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429c60487abb3b3ba2c5126c24d1f1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b5274e08dde1170ce88657ae0664614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59473a2a136199074d3c225fb54e0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e1ec6c7478cbdf37b203f1421e6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e24f32b0123a495dc1fc947b7ca6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a724728e87b07f8e14e3d0d2f7adbd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc882cb6a15e08d7ca8bc0955d937cf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224861c66f8aaef6e3ed911fec476859620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0802a29d3a713d4d075d2b5c9926dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78bbd25dd5738d93814839c464fa4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dc5c21a08dfabda454baa6dc6f468623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67967cb1454adaf326efa51015d8347624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c9c9e24112a3a1f4de5cc4b70c746625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74097a446eb432fa6475733092b06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf374d39c5a7a9a0ea1e1b966531e93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af778b3c820f566c852631707714e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ac406e09cc9fe43aae8f25f471e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d5a2d88d5751201b32493eb098af2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9b16a87e9a624cd035fe0437679d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a697e4c3d2370c480364e58fcb5541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac926bd47ccf4615fe0c1d67d2f77efc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24dc14360d81820e100705b8742ba4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38f703a0ba5dc8a90c422313ff7fce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815734eb50e1a7754847e444ee1bb66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc957e832989f1054d84b7763550f71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d711f30cec1e8684a58b2b2ae84c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189af4a1d37e7d9ce106346b6406b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dd5e3d772ac79e86488f341ad18df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084fd29820e0fcf1486d099b1e9c65a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849921f7ad6f228195f9cf2c0c7b96c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be25121b9309ad07d1f9536cbf293643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bc79a97c7a43820b71dabcca6af98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79e15b0818777e4030a93248e07153645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e25dfe02bdd8a14ce8315d194e7af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5a71dce59251249e74c936109b41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ea73e09e13fcac4d6a3dc862e9e3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5704736b3fd581f7e9b9becad3156649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a636843ed9301c1b56a5a2030f2e2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2018db3128608f326d77a32739f0a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ec8c345e875afd676ebbabc3d7d10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf611acddba36ed4ebe115f865829653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb50df4a928de28b8c73bdb5f9b9dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b8deb35a9f71eeede73436654a03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941e2e1bea1acc0dc63605f021972a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c008c4eaaf7e35d79c3200575da646657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa4b5e3fb56f27d26b71c33e871c3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad1a76bceae9422e217d52c995a03f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2249bddfc3933099a4b73a48b629660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068da48dcf4986736eb6e53dba2cff4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc36856a64ec69856b3640d5a99dd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f340948358014f88d3957c42ee950663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100805115e6a3542175307aeb9585569664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba4775976048a1d1f370ffb56fe1af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52648a0991c2dfc26eb21e074c575b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cdc32db6a898cbbd703e4725d1164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff711379634c7da368002b7e5cb281ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1439cb8cf1d4a7c079c6ec0c4849ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df094324aa1413a95687be72d3b6d0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55aa531d78ae4f221968196715f397671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d981e57dd0dec75bdcb8900e3a447672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5e8794db3edc70603433ea033e7cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da61dc6fb49f4cd2baf9034a1a7acf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135030f453355057f9f03ee01f8b60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d007c864f411406cf30a7b6b2b44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d108ecba3ca9aa0d3bb31323072bb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772be8d8ff49ce2bb4a4fa141d5b6f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9f3c77b69a64deaf3c7df8d571c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01927755b2085ebcdba4c42e4410b32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a4eed97c2d1897305ae80a0331f63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd96334c1f986e52fd75e9b3cc577682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f1ed88e42cf04414152c6e661afa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddf10ec8c88964f1412a6e4e7fc931684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef9609a0baf71d30e6f886493caac5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff6d2d1d2bc2391937b56698d1502686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911014f8b3905e00e513b661171d97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288260d7f7d1e910f7cb3549b4cb1f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8ee2af329377f7beaf696332fbab2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750de4a0666bf1b96e00a3440b93cd0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412e53ac3729f765f686e337ff8dd32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30535fde2a49e4d22750da8e6e51b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87db6363a4c842ddba35bf4469864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c6085abec932a87ec98f635e6371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323127b10c3943b20d7d04db116df97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab02ea5d10e0d065fffd62dab8747d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41648cae37964fd27a261705d9d1a9d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5484e2022011a9c07e1084d89107698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f661349752f34083283776b1a217ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ed71665e3d10bada9a7b8201593e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93beae79b3d99a0944063f055cb35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5e99ca190b5eda15c900a431b53f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cda2fdb6581c9b0dd56686aed88f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc16b336c5a504d9ffc1087f9621e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa3533159680f21731bc70744c4e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b49408ea28724a3a8aa5f76dc85bd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8ace4c566b1a635b10e9e9cc9f1f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f51b6e079b86239d71aaa3fa374f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb24f0c149920c2e07b378a9bace79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba93e0eeb04d54415a3f0226d470da7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123150d7f3f1f61c032845642ecb4ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980eaead0fa99089fa3b4f00b02ff6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4b5125131021b22e983608bd9126d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6248209a50d2eff5357ae9762f06a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe55b5952e64d8aeaf2593f92cdc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004f9c2856a772850c8b5f6cd23cc2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f37e25027672cbf17856a422c79a2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c57be608b349bb03949a5ce040829718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f388fb934e43c935e70000ce0a2b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee975909485444784ecda86e6c8be5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e496d35f57fe4e6b69dddf9158108721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c00be4004c9ad5bab29c1cc701f38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb81fc64968756ae0d5056c063fef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e03b12ebbc38cd6a7f55a65915b46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb3639b9023bf22459d5ae9298544725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db49e8728a59bbbdac21e2ade85be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b0b4fd20f11ba1308c12c7f13f355727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b0f50ceaa5cfd2b7e5df55e5a27c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bba454ee955d916394d1c75ac88b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956faeaa29a823621cc61d5f7c3e6fc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860560cea711d2ef569dfb2a6d05aa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0e69f8aa6fcb7a1f8f83c6b11c22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08624544c0689c57a99a1792ae813d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2d3392abd3143908b4571de7fc13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b76ae3a1b77c2d323ed15ba216bc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba6a31016bc917dd3d834f99f9e9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054558669eb8815eaf75057f5f7a7917737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7125c9839e259c5f69eb01305e831738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ff6658789b4d11489cf455c15e89b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e113c8d11c3a6928d3f4a86c620e3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba045f1550ff6af1cce52c4a082de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13cd264b69607aa26745d7f145b9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63725482f29b43df44840819e1a215743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63d518688a4020c524d5ce6f81e82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139247d9606ddb3c09d2d1fb6732e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1fbfea13998f77e4a729e1f744a21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076b829b684e4bc933f636f8a71306747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b401e110b6e33d9d71d9b2ce997d34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301b70c189e83337c7b65340012b0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47c781705b217c84a5952decdd028750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f29d86ad9612ff49e7f868b3167c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ab97cdecf323768d859e660c8bddc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662136fb76218ae0e0b34309834afa5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe8db6fc73b08ef718d0c2cc805d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b0815e8f45d367670a8c59edc36e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e70c3fa1db4d3b0313740ecedc3d1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecd1d676c4e9d2e76ddcc4a3657d82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced7775656668c424bff9635e5f12b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e9a032e7eee16591f2007f585359e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662838db5f9ec1a96cb5cafd0cd9f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1e4bc1aba0c3a75f656093455ea12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf693054cc2d2caaf7e47c4c1ee4803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c4d383ace3428185f96f4c9f81e944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a065f02f61fee365611221b2dfaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56a7e59a03ee5ef381e46743864da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee25a2cd777ecb478c9505eed9892fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7b1d89901b9a9da933fa0fc0448e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a447270fb019baf2a77249df728d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f60880df776d40f7bb841d73eddea910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee349b661a0784b8ad6b022dfa845211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354064d9de6fbf44872d8aeccbc8d31a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33cc9761a1c0622d78fcc734a1e3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802459f0de05ad8cc0e33eef6c052c8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2c3282b5444916def11f08dee5c1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb73d5d023dedd0cf8937e12e51897716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae5c1429c2994fafb208e6374936e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed08c45e1a5cbf8ef534aed4dea04618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba8c0f2ff20193e6e47cc34db26ef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d3fdfa51407a87f85a207a68b0d6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d2fdadbe98df8455c6ce82da480621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545618d4c455f48d56a423eed691be022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea344ed65ab09d976f0c136e02ccee223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa680c10f9b35bd63d602c67c95701e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2882d0ead2be0b50d95522f8c2f2d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ddeb088711dbe43891b0444a4f5e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312042637bdd26125d4c0b083d61e73e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fec64a9aeb1946167fb1ce9c37fa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c2e80fdfb8e1a2ed2cdd231357f4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbaaf64fd47b0610fbc470939cbd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e868e59fdf4438d8f37193911fe931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f13dd367ccc5215bdb497108a2b7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25371835b3fd66a4b887aff64489799f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f513ccd9003965fe7f581adaa46f8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce303b15dda95b57f57f872e3422f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777df48e51e23dadedea454dc7cda036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f20634bceea031c4b24dd19503df337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b404ebe06494936103a06d346e9f5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ddadc453dbc542401fe77871615839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fdc4db051f745e95507d2fb21c6b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8e2f62ae49ceb7e4ba1b97c440a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671fdb9f3de62d414846d0f8e60f6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad35944f362543c9f580fce11c06543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3369fb080e0d934a905cc0b6b9ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c965cf4a35a92a82463a57b05487145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e5eb55202ae952ccb18ea85ad3d0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8514e10cef5452d2676ca9db9c6eca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b96caf0982445c0f9f82fd49482848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fa382bb416beffd1f8bb1eb4d9c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc6f102f8b5df5225d35625cf4a79e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e19eeb48a9a5f2ed584a5e694616751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e24e3440a2f321fc383309ca2512252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c52488a89b1afe7247e27231ed7ef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b9a43f1562d6b3826db58243d43fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c2b48191f8790da2e5d36d380f76655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e7065dc68965a893d3d3881b738356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82cd16b71c3cd2bd19da77ec05c52c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba481c077128a382aa87a98a4be9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84739e75978b41953977b90f4d566fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099034ff9fc20b758ffed3bcfef1f67260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924b57926d5be29fac40feb622318261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3cceb641e82f9365b692f71f4d32a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782330b6da04640720c6441fb66b8dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5afbd5dfdcc986b6e5da47b7fcd10364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc68faf69ce4863255b1b49875a8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2983ba9ca66d154351752264aacf4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e49c2ab1d4f5b318a1566d830b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71e9bf9ab6d209f2e92f22327eddfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93fc0daa55783f89f300be5d5699269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6cb93ed6f314d0cd00700b5804c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea539c48dc2fa4a445b11eb14dc6a8f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f986ebb62e50cb5f061fda811ed472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05f7d9fef92e8e28de85b4904383473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2175666ef7f766133e9d2b5b603a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660eaed2d71e9adb49a0ca484e4ea8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74e5261413d336e9b8c540d8f274276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8666864aaa7dea540585fe0fc28177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf322a29a4a3ccb4eafd163e078f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f172ae6f747c0a796c5c39694494679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eb85223de1ba944b33a92e415d54a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475d3aa333646d0dcc9b97267f0abc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e0841aedb0bc9fef4057b45d631c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b48b3ed903447bdb6f4fdb0a7003683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde4a5b44f6eb75a647cde4b14959b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e68200bb866fd3d8bca7ecfe831f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173a16e91409f79da9a6ef1cc59b55686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2000fd68ea32dfe2c8b7f3ffa23b1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297598e7fda41341aa9e0b07515bae4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf9e66be65c1f233fba4e6ff4dfaf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d56b7bcdd7d1a2e29a56332fe6429390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e8986e4dd2496a7fe9d8f311de3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45cfbd9779d000820af8b46c1a914f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e044c6ad19644a2da6864d5e7684b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c296b2a8a6b197f5d011dd3bc9033c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c49da8a0dad57b300cdbe0e2ff0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54739382bdf90e04be4cb808730b55596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6bc5223caabe95cf1dcc33ed063297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eed64b3ee8664d9c1f8e5ac548dd3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dd1709bb3f2871d536db974ff92e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1267f3cbe22e0bc35d292ed459889c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0058a3d36be85134c4a3e1227c69b2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8c7b8d1463b4bb83c376bd5c03b59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9fd78f825600ca24080e4b014863103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375532b148987dd093b81558b503829104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce6a12c0b5991582e937520077cd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f76c8a76c56c9acb1806a367c0b0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e8b4bd5104a73bd18e3c7622bf31e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c221711ab5095b61f87efa1f774d6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e498d9d2aa5a9a77953abd90ecb1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f041c2706efe7e5464231c7d65559e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff781880699d4831b70eb1f1d98c625111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec78123932c27d0000a7ee266403a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbade92381a46b5cbad2bacfd333c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2792a2a1ab0d2aeff290d76796d643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8f7060131c54cb7332c6cc5430659115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22f1be33096f3d107b6708057656c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529669a0bd1c6e8094fb110c494cece3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81001cf9924951969138bc7c7c7572fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1d1014dbbd37d95703e2ee980d3ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b651fc6757ca1f975ba58774bbe37b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9607c70cf7be4832e30163b36c5e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba1e60541b799e6f16c9f8a4f2658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82da25b514d261f7e2c71ac18dcef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c64a2d8918cf9285e3b238d55b52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a89833b614b63f32bc858a7b1a9e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48bed855b380614ddb734bddba1d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e229fc3f368f9f0c7c96455400bf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f48a28c08a065d11db9ef7a83d003128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c9833a9a5de40772f58b30f12a9cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294b488b110d2553ea7c4cc398aec2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b49af6feb5ca747afb6bb404b418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec2e331d324315560e5f6033fcfae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda276138bdb04f855bcb81c3c30978133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194368392684e0d4398cdca5d0ee18c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6fcf0486ec23860699721d58dc670135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e4811bf114bef9f4630d64583b0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcdc3601e73df0e15edec44e93dc95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ae02c3546cae7b6eda46344ad4ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3741cb80d066581255f9d796cf6227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc85ae752976c81a89ded143df3a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718584c73d93e5eab55daa6172fd9a15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883053f6a00eeb40c83d0ae1f655f68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5f7b7b75c41a6998a4381f540d92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa1167d171136bfd19afc071ede3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ed82e8b179a00833a3fa327bc72a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e824604a4f7071682fa73b9aa9daf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806845ebef558ed594568866e793d736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e6cec709648213ec795af90a44f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4a550d091e2ffbee92e663adc04f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480110a87fb01a329d4084be9067205f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116de606ac0e2982de5846efcf38fbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b515df03330b0adcd3d460b56e9078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e08cbf7b042e64d30bcbd60680d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75186089e8de08301c1677492a379e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fafde16fd11000ef37f42cd18a170155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a8b1b623df01c8769dc1670c23c36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c1604df356498640d9e8aecdc2f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d1267785cbdcfc3a920e10a1b8cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef04bb9d83405aeb996994ec2878d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b50b202c2af36fed53e8739c3e1792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab05936ac1126be8c6a8c86e97a47f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2151434d5165669cdf366829ec6d68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616788bff6f47ef0094af93351bc428163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f0340afb915dcba449909cb24d531164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cc5e26849b03bed46fe2a1f5f15f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba12db04628d8dfc8b7aeaa868346b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d80dd998e53495fda49a7142416be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe97f359e401bdad2322129568095e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a4bee90757ef5309676216c81bd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55797662117a9c0366c93340a06c6f0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b43b0fa010f71e782d2498091d3085171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8978e9c5abbb6cd47972ffde7b93e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669cd461852a9f6f83ed675fbecf7dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d045712e55a74f3fc40e0963186ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43446d4acc911d1ffdfa9e965bdba4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345ea5daa92dee91e2a8383387b561176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688853c02180c49c6292919ff672fcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4786460936075ec9af5c9bd08080f2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2c80f25959c18b72614de75ab6b03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4250b7b51cef539d5ac968c86a1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66850dc62be2a3955401e9298d1762c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e9b4a5a5bb3c311d5ec3ff4e7d7f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409aa1e7143c113f4294a1c5427043c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898bd437c2ab89068155e2e955e540c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b24859f313dfc1955cf0040d87949185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8590b2d9c00ed79e430348c85ba9355186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a00307f16302d3ff34190da5d479187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdde806663248a69015ebf90c54cb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf2b5bd89e2589087245ea198d60d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22cb638d3b85f6cab301185f6d755b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864cf242d2322a24ba12baf5e642f26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea5d1d439927068ca3d459c6ac3274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c084892f6d371cf4826c2e1b0befd9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8e99e55476b2e8aea7f4da9d6c22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce175dd9ea2bdd1930a3d54f4481345e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03495589212281c03714cccfd39ba034196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b077b0d53ecfde4bf9878e6e554b84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca675cf3024f07a74a438ccd1ccac8d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982372c1b2fc23eb7bde8b2c59cc5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a861c6596c38388b5b6137bf40239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c14b4519a6aa899e24c172c319b19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e366f3cb9d3759bb4f87c8e56cbe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a2c119515daf4c313e01f8f9457ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae48398ed6b6fdabda945a23b1db9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88473601fa48623fc74cdeeb79f9ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01908457fb9bec221f09818ff507695f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618beffc58b75d6272690e89f6cd06a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe0878aea17ee2f65bb4b7273390f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b7d61b1d7b01954deb75a0c67966209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb29803a73c712fbaa1e0ebad501cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904b25fcb30301eb8a6f85f7c4c443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371532a50dfbff8aa16aa4f3e84d323d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6821823914c5370c2f45413d2f415d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22880041d1a169ebe0005d0218c401214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da8090d61319de87b94de1ee4b972215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111b8f442b1946eec217889d390c023216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb7a4d095a4ad499dbc62c44fe29c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d545797cd67c04dd6c83650fb8618218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b971d307b6790413bd09c07d27784219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8393d47b464dcb3a6a251821facf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fe05d8870ab0c49189a596a5aafae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce345e4f59da4d5516b0e9639771adb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc02ef4379dafad2d9c8527d5b2da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9b9ade791f97cad6bc41dad18f00b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79920c5753351a4202ac7fe3b3fafaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371d219c21bce9a153e4bec57d714e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f41da06f982ea141f58f4ccd813137227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9d5359ee267bb42e74889b26aaed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a44ca27bc1301699dce95716fc17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d1d7eb2840e6c9b3a69bace018c27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b29bdf416aafeb606dd85ab54abe4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290782ce1e85cc061733c5b903964cf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b9c4c71ffb260eedd43bb78585a73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0623ced4561d612bb728c60ca62d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b69d8bf50998671f8ea2cc6abd332235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84493b2c014540c05b7c379e7bdc91f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a92e622a7ed7ca6e9ce406861df37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaff06cb6a143b44224a67f5748b13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74429e0aef5846b3740663d0c37e2e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9311ba6b27749bc512cbd6d09a9c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb90be48cb53d44c71ef2b7d56f63d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d166f9a9ebe6b3ae677a6cf8240d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba8bfdd5ac2463cc82ad163dda774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503725c2a2dfd8b50bffdf054e88bbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37adf503b69cec507ea11f58095b6ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e453a9daed9404986b5b7a985c873246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850690931cd0f71a4d7398ac24c2c1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191129e6538824c61390390f226223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3bbff8f24037e02ca24f0abc1f22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3247915abe767120b273d8c9a9cfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9bd477ab502bfa54acea24370ce81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59e889d0a73b7fc19e083fa59d5ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce18bc688ceb7e2b3191d1eeefcb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57073f0d4fa18c7d7e6268e154929254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae0e8ef7ff8ce6c8411ccd41d6104255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c786602cd4b44abbfedfbae3c43767256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf3f1a04c20fb4b8e47e3bba8950c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9cfe0b6c6a5c74d1321569558b3af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27cf2f5731e3afa7da2fbb2bb4e3fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1413b0fff6856b3c478ec196a8161260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14354bdf481ab94a27dfe10884e5e825261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1966be9252ce004db8af13cdd6c8931262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032081192b38037bffdb69b6bdbeacee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c398dcb83a3534e49ec3c2ffd762b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b160adf61db5be4a2f19a5ea29e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129beec55832df48e3d76c89fade0a09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dde323973968cb982e509b5ce80a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae882ac1ce86f80c292a7e9811e82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad063228728dcb8225513be35bb0e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca1428226bf428db9cb785cf96edaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946056c80b2a216be591621f821ab34c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf08ade46dc6a12801043f6bbe294b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1fd07fffd9d6338dad8cf000c49ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b359eee4177fdd450e541557db4aca6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c6342483e0fb798a8af88b9527fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fec7a44f91ee69b8f245f8fa9ff78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01596b6c53ab24239c5fd4eafcf430277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7163e00edf3f89449b9422f08ca7763278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd06121921126be0a51e9a023f2fd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42890ab79f2f2a727db511489603139a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46c9e87b6060baf2cbcdbe5c662f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d02ce676e3af08a33e7707bc6d0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e59b90a2c1f9a0fdfc94c56d31f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6bb2a7b970451e7b083cfe27835c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901f10fb6db06632d7f16700f0563fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd68bb23dc0995b36515675d9f2a7ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069226778123a71f6f2799f787b7db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c125d437a718c25b4ee15c55d91f3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc769131070e4b29ece8dd637ac5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e219b8cab301bbadf1f53c44ad0d187290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a349d31bc51e57fcd54b97f29697291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3deb86692524eed34b1ca52ba7f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe6cb37bb82eb3d0528f71099826e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f9a0cdaf8756e24069b43693ad12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bafa0bf92e3457387883ebbd58e17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ba01dbb1d3176d2e9c08c9400aefc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb500f57f4c7d36f3649d64282419e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d7061eae4a42c594beca8f5c96e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c095a3ccf27c71a583475e9a71f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9f13f52a56862656725423a30bab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98175e10e507d8675e6bb0d558340e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91cac8b12fa39365e1ef0e2cf4bca7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317798230dcdfd4b031d36f73035f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb44feac71d972034e275e7d797de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47e6ea8b8898ac753fdd6d6e5c28b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fffb604a9620587ed9e6e0fa784b49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c7fe6d9b3034d8eff588b70cee412307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e915096108a161de45db86735946d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f84fb81208ebe43a229918d6d5962309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a6e559b9e5dd6a8a3a6ebdc136421310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e8fc51b65ef7f49d5a45eb178c615311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee21aa3a059ae26553c5c98eede3e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013dbe642e8f40d789ec8e077435055313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0766cfbbae4eefa782fc316d39585314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1a3c2670d06ae62ba531566488a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d0dfc56be6c097ff0e0ebe38a78b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea10c53f21fe7e65beea0b27090ac2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bbfc95f25e078f22d5bc4d491a6aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8cd48b3618beec1c63d7f9e04f7f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c08682fd0c1c3349680d19b0617120320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6c1e95a6f36ee2d3ee13a4a76164321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439f3a247e327d0d88321e62de9b89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c32b291bc11ea5bf1295a15c54bc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc58ebb01edf023c0b95adb40bc3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e731fbe364b75359f965ceb73e045d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c13056c5394bdb3813264020377cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3854496435561744ec9e8ecd6dadf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f7451871b64226c4db3df9407c87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff999cc46938e479e227658fdcc9bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22507c208b29719f11fe0a7b721f9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316955e35259da20c30c2ad0e54561ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2df5aa1a2657e525b2cdba6fc5b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401e4894f25557cff074d4017c2ea2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e27c9b5db536434659c07b047340c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c4c549185cbff2cd6b8487a43408335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b6c15fd14a3103820f9bf0872f0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03501e3303b37831a9dcc9c3e402d5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d22d538b546a6ce4a53ae6af8fdd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e8ebf9ad5d83d50c21dd3d509d6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84088665a25eda3fdb06c6a1eb9bf649340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960a3befc072d7445bca5e0d10d0dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb21d83484fd298e4ea09d86897eb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab8df30a7f6a4937f402daf161c75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b865da02ae41b3f58888c5752e8b47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f10984d5ae22caf87bb23bec00631345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc75109434aae8fd5696084e4b5c3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e072727f567c592a09f8ef4f9de9fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c2b73e291a70b1007d9a2c4aa1a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f20908349018f5de654640334eb54c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433002d2289017e1d5c8d09cf2d3736350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066fabd24128366ca63804f59034d44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382bad181aa4f3e98341f76397451d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffaee3e45479a89fbf0ffbbe6ab30b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7a8da5ad46a726a92cf2a9412079354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808477e46e77f7df9570f3e51eb5234355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f2ab20b3ab802edf8f5daf5eb61a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dafe39e09fb6ddb1ebfecea128615357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f69c48a5e0099c1c9df71fbee5615358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572208107088c94c55dccee4447090d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5993d4c96f7dfcb64302cc4693d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ca3c85c5fae994d87adb5552bed8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57d82f7ab9b9aad73589b8fca4b99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb87ef9765677bd704a24155744661363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95e4a0b465ec620df5047462afe38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a07609da48f5f70fc065b34c45b34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e308b14f751617011aeef6aefd5a3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60fa4a561c8e88d16142dfc6ada8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c458c18bdff554ec5dda4f2c4ed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301f030cf90c088fa9330db30ff5bfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145538cc9667ee27d2a3abfe04423560370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4bb56363973b29d4b39cf91bf8ba8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c132a8885e9ccdace2ce393d0d9e34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823be4536892e35cd5f162e51965945373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0d6e1d4c6e3ae8c11b4377d288d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6366484e0dfde03add78e736be55f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845df6db3c86e63f6ccec891217d761376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55702b19236689200eceacb30701d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375243555d80e2ae621ea792f5b9f0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc02dcae2b6db17eb1cc603684a42fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc3544ff7e91cfce1a36fe117bcf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e3c61a3d5490f3554a648a923c37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a43c319e3736b48b416a29521d5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e79866fbb6fc265a51ab47baa744d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bff2fb2933210a32df5d9d9def99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1cfcd9eb7fb91c658f07e644ed37e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b51da4c990c11f6693610e8a7b19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61aa5217569a6aaf382d87b1208f4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ed06b9e249415ba86dfb5b5f68016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875dbad65cbe5d8e0b2cd1c0aec9fb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a357774036c8f342f80b3ad38954c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6d2322e798fef90c5f7ee185cdc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb4bc93c427b8e8fce0e3734d742c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f2297a0c3512359e9a0a449895ae4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91e3da50805c38d737cc38b1dfeec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4961d666cf011231f5b1360d750990395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6a5db89421f84ab47ddcc9b0be196396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c7881a039c37d87007c236182d6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f30f64201c46d1ec7ede564bc7b654398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92acc89ba59f81ce3b0c5bf0165941399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303adbb52794079ee53b1f1d92440f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b9df30b43ecc69144b03656e0fc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa47952ddb14e14270e1ad7997ec37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89273cddbed96098bc1de74998267403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f486d7ce23d1b933133c6a7bb2830404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5952a2efbadcfbfc9951f2d7de883405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ccc5b7af3b005731f19c62aac3a8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130089c8e38a081fcc236611d46649407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d66f694a9978606eb69136ef4515408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec89ed756abbeb322b63f3844db2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff160cec48b33610cf5c0b1dbd38408410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30988cb26023dc5e15252f1a593ba983411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d96c8ea420dd94ed21c9556e04df3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2164922309c414ce762d9c24b6868413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306de2698e82e7a3c645d9776b0601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74b514ad85bc9b7d1b1b84530b1128415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813e8164195ea4ba6ddfc5d277726e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d525cca70b48944a2b0905658aae30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b59921bceb7b5789675eb6cde64b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9431b1a1c033a93bd97ec2409fb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc0de71462fd2d67a31e5088d6889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b6934d5e4d10e5ccab6e288731167421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869783cc578399680cc7b66820fe517d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c81a64a915cab4f1836150ea6e53f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971c0a278fb056bf753f644b7306f21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd9dcfe0ce5fe2c2ae18780392ba67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4bc2340a24a3341c1048e577599f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de386b0326a628387dda462a4d89e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b7174365cc2d722c40bb0196efc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c4548ee667f5c1e473e42c2d01ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f68d833228db6cd156df70c08c34f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c7b15184c14b2b67728500758c48f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a014954bc757aa1e4d1409c081a5c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114741ccb92062434c506b7b8aee77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499232dafd1dbd6ad881c34c763cf87c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab90b1919a4a47a66ac35377daceb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0664b9c758659d777171f451f6879436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c02f4da669bdba41fd4f8c374288c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85463f04a46a239d328db37ccd6bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc119b4c67331e20c2e3bddd955d9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868ce7d32a25d597006a1f95bac030f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c296271f811979d3eef1108f0662b3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55250ff621dbbbda6b280eb9dcb6a1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f899fa2cabe33a312aae534441043443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64920a85d9d1b5156181afbcb18747444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd52fb14d12f48dd843efb08067f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae9f009a705f366084a5a4ed52a49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d015265a7b3c9472b69812aca3ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a23d2a63673ac4410ac5eb46aeff6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd270d121451b230d3737bd931538449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b973065b67f3d50f4d36d1050d5df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f671992116526c9f2874bdafeee80bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3699a29babd8a22a36576390ef828452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de1bc77c94d2920f493d708e572492453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8788a70ee4aaa1cbe5854501dce0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6439d10ab2068af5643064ae0f12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4f176b34eaf4a687d321558beb5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2fbe593a3fa36f3495715c57be72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49618d82e72512ff4270013f01d689458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ff5d2a01bc2c4baa8aafea25e55c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71575ed969ce196dfc92f0f809c5dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b92f51c5bd330783171abd8518cc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc5c2f72399cce7b5b403265ab19e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776173695d314c3c255fd1b3c3acb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d7141243eaee34230f62aafac95c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe248061ffae33082e62ae2f44999f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e822f0a4280cd6a60d45c5f5a5bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8af8a206994ec6a743c6a9db447f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b98cf98df8e31cd121068c0881695468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbdceae3e3268d3e968342f5de1c3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7c7143e512af373ac963592d1fff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15495293bde22c4b5f0d06aaaa60ef06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb87a0efa638e99dc6170690f6d0ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dff1ba1a70f59142482c7c081aec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17445850c275c1c6912785af2a5da5a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f678ed2d4f8f29b1b0535c142391f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd81af048e1d22a7bf8194b553d80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2817d24c5dfdababb7ad3a94ce38b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48a27dd1e25e1f152e8bf1775703d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f61b8680e08f21d748016c5a6a7c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1158122b75e8fbfb1218cd450b08be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e5f3dfeaef46bfc700acc83a1e778481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239602e70ffe79e7d8547c088836f306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5a8ed9d0f95a53fcee86c1a4d460483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00375489b1b81c51b6288c9b9456a42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80403889f7019b7a8a6e8c51c711a552485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cd81cadd7caaf7e1f077e1c45da94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfef09e346d7d4acdd2c4316fa2cb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4c48c31958e3b42d3391f16220bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef488bd7bf3ea7b8b424a5d91cb5a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c944b11788d59e4f1325a3160dd78d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef194fe14d0720c62f8d25c77ddfeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae309b748e91637d3c4b9c354a18b5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b361e9f52bdc38e8b5b9eeaf7ccc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b31a951fb5187bafc879ac672116494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f258d5e7eb12c7088777213586fe26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4251be2d56bd20b2430703316726496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa044517968de26816c9e71dc146b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8ea4b9082a070da6f41e20cfa2a83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5799e620d23738d0975cc74cd8475c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840563ec7636e7343872c105b4e16f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f65c18a8dc11d9b6b56afc5f6cb63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155989fcf2374398a48cd7c3a5750f71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cd4627f0b3ab63c3096ae47771cef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758a64e3dea0563e01be7aa4a1326d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50240dd55d83aff3511a28256c0c6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d117e1f0e6eae59534bd371c15f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11612a15685daaae8f5c2c0df778481507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c319728e55e99d3acc09c6c2145af0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ea5a260bf891c19b5a346d6708d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef261f406804254a5e169a37572ec69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebcc31a31f2d0964bc6fac733ab461511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa31354496575e9f255f7b14922d72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47c3f4b846fe9e54976b205c422e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ddca634765e0b4b6e9d6d119a59fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acda1c7b376b1093454baf39ca6dcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d3f3cd728b47ae4a2985ca30de7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3dd6b414c26d5b42b172de4de4e35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8e91e94eae879b0db67b9d19762a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bc0ab7af8993612fab58563d0ff1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16a52ba52650344777bc5babd0932f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bcecf7208e423a387c671edaf637c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ef94d6fd8a3c60da2c06df03882f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db81c724c3ab0c875f24fd5cec4f2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193edbb61c70fa39d82a3e71e4d0748524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604235672077c5487bd5efc98ceb981525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426b865596b55441c5d1e77dde6904526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8b8b683f3ee2a67d6cdbcd36387f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124bdbf8105dca771abb592078db1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba22df18b2fdc76bf59d7aafdffd52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d39274d7f5bd8b591cd628d03eb77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4647bba0e9300b5062c35f9108302531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e2f04aa4d51f7e5407b90f36258a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d38fcd0e2d81e562e321af57d3042533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a51c46dd6eb60740b8b2a6447e4ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f1075970bce768b635826e355c9d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0e08f964ae34eba86ea5134229b0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a698ef7a6b5c5d0e5e8a4d7c9ac258537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68d45ea49621191b88570331e7d17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1ad9271ce1d4c8ca8529b1b56c69f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a913c38360034356097015b17e3b67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83ad93de00639829b5ad536069166541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633008f066ccab56696b0bd60c710a66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7ed5a12b75608c13b2c85b9f75780543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5171c05adf6815d2ebacb5aacdab8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff102f542f594b99ef68428675a402545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f2b7fb52444727883efd5cc0b2c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05977ee2c47c6ad9a04ae19754c86e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0ba25340dce9ee87aa677399e5981548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384260c67334859eb17d7684ca44240e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5f6b3533ca9d65cf93b69df36d4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80db01840e7f745cbd081dbbcdb23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a52592bc1b6f06ad6f3aa3c85d36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd930a12b5852db81e7dbe97ab252553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8fb76a9a1769c469a3bd31d51430554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c05818d29426027456356eccc10431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09295b8ca114c3bf9b043d14843110cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a5533937a923ca8599d75812730cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281abb79b9d5be63b01d9bf2721aa7f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa3ed6a9a2bfce23054dc1ea8ef299559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ca38b45a0aa3e158fbbea45eb298560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e7e19086476077f8e087691089af9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443b1376923b1b72e2059897f05927562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a444ca4453e6b0b007113e2f52ee00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfabd64668ce9b22780acd63f701d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b14885939f499854c0422fd423a530565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf094c56e1a1b1b4359eb4cb6ef0042566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d7bff4693d7eb104e22cccf9c7d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f011c3f039a551b71a5eb973d6274b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bebfa65a7de298b2ad030496cc5f62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5edce61e454cbf30c8be48693ee335570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cee2f7876b08916a64d9452eab686571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42ef50e3b74067fb445bf8c48c3a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ce3451be4f807cf997c9694ad185573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815d7690b6a27144242c737404e7be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e016ea0edaf33260cac8f9bd1514905575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e68f48d230b9396b0d545f4bc6643576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab636cd320e13b859483ae2f1ff96f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06852bf817d721236657677d5bc2fbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda57c2509d8cb557abc000b1066a4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d2c1215a1e30c46f7a39da3a1afb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e04dd1926998a4dabdded9a001b950581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e137929fe1f9f98cb92c469253260f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809d06bcf457af5f57a798920549a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164707a954f97e09d0a694f110ad50af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2047d013ac16263b1ba27010f38a189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8150a1ee546d298a64000c9b95f36a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fca1a79c5100c538efef520d29c7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd66fb16932c923d0232301d33b738c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340aadf7a01ca5ce778a7feb62b792589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570dcc875dcd33e42418f06fe62ab85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560d6839c40c1687866b3b75aa26272591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf1d7692772613c4077d3ed1161f2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7fb41c94fa14c744e1029c94da22c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b680d7a7454cd1e1723ab6584369e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec40bef9abae6d5086804cef6df9e2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bfee65067f8b31bba2a636d810ce4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38c654c37b3c8045b7e3a3791b66c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02d062f12aeeb401a4865b89a41e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15869ec4692faec170f701362d73c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704652b31101ddbe7fa42d451972be3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d0c93c2f76138ab273d0b24e59e96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a56a334fcb8fe14384bc9c0ed6e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb160fdee6b5147beaf8cf3ca3eab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d54f6682e514fdab75fc5adbac05a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2bd61aa4f991d472050d76de02b6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2ec2a49c5af77a249521e12d29d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2fe1b3713806df8bba1b3757d453607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9c50d9b1a5f27a488eacc0c49b38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d905d0f4ce9a3c904f525f57a323465609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc5af151b2d208339a0d371f4b20b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a5718011d15aa7c8af07f4558aa9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9bc646ef3392718e3442e9ff3c81a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd5c8fb0c1581acdc57b9d787848d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc5913ccaa3a171e9b53d9af55988614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246e293a630e7527e440eaf9a825ed4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583fea1cc0c622dd1d2de7742537edc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1ab88c13725d3f3a8ec986df0c86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943845a1c5219e3917b1bf2b23ef701618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410b2895b29c541a30bd1fb10e9b899619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf0815c7680fac1a9b5c0ff562304b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc3e81f0f25f1e41ffa20b14c66a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63257dae3f03792571141ba0a5f6ff6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57eec41adb9304884c520d3bf965d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8616126e3611343e6a9d02dc65281624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0806e87cdac77c97b5b6d8ffffdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aadeb959c27532f0324032088cbbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa821032cf9c24cded60e9fae2d9275627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9580767edd70cad100f27b8028b24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e64e4e64f8fb849c21d8b15bfd285629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d5d1107bfa821adf3be653ac9f148630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6558a6bc4d45b599c44a4aa069bba9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c7a53d4b0696b3bbe14a7cd97377632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d9807a61b3f043a4710cd67a78f0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d10959752d74dd978a83c82cb6d87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e29c8dfb9c5235fa3e3568226517b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d36b2326178eb4e5c057ac5766b08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8220d0b86209b0e4600e9b77500148637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea804f95180eb62b52766d2d705c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425cb64f1e2f2d1ff49fcf17924aaaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66483385f331a02ca3444d8ed2a95a3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26cd541854d5eea61d42c9bd8da34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640b4417812dcf1b2740f94b8fd68ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91698ed7ae7264c519d98c7a5b011643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa3cacbf4e3ff7c64616cdac3fd48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0851a3fe78f612d2d2a0b607446c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf49d20c9f5f6dec604c64d1d70395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60330e0d94026df172d151bd9602f5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdcae614d7fdb51c83c6a9e4864ee9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb354aefd17b11b724b6f94559109649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa874a849fbcacf721a59c7ddb54b6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335156fccf3b3d83f6ccb1c6b1db13c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9363ac64cf321d8b83de2306bb2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864621ff0f912717cb707fb3b6afd16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d425b374e77bb0eec40fb377afa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c35e7b269e2a1a0baa754da700e64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb39654ec0ae43b18ae686646570c05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e88305aeb35715436524f07d2de8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe13f5dc0220db5bd58509e7a2c82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154771effd880bc8f0f581b2ddf1ed6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37001049c04bef112e2f32d6f01602660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd096152ec146288a37bd5ff11d1c3c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c7f99092c15c9f9335aea8979304662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71046ff67c2289b03ac39703c06125bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff63ca49f01f6b0e25bfc0168986e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dacb7864e4d59baeb59288892bc0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce7821decb3621eb331aeef1057b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f2d1029ae0bc0c741736f0a49c90c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f0572d82864e12dbdaa8e963cf88d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc2b64c9b3ae6c227799b5432f535a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aec3e67d63d5e5ec1b01270659eeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff9baae38c2af95c8cdd2ca7439fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85abcf8ea4c1e847c2e1189812734cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcaba6e0c638b658bbcab1d2d3cdd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a63fd9342a64a056b74800c6ee395674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d95a176c55c50a5fe28d4abb2249675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7ce83bd384cb3de655b202c5589e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3750d5f9976d305b236fc0f7b9d86e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b450089af6fd6d2bba76667f352252678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786287eaa894fe613e41c21d039da09a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82293e22e2ffa9e647990abc32b23d24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051da5570740563114dae26ef7be0e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aff9eac551f3b2c638179330bc7fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa7f30f43206db90af849114b25e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36664b3c783550dad35efcdb051f83d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8fa500978167a29ab01b49ca5a679685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cb33ee294d272cb26809671d15d9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d361f8b62f7f5c74bfce13d6b158687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751f2e63020393d64df2e7bc187394688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe49b11ec9a1700e435457917956b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13835203d912893aa7a0957db036e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f51b90f8df5fcead04a126a2fddd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44aa81e46ddb51615194f5861db8bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb319f60da193c664c39ed86efee91c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d872cae6952acefa55952430ceba4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ecbeee1abf54514b139d70307cf5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f4f0ca50a1312d914e3aefa1a39d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b50a05f644f87a0ab7d5ba5927df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4c395488c1445f290caeb0927baa8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b85bb50fa66c18e9115baa764e6e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907e91c3be6870e9a6915253976dbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf738a98379936a96d0818bae65e42a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b5bb26e09d9e094ee21eb6e2076d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93913b76cd398cac845ab2a604ce24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deff0663250c0118dace80d6f9ebb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fad8b6827d0377565430a555faad0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca75ea1ded5d21942f6fe8b80b011706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcd56d472de553859e43b0584fb68f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82498197c7528e24b66be52ff745c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11800c0adc8b38480eec2f0b302849c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289bbc3cde77454813381d60bfa46ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d681a73a34950e5f200ff53be90f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4e5c162a8f7177f8ce20cf8697ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd2e0696a5bef66855dff62f12acc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f821735ad84a8204431eb88a3fa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fc9e2186941f54216261333149f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f863fe60b6f02a7ae61f96fe529a47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056360089f4503d317767a9a704754b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95898d127681774a9dca9f1ef46d37fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672f63237c3ce8f47599f489fad774719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3eb1d5e1b9ea82afa5b624545a93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8ebc1ea9d705d082c7dd5d9358e74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb52208cc67afc23f5560b9e34c4c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c25bae5c846746a86057f2bc91652723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165fecfd2a6d0c80b82ac0abe7bdb1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0bf9e41855ec1dc5a33b96538e6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15387b57128cdb2d3cea3226b94499f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74621ef90217d104a4ed2c9a76f82c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d40125657d4ef5168c47e329c4a13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389178db3d7d4f962280a61f5ae9dd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c4aad324bc3227f0540505660749730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd7d4e46eef7d664b2118e0b137b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf8bc2372bf0f8121dda8f0ab29a22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200a9dccabf1f3aeaec49f0a6d54b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6672f9a589192f0c564df8f42826d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284659c1c1e749681060e04275a4a934735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f6e081f301b118b31dc73a8bac9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f47c3eb950af1ebbb21685124e4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a80d563bffa900670d20698d1831d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9c68024593d647febb56bfc6bf75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdae2f0a85197abf92b38f20056fce9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd0da69588966cf66a71f851bee9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84214ef7f052794126c2369fd3f41c05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a6cba1c0dd4375f663fb1254dc5a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220a13135b9bfd0438a5c3c6f9d029744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5bd03e909833cc045cf54023b8138745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b57fd27e842fbd0f15981b4dee3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cca8de7123ea05f1ab90d1f189ce9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc57c32abc18f247b2173fbd99935748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a55fe114921997a9618c6230c5c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f2a52d62b6357ba88f4dca72e41d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615308e7c8aebbc821634d99d4787c65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53eaa4f4fb55101909b64a65aee992752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc291c830b73df4dde539be5ffac56a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413ce40619a02b8218161108725646754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f084d21480b2bce59a40a9c3b9aca4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492c06e826ad824da9cb65c6d119a91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6924b7b9f80b455d5b23759a176368c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3748b8a48247e6405fcbab43826b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598545ebee2f02c59392c089debb8d8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>