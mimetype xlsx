--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863aef8abbded95bd773274d4bd4c841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad25c9db0d4b80e31caaf0b67c0ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba90d5cd9df854319bb0fdf3fa14af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04353f687d835443326e4b94f70dbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d341ed022ec519e8354df1bcce78495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee289a3790af86287cdba868daed4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdcf3651cf38c1c7e75a3a085b21ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fce0ddcde916bf97b45b51dca2d028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3365dcb7a5223249fc5663dc9d8d039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc8d26ddb7f73ac699066cc248230910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075c41abb3e965131a5170fe251d4ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c34409cd3ff2393996af90251a78412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d33723948f83a91010fd24dd29c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9ab24b1f8027075be93fc0ab5a0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a250c548e118963fc4f1d0ba52bcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc82b3ec58ff72388030108c5990ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2c73bc0573af03ddbefe141d98a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f5a30b4735eaa0af3fdfea8ce9fd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c235f5a2898bfdfd4899f098cfd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a8eef7adfea8e671720d12acc2c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24338158ccb79f0e2eaf6283de7a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa0f3bb34565f1862542077427d3cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b3bef45e3048f7ac1eba74066c4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727070b4acb5738756bb468683c07924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e97365424f6cc62893dad8dd25ccd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b565856eb1f264057fa1a47b4110926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e84e6e0c224c8e42538e1a60a487c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa569e7342231b8ace08d8075caeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4ceea2c05a18fca3e7bb473bfd3ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e1d7dbe34d93427d9ce344b85878f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1e4d1d724386debde17e29bf44f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae23e127c0cbb14df025cf03e461b2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08744be661f018b98a16a6bc2967356d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1549d9c26bdce0158494b45c1145d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a44fee14331a02295947c16aed36b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2204118226865dc534a771307c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772806a0f780de652760a47a083737d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3325faf43bce5e1aafa23ec9c45be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3364c0cd3b8627124bcdea6e8446339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286407b15aab5e8e58ffd7e330495ed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae8431adbe9dc506845f71c0a726141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0abb71261d4b218694d5745488f29842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee756f775a4e08e61e017839f72c5bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be6ef9fdcd2a117869f751d517be144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058103f3e63f69cda1aaa45bb5dab8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61f651c4fb14bc3eeb78e5fae98f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06140a4456b2e410720295a104d4d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ca3fddeacfb2a9c4a4fb7b31ed4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c60ac2bd0a40fadd900823c4e63849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f99e2a4158852156b436b26db3dab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d5e5c07460ffcc5e1fbee034a96f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e19b4d9f8ea76bc7cda15eb10e79052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0032394606e84237e87b0581de41ff153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bedc5303efec0353441f763495e75554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb60cb8aa75b30ee3e034f3cf2e4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3c03c0b2438900ebac635fc53be456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270c8582cd1ca215554f3c6b41f84c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235a59110f35892c3c4149b83e961958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d01dd42250e132faa69ea8d15332ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c604e8fd2dba61dcdc55b86b01b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba92960362b80d773c22fe44a74aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6aa1c8ba64876a1845b8839539f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7674c0dfe3b8faf795bbf3e38e6eb3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfebe19e1f1d9a531b4ee2d8cc335f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364468ebc1f46b1541821220fa77a08265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e54dcaf4255909b77236e20bac4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7873e3956a911cd8b20112549cf20567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f610918e88ff6ef5741e0c98454b08368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf46d11ed715b40e0c1afd68c40de7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d126a7c71c28bbebb233c94f582cce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562109d465425235b95ebf2b183a7d6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e81ac500474dc16f3563f86304c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199671caaff9feabf1d31ebc811b8d8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0abf9c7688237865c8679f7a944774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1131716f78fbce90d23fa684cda58c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df978cf8bbe1ae57868183167cb6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64249543d7f341bebf4fd86a40a55fea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f8f6ff2159d6d85d1fc1070170da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a20d1d804ef747e4c3e6b80b4c14579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864d0b8d49485282a1f019871142c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd15bae973f17ef902b5480afda923781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd8001c52ad3ff0961b0149d36a4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9f4b215a0d08f613fa630315dea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13634c923a095332308836489a9df084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f6645c90bbea5b06677d9050db8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44959c7d8b5d6b1b330b0c68b580170986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd3bc30ed89b12ffad3d268d6e9b6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ccf2829001057631844e316160cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905843d534cf280a5e4bbb623cb70e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2291253ac73440a0b3f141f887f038590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b6c1a305089eefe9eba794f1700091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45edf7a1fb5f43d265fef646be67afb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453c3f07a6b7db170f5159e22f8403b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b7137aaa6d58fb7b7418ad8881ee794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3a085dcff819638b028d01801d4db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ed04161b188a426a588a04dcadcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120c01bbd7c95f028f693cdfb5484e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94162dd0f29b9ae1901e2051de125c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac01d1f77bd9ba531eca928c1d33d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be394816ddce6a031c8b0f7104ce9fef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9e52aa3be4ed4e2218646291018b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8ed76d0c59afb84b23a5e9908296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace82ca2655c61ca9c4b8da0a924d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce07ec51f2de8e27ece9f0521b886b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593621e5ef039eb992a9abfa69c7f5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9406c2850c8284e24afcc4cd5e60cb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248ac65fe3d91073867c13f88a117e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826c66eafe53d267f5699f5f0a47b67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c1b225c97cf172451c1fc38dec791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b2224d049e192d4a4d967e0100704110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae95ae0714928eea5d323e52513e11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab796a70925051daa99c6cb1f028355112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b1a593438ff35f94a27cbe5f6998113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eabc559e96096a5f265bcc7b5e0048114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c80d39a3fe88f9ede75def67444f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52fee6ed34c73d87c15d9cefb43e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba30e89146f0c140ac10c587fcd838117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f554cb512f764f46eb5d07bae9159118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20260006a6ddead00e8ff16214cc85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f416910615da2bd858f29c0718df24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f9ee31bd7ffdce86a3918a1f210d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847993486ae2666add4c4184a0805b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2340e97506fb8663f9737b77d9ac05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aba59749b634d0e7155eb36ff94aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e17cff8fdd02b33a653987978e6ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910762ed082d340ffafda84cea3ccd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76049bbea6308d61594ef407a4aa3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eda7d88800378134d277f80666a6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf530482e523f6fb1334177ff9f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e708f508688a7e6a6a87c10fd33709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd20dd0917a1f6f18698af01aac378131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7277e8a38eb7fd5907391ec35a54f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d06282433c5e303621d6513b2a908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3ea1378b1fd048b595baecc2c4e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baccb6e4604982164bdfaf3eca14570135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b5fafe2afb0f8549a8c3f38d863e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad897843dcccae71eaaf7d72f30a3632137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a4cecf4667b3e2faa335b6dd2ac27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0100e8303a3c67d84c89a693ec262139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ea832fb06d3b60894f901f36f882a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d8cd44fd13306c9af441dcb461a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c186e2df9d4222e373396e85d17f22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787d23b396e2fdae18ea6e31f467ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0c951614dc168351a19a9ccc6530144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767894af7d9896f5479db648d89678b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fce36e684fb58033587a6937a84f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e2c09e11a217ff2c5793275ec5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b374f18e78a1fab44b2167faa46bfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30bc442cb420f107b0455d23714c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576dbfad69639b49e0df8ff4143164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0014177ccfb356f8fd706ddbe08e6a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab9947b8780b37ec0679543202ae0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714715d97d56bf74e86625388a338e53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141342d857bac7a856fb1bffe6d6d7cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2cad4b8a636bf2207eb6fc2b62ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2abad52e819f19051b602aae270ef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3447142ea97814e1b2e4cdc26c533157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005cd16393a8aebbaaee088488a3272158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437643e6a9781e7aba8e355d6327d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe30c289bdc16d60e0c4e0a4bcfdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3c5f1576e4eaa58f49b66f7d0416161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0000eace7306162849f4d2da8c986b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ace2413796e77882da715413762a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a2380a7656445e0a21bec2720567d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e4e437beb6ede81578b3adb0743c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c11ba2067ed0844174e9d09a55cef6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f103247503ccacbeae03935c869c405167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed600ef8f783947cec589ab650b2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498abcf29c239421022cd8e0cdcf6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b438fb9961e6792695956469b96d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501343973080c411a1746ef9eb405484171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5d6ccd7c5a8215b1cee75f6d869fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943171b3b0f26649352e257bb6224c64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9c79fb3192e5c6b6b5b1f56dd1e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e556ab73a2dac672e50a1368805a6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6465e744ddceae9920682065a0a0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae7aa9f079425badad93a18f9e984177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a7da7778a4d2a86389e68fb9a50e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d03d3e1d53568a758c751d59eee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9c9ab6cde875c511137529eb80f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ef045af4a15fb733ba5810138c87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220abc9c670e9506913c77710b4c95b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b01eb4955d032828b3b7e8cf025c61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111207238d57ffed60cd403d6a921b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387233ade2c773b416694f3fb74a105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb7c755acdb6d1c492750ceeaec566186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bd78ccb94f2ae69edaf49b06ad6cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa107eb4b43d1bc35538785052bccd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665a7f09dee11f4718c0e4bfebf2387189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248759333418a1e437bb712bc7085c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39d44fed0384780bea2ac969a2258191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaba30fb466f1dd546bbe297ec3f72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87988db906eae8c7952f1add4cc00cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308583162e020575d597093cba6ae0b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c502095cbb99d22f78dec773c0512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655bac2fc4d3a9b02a95fa489d22bae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778fdbd66e0197dc60a99a555d70ae2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a09d8621c599b301498e5b69ea24f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965ae6e51d99c88831df221b172358199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0505291d0a75a861f9f5c7a8ca1ad4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603ac18f2a3bd6ef6110f520d67848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cef0af4b60da3fa8413c29d9c8ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4fd3351b03b1ef02982d21bb5091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739fa6eb7ace6020865caf96ef3ff81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df4098b0eafec5dafc17614c6fc919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4d046c580b6b2f484458b34d2872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0ef0c75a6e442d20cb49a8366f20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37960672bb421112e9278f6951e9a8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d66bac2af8dbd3767e82e0b9937e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabcf1a218ec82bc914116399961ea1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96089522cee362384c1e5562c17dece2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a6b7551e8705ccfc5c60166371295212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df3230734b2612ad0186433dd0329213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f176253f92374da67b24f9b90a4e7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52b9432c906ce745ebc2c79165d64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b1c1e7b0b70642174932769666444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e37e3829f702073dfac12ef825c3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728015b21a0dacf52f16c12f0390cf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad651833677d224164b9ff2c083c6a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b114a91d88e1c9e0e20886a9ba9cad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b238ae5bb141127e16e3bc64712c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7ab55c73634345d1267088f44b628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6443bdb77ed1b5fbee1f75d747493223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e96d12d17efe6409befff5d0b95c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263076fd5c36eb19deeea784045259c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8c0b469913e781f8c0efcc9917c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56690ca7f84d7a3a6609410057ead0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2a7fcaf1e78f1a72cc1b84e0531c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d0be4cbf5ce696205b7fb45d37c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39eb6377bc37b0d0b26ea286a13050230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61323dfba0ee07236203076d0664375231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298445d1531ac148885b2656f04997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b4fef986e889901d4d7e9ba3e5ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a69297e4399fd89ea1524232651d71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d857de7022b992cbf188447f9e2db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b9b9791ceb4dd0c129596e6492833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b05757892080bb33e78184ee030ee9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156dcf059f375669fa5e86ead3c710c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f978819162f2932777de65f56b74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d2b88beaafee9502f93b51928ea9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46253a43bc9ec639c7014d5d7c28be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26550ca4e323fe864fd35b2f223934242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980a6c1d38a1410c14097216f6e5ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525ec08d3f8148ccc9d02a3798bcfd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4011c0e71e79664826cafc5ca80f3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d066b66d73639268f8c314a99488054246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742aecabc8eff06aa4c787b8e780021247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb489f2a7f644f1eabec2a9f939a07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c178fa56c003e80ef04eb8007966249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f3467e8196499130aba42f7d4cf30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfaee8587c1475411efd3fb5e61eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00e477b74672109b1f1c58ce20218b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59283f15803077415f02fb691736dae4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830f570340daf3f350322f1ecd6386254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c662ea9409c7b93f97c369240615255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56520faac6505c721eeac140322fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e84ec092b5fbd57a510f056d2786c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74370ff42d708e9d7217afdb88a24c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f03527aeb14cbe4efa4c242b9bfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec3981d2d09ccc181f366c1c8e3ce1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ebd99268cb634fe100ff3d51f4e43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef5b8b87ad81b5d877ccf7a64e792262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587aceb8c53a614b84855e8c99e220263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba740a63e292b3bd4b114e41d6799264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d97e6f6170a3166c5c38f5e457f90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148193900128e6d09ed9045d7b537486266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d86510705e78d7776b927c0f123b0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483ef1dbf72b454c1722b9e81095ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b1681024c7b18ed49159a2a3a5ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737cd2b593caebabd2cad92c65469b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b2a8a9b6c542b8cf659f150cce6d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2f9c60740fcb389a5242bf401ac6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626b7885788fc912226a4308170a01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07bad19d6ea7a7839eaa2f75ca6b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366699c97783c489cba763ba846d35a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c940e0ebe7b71d13f9239652be62cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb937fce5b896bd86921123a7f3d3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa528c38d49d9993335fc455ec609278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209358e97d3cd664676d6417f99606b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbce68926757e56be86dfd46f83ba2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f0287aca99a7e785cf4455eae90e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4153410b37403936e41cdd463ba2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55451e267587af7777b4d23ae8163c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419becbea7997f77b81df1f6267473a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604a09c7cfccdbfdceadfda1f17f451285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3329a9cd28be104d75c036ff8001286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032b7f095e0628218cc36c5e11e198287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0357388f38ef56a452f272df4e55765288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f67a4eea7f45a70c92ff27da14501289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d87beef56bd1b32c84a4fd0a8ed93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118af8c4c1e3e1979fb642a78caac7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e6d41e3f61b6f3eba8bd4c2da55e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06880f52caafa0fb852055d5dba9833293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e3fd82fcc9d2f746adbdb3a5257f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8181d1f673a5c3b16245cfce9060c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3be3dcafecab987a963b36dbaecad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb60d5bf94a54d3bb17cd4242645802297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5979b17bf539396eff89e5aaf058a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf8156df09911b8461368c3486b4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1541bfcf828626223d1e351f42f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009583d6ff8ec0c10ecf5366b207b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd5e56378cbe564834420e63704a52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562872e5c0541f73abf9e40d748d1f19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17e7d82f6d8235c12c12481a5275bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b40ebc90f2b315b30b387e9dd6b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006360a50464b0faefbd52dafc4ffca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512a2eca6f4cd5d70d09dceaf49f22f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11115530be80f6bff0f9fb6713065eea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06cfe1a28cdb8fa06399fa3e96b5a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d26abccb2e4e81d4071ab47a0bc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b5ca970674348b30f8612940e740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58fe8a8743c5cd2259e011078c7dc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23ed2f143b5e30d7cf1dca1654fbb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ef94336705cdbcb1a4d9af88d2f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2fa35da12de910679b0b2f11e4cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741c0dd55847da2b39941106d217d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d3ec10ea6b6240724300f44c354f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c1af8f8cd56c9b6324b96ad43391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e681c40d0e42f31d87cb690a620ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d4bb680c06da0518c6b1814370d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c873fc0ef36735d49f95fe36c53716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9875d1a35d4daf3df8183a1affd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baac8af3cb9848bf341ceff8f675c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aea3cfae87dc91d2ef62449048000d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540d435eb5b3ee5a6b1d8613d357f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f92fa1e3341054ca0e369d82bd4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e42de0f4e908afe4efc89be83edac3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ee867cbf29c4c463ca453defdff4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62259f80b8a062c74d1764a17137bbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f3c544f3588650421443c085253a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bc8f45738b1953819038459295fa4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470744cb8334ca78ff6ab898fbf3ce7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5bce5016ad4ff44cc54ac62f0bc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c41d1e13cabd3413aeb7833f7585c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a6a8e2de5fbe622ebf005a9842ed6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535f5515e8a056b0df63c5b9ce24f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942bc27f84b5717d6732308ee7713d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afeac73ff14184891443956c6eedaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ccd82f01136f8cdb61f65eff7b71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4111367ff4527947480fead6e934b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288595d1869c177d4f1c2efe099916b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72305d5932ab2890fc30febefe772f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ed1b24313e22bc26d562900c1212343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baf21534c8d46b6b45b22e23f6652c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1297cd42f6f9c4cef4ee0d8e38ed87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8460cca892be789ef1e2ea356c89856346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2e798e6144b25f03e1fbe88788b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce82772fedc18cb783c626a2cf69478348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d10e9842d66e5efd5196e6195c7b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a89d747fa1ee8d5a9f3643bcc076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f116d18421d900206973536b6cf809351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d8791530cda295900645e1b5e074c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b43f6e090eff685e51fbd64b68581a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754add054f1a11de189ff57674f33aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7047b7235978bfcc37d5395ac9068de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab8e4f1ffa6097002bcb186e4c0555356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe960d1aeaaf1f93f83a866a271ea3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2c4b5ed385b8fdfba5291fd6c4da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7afbb89dc50fc42b27b45916b48efc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09090df45fb21893bfa51874d811a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac52f2e94a7079ce4365069e50806d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3ecf8683f9a8c484e5a544c546aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25427136151f85e1634c92390ab92e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4c0d1c27168fd33f3e5c025856722364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7928c1ba73fc6922d760ca212a03a57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085e7cdd8053002dcd8a1edcd14f46d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab4390ea4d9eba5cf596dded1dcc2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1f70326ca4a7472e58209207823e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd027a2a0bf9bf78604ba1e2cbedc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa981e61a8ee8ca7852343d237415370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76172e20f50bf30ba2a535334754810371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50622518f79ab06fea59ce00e1b91df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064cc7e22b0423ea4f36560f9e4bb74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e994dc80f5432ff64eb6e1a0c48ae2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5792a310777e7cd51925080b9cff7c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d11e5c29d93fde472590a2504fb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373d1c30ff89000a84f4a0f7eb1eace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7de5d3f204c2fc035acb37c81a6818378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18a4f9a04f9df9fb76eef6532b2fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b2386b4916298d4d0d596958191ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89e2ed17fa2c19c26a977664d9fc6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee00fb57d31cf7506ba0cfcaa1bcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac900197bf80957cf781966cde6a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dfc67473f46d23e8e8a5cbbda390f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2770e474158c97151151e31961b6f60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8277ed535b0121e1f1fd8b788ce6b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf954e948915753405ddebdcf82c10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540466a7014458307c99b1a354c29839388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047b44144d99f3e80f7a179e7a96b3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19ed86478d8678b6af45ec68fede6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7be07e577d2a5347151e69a2e3def391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316610acbece1caba72d2913365cb6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0140fbf0d792029549fe27c6575db5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b80b6f0506cc95f0435ac195cdef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9895e79868c942006a3550d7d3eff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f7ac011f107994624556e8aa35c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bcd3d4905c41af6c1e5df712586b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349f45d29bf3f2eb81a463646b79fb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362640abb33ac79da2e6d47ff97471f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6021c23b448ce94e295fc4c9bb3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406494f1e80e8c8802043caaf56ddef9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166da3cfd3db8ffcfc3b81cfe07cb9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3a6ef11a8cefeae94a5d9a750402403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a879afab76098055c6a61f4746c20ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036773e130d42c102c98b1883a0f3c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48bd7ffcc1b32433c2915f54b44fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca55aecc632ea420f8ec88ca5bd204407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00aca71f11593fd5d2a928f49633e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50c639b3da3f427ce6f1059563c1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0acde8a52ac4feba3ef877444461d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c14085ff5677978f4a4bea32682b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe9d87e93bb62731f40a232eb5cccd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6634143c672ca6b3f4c64c59aacb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53192a123ffad2a7851b72d7fc944414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220ce6211cbfc613438447558b20293415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4076f41b70be6536c4b4d07853cd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130c4ca2a9a094d60774e9f479a538417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878433dae73a7772f78ea83d96299242418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649595ea128db5e47b5fae379721337419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40835c63438f20cfe156df1d685ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf493daf72c6d0c040c6fd0c03bd3ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca6c428dd16aeb7a3bc4c1bf85f5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1515f27f846420f40237546460906423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a9a4704b6f249874d1d114113d3b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc69b24e571a4c3a1ed5a568b89da4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89e538fb97fc2f8e57a71763389b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd422cf891f0d411a7afe90566744e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbff870e016cb0c63979d12e5e2ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7105e8cec2ac1166157578baa5b86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643394bcb4ed035f32da637320976ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8e8c32280f52c227e48dd3e7e5f92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ba427fa4a6de827b835088fca3b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec94468d82db7152fcc1111e03c117433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f9d8224615d40023b34b806e8ad5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eeb403f6594b7a58752834f49124b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c54f3253215d3212017c6d1e2b26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035b6a23d1bed329a7cf11856d24e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb57d3be6c238ccbeee87034168150438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797d08e88af6d11bd97c6a85f323ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1a1d6c6a0e352142ec4ac54dc49a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45588a60d67798139efd7413a2a9a623441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8adb8a1ea748a9d7ba1bd80bec73e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb897f5af36666511059367e8b926f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6afb0b2a54708cfc4b9f1ccec0e04b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c8852a3e79f338d820cbdc6b612e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910c5d095fba18d481bb599f839740446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d18d9b29431ee5ccce46a2b600144447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7079bccbce52025a6454724171a03c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f49338f6eb2c83a0807b6f447079449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a2c23698f8c6362bc6f96cd2ff9fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e159233e24cede90e14254d58a877e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a3f797f4bd81297f157a9f53c9f10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a392e6e99d83760a4015b9d857a42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504436b3e5a5e1348c7318f32c90d3cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c9dfb3e8816871074b320841fc17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060b5f0809a3938522a1807459d33f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c5aa89f50db36e36e1391872fab39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5133b3a536d97a5c6166e334cea2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0c4cbfcc803f989c4fd3553d0994459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3074c02e555017a22e516d499ec386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f06c2875dc618d83667f7ea562909b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049c8db5952f0e9b681b84d43785ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e911d63d8851705a5b335cb506be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945e385c76e360d0fbc12791bbf8f84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f5b219ae41cd1c9d1af2ec16e948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7224374b1b72dc179d30a2b4c0b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5465a9f0c0e012f525de35a11573f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21850e725158fa76a5c8afb04e9d5e21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f3ab0285beec245f2222f81a13745469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b4a6dde7475e4ffd1bd97c17fbdf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9095ce16b3bbd664c3234feb3e6c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5a5f43760bf17e1ac715720cfb5dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a4d8e40665526ab4eddb84a8a420d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae20e38ceef092e5b5e87efab6bf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4195b6276bda83d8639a7e80a3b0de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1200a15f460a140d01acf340e839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66430669d85a1149fd88fbfd976be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c706263b3bf0c9c98ff0567c5c73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c209a0c379980673f303551d05f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3597c18ce1ae88ae87e6c9cb5594cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370f9b43846479ed602fa5c73bd24b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb18d053fc37eacfb981ce673432ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6add904156dc912a1d313cfa75d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8571b5e6a585b07e305ce6fd1785e48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2fe0cb3a08c58d81f53e3835163c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f49b7f018e27788d13f5158344e0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e100df6bb43f8aa9e397cf5cfc86ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2293341061710ccb39360406d7414488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e220159b826a6830761ceeab55b40a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52add518505aacc2c8bfef48136e588490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d47d49b401f472c99c71bd961473491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a91c0b343f16e0fa8d37c7e47ed16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6774ec34231bc2924ccc6d2d00448493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda47e455dcd6805724c6d31ef7f0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d85ac839b096d37965ba4f33ef4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0161c9c8e7847c7041d3f8a29874402496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fae67dc48900e164e97295b1d8e75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231438a201adc223de1993145f71eb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab588dc99335d82a3fa5b691c6cd1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7fb3bcc9fa020c21a0083096af40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036f907c2a850054715485c6475b918501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3145dce9899d6434da825e89ea0cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330a384b8f6de0002da23ef6d1404d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad70ae1b475a7e55aa19594d826912504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367421a6118f4fd03463d65ac01d9dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f2b5ad6f0ebaa6cc7207096918ed1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f85af1ae8b1a94a6e9b95964504d79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593aca6b914c45d6060184179d367ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e206ad8bd16d3381abd8e4c17f084509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f594362175cc1ce39b1b24ead64c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f44de3f18ca91075b809fec3c397511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bdbd01a46aa37ebec0d43a7955a11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2abee9e59a08096c32927bc33ff16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d2691d29b75fe35b15401d7fe854514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d4b07045e53f8cf8137f4f909345515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce1f92f00858a9230a3558cb8486c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b23bd7ac4749c8e3d9d117a621b4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d219ab16bf0a75e1b2e55023ae7166518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817dcf9c64aac8d430c199cd7d2938b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e3d97b818ff608a385499a76b436520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb9b6f375484e87a0cef73862b36a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd65e4932a4915442710a97862a90fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b62b4f55443452378a85a6e90b6af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e53bc30d0064602db66b4d8d81abb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049574c8b1f2f9957217dc347a710d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462f38b500135a4e38d72d0e81d5b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1c6fd35cfb390676b306856645a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f58fe0e50c231710d8caa760636956528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf301fec33744b68e1e6446568b79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded19e31f6a7bd885f3ce9664bb5b62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e784d84d31cd27673807c10d13d8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710100c686fd992fe05f52448c662ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b9554be2681d85bfaeba9564847b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ecc618678909c72cceb745a6f5bdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352506f34ed4406d339594ba40f557535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ca31062312df4be0052ab5804028d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c85202720e9ac5c4410fb5b538549537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee0a01ea4aa61015ed409ff0ff36b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a44a81781f0294452e8e89ba2514d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2545ca9ee7e1e3326ca9ff3fc64ba6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b1d3824d38d62e741451542fd2337541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2a4a86ecf82a3c37366ea3d0bf9d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63562d9fea20c9bf34368945f71d7c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5ff0385ccf458d06137a9ccbd4a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed9c3a616210b3db335c074b1bdbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61775fe88360dcdd49945405d76807a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eaf0674d3d734ce8a3bd04aa4d5ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960786a948c1a28678da75e9997ddf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe4fe547061fd99f5b560b8fbdf1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9821c3b369e0d003ef8585b33ee4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a948d7139f39940e42a9ab83ad75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c613a80c12ac1e6d63212b618eab2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02159be6fe1ce32abcaddbba0b79425553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecf98c290baeb75220ff3f3d83c1ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6813035f691d7b651ba9945e9922f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4deb7d71d8af8cd15f6b58218f2390556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7d43be59751851a838f5fb8b2022557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c50ab64acdd9fa2c57a45cce28e112558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492046d6b08d857d3e85d106107200a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802bb14b276077ecb092f6207b22047560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b9cd2f1ff8b339299d0c5987b2253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f32b172624e58562ae4a621368d165562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33596c64af06bce3f27eca4f9d683a22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1183307db18362a98d53fa30303d0b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f2d2cd05f5824e5d9a7868c9c612a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e77d459c075ba6a334e2a2ef6efd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68c84d79606379973aed141dd3d1c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f4c8e53be46237b3b388554df585568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5469cb917be988712d4c27886bac42e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd9c1c5c56d2377a77214427713180570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53133766f19a882ba0e7dd60b0a1906571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd0b6b1672d2ed0509234fc36e461572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87665bcfe40c4c0d35c46ea0d9fd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c627371f1f150c324620185617b01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68129bfcae340bb43cead91af4094c8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c67c6961a729e2b079d5b08ede792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833118c1b71fd1123e6dffcd1ffda019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60773e3ed97e626f9b20220982aeb2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8709aea1bc28a48317b65279f4f4afe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa40769b759c0f68a5b1b7d3064aa54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f05ad04b8530eb8ebdb2193038c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77267810628ccdc748468794615199582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa99f2b212002a7222fafd3d13ab854583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd86bf5f59d61f8014be2ae7e1172584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232956cae4fc4f898be369b7ce819298585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04d592c1626768ebdc1b12eeea748586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cad6598a7af4dc57cfd942549c28f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b90a6d3898bb5d44a904b6a3dd0f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1db94adbd772dfbc3143b750f246d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2dc680f03f40e8b7541e1dba156cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e88047dc450b5717535f38717ff56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848348a2b84050a176f16874298f90b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92c3d15b01965d7a826cf263fb3c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f49fbe55b0290f1fa23fdb94ed713594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab2172c7041339545b089afc04086595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575a69d9d362e961a1a6195916632e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561b5ea3703b8c350aff28347359e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16016ebecd9658444e2dd4bfa45be90e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfef3ed26b95d77f852e7d796300dbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b8fad78e0f8b6ca5664a0c02e36f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f9e9a08707413f1bca5a62699b73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2385bf96a247487eeb62f02ee1f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d112fdcea0445101c00813f844dd9f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3260185da93a81b3454ede9da1111604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9867674282c9fa77107cb1da9ebab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9b20a6bd73f4a0ec32f2742733ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84629ea7c9a48438e716c26995225e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08e636253a0a66a2949e601f7dd06f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505bda2bbea6087f42c0a7abfe74bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88169f4e299bcf9d603ac6efb1e1c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bfaac360b5c576c8583349d6d6bec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cb427c60184b0b76c2c8c0f6b66a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662369a9fd6ec91c8c62a729081b11d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003336f8a87a21f0907e3968b94c562614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4f7548e354bd002bb9157ae409ed2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55436453b46f69c7fdbd398c5d6a6e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ec9bd4cf125f47e366f4ede0c015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff384c632c125ee472286c795a2c611618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bda69cca25e84ded2f483cf686082619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a03013c0797503eb667e7d2e80034620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e22800c6886a049b3384b2010595621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9c296c47c40944ac448b763c6e98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70436c02093e012fa6b78bd176377cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c997fbc609a4aa9148bfcaced75374624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6124740b9bc1ef07fccc734d06cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2a2f873b6a952c05144d8a0f9831626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e437f09bcae56b95da6c59ebc2b3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d6d57190670fc313bd2ab371186c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fc7682b1e15f6e849ac583d7aa044629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c67aa330d5daa994f243e292fbc14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c989e9f4a18c250ae09561a235e5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb39f63a53e04f124948caa25b81ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd0cf2afe789f909ce3602f1ccf396633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0030a66c56aba9839992bb60e4fce5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027cfa4ba3dd23b2f5fd62819bc3cc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719afed8e5f2198d4abbf473952c3fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca1675a46b598f9218e272a8f84d2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d32d3a3b5fb35186a01b9368dd2a29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6509649563b20b6a0c1b0a41648805639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2409c9de9e8031cfa8c565b11b9fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1456ad753e644d2ecfb1faca3ca308641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee0d8e54aaf538ceda832dc6d011d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565348f5a70db3165252288e5b678b86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6442dc9479e8cb33645fc2dcb72f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9f73a417c19db3e77ce3b586a9fab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a04b47e36ffef3de9102f8e755cc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eeec45fb212aedea191746199c9ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86be910ac3c37814b4d8f3d6ff7c518648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6473fea29b1d747269394c0510885c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6bbdf6008b968aa666a0e817da23f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f92c8e0198425d9b86441f968bd697651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf307aa4582d550cdf94e562b68de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99f64b6c68f99c4fcdea0c67b7daed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe12695919075891cf856012682ad7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ce548def43c0903b34b7944f4e48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a5ce4ed10df329491b3993044698c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1290923aa1e6c17891632f6ae942b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b905421e95c41878978a5fd6da0817f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3990af878365b18668cc20abe303659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54112a74937dca4d5c865f0626a56b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9031f8aa9cb903b18b8ae54ced89c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b143abee2fa29e777c7da54e81a3d24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee30ed0eb35222cdac9e00a484fac39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11058822b1c5eae08d412d43fef4269664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c551128cdb34ffd5ad9d551f7c59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee601b3d48d6c03919ac628596e6acd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544dba43a558b78091372be2eb7cad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615f5a5ac7581ffec9078f0e8e9f1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e4b80866e109eb44fb6b88d34d7b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf81295de7fc5d202dba3728ebca419670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee0cb96ac8b944ebfd3c7acf81b9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94002aef2558ca824a63aba3f01d1e4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02482d1e8efb1d39cfd0d6879fd422673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de056fc9219ab99aa3d82d27ca2fd122674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1ece89e50e0b23f0be4beb56e87d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9a6fcadfe782864600055f8b1b10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79296873919e04b8da8193da13b4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79570f7ebf8ced1eabb5a4717049cdd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db361d24ef26e07b74415616fb642eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b7f90e3556f78e34263fff320514e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc689cc25a9ce6d1943028de4bfb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada942658bd521da1f3f334222b58a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7068e702d6500d5c75e274b8cb0297683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e63fc306c11ebb869dc9a286a8853684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0323a38ae0b9530bf426eb1d7dd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c37adcfe2d5f72eceee729cc1710f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5348f3be3dfcb790b11b1ef3fb14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b53a4008f933daf4f8c48d2fc5d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab8b41fcd3c1026762566af9f0e3aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae930a73b4c02addd57a8fe1067ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2b864462635ed476d12b37ade0a67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e08fd0e891427834c95f8ae497235a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d37b841fc633e191da56b32793c5f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e51de5337312727b348a1457ce4f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8968c67df665a2e3ee2c890f0de768695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bfdce4abb97b3d0becb2e191fcd99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ee16580235619b8917b1a482b08a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247d9cd7bd9ed1cc06b0a0ed0d58e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281969ec7db5e503fe0a5677b7dfac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299347ae3a229e9682f20171f4d6d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f13242bb2e3053f65f52a0447597701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b9ecac3f828ea98f631963a19474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81226be4770454809c42826f567ecee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875ba52fa25b8efc1d089810c67c8db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc58fc99deb4a34e1fbb2f29ce42ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a49504a97975d82c394c5542acbaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccec0b3a28cbf65b5f4b227f81a32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98a8815e2c9407a233d7b00f84b099708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fab2343dcb92326aa5039175969b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17505a4f5a8ffd872e0245271b05576710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd614ad7e9b02192b1e626821ec3eec7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0a9a1bc7d356c96fbc9163eb89bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a10f24f96f2eb33da3d9932afcb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f90f11cffcfa7743b06e6f7faf2e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42887539aba30ea6a7659dcbd6c900715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008dd5aec526e81eb2be457bd4aefe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657b44817bdf450821f62089699ae5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362b148bd5afc6c063f42145c48a28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5b54ff5e608e2bb268d3340cee5b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4573f9610083492121636de683cb08e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a9f43b6cd560ce701e70ab3483b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8043a1d7962a082f9bddced72686a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eea33dc58d2db763be454f85eccc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e899e5e5c91ee0f283c36a8f73be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb0c77cf627258bfcd1e9e20aa2b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198b365b17bcfa33de80b2999c40efe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa76d8c93634d3352d6b3799e870cd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83bf73264f4ba0035b8ca3fbd647d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5be8b71aca68c9048bb83c7f8228729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de52ba5328886f59bc0003f71b0de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d5adcdb08390ff68d43ba9294aa4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e586731ca08b3297cf3a7f5a033842732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75708f529f327821c1a8a59bab74dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c6536a7e481efc481444e82216d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898aafbfc43236cdaaf3a248a578216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f061096c7a47a13ae26e0994af42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8715a0b42efa24b3eec7e71b81d90a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce78d67d40e7d7356968a51093ab04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc3fbbd9f9fdf52ed061cb7338f9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1d976d610a9c810bbb96c71d4344740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81efe90b50ab64378b64b024531b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a776920dc49bf31e83ce0b97d09a00f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ec167cb2eed590888a4a1c31bb14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daa373bd2f311400eb87123752fa6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b41a536ed44f9bfc94042c8f0f885745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335028077c063ff42477bff324613e9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d3e7bf8f121095f91ced66a7a7a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b12626b9e6d3dc62f85195297149748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5c911fcd110bd25ae5604d9bbcdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3949359602f458c4bdd8ec9f4500ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39070d2204496f6ecf16fc5056eb9110751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885fe4f0bc5244b2560f2cff7c217f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12015cb3586a34c2e675782a5c603174753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe221ac539e00bc123c0fc35a99ea3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef5a56cbdab7c78d16f9919c399b79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184768e78a894a594972a36a4921b0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373914add54abfce5072734cc572692757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f22897aa742935ab7766c63565943758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9573fa73a04176d2a4a6045da366a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6660bf9dd747989f6ee7036ccf43d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75f687b754388bc3c2e9decce55f9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffdf4aa1859c3869b486120fb9fdfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf62f7b3f0342d183013499e4b92a374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d92564bb0ab365fa06581b1ceaaf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb80d65b41efa6f23c2b40c3ebd76b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9838583ac77c46d653f94321885477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701049bdb21057db4f43824b0a6afbf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41dcdb64178073e2c33edbd881a039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7f22fbfe8823f280e988028834ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658024354defe8171f0806af6819c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66fbf979ea18c0561b5a7df25c910a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c904b2443989b13cca9e312e2e9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85648d81b615305a0ee4efbc782d9b8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846d8dce60c04897f31e63d9da1833e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4a31674380576acb00c87c8fbb0d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90a64e8f1f783a77bdd1a76c11e5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d008c2b786d368fc15424be91efd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a13f8e160ef7b01c94445eb091e3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a1af630ed048eeccd7e81a0f92db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86858ac075779b34e8b0f8c5ede16b0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0626adf4c1fa39c1b205ebda2333a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa0abec9d829383e4adc7c08441d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d95bafa24b5b8aba800256496a00a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea88d63bd7ba7fe0737c761954ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f46d7b1e99bf6cc8b50b15883c4caf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096f5df5164f0750fccf3240a55692c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa1d66b0d7c9fb1e654798bf5125e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680e0a2bb6a16302f276bda65423fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d2dd71103d7cf8d4c52ec1426ae6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c6bf65c3707ef9f1de91a17612ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dad657e6af10b216b416ae343fee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb48ef4d5dfeda4304e2dcb481e1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c1c512e74b69be50d2a42b2ce73134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396db8962d39b716dcd751249684d3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260eaa4a564a6107d406bb23ee14baf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf653ed87389d1525fa30272301843d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f482271416ec697dab6024494c3c5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f207cfb93912cbf14dbd6dad79ed92039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7b7ba66e0b5637bc10f67afd8119f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28bd859eb5b4234b89965159e38a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97aae3048895374c1796b2c6ff87d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9165a246c5b404435ca31b0d202b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c7309e5f3621810e926c6beec952f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce72d2cfe92ae2023d881f3376bc0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b411f525ca46e9bd62fbcdaf8d1bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3571e08468b67cc1c317e2e5555947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97ae070bf6d5c38df2ee073d9548248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09767bc4d926fe702905c521dfe27949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfdd24adbf092a28c20f1c154197b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c58400436ebe3cafa0b395a89398e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f2285f3337c1e7c56ec854f89c0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ad9fb5ce5cb34a5811d47d03cc71753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35b2b5f114d36b63875fd2669e9bfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af660d835d9ff9abdecf71cb26d1463355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c76ac845b566637d44c4041026249c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eea6fe9498ec7ddd4719a37455910657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86719891a820ecfd5db1e8ba18444e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d538fb07484dd5320c40ed16964959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fbd433a0370f102913c7b3cece38f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f66900e7386e2e33500d5b185aaca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406af93d21b449f51f3e1bd5934765ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8c54185ad97b04d15e6bb7bb566f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7edb8d48ac6b6542c0c85c63e3dae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a264ef8d7efc47dd812425c2be9f5fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d0c6d15ce1bd87efd4b326c6a82566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9822c811f33bd1d25b910f86ffebd8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3aab1990fa19caeada65cfb26880568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e6b0414814264c09e7ffdba109c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501ab4b5c1c94fe2f4e93ad152f7f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f1822527386e9f4dddc3eb0d361c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ab3d0a546de07269f17fa6f9950872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66110bb0229dc619841ce6b15504a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5bbeb91b3d0911d5f3c130c4101fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6608255ec8ec47ac4a5df2eba5a2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a40ab2205101f4c11711d5fdd87976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d7fd21dc1e6effff0ab496c39002f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eefdcdecb0dc3c59ab1ec7acc34a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e7fc906d11167baed8fe11c8854079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e574dc314ab1c87d3d37c23cbbd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d29b09b688dad72ebc1c2b4fd15481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865615c47c34170ec28172cdf0e7a85682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62ecd0cf8c81aa5ab81822f018b8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda41e26e1e85c03cde97032a021db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0e5a3eea7bbeec7c916fce7e8d6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569412787d2ac9f398cbada811b6ee5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df4d8731235f0167117b20693493087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9725226262e095e516d73c319f50a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c47f8000625b0e1a104ecc674822a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d29511ca437d66a4f38b829500e8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a6b3d4808b0c21776bff1f24a2d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b16352e7e0d2be55936e1355ad73b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e49e78bddffa0cac7835edd4faee2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d56b975caab4355ade496782f8612494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17d5fff90c45d19304b943e72dfca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c416a7edc257a679c889a3740bba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239c3cdfc1a361586aab113bbcf847a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5b80523064c489fce73e02cf94eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483d13422d41f636b6f9dcee48b47c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc03cee8f48efc6045e0611ee0eda5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d2e80712880d70dd6c6fddd52cf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500441a7922b1fb6dc8b128b99dab7a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbe2822a61860aa13e97e9cb2b6fae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19da94ad04760a5019445343ca828f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00494a7b58faab7cf3169fcce30a63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0e19fa83d4fe0f435d598c050e3c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07269414f53b9e3e9d7799bdd32441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3232c36ae6821749bf45c602ed65fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86e59b3e2b4e62a86d343a745ae9ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5409ee41acf45ceb6c1eea89c1872b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf76ea383adff06a38a53f163171b6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f39895ccb09e26f7d3d7ab621e5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc46d2604bb464aa6ec12e82c6b63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2acddaab557d6dbeda1df3248c8b43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ebee0e22c3364f3b652d0987ee7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029e43f750852fab28592d75b4e07d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114dd835ac432852a8d5be853d8442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226c43b179564db0ca2e5e3a8ac9a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dce60b79b9c1d5a73e1ee2e33b1a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f618299dc797743b35790a9c847f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd023d6d95eac5ccf3801502cd72ef41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de5284be955b8c1a6e9091ac01ae39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38f6cb772eac97ccb8f14416830e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf96f5f0c9004d8ebcac9e616b8c29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefab2d25139303ca1455771be3f9e3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e07c2fb1dbc4eae993b476f9dce8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50d4746b205d8d42b4bc2558bc27d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c2a8ba28b2832771cb4b5ea4c896128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eef0011de8a3990a295b2a4484a3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced305ed6f8e017fe8c8ec99d445ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783196fb23cb2f326015311ed42b2181131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d284d1a19b594ef3faeb20983a3be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc606b44bab33e4208dbaea420b4021133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52672fd9c9e2d3c7503545a33bb85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12078d44e3b401bb5eb69f33ec1a170135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607051bf86261cdd3960a0e7bba9bac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fcc98df0e6deb2403226473b5c6eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322b131094dabc986c4253331367f0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606839ca7b08cc1bf7230d8b8ffae9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df454da1c42b3cab40524b597fb56e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94caf024878a35e7a5e54289f4ba741141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc9e4e5f7ff5f9af557e375764327142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073763a0e8991b6a212ccc3947240e49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be369b9a8543ff0ebee1e8a717eedeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497884d82352cfb8dfcce442cb30df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a290782447f02e934cedb24f5672146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb737153e596e3423a70ceb3de486147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe7fb6f0611c171c55e4a4cd81a7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9e6c7cb56bda0a48119fd7ea56d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1081dd9580f2d9da6d15ae422c8b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8487ef767af5fa1e535059882552c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2bb47d9799d7ffe88fbe4ae57f68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d258d98895696e0075571cf58dfb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641864c14f4edcb135bdc09cc0f59681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab2699cd51bc52a4378debc29168d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50e1a042a49e1c5aec39c173debcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5938eb72f4677a062b34cd8cf2e98bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d14991366c5ac34b6a67e70f6d6b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86107692881eaaf74d2deb1cc8f98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb9bbfbc45c12bcd9093df36a74a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6a413456971116acbcb446654ae68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ccbb39058d4e8ffbfa7bb97c1a119162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc06a96b5a88501594439c3c5c9e7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efcaeb11aaa7febd2fed1bae1f1a33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd846fc7e896b37e458067471bb6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53752a9d93e9a3d41d97c37d8a249166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669837fcea8356b2ee42d1994047e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec0218a69bf7a223d0733127af9de4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85744695ba2ae540ccc26af0d2c568169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d195ccf269cc8e853c5507c0de4e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8fc6be3a3b758466ba562fdfea218171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21074e172d57e47251de19285504fde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed299ad0a90ce66ea285c45e71764de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3a64a018ec17669b2133a84ccf04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2592653729d2e419fbe707ca64ea11c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b73824c008d9e1ff2d961a4061bce8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d902362c73dd36af12177a6c8179ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcffe9611b49ff66ca6b3adacb53953178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7cad0018c80e7f2be4ed3d72fc9c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ba8fe503b1008a781d415a4b22c2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f148479bb5172f35d293eb5c0c9b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e27a3b6a1aa3dd49d4c9563e5bf54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58378c4f00ce59accafdbb005417453f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961bc8ef04ee3b3d530bc264cee61c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa25093df32f2354e0f8d443c56d91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cec9969acb846ee5ee235ba861526186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baafc339dca4732a28cabfa3d57260b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca44c4bc790fd28968e741bcfc73b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a031ea48485ff8804e1a8e7612fcad2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10743856107053b98ddd2bf2cd963e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf73a4727d2602a1bd84f80c38c6944191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccabc2f3e31d0756f7505fa5e276ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2b583283482d2818e407c178204e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e4f26ff8b30ed7dadd82c6ce9f95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d1334f24980a86ae5a913ac714f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f5ba262df17fb5fbb5f9ebe909f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a670f7b7d20b8ffa5942429c9dcee80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d6423b07fff620a10f9e22f59f73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5d7d23618b9effaab20d2fdccf3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f73986a8e5120f176986a96c4fbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e4fec144c344dc817066552738480201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151f0fc067c7f5d0a0623e6386f8b89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed0aeb8b8c4a3a3fc3349ebc56fae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b202f74e573c2fe48b2dcc6fed22b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7361ef47c36e1d55d51349894cac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5baf83d8d7a0303084aa6226e9affb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86589367df77ef0da53dc6b2e3a086207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f8551df79cee148543d999c2933f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410670dd1d9ccf692b56703c6a06deb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e94910da82962ac65ff2a2f2a0982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c81161a1236e5c3e139f8dfa190de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466578d368cf05ab992f7cbd05c410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1890fb3c0bed1ddecf813a8ab581213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3395152c6b7c596ad5f2656def1ebe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240aa104e504447aea1535c52023b38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33941242131d90109351ba70dec2943b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247456da8e5c827f0d103b238d93598217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1b9e013071585892d632f1bcb660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abf7b8ea9b63991c2f22ce52843c7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd81666733fc9543bce2a3843e51ece220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f2f1eb2dbe3fc5106fd97e6f4128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee04c57bee66c46dcc2fec8166c3fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c82c684801c20f445a5595c79a30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db484db863c2df6286029f3066867d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdf8b08410c56a87a0d55435487b4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38bc1054ba5c3038021c7b771956b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5bd457b1716f5200b884263853c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70988386735c54c4542e547ae417b9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b46963ea51369c8c274bae3e0a5fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81a0ebd4d0b0739e995b36c511133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86481a63a82acb977d9258f649fd9295231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c40d33aaf73bdcf50a887d7ec6a429232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84167c10a8b5a0993e0162146ca04617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481448cac2277582d39cc859ed553af5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da039b15b4e14aa24ca065fe4a2af2ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b475ae2f86b967327ce0e9eefd8bb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7c3030c7ee854eebc59a1bc57f0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a5cd073bc4a3efdb00f36f680892238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891c2e1d97a8d7c6982a231b6936675239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953652c48b85c4e156655c6c203a7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da5b9bc097e8046d56c68fdf559e5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d8b53b504afe0d31c0bdbd89c4e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90d33083d70be81b21118c379e6c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9be936be0c7f816d8e28803328a62e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74677e2af57e8fd9f44ae70cc0acff0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a14faf06624270407e4ed21701d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ca1372f5a8a9500b15218204ea29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddda270796e9a4e9ff191bffb7df7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aee795eece88a0424d333396dffd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397d007550323d9c00ed912e9b8c69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91378297f253749399f64813c0c61ec3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa7ed1b305de6fd266e5fef8e359f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5091f5077af38da012f4b4ca1a2c5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b43143a9a3ba7b0979ba5b452f138c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae2b75507f8d63a6b6569064b270cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b37a1c049d7acb180f95e2cd9153256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad4f58d503e275e693c3b93f27c09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4457ff6ef6fc2db806b3af40d90742258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d16cce2fe6bb8a015f57d24cfd105259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bd7fde98fab3f61e74f401a47a1e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316680d684a10d22ca7c015061276af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59c7a9f35cb77e938e22a90340ca91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da2963b5991d3bcd333a2a17c6b56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09636df35de3b5f0a6902e9183204bda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e720a463b295c71b2b928c42ba8df7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989da775c172ebcc0350a2c8028439e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d32d4c01bdce3e2ba48c118c664032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562c2ed74d00e98bfeabc33674c465a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d65c49ddfbd108c4398ec584a87a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea20da7f0c87a0d092341474289ac8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9437ab9093b475d4de6f6696fdebe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb0b696dd18fe5d25d3f526d016ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1bcbd2b6a964a0ee05265cddf249273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c6995f161e77a596900763a8891d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c153a2c6a93b3eabcfa29177f6ce2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31d86c9e67e9e5f1570dbbfb80815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ac52b8e3927be13caf852d9d9320277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ccac8cfaffbb4d8b94909c5b86c08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5cd08395eb4470efb609953653585279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f71a3aff7d683df81df372f22bf56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8442d78af374ef88fbc86968950176281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d4da20c8db34fc67de40a1a82f3b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e46b11c34516c2e6ce4c21d4ac55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1d0d30b41d8186a76fd3c1b101fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d744ca6ade4c2cf8d0b7477b91e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c162be18693b154c73772e099840f21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b63f610a94333f8c3c051e199d1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d04cf8dc37bd14f946374ee102e13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd394f643b35778661746a36fb0f5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9001bf6d816da945ec9a43b9be8549290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eabef1985b66a851b90540fc3573e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c145b051fe8919366e89bec791254292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f1f50c6e92e35220e8cb8e1ff0e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd30b7865a2528341d481069bccd689294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46dfa71d57ed87effaa6c8a119b854295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e451c780e88d179531885a7b139638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30f84bdbe0383f980d7854c1e6ee36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5f16e4ad110af7ece38831d8aee8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091502b6e889e615446e0c7f193bd3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb269c0bfb5ae45aa8643651383342a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801f575d84a9264f2b5aef894805cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386212d9d2affec4acce2c3cc2477a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24846fbea556411f5c3c79dbc631c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08680180e86ae72383e17275a18bb8e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684459015b05b47be5e3e6499a9bda4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898e620dc3dbaf105135b639b04e51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d985aa2be4f734145e3a83e168a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675fa62745124aafd012ad8614fdc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c78190b3a36132238a93042551c23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b62b6b5492ada9ae10964f19b1270310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5bb95ce6a598f5b745d387d9b425d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd6ba3d650ade80fa66400fab4153312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a317ae3a1c8ee6ba853647a97e43b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c687b0e5d4a1b9544ad7ce0918429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a5ecc5fdf9698acd4b1657adc004315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abffa65e7ef4828a43ca8fa57366fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365422f5477561afcb50b1479f24e14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f133936b2671c524b27de089feb6c2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d011bf6da795b7c8c9cc526d149c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b783937798b20e386af7909acb661e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da683fa8d1f1237d20a59a1e8130e62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ac7902d649ca0750ba5331877905322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab24da5cb21d43864b2c3ac4ddf73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a099c309a12c40ee8871909b92864b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8b2d477794f8303326945f8323f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bef64cb96ceeff3affd62e9da9e452326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9d125222a177fc74260cac65d677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72a4215df87e7aa27fed7c046e89fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387b7ff6124470fbb891049b8ad4467329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f552152d83faf21e9e63124934eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061390ca2ff9b2db3bc73bb565adcb88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fda9ebb43f63cd122c568ad3d0eecd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6da8a6a782b1f24efae41e592ddbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd915640e095fa068642e5673c2d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7ee1ce829df1c2733294520f9d089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4143930c0d65e758b5851d1afd8465336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61400e59d22f46dbec658a362acfe30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc3ff1d26a113e76df582ee8964c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b92a6b4acd2c7307a4ddeeb5adfe3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7daa67ed2171b7a3bb1fd8533b12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbacf8d473160a951855b56e19b5462341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658143ced01a941a0540703fc9f791b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a32bb2dda5d8ade837f7491b30a5f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe32023c500869dd540400a5c47aac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8300600c74567ee4518e64c1fcb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac7e458dc63fa0fb2715d36e0de5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1744991b677a01a0e7b9e44c0c3bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9b88db8506ef7177f738b434662c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d96be7596086c90d0ddce9a8ff0ff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3731b1add128085baf28365fcfe97e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4b5533c1a3af47ca3abc1e3d1ebd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67cb8a4d8dce7b10f729f4dc211b4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25586a9622e93e928883e66de79b0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af408112fe9a2ee1f2ba859ef713e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cce8b082b683d9078b421e6941bf16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d520a45fc8e7f64645586bdf3e0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ec25740ac748348a4fc5b72d389c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54587335e52bcb9bd9c13b27631915358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8dc5db2f5c1fabc89de3b8d076f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bf6d3af3951bf6b77631fc5f376bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205c3378f33d86b548d7e798c9ea496361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37459a346562ac909846168fe6a4800362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed9a604e08366ff01912e130333139363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99792d0535c70e62f96a00eaa83df9db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dcee283d14ee4914487f94572709f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3102a40d07da0a846ba84e6fcc595366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb0746e27ff1cc8fd1f3d91322074367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4cd5190f4e71cdc2621a667a3daba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2641c0018efd332c0ba4cdcd59253b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba10131875e8e0c4ca4b6965e9a09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff455cc42031833943409d072cecb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc43527551012c8da607ede616a8efd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631b64dd9317364c60e4f8557b1c163373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef6c8cab5dd4265cb5ebc6b4a1f6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a37f7a3cea00653692c8c0c7ce87e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2e1ebc88f7f87c5ee4e3580f743b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce4610610e085ca004ea51fe6cee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042964b444d1b0f3a8be4415623e44ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c0a625ba843c84d6a4a059b1e825a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554782e34dd83a78faec84133ec1c44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8418122174c15b69cba09f445ec7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66577284b94689c57d7ed75f2e13ec31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f19e6dff790ab886b6964dd2f8c510383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dac21af89efb533b87b62dd2f4243384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0328225c8c8bd994192fa9e9c256a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d886d2a0744df9aa755e4d0c51a990d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836c98afc90ecc376fac44b25d837a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f842489bfc69e66a7428bc50673af5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60dc5ad17b966bb67ef079e58f3cde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19da6f425431f91d58818ec8b5b1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cadb321c412888b050cd601032e226391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c0df06486103686f25718233a77bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c99632c81ad1c625647a0b9350690393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188f2d91bc9b7c789c2ce7df61a0023394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104ce4087088bb739cefdeb8d9bc5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9c64a544aaa923d8f06118c6c5e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80230fafd716e1881e3c136c7b1a25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152dd3a88df09b428a198f370020c75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f1206a479e128d6998897804b16a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7e447710b71e9eabdb606524e9c5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832842b543dfd7d123ec1d2a24afa3e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456047f1746c662ff5cfb0ab1a22b01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842741457954a28b10501cbfa531a37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35210d3592d25a7a3ab7f7167d026e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57069d17fbfd0b6f340198ac8ced06d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378622025e57ced98737c40105439e82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c361ba1f661ff6cde62bef36d6305407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18777a89114fb86125511c3ad9a589b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cab8a5a23e10fdb77cd91afcec914409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d706c2c454d3250f4eb49e7de3f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacc86931356918f6be6fa27f825985411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c96bdba2b8e4f92bf3b8ac63dbe1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5385b55cd64fefbd60b1811228772413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c4cc40fe366020198474d07e77b5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261b2165bc4395fbad50693444fd285415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fbe27fa07264b4e3dbd292c7d931416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181115634365e260238a2cc04b949e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480b04fd559e9c09e2868dfc4371966418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3b660c0a175687d7a7af6440d5ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5cf1bc26545ec3f854585b94e98fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26305d7252f611aeef5de23d79949da3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e351bca8081224eec3147d4a93cf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3ad5e6b79c1fca929229fefb51d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af8d950b1195a2dd46b1bd2d3c0b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c923dd0045843e19cf49d35e14f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb9fa1a1183eb0ac394f0e09544ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b812f540eafb2f18bc2de4c6e1e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc5e058038fd9ced1c1b274dc7426428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d472f439f3157549c835b3aea2073f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b562cf9d29b31a201eaa847abf840430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfeebfe85e862d897d50e10fd65ff5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a5203ee86f71f17669d82179fa89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b93ff9d4499a501bcc5a9036de8e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9372fdb3ca9d872b857a7af70904f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3692e5215cdd179cf7cf835afaadf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a229ce787b9bd851b4cc7edc1bc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16174b0e3f9970312ced8d437055451437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c411d33cd6309b819bcaf8067c3010438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49866155d87828ad0aff69b631f944a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad7eb65adffe0db4ae3981143cb05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567b32ba8fc7d46e375c5693624a6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49935ca40af714dd657802793c9015f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc77dec510e2e5df6c8655be92419443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21233927d68a345c83ab86718568e79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6097ceda71fdb4e7d33f327b49f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f16eb4de28822222b8ff8a6dc4df04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762ea7c84a0db327ac5f00f10a5cd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b748700441b3c2b415aefd4cebdc864448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53827ed1e93f28e84af14777df0511b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a78ab944ddc91aff4b3da92fddc733450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf46cdd5dd2b5057db5af675a486a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b1d6149b0adc8dcff9c3251d0a84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316220a01ca17676ce78ec3028d11732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18015a09d80790fc68914735be419042454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73012ab74954498b85e1d407d4ee7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c1fd757fd205a99888dd0aae2ca9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba97c615a98af0aff3215ea334564457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a1733b45cdbc979c7e69b9502bd2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b523fc2c5040736d27efdb959c8909459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e19078910c145a4b0f2ba52a33d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7fac1252f337ebbbc8b684009997461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d6bd0860637e2ff02b9037ec1697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934da572bdb47f86abe6c20ff8d3b65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ecf58e0a0bde584e5dfb0c5b0f4ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790aecbdc07d81b6f2de3c3f17c56a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663515c68a6ba1b4eabe61c65265c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe7853b1e1ced8427cf2de648ade5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3c05366419ea1f7ef2ab69e56592468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09660905498bf081c6b16c3a9d9eb4ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146654a5f8748d4debcfbf457b21f7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9ec9b1d615481db25ebf80b9c80b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f218008f01e71d98777aceeeb9c194472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f019a304149cac1f9ba587a42b17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9324014b03eed9f83c670c999be8e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104de0e7132c7fd0f1880084bd95e25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a2364d69b666a08cc2541f192e49b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002ae8e929a9c14cd22bd4711ae5d86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4791c4d3d1b4cf0aad4de111a0102478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ba3334a1b9130a5188eb3edfb0b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c692fae20c7df277d3f61cec7e676f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeb1909bc149421045d48f4db00da3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19727a377fa3608775956a9764b7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599007195bf1fc88494e001b498922e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8cc1f5fbb539e4e43f7630e71fddc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa856867cdd05f3912cfa0a5b6192b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa91a05c976eb27191134188355d34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1c3e3aa64c37032482386db6cfd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0968a680ba55e7991ddadbbc6c997488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2f7b87d0091c0d3bd14cda7aa2ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a3fcfb9c6ed3e3b7a69f20535316490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b74cd94ad261ab8da43a148cc8ec4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5daaf4a4ac3de4f01c439311f425b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bd364ef00f7b4a738885605121b5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942d020a0cc36db2a2067451094bd19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2528d2cfca00ec24ba9e7bb595fa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c96a7f95718db1f5af66709ece60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f36d63a9e1a8e0ea401399160f4e2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37338c987fb2a635e15751e918e7ce7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e554169044d2d967998fab91dcc9d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312327d06016e033d428caed5297927c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fcefdacaa412814ea8649eb70cf51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884da6a53d8551d072808b57c98028e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf83a7202e54f34d184fd41fe7419b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2a7b7fa0e8e57ae115f74b6d86eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4b98ed60c67b3c65524df206de51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9079ba208bc2e1ebae9a2100bcf7c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac313185bff7d0c06380aea3ddd2f6dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629522dd01b5f7ea752207f2d645a3a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c591c9c0881281334ba23ab1ec6872509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d28759281a2d1b509f44fc446e50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dea9be3de4854e85f2893929890c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902094085636b988e7b53d815fd62d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb72353760ea022c4b9ccbb7672fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276d49e944dc862088867696f097e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f08551234fcf80e9ae66b5690275d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d533d5623cfe3ce210a11f833b404516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405403b3112d602b46cd8035a1ae190f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8409ce96ba61d68774f232188e844e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d9e3bee496c861bdd4034e12734c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd7095b4db7f9f088535e788fd1f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146504e7f26dbf796a3f8391178cbd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7035f1247198f3441e9cb97ac971f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8c2d7842f7e7d19dc23f2a8cb805523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5873a35ea5e5ca8757b940799232b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb8f72fe5791f33146911149641b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dbe6d3334864f056755b4274eee3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6605e3c18a819865f22c0fda9e0420527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04358b6feb5e82fd65caad0c6178e96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ccca395fcd0a2fc7bd453db5e2187529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c467b9d2717f92ebf2b1f1612ec286530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4454c7b2d8118c06160643106efef4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a5b3b25b2f0d5e639cdbb0245dbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30944d30e1262c9f78cf4f57edf9429f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460472474829287ae955570e3cc5e4f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbb597cb7faeea26de679dbb32fbe2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d18fd525e850e67ca14f12df5346536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb50c52a32851fc42c4a7d4caef02b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c4670f3eeb483e8a97ba6f7c0264a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa6efe1a756c162aabaa89c9e0e24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe6902e3966d4abc553c8b57da4d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa8837bd8ebc81578052811e0dbd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ff9dc38eeb77bd6202cf70b0d269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad77a97b8a87b94da8ca75c91290c95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14636af38ace0085b7d7992d11ea03d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff839736569cae75f6be6ad93befd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8bd4d729356206e2005987cfedb9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db5dee875cfc4ec83a451d6b31d55d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91101b8269c23037660b2f7cb3c26aa5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc852aec7c27a0d08a7b2dc93b6d68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da01c766dd5f0f2482ed662d8a9217d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a196f1f5c03a89a48288cc5a60306551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a331a8167caa56aa0b4dbf5fe578814552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8087deb8fe832bdd91f6b966cc2068553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4470ec6f43e74593cff1e8f6fbdb228554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c3386624ac55c8df9b63b36ba0e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd196f6d73752aecd19823a879711556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39dbf61c9afeab4ed50d2f4ef18bd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2b7f4a0cfc50f11f264f2db658464558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287dc55965cb7e6448de7dad3510e7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd11895955331388deebfad01719a73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eed3457cd24c78faa1b5b93293e23d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e12a762b038c9dbcdc5d01318dfaf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6788dd46e75000641f9e414920a85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb9123ad8025f8b14f4305d36a110b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b0fc7ccdbd184e3536a356364e19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1ace229d2a1364c60e983a0e6ab2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53674e08f74d72964857fabba98fdcb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84016c52cb45ee9335ad2df9b975c78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec0fa818104d8c14158d9ed1e392b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7619a1478d7bd8fe7d48a33a2aeb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec052c269ade4fcbfa02998fe6559c91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c53c281e3bb6cc708ed3a8035af16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448fa47ac9b2f4c2f5003fab8af7dc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946677de204f5c73bb04a1f0b1956038574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542650fafd54c8a89a201295366a3c2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce016b2c03401d90a019da68219d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c7a482651c4fb88af69e7e03c4e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2103ebeab72f13da716509b681d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7272efbee18b5e186c86df07a55fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1ae03e8a74835fddde9e48957a0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ae02946dec9231d54e652dcf6a81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea85e41dfa3826707b7b31e76a04840582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647bbcdba5db905c9b3f61e5dafc075583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251afd46c7d672bff972ac48fd8de9ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec8827f5975e1b5cd67ba725119f72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ff204896bae651351a444dde93981586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec504500fe7fe4d83c4ac2793a8e3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc21c3d4fbc97bd087bc6d4803ebd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53473e447b79cc4b9bc818e2b651b358589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2df267b7d3a08b588b911d1defe891590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dcde08bdfecc0a98a83ed5d771d66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6bc661b72043ec3db0c2f74d6ea1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3dd02324244f450b4fbdf5ff35bd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3df3809d207b3475134939fe3b2c15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a467cf51a2a911d250b1d9ff8038595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ffa8dfdd6085d6428245f8385962596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c463b185732acab24ddad0c42dd3d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de675941c1bf0b3dc4792b99484c2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d965e2b6432761fa191796ac9b27d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84f766694ac42428ba26be7d59a62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617899d70bbecce48b61d00e1d7b4f13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8d5998256bbd7c3b3123c0148f09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e4118918535d2d20282ac68670b64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da34c519c9b7578a7d67aa4722732cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b30e54f86243c530bc5c3bcb7c370605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016bce32e69f71d20b3e400e1df0ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205955c2d59e1a4205b3d75deb11f37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a41b7ef5ae0399588b26d373bdef14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a32161d915f4a0864674858c1734609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef866404e0aa4b790b37ef1a9edd254610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaba31f89c107978c431f2a2f38d8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19bfef5bb4072f86dd89441d8c7c40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17075b55c7203bd254743421dfab975613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b39a840be6d2a9c2ca86ce09e18a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13275972e428da83646ca2d54d0e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a69c66e796cbe29c25a058a53e77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed468f7fe051e578c1262c7197de72cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7d262e604f7527f6ef8a818ca0b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347c878b50ff97dc1c8cc328ae6f81e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a9d770c7fb78a5e21d1c142a708b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ca592ccb3d8b942c3d2287ad4b304621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00517870a04eac0e66f76597368fa9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104acf4802f3902938a4516a76d3c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24e5a64db0dc910831ee489ac2a179624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd995b3fd35a943b99e778f649ffc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca214e6f90962d30476a3e509f54a2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b8c4ef6f15b5fc82cdc9df1d9a91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463521aba96541a2bf9a01150db7b1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31498956c1cfd05a30d8ad86f49d311629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161fd9c59688ab773f66f8d1eaa97d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252273b20705250d89ea86283cfa594631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104c629cbfd24ff0f6d8c954b768d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6f293cd92699ad8593a990ac140b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a426d96a7ad91c15a1ebe5736471e70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813bcd5de434c652af84e012230b79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c572aae8ab04b0fe299c1992564c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3e6cec970cb20dd52e2c1321a73a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0892d3ff3d0ca59588da02d0fd98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c272b0950ca866798c2f273e9f2d41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2f58653d1b76484de568a2374320c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a600ce90689edb51aac118561db9f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5d82283bb41b51094c34b4081edb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811532515fd6d9694af9604012841291643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe778922ab707e7bb5555f60b46682a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f4e28e89e2e8c120516445f92ada0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1827590712967794b348dd46ccb254646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a426b7800faf900f6879c4dc7b73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ab8a67fb71aa2a4bde5675fc5c6cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacbbdc218d614a8471dfc95c8aef35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff7b49910d429dab543a6a52c552dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e0d8c9388d50bea6401c82c67c83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a0dbabe6cf939570a58bde7fd7e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd35ec43ec726898a3fd82303d1bdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a7ab2de0a9a828c8ffe987f6115d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486acfe7fdc1fd798dfa8e2153435d58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33239b2f117c8b0dc710c8e47b51d700656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e69a661f6168185b22a558115f88c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fccd590bd1570016b006e092da068658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abde124abfd35f4273fd048e6b498a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2bf454ed4b602414f38d896dd06f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe03d11871aa390a73fc23a76dc062661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba40a3b51d74abf71699a4fe3c1ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02300d140b34dd99d23666543a527cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333f4ccd22c1111c9ac040171c9b73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd727f3eecf993bfd2549f5f26731665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2858bf6a01ea887b7e0ade3247717c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96dbb96e13656c35033961d491cd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d85d5ef8259dd88687ef59dbb9439668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88747ba0e001515532055e08c188472669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6bc81cb0a287eb1bc1995054cea6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed92eedc5e534138b6c34d6db816cca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac057d8cc59308020b75d79b1c9d798672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2c4a0e5b6675e47caa50c2a1ea1de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf490e513d59e0f4cd45debaf30ace6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180d7778b2096e78951b0a4c90c16a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9437af66dd0c9609e0f2b45c6f957676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46350e04c663227c05d496bc75ab9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0269a452a6deb76242bcae2f107bb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b826e2500522f2609c38ea2b8a4051b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc62448632b30a09575bb2bf5236f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d12b9b1d101f70d1eefe83e63f5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851047ccb79b2444f50241693257ea06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338d636ad1aa27cc2bc3a120098172e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751dcfd4e9c366e3b52572f6da031a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88df0418f9864ed1aed74f8221db9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f4a74b308967d329d9dfbeffc35c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131c97f3bbe2cd59dead4eef26dac78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436608e2ecf55a60c6fd9883567ff1d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b863f265477d3e1e964d678eaeec6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbb5835f3f54e938d184c02934be62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2264b52437036b7c5fbb611e0db25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f18d8cc0ee333165bb9ab6ca8fd02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db059b6417a4de43c6b2f376ceadf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e18f512a831b9201a8b4f1ef094fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd382e3640a067777d477d83aebd90d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806c3a7bee5a6c6992d880e88896d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49399bd9f6f8765acc18957b2e7ba2fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bad9b43369a0b7cc6f3d42f2934b1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15b6d0696632a7547135e9536b9bf2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ffff0ca0a1e429d1b1e14bcc712e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84bf08bf260801c41d5ca300c3bc27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e72a4495d496cb88743e37547311702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5959434a616533cb2cef8b6cd9dc0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3790aa5e5be889bb2dfb2a1db0a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae9da316a560dab47cfb505bdec893705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f4f2d5fa3c6aafab93f618b6d8970706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae918499add117a00aa11882c197218707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f68a11c857a6e750f9b1193862450708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b28745fa1a2d0f83fb0b35d6cd9579709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f14c7b320596522f3901a96d7cda7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f77996031b6129a74ad1844c186e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c684a3d6a1f2cd42f2af83e673ee0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee3eef607edcf9aef52ed9bb08bc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e3d27c48c0529bfdb05f505d0479714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85c0c418eb3004258aea0c3a516a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a86ef6eb8d59c817604d7cf006f3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644372d4e34b3cabeed8aa3d438b6db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f7bff011dc29b6eac561ae7827555718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe50698b910f96d3d29e8073ed2e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58c23c6f72479717c0b276d876a7c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86950c65cfa3ede1173243d30aff92c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f43c916016d2b9bd4baa211559cc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f7fddb7258f958dce9adfed418e9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10022a8bccb6af8dc676fb676e6c83d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363396148059c488ea528cbbbeebcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f696df482bcc6bde63b815d5716440726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1ab61b62ea013ad1ae96b47778ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2543a304b47f641f5940a986c911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077994bbb55f5f44f3d824fb6d1d39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f65b8ab22d88bb2f914332741e019730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a1f63801427a00eb2d466ce0f3f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e7a9ccbf19e005ebda902268bb40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca530e1edb19724cf01688c5355ebe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ddfdde1b67cf5349fceb6cba3e09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ccd4915bfdb724d1d9e914219fd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba709e5b3b674990fbf5c02b7d2ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e649e4f76f08d3c53d120631feec8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0036708557874e5146e1d9c438ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5a87e937e8267356ce5b8ff4d3783739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d20d423296981a38fbdc9fb00ec9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13a1589f03831b010dd60ec1ee18b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a081573ea34400e9956469d3c5201f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad746d52e86fd24c0fb766dd969cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3454f10e2127bb2bf94225d774fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293db30ba4c3aa4897ec61f04933b3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b1555ff16fe9663ac39bc39efa2fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b674d5518ab9a2667a8ab8054d9ba1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03622b0e4c7a1d5a032ad0ac6b9603d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeab72b6a9df3120c0439e12336447749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afca1705e5c827857d0c3374ff7f71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c3be62edcfdb1bcfedcb09a2873f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69f7b15c23a7e423618f66fa1306cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1ef9c4fd0866e90d9f0325d0f1b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26731928d2814ff8371253a769fb6c17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87929eef3185a4b50a8fbb6ef59259755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d976b92957a093d94b98c99bbc93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e99607d74cac71679eefbcceb8c0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b422541ba905f1c8303403438c2c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0af788c0c3936fbb48850c790b72759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>