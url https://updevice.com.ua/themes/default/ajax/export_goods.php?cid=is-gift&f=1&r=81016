--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e7433e1897ec9594314c355e89251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9429cd93ebf596d2c3a4183e4b84bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f55d9b473e0f9e7d07ceb8448bac93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da00d15e389cd632735a43ac3a2b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7cd1926a138db48369cee2d8616595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd07a191f8c5e34ac658164d73f5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a974fc727e44d8bf93d1a3df618f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465e824d97d947fbaf08f4e0d045848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59ba347d1dfa8f6902600c71a122c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bcfd77a2863fcda25256b3b06c1ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cd07210e3f56e5f2f742ad4e8ad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afbe33b62aa9838e39fa09719e88e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403abe03652d4c3e45fdb5caa4e3b77713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a3143e846db738c2ecdc49e8897a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51ed5a54e0c470b945c830232a51815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70f6325746c19c292861ae97c22ec616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fbbe44ff9b0de8c31d9384c1e197717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d667b55132c0b3cf562b7afaec6c0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10366e60f5726be417ecb9a954fb05fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090c5c8f74d0a373a62c5d7de88a6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ddda370bb21c07f1e2280838dc8bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d23371cfc384cf3bbb809a607c9f8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481325c21375e734d0fabcfb632a09123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb627238d2390f7eb75928aaf07a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fab59052e98d6a48885c01f52d32b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89c816d2000d95dcc70da22d115d2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec86d99bc611210af0849dec996a7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631787aa39e34b4962be4e058c7de39428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df8da536c29ad451afeafd93f15a9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0090e2ce9917a04f4d9d5ec13a925430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19796fc768a56f5b99a0826421dabd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa70b584f805b6e6f24dff1bdb1d7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5e943ef6ab00d783e0d65edb69c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec1a4490abcb9e05f718a3639009a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377faac02f0e8599fd7632a423aedc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6c41517f898a46f87e88e326562236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051683791ba7b6203ba505bb4714b7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114eb55cd56788bfd98c86345ffc96e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d7ccc321fe8f08b297d1632d556639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d154c630c62ed757278dc1eee6c1cdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b6d493b3a49e60edff13c70ea75341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434669589f284a21f1b3937d8111a93a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043821d5126e4fd82acd36b78cbf4ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0668db9de34066d93add8b42805a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a566c4a3acbeee83f9a327eec072845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9cfd7270eb36d0eb8b986631047b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d057911ec43b0c1e7bb0441eec87847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884493056b11aa680f77aad0b09313648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccbe3d0095f79ff9910e9fe4fef26f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b513dc23ef6e2ff74f5b8a355fde750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fe141e393894625c3f6ecef32bab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc30d8a0462724d7100477d88b4e7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bafda0f7ff5dd6df9992f1e5d11c2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212eab05ffc30dfe80995d0ca4acf5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba66ef2d880944fce1bedfdd90822e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeec50718858c70b46c6e2f0cc9987e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b132741148612f698c18a7d51cd5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf12316ff5da8785e275d297ab38e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25514ec4b4fa1e3226ac77e869d75759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384f305ff2318c357d41fe33b831a8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc96d682893fcd54582b520645c2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f7cd44536bdae4ef71381e4683a0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390fa2e6f8f548a97fb331cc9b36bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4c9772b87237c27939cd8c5bbd82664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d0aa146311250358406b4b9d7f25c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797eaa2d652d81b01e23f0276a59f7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e579f7cd4a04d3fc4e651592ac0f3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090fb7e5b8fd203a9238a025bb453e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d09fd9ef6a0706f165ca17789bdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b8b7b32ec0fc2345beb2386b98b1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535c2eb2cf809f3a86394103aee4d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d34823aca510549820e7c73368d4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4e5226dfcdb90eaf4c8abee6bd7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a81eef2f01505327d56249254d02174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a5d503abf939b78c7ef3f4eab2f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4e56ebc0772ea51cd3261f8b0da276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127eafd4b5ba29695952ffb80c42a4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca3077388c0a1f50b4d07acd6982978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef7e2f47b147dff40ef4c4c4399eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5636fbdadab31bf6ea7dfb1b60e44380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441a270d88af66e6f2d5d37904265f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676f596402258c5cc1d2d1d6c50279582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940656758f38cff7383dc9cc6683840483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a39178ac0c5a8a92cdd8456eeb30f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163788d829b87a93f30913eee54c0f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e627d28ce6f509647153a4bc9d3b45286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8da63c12e7deb33925ba6494709b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b172de5a029e521816963311fdbbd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8cdc2e71cf144a62e0729687155fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597be28b7e479c2bfa65da821ccf6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ebf385621acace13f34597857fee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e20e8b7c11aac6750ed937b163d1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee03cca015facd91b3d9bcce44c691393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3cb73b406737ba16132b95eece4c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c6272b57439f15d989abb177bc1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b3613b45fa2ceb2c0c8f41fdaac896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d868c478eb8a83e7e3b1528489cdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0776f8b606c0d4b2e0358b90c3f7ef498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51ed2ba8a7399125827d846a5df5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3eb267091c4079603f8e5c660e7ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1a88f9475f4b3c0714e2ae0502d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd912f168312bab15ca380a0c775ec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f185e00b2144de44b00b5426e23168103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07ed30999fb1ac1b7d946ec280286104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254759f3d880170f1c6af08395650fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1366942ef6b38a24dafe86fc9ed44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d477b3cd8e825e01d993281dffb847107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfc38ba0c3bd4a68d175e93894750108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094798b8b0b744517bf931a824dae34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079453ef3c2e2f162c29e53641697df6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4225c55a28653f212e0783e6a8bd0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee940476ca33296c39aea850ff975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154720cfc469206a72afaf5a73f51e3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b951f54166d431ff0e8d56f8d7faf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a6d62655291ab63bfdc51f148373115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a7f5534806e1305a83b30af09088116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde20ecdeb5a8f8237ea85dd3d60a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4510678404706480cbfb9d6542dd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84cb70f61ce6d7ec6c67aa222af3cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e59f91dd83b94c2f1141b75d5d9da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54c175f87377ef46430b128eb6968121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7afaf6524607ba02d663fe183db33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db57280bcceb23a6bcf754fa4b85d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20115f44de565370e189f7b1f0f5fc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8863fdb5b1431b4c7559b2c2c94a9a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e4bc365538b3c0ebecc413aa361c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d2d61b8a9a6adf1a083980c9fb77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424cdb4e7b3c1a57529a4e30d22c66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474458cb286cd489148a6086e3f7be11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91dc06c3786965e07174e99388f4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a7a104d5bfcf23f2b8274913cf63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71accb3b0f4536abd7d25e0e09abe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1052a5df8ee8c8c3852656ec4418b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07c97e0222acb7aff15d9f9cabc7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e96d077f417f509b6cc07aa592844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3732e5d7aa93720368587cc3545c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b0fe237b275fe9c662723bba5f317137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8549c7474173743a5c4a1d6581a410138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7228f1691b671de4f1ae5cf4d925f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5904cc9207d76ddf2d0b126841844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e212fb00d22546dd0e4f0b6ac66339141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c1a8fb9daf4d0835d1976948d55ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9801d72a3dd8b45909d1b96daa44ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c470cb5e8806cb4d7fecb23a89c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce03bb1015c4c86d4565b7be4737e34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c50e71c05a168de9bfba4bc11b8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3e9a601ddf246dd4d8baa261978a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ace4618ae8a07c746473a44835c79e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423bcc431ed3fd5c3087dc034b4a9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8f5c599d67d5d843b5a85fcc3d465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386a068a71bfa2eb4f371a5a7eb31d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9882002826f802d217481c6478a7e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e316adf64911dddbdf3896e477adba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795e105ec9ee26cbd8b1d8d57e3861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4919220f4d4f44b34fadd8cad2376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9edbc5615cde0ba7ffa6b5ad64e87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4bd32cc92d1c76cf2a2ff623a77b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ae71da0461688919f7c0bcdbc1862158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a588448fabd9bcb40f4244a83d0f42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0725047125639420b926c312a8cb1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e77122b1b6603b0bf7f82662cf62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883d9b6e7517f6a04ac0d6428ae3010162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54618cba9ef87c8edbc908e2dc73bea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60de2f6188374518edd8bbd63ee53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52631b069ae3ef49f42292e5d20339e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdedc205571afacd8d6f3758a9c54c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd89503d97c9108fa5b8911973a069167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88480587ea2e99dfc673cca1d671c54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755ca9db619437aa80dae9b22c60cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11e7447ecf46edf750420ce5f62db2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dac1ddaed33e0336cc51fa7e8656f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445dd28c2f41aa601805befa5d35f81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28ee8f34fe8789e18595df152ebd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71338412337e19db4dcac8bf13445b28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637e4127ada193a34988b3ebd96623175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780e8b5856d2757353cf12ef29af12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa254a1eee00ce4f141ad0f9c562b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef3391aaeb655eefdf84be2f3f8442178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0c722cf4311cf400bc320ac51d50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfaf89752671f69cf856289755e44f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbc586c5d12449fe219dd02ebd8ba5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7642cf0eaab6cdded0db63e310f510c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9478604d4c222cb76b6ecebd2d57b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a35b7f581d8871f878d74fd26156184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e06e33fb67b7fed6bb7d6e5a1a43d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd49657c51cc84206b60eb0b53ad5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506155072e66a50fffb32ce3f6f619a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e6e44959dccaffee21a541126acb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3d2183570f74061a6bbb5bf298cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de133fcbb4ee0b1a7c12eff56f61e0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226ffc5ffc5ed032e321b524e00750a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc1eeb43812b9854f2e3238502f7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b9b9e132c00268c2d699c76a18280193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c68c1d1058cf42a9d604c7c61a998194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff40ba5f672b7bbfcdf9bc6aff7bb93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a4293b70e244ca41ecd0e14fc0dea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a9d5fdcb789a9ad7455804147f1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682b38fbab209fd9f1bc1ae834f2912198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4bc73154b76b546a91562041a04ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37d8251d10ca2586b95327e33bc76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd9af9f80a11d3470e6adacd47a276201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b048b79ad9ee3f5b2a40909b0126e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f0d345ebe0d4a5c9235b11a1975b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cae0f06818bf44cd1f07866369859204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff708d2ba2b604b1c0771baa25e1c264205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc84dba6d91c59ec9ad1313ab4718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa977f886b85c34b4eb83758d8192207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f6d503e01cdbc2dc1c997e630c609208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce003895e29a2ad15d06e8ed807d4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e678076c341f8f4170b0801bd1b52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8b0e134e017d33e0b06fd75ff8bd3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4439a9fce4f619106304c88e330c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afe07b11a453aad761ddb7596d79c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d89922c878786bd035002da958012214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c29e3e9ec38173bd5da4435e8977d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688242e4af0f29dd60cc5ce05ae01299216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e070645820eb43b4fe7d969a8ed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66617642b9c6145700430e8ee62ff2ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88fcfde3f43cabec718caf3762eb57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b36c2170edec03a1663a4adb61544e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ad8c41dc8b4a4ac66173e6079fb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be823bf7a7f3fae2866ba5b646fe8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1444449177009469a48da63b0f52a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe0e5bbb0ce8c4bb3ba1406b8d4aba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c38b2c14aa923f7d92e98ff5776284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6646f5c3f198093607cc11d294860b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ce534652ea080761d23ff22d2e49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23855fdb3f7c6fd78391903a229e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907681f7d8e1973a6115daad0346508229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328ef73e53bc34498bc5d2957682695230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d139c1c17b646085198185f8a20c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7777cfef8221f0188794cef8b8ee2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381d4bf8fd51089a3e7dc2126706b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8aad10be8251f655153a21311b34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68186bc96d65ded68c512582ae3bd70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0cd83b1f6ce3276b0959eaf50b4bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d8b46ad04cb27cc6fb0601a3feed1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864487f13a6ed8e36aaf79f081e162238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a620505178e2eb4b6bec54db77d11e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc670d11ee7d3d30481aa143b3dda9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800db84bf48c196646a44c05cb04638a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4388b135c2fbcdeabdf6ce1f47669242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af98985f3abd6a6ea155c4126d82e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac2a58cb976c96d8c64c76dfad459244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe2c32487f01a6dff50da09e454c76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324b1255ae8e81c6b77ecbd0d1bf61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb23b2b601ee3d20d7ade562c26d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788d65de14faf4ad3551b94d832ddf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c025b8d436d4b650b1812748fba5874249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e32d608ce16c64089d4b8383069ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6cc36ec5b9d4edcbc5d684846a982251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe286ef143eac28e089f627eca872252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5104e56907d049b8b0a05ccf5c6a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605549241dbc5e6e4f0585a85ffad1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870b199f298b6c528d9ecd08833e5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802b6d5c5aa32fb1d9d677634400096256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be49cd34d09857729029ff964345ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11983cf501fe73b69ac231058abe1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a582014a584e3f224d7eb3ccd4223a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bda774b3496f9f530405ec749bbfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d5596239bc8e164fabf715e454d3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605775d459bda834148e58e152995f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ae7da9ad4efc4789f01a6135b1dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0fdf43c69fc508ea8158a5d0332f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778228e0c96d84c24a3b6e683ed6f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581683df669e2e257d9c90c94d4bf4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa1fdb4ff632bdaab58e6ac14868d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1ed00e845763ee27b81b4c60a3c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f940c3750eccdda63395a661caea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803d1b0ac17a2bbf440852a29c2ed65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc36f2a8bd8ca390680318236b8dd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c65377205b3b756870c1b3611722272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8097c7780496f6c7032e9fe031fb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc19515a6eb660211587f586ba8b53a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62946f0c3150968927c0c30d16f2e078275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9373c7beeaae59d578c1aebb08eb59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b430e9576d420df8b79d8cee74222277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd99f2b74fa1623883d9e5885088d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de462d4db379594ca7f849667ab730279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2f5c01b302190947ca0d66663d2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd43a8e494e835a9fd48fc3c50cec4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f33ae9439ff670ee536b0a1f860e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1bc93d25e84a5de12729470a149d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bafbe53e450256eb1f35fcea5454f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1216ac77874db99aad1411aba8d82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4439141a28922192fb9894d1a4363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc543cce34f0d4f3334a94c396ee1698287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5965e7a8120cc649a5e928cbd3105e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589355777ed1e74d0c2d6e3bdebf008289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1f1d9bcb52d7bb6e072fea1c7a0da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647227c103a6dc1f2e11360990f9f5e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5551e966142bf81966b80f74e97445292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c5026d13e13ee44b5319f7676cee2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584768d3a720132e16395fb446d01cdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea50d9804dff0a0b4f2c15b14ea1670295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e754a2f43e06a8dde3cb088b2fce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d4963433235bf2a63eb7efab48c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ec5cf6a02b382cd760864f00fcbee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c7361d26f34482093e15d8bb4e68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1b14a6b884b67b7d44e065c35841b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf22921e150e361e514fe30db9f3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814ec95da85f21374553e832db6285302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5727ab18035cdd284407fd6f37093303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f8abc1351bf345fde8092e975ddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5c46eede6d6ce23f0aa5a62844b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006679fbe0d87c607860fcbda9c8120306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4c422d12913bc2b3a29bfea1294b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ea1d7fe8c179f939033a6aed442e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecefc3d287131eca9a79efe633522b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eddd5d04bcfad3ce857b80ba34d67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d8f5feaae37daecef8f90116b726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aae5f85eb3530253c46a4608bf7db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde67b02e73a8f21d6edb414430f623313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ccdfcecd1113c8b3b2130d0133ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166822487c42e6a0ed175a1d9a4915cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae4589fcf5856a064f0adefd60a39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf16684cd11d4196beff4f2eaf2ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49e432b78a78389ee46ac9b9b9343318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00195ab77e6bbef0b4cb41711ee9b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de33ec29f85439b019e05720e80e7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6295c47217e22cd78b0f2b3b9c2b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa6c597c224add501f19fb205a927322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04984058f464bbad27ab4ef276f2ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f4385d647b3d08356e58d5155aa63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d88c5633b98b848be19cd0a0ee4bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4d43a6d26c7bc8407ecbe9b6df03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc30b3737bc10f6f21be49764650ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af24e7c5af207a1dde8e6619567bb5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7cd38f19701d0128409e081d6b74c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7dd6aa7e22b4406bf0d0ed8e9edb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc66f414d44759e2164bc9853230468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff508e0d30bdc850e5caf97349048f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733970f191dcab27719a8fbecb31a16a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c4e19a35380f853fb960a4265c7f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e997e9b84ccb8c442e04734cff1ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0058a1bac28811b094d9c9fd2d262336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac3e1dc5af8170d2bd208f721d049e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95245563a2748c2cbc6cf30e917eabb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bf4dd935dc98c1d9d99489e797228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f48d25dc31d0fbb2359abd335d25d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9c7bd4232bf8e4b77cb87e10e96d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd5464105cc8ee9927a021017e1d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac61e143cb8a9c1f3d9e1b26c5c3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ee629135cac2b82c8af5c9148b94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afc592635e9cf28d1f1dcb94f14931345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b8c223624c6849d90dfd15ccacf49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7a281ae91125439d5360416a9567347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb4dca877d886903a3d086ed27cffc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad07808947ab0664409aea5fb976ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59d92d33a93e2adbd3d58f8c08aad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f7512f294bb0405da3703c1d5310351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176abd576a7ac84721409cc71dd41d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f950f7c55fd77fea1e563b0fd9e2154353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50313f16cbbd3b57b25e6c9106f2872d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e668f5a534131d25523c7a2b19d72d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab850b5e68f6ad447475a4154aa3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d6f68581170b4d7e873df5aff064357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703db598b0042a173b95744d0d6598358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c7ca3b82f267b23c3e8e065ff2119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0dfb55648817a10bfbdf6ddb464f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c1f47758d08f64b9ef6f78d9e3038361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d264e27bcaaf57af7e168fe129d97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ada37ad386f02de9b1089e59b3710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaea78f3a2cb85f0ae9da6518e51ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49972683d584483398a0d471acb0bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d47a8421ed8a68a1a8fd3766eb483366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d2afcee3bd2a3db471df528c4745367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349477e2d3e5ee547696c54d0e3ad136368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b21cd6e594130449ca8d1d7067887369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a59354cd0ec2b9841dc9ab288c78b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab57324c883b566fe24ddfcc96cb86c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234c6e43b1a45d50af87ddf005d160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b555fe965f3fc31c48d40995824c9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ba321a17ccd2e8b8ce1c3bd4d501374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e76ca4ac43e6bc326e5836f1aaff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d312916b24e45317aeb07facf40e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5009422b08b97fea8f8dfb7e26e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9a2f35c1762c3e715a2322826d24b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077d998561786a3cb0f0ed23aba775379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03589c358f91107def5ad3a3b930dc3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c198a91307f5fca4f521156816d99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bff2b0b992b8940b29e904ff50e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9f1ee1e792c07a0a9398b7173924383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc22eed3318718330958a18a7f28a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9327e93daee342a5236d03c3c404b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7782ed17bec9dcc97ec4a7549221fd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192f044c55e95400994d7e3078e56d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c6a281f118019d2780d1b206c384388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0db7440951d58cfeb77c63d7efdc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7160206586ab678f679bf441d76514390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217d7166b0768ef4d0ffac8c94d972391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7d3388cc9f5125223fe1c7537fb66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7f9a44b0bb71a24742c2283ee84c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f071054e4150811c9dfc30b5d49d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaf3751d6edbeacd1dd4dfcdc9a7aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f09188042374ed08c79c20bbdecc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215459cb4098829008eaddf2eb9d37d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9828381f9dbfd1f3933a02fa02ba4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b0284cf09993a5df01e9c1fefba7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a29f9d1ced7e40f6c3b31e638cd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427db9da14b5b8108c0432585d5f8fd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec4a07029c61272e9588f585f0cc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2c1ccbea1e53813db81a11bcd920403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca3b8df2963bfe7f82284150ac1bf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5fb84d738d05dbfa30cbb670a2920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba2d4d034255c4e814f5698f17b44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77624b05a4421635f2cdcfcb88ae3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfc71b47d7df2123394afdc9d9b1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce4de4509278f03330974825ee1bbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf650872fb738ea11af080d9cfa886410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7831b3ce2e7d862614bbeba979bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adc80128af5c5e3af51ca9915a6b16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25656f04a2e09a933476a0a14894299413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13c1be0d921853533acdc58ae6a622414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631115c83970c31c849f8cf3e2c8d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ca1363a3e0997b517218e8e497e46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef025fac484bb6f89ce42d49139a0ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a885fe69079ced66145bfb4017c63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca963b0a53f2fcc6662c84f6599f51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff426b568ebf23598b2854b601f2b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa5177500d95b22b0eb6a0f231f46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b71f053d5696cefc1bdf0ed8de7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6dc909f4dc33c1ed1cad111cc4718423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64930cfc2dbfbf699feb8fe579d98373424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ef8404c5a04716d71d355ad2727e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173cee0b06266d4e6c262fb624c6448426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c47d251a8abe2c64bae742148f409427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638359647bd4d4b3787d389bb0683f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c60389b626659a8f2fcc36e24fd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1288fdc66081986e0225ed7e21120e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b213cb5255d068b77a3cd5caeeba600431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9e9de607a0ab1ef25cadfa967a0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb4540b284643136b430aa3456ec46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87e1b71856987c17537496ed9ea6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901620f34163859e82ae70d053ca02a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9e275a0258c986a4a26d9f4ed054d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bf4e60c1b8373050a5f3f4b456415437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a56805e43d7be63a2ac84d6a6b167438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c762ed039d748822499e1b05bada02e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90e50f44a0e48914029ea1d4a2a1e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9cff627dd8f7a3488afa40c5ed48d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46402fc4ead865df1b6a97bae63534b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604302ce651ee030b34e963998bc27e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7856355dad1c34edf6d69d715c4d4ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2007bac021e565a9945205877879445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b80f66f80ac768324eb457118d75f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5217d82f543e3541fb74dc60ac18f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0e84cd161e01674b480ab665ba82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810acae98bae285d21ab258974971fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f3673d3eb5320836502c7bbb34739450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4d70e4441b0193a20d2899b8e82c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b8ede321573015bc92ee967b7450452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91e69454de39c1d8beab2bf06d2e7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c407d012cd96828706b1175aed4dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581abcfc03274cc4018718e76fc8026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dae10d12866f5f8b04d351913c3b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ef7ff221582cdbe6985f277aaaca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a6e9c9505a9149d0ff452f25d0dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010c640f49e9b21a3e51a3dda748dd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675676557573eacb0b167cb8d9803667460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd80488aaf556fce1a356439e25bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe723aba6da6ae4859deef9354803e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9f309217c1c9e9da248537649277c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa619278ff302b0db7fafb28c9a2f5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40b880b66bb6384bafa673e6b330e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d8f3621675dba705b15b67beca6a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da5481be368291710d036ef2f9f4ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7185858e742e091f77baa11df2f44f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ae9c3d4c763ab6bcbebe195759cd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a77153901499839040c8f1f38439470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502e01f168bcdcd624c619c7bb4187471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc195d7f2840ad8f65e48d251707ec2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57cc82ff067b115419d3e9d200c1e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443152dfc4a6bf74f5030722032ed0be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d501faa011451712b6fdbb85172cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a77e5eb97696d77f629897e05cde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b2648c1277fedc3e885a8ebabb30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee626edd928520c0ad2d999ebd24c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fab04c30a01d16aa8d5dbb47601011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f46b3fff23d46fee6ec9b7ebd3d2a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c12eb50d567f5b2811a1f26f85cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2fccacfa034d93b4abfa7e81f65f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9e00161af58dc4ff926bf7aa8a97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2213a6725e240b8c2d804f63129550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14838436a22e4017b80dd8cad70113de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eef9b5716b9a85c8f0b81d7f9728da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52710a65bfe8c6f8f26b4ee6ee81ab8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827f2b4262f3d490736a57b5125085488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ae6b2116ed30bcadb6a98ab5aa89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b574729ac2f9c72cbf7fdb41775a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dddc73bb64e6a25b30af663c19293491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14f9e5c2e47e4e7d5046fb23596be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148f6f845dee57d45bd6c97cbaa193493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048f14e17d09f225216cbae74ee344f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd81155d069d4f6d2ad337ff41c8fd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7a54dfe72555d6076b9a53ccbe58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19917787977fbb6f864d7428ab4b03ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49e1fcdf1a462c8f2821511638ba89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f9d0c1a2ec8504d95cce7316da81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c29c5a6862181005166289efbea8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054d9187e35db8bd737f0ea1d8f3d6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5c64ab275b6c59592fd50e7b425a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8aaf4d8964c613452c2a13b97b265503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b576da77527788787e62ef9be06f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd139ddb57f72d5a381272a2403381505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f892b10bcf979f85d548bacd46b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb7db4a036a5917c4fb4260bed3dcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d54c2a1e95b8c4cd803a2896e281c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7df4f1bcdca423b3d6040df6a13b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337cc2cfe7e793629f5ea8edbd03c27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcbc786a21b4069287fa7b86656e1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406d0099ac5c917ff118decaeaff68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cecf9858c7225272763ef3a7fe8594513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5019c9355ca38421826cf3df7c1823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7df237ba7f3f3c4e92bb3b0ade8e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6a10127cea783ceb463d89fc977a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d517cae7474522b7f7f1e32320e1137517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529810b6a999f777e1384f49810a93a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e5eb7266051e96bcc0ca0b0ee6b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b5407b9bd9932d40f257cca1c4cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a08404db91986bf2b1ab071da66a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74041c5082b5bdeb90e03789c752a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba971ab9f4b0a234a2ec558508064523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184856d8da88705bcd6e67c6fe24598e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580fb45ba26108c69a7dacf9cf92723525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55fdd5ccc97d0b8f80fb9c29c87f4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db70d0462eed5820ac272361c1c193527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870658e8cb4ee9f0080319f9def2cb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c84cbb73fab503004427de60cf06d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2af7fe726513ebdd5bba36f455cac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c37f4e94547f9619db8d9fb643e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df646f488ed22f3a01b9f8696552f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e654c832280e10796734baed653e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74db3f0c4c24f220a79b4d672f22e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f36f3a25a57008617b41ed4643108535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138d5704719c1875432e796f833cef3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c154428a7423f7e7f3a0b71206fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c1a92fb1d4bfe2fc89b744a49f5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba993bb3d649a819934f34b44522f12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27984a745e79d1c85a06fe705ec93ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b047cf9e788da4d86d706ce13e67b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d167cd6cd7b5d69730941cfd4060a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4725a76ff9d0040bcd8dc63c03f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87083a671ef87355c1c3c29918626dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e24f9cef95182567592b6339419c14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176084d9e90a495be9e36ae3d946089546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8405e3d25d0e8e1fa9e899e30a0f73f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0c22b9fade2c68d5e101d20fdc0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aad1024597b67d9ea3b1944419ed5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0531db9dd735e91504d5026ef5fd24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc32ba9db9203f925d7d50713bf65d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b74698b6c42daedf30626edb5b01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f2b5914396d7e0ff6d68a6be832de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374ff76bb79e5c6a787908a2a3242c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3287d191ef3cb1bbada59087b0b9e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba647c38568c743cbd75958100d3de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf941b9cbf98928e2e9da7041c8cc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9b01a1612b1e9fe13e951a727d8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867cd9b065952fc8f9dd5593358606559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89420783712ced1f85696bc01bfab964560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb8fb74e89d9c79af70e5b1db9e47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092e0752d23403e3dc4673ec0e0d61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2940c4940b92b09f8762202a3c21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804de5dcb62bb43cb47e102d35e0cfd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476d400ebf28e88aedf27d3d6d67a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11ffd016606a117d4c0fb796cb6267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbfbf0a4e04666d7316d785d2b2fe9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e250a9f269da4fc5bd2c2d1378e98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447026fb8f8ce87971e5fab25c141e2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ddb0ca86532975f2659b6938c314570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9c8fdf4a8833bd13f76ac33a0304b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e28746ede4238a9a5c1e844194f585572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7a2fe98842cd212e308a58fbc2f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ccec2bc185954d2f1f85942c31a38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62bd1d500fdd90db0b27c4fa1a3935575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ee07d9fd34179eea3d01905651bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e573191651a1b86596604f7bfcce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd00ace078777a9a7468246ee897b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45bce63d9fa3bdc881d2945c036ac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bbfa7f1e08992cceddf1b59d977f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ef7afcc4f224da6c2acf8a296fc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d5e710d12ced65ce8958477deb60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a8c26759b415ff85ed91e1d4f3cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c4789196c2517293688f03e9b818c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2db1744336cf519799f793acdfddc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565850a4610cd8917bf65a9926c7844a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fecffad55e520fd7b6609680afd0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091c8ecf27e069eea2dd9d981b0046588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2582bd95cb8f9027843ffda06150a5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020155dd0b71f1fee3058711776a30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba153d044afb0ca5af830070bdefd917591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa363c7918a7e537e751edbc20b567e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aca8225e8306b507a539b1c747e30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696382e1598d931ad1c03b6fcaf7e5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e520499ece200bbc557aab0b433d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe24187db0cdcafc93f98ce00a9a6d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c6267352efa64e3f3e27106cf38c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc65e0be29c81894a4bfbfcd1a07364598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ead52290f07f41c407ba2854d2d53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf3d338ff61fffc47fd2a5466cac88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a0d74afd648be81db39ed2273fcaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea24344e39285eec05e2d4f5dda7d87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c715b3343e1ecdcdcb84b5780e285603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31faf57ceea1681ecd1760a73eab709604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a5fcc65a6d1e7bcfdf8ba941f0a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c753899183326c616d7808b04c2b8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af56a0c9609d07b28513e8107691f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ed448dccd35cb7257abbd2a253322608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea10bc7a604eccf145ce44b1ec2a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8260da01df49fadc0b84b759a5c2bfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d0ed4f772827d8a7fa4eceda99750611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef5f4b1b34034c66c9257cdbd6935c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3866f3c04e14cc6a41171f67c4aea2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cb854ccc34823c5f6c0abd07661c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af1c9e550fe15718f17fd3ce35cee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76857bc88c037eed27633797b6fe2181616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82b981818b86f78c668bbc9682845617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cce105b9aeeeb08ac73a233c30220618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f013dfb60b1b326ec75163f528307f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85249d92d45c13b1cab2887515a53970620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe08b2824b07649414e230c46831fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb4498c6848061dc0e53357b9abd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a6ba999b7e2012c6eef962c0102fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a252ef9d652af62c3c37d2b466c069624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755469987ac6e1b00fb611ef4e9549625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92492728e0b7a0fecddc10cd28fc81d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a49e83c6bbbd2688221b4b4543a53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0fffa58dcc2b3cf19239d28cb4ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb4cb926abc0e2f1ef9ed576c4d7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595ea6c60137e002c5462baff38ca7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4029b407cf07db5307e0a67a2019063631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74664ac9f5f782834381587dbda5ae5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e23d60faa9edfb9104c860dc6ab91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8dbecf8b7df8391101c3429e9c3f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802f8a0ce1440c4e8aca38f4bb2b854635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a754b0c352d62d0b361bb5865a49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564060a462165ed0dab01c4dd0f63a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3aa553f147afc7e0c52979a0bb7ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3b9f3892c117037682c277c81f6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688826e99585a0e3cba1e5f65f4d28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ddb989652f0bff50b35909247f98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a20c12da3eb5e9fc5ae4347864ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb85f2b723df0f765dbe4256a30d49a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433912138fbce179cbf0f90997112180644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682d5a24b491ab7961b9f8ebbd23bbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da0ea0bb929146f059c0baf919ddb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee363c59d7e6ee68b03c824e2475d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7d3ff138b45b4ee334d81422e45d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81788642f819f5cd22fc16fcac582c6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df4c99152a7f357f2e38362f5e5ac6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ab5913d6c7b61d0aec0c07c3272c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c49504347a0ce4cd14e6e90c750f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e8a361464f10c7e7693eb22a1930653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9086aed562485b9b101ac395fbb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35017ec7c9dd13e8621f357e022150655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6dfa7a1bd81d0438c8f39a3a2a53a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49fa29d6f0a57cd4c20204b293d43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fa68fbbe3af1c3c76fd9b19fd623f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462654f33af074b7eb30d09ef488c04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57a9da187d62c06fc919141c33f62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a364384b425e72e47bde7d5cb9c733661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b9c067711bee46de42c5ae3457f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeadcb598351e10842642b50b969102663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb2850b561f2483ab3437fc063cafe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e568f847ca91dea7ce961cb12a2e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd7cdaf1d9486893eb010456795e18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fb67abf67c0c66cd9ea4e59b945c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b138dbbd1b1230ff0e6f43a7a455a1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc181360f4bed527acff691333321e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7643dea386eaa7966e321757e5c370670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6652aa4e83f1f94a50a365725a21f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197cccd91d205c42e5cd8fab1cd3386672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e347d2df7cbdf3db5ee913dba9ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a8c1eb974ae273a5cdfe6d605f4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a22484ef6d72d36f32fc5569cac74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668199f6f6e86edf0a3f39a3230a86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f931cac34cc0d582eea0e12d3329677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1039a35ec5508e9a670bb08cc0a53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac446dcf0e765c4324030a87cab7684679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ad75638d04c0c91ba2f1720e2a4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94ee08538c809f561e5916645e379e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d0d8f9784152976806ff4e44288a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb4c101820cd4de3a9745c2709769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56082812169d56db22bd679b5034cc0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082e577fbb0b3b55c340bbeda3a41d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa943a14bd9936f239c79a5b27815686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54618a5803438904c3f7d3f64c5837687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555162845a0995a90c889db5fd43128688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c5da67816dcffeeb63e3e1bf7f1a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15ffc3fcdb5588f68e01cd00efddd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d20334faa07167343c36e1cc4006691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207f00c25ab7606bc6e480512d83ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b546d36ef79f3cd033e11f4e881d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1725b3ab8413a42a2264b3da7dd83a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d21d470ef1c22fc6b46aa4aa23fb5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ef61fca5d6657fc06f66517efb6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00717f9b2f10d310a7432703f6174697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7be0deb66b2ce85c9e35e5426843d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e3cc441ec132992afa3e88cec9fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e8bd9a66c047704e36b51173c393700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c648394aeddd9689b321ccfb1652701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5aa293dee6ac04640787c4ac1edfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222600e57a8ea43238f20ada89d7496703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0e2721b7fb92f879bf04bb0098d61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a004aca00af5c4dde485c10735795f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fc9620bf9b4cb8593a1c8fcf3e8d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f972baced7b13109acb3cfe510dbfb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4c6de4e50713192fd8724424d645e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbebad4ae69853d14f09d7f21bd1a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6c4d16b3413c6798393117aa4f60f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594306160ee8e2515f782bd067b67a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f777081c37b35c12fc21f9a60318af4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81931d2df9a99f1b56a3a9826e89c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a23d3a3bb1c615602fcb7ad06158ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d8da2e408207cbdd77b63e01c378b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7434feca481aab24ba10bac626e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29a654e2ab71b3259a944477a2101717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3fe1b956fe00fd8f00fc0a85489f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d50aa8e87179e871ad326d76b3d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc7bb528cb074545bdece738898c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae0e995be89e9c5186664b0eac7e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48da5827cda963d7e17e83ec38823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7f853ab276cb726d7bc301b3fb03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d73bec62320ec01fd0c370255c928724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1340a97ac4803c237b61960ee4c18c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8215ac74217ac466cfc8beff1a9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1296c5af64d798a5e779b5e52ea5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1111a4573b6b88c84cbdff6d21b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706745f09ce76bfcbfffd89e9667c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb488a63f00c99d33a92958ebdead77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807280677750515b6cf35e54e43fc8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004bc794d0915c1016c650d2a47c589732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547ed9b32e332625fd50513ca20ce2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b0ff6d24f07a1a88bee9c6d991ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5236bd0bd3799184b0dccbb84999ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf02a543ababa5280957186dad825736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777278550a73466e1c417a584b5ae5a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24bce2b11449fb2cde92d71bf190d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf4af9ef158d8680a2300bcbd71ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc6aa0a803b926e91be78324ae4d92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b496cc1d2e4dbdbd48386b2f7eb543741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765812c92b77f4c7527c79536cc9f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe3252f34995677f6eb44da1f9ac1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f6c163f3bf3bcdd460e9d24f402bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d8fa06f119d46c680d1c25b4ce28d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f111bf324bf5179d1e232eeef324ed4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688e5ac1bc0228233719f671e7dc76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e54cb0cc8371400beb56b18a15f02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9ead127d3e015e776c567c536287d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae08b69c8d7ecd9570c18feb4899361750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668758e0ff39209d53405dea0c242cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee05421613395d34674e5b3b41a8b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b21186d25d269e82ce681332aa7d79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0afbd528c7e77df6d4b4b2c5a45ae7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca67c5c07718c4fc4797d224cde93aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c84036804d5403ef5e840bf35451756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee716cb58895956c6ab1d68870046d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025136b2e0d5c38c6601ddbac5130d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb3590dc41c4b248fc9a8f1e4b7e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b757361ddcf596c869f6f3e0bfe841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010833004501471cd1edf927a33e79b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb324cc201a60fc92b61b5d6f619de73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869db347e70af31fb11a49227afbbe54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd993f5181d204b3316585852ce4425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a0719fba27e9d4faaeb46bcb621b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533d71bf3f97077f0a7073c6e3ef0e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b112c3450f8d0d647fc27cf12cb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe120fc2b3e0b21cd30e6684c2bd319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905fbccc6cf5abcf39f26b2398f4a2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77fbce05a08902539d8c53896b189f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064304d7eb77dbf0687b4b440e973d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11254069eae9e80a64447ec9ce3447a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe19aeedb740df4e6fa08fec8afb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb44334336ddfec2407c697e94a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee28ef18602f3332c7a2aee0a254f8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510421a5843bb069912d8422d8f8db4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e59baed5b80abbd0d7fa9827de58d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdda3e784cb3c4fcabfd1641f8f1f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbfd040fc85b0f15e1d52978e6965520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a290fab4da143a2d4f845cb72a6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78b1cf85f83329e8e913d74fc0075522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83539cb4114407bd9e9f3e769af88123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eeed98ed19a0bfd7f0dd503b22f5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a21912ee9e19422fd0deb9e13a634c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdfe444717b71e1e1eed3d0092402226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d860313dc8cc205ec03d9e3cddf327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec0e5f154057d609b6468aa8b47b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe195d580ee6d40235cd2266b0e8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa30f325e212dce6c8449dce50dfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d48bb4c7d6228c6ccd51241dfa52631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda12554834cd54c8be193f410381d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b76af7ffe53613f6bac758786fbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed97720e210ae336045645ef9e1ccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67617e6c5f3d03e495fceadc2f7da0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b806f21b1b01f11c319ef0afbd5f9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9729ce38a73a2c5de1fa4eda17bc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37956b594f4e9eec5c60624f199a8ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773644a312bfaa1f313b534331b7dcca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a49f8a2c425becc028228ee79c45b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c359f41f51b145e2d49ada59ea1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46234532ea58b59844d93ea1e49fd1fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310008bf7433281936072d342eec56db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb394c212f1742333b714cca7e9a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69a8dd04d8beb74c3526bddb2773e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ef2e3b47ea8ae777f9456514271646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e608049ad97e2e1fc9c48aef2508647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae697d01a7096e90f7f98151d739ce748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40dc29d3d5761298ac0e8f307e1f4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35350bc6aa501e61abcd1d4ee94ebf3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc25e383afe7ec205f0ddbd1759f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9e9813183284159e12c93957bec7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6a3398f6ae25892e37f7ce5a8cf1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba40987b7d64ef64a81ec3c0f763054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2f36d25567757473aa971912dec255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532678328edbce110232a4a7177757756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e676c7ef1b3b421b3990b0df2b63fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399136dbabb81fc3417b4506821b2d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c883e4e2a0ff24d516eb9319b9b23659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb45725c589ae6832678b42513947160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e9806c9086cbc8719e5b9f62995361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25ae1dc9fb1bae8d63f51f569493db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef832f1924250cebd3c0135dcd10d8bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f394b2dedaeb90dfe0bca39b6fde2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d149070a65c1f1b5a437506b6089fcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e462a3bc2a75d1d1dbdcc88fa7f73a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c8dc5d137ac22e531635a564719867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5d25a49ca2ea83864dc5a3dd69a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8aea0c909d646f76c470ac92097569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d199cc7d0454333e9a6decb41e18570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d554a05708a893a5a71cef951d30b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ba8b13acdd964cec8afb0fd2c84172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec5eec634763b730138ec2cacbff1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e55c10fee2f8d05bd627acc3d74d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d705bf43f2ee56e0798ae92067550075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d56288787b5c085ff37ebe5f42be1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85bb19e88fb1d77820478d87b8828b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05975c6da0a323766eb108e49e3d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce7d02bd825b2106222e3b4dd04c7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7d76c402fcdbf8b08736c7c2263180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91543796b4197923cfbbf64173e227a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71885a4d7e45e5aa57f02cc068d424982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74610dbc9a7e38296689fa03079ceb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67fb0d79593a8f1fd7c9f6f836a5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb035fe27375c96ece4675b4446cec885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd5bf6231384a1d87cc7f388a536486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1ae970510a8200d0185443226049d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31209782458128b50e583a02873ac4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d25dc52de87fead0be5339de861a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948fd7f816a9ae6ae05f1f53048ea8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2e636ac86244a3d430385616d64791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5e0b2f4bd72af1ec9eece1e0468f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ec5dd16983806cc8683b38b823f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cfe95ff01fe70b91aeab4d66a17db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827bd3af87f237edf33b8e3be24ba6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37918bd5bbb9a8c0dbd1cc524e5bb5be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2feb1d22f224e698555c118d117097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30070eb728f4c6802456f9614c50bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b01fb298716953e0babdb934b16a1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc10bbcac4f6d67e3f44f188c79c716100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011bde6bf489d8965d471294befbb89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612023464643e3ec0d0c5376d36d6b1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab72d6d32d07fe6bfd9941337f372103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82681a068b76332d2ae6b11b16e3ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823beaaaf468f263afea388447b3b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e046b704b8d669fae00211ead6caa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb045d1bd1c384ca26a18cc342cb25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950426ff900c53d1a50bae080ff203f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449d60781abdf6286a7c5911f82846109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a775fd04fc3c953314ff9fec617d35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b3ad29da830232f3c4fd2a699643111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e868ca27fabf92f343c68db83e8e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550b9204f6e2260eb387e77df4aebe2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241db864f91bad6eccf8a4ec1376736114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaa3fc475432c9fe43e800e8a4befe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec417168fc9caa2cc1b792ea21e988b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059a8c6380c86296d46b5ce2b42035117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e530f7f40bbfd1dcc2d076e834907f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a63a6a1461f837b81189ccf4a36d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6cc6e6357f22ec9e56e96c6adf149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2717dcdec4fefc8beda532b4599a6c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f623c6c615e2b77e2cbcaa9f3e7efb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b53090d92564818a208d450398799123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44786b24fb114d650c10793af4552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967bf4c23d4419c30d08f7a3b1b405125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c032f5b653abcc0079d3f7fb4d9b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff3f28f004e666ab0528d8162146ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf384836c7080f6868185e99b239f57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe667b7735d2f983230f83b2209b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e83f58e61908e7e29fa7f05b30dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0cd8bec7757800b06ff6f0775ae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111fd987b4a314e8617ababf02fa010132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87699094ee4d171787beb8b260971028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c2ec24c26c61c934c722096fcda2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9caa470560cd3510161203f796641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f835f94dd71f2e4976143235cf9798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e07fd62d7cdecaf4a78c56fd8dbb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484047b5ad713db4cc6b17eabe9db5f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352fc588ff6c1154dc9970f14334fbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7638e114be0435ef64a50fce917141140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25721a9c733bae195d55c53e2a41e17e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a740392c4c8d92a1b8d282513b64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ec97f66e6f7420d67915cf385787143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e397ebfdb74bfb9822cc01bd4ce5be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a20ac9127cf6587c581a06cecd0e38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395461e19f2074983dfa444363bd7343146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198181752aea928149d653896810fb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02619af3c60754a888c97fceecf8cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f8d6178503d7adb2c2453d9b70720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06944c2b4e4bc31fb98edc5b69eac0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e2f35ee6fc9d58885777353bb399a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f87ccb101b90d4a50af5924c0582152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc98c075103270769a5d0321b36573153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c79497f6576eabd2130f0be5ef01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff95da5591cceb62b25d84aa8484a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cdb37b5458c37b2b34266c85f2596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938863c77d4123a8b6ae8f12a738c93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f948d37e20e4d91321d332da5f6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acebcfae8446e0d5ac9e7545b31a99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a456071f5756c063e979a75d9ff5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a81a6ca342cbad3735668191da51a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f2556f22d209a4f08fa0ff53c7857162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506530da25c0c204b61d553d496be33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d854b2c2e8db54456e021273960332164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1583277875114752be9172d0123540165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be40f27260259fbb0ec9c5da606e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65492c6ecda6dcf627db041de3078a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a175ab9081d0a8a39855433e2f02f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a19140083adf431bec524da4c0bb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b4f42de23ecb511157ed37382042b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b4714a7e177871705341f87645db1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a66e83c03768535a206776f730614172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6ab84105ed53c3f3aebb368481d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c271ad14553f2a55bf68f987ed9df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd982a82fb63973d14205b61975e25e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a77949d7efa7e41690ab3d0e3b109c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfea20356aa11a5d423dfc302c9ddd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db000641f8b9c2e6a29954f77f81f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6856d57e2c2e32c96850b7e010c8b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f9c3c2e4abcca32b96380beebb04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff89b64df7718f2b8db615c32bd34a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecedf2de285bf59d2726d0f246a3810182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0194c27c85511240688b4b115383a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f57a7668bde4276338198f6642938184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb6ba86b6becd39e74b9deef4d0b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e551f3533d9143e040479acc267ff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243185452a8fafc6f0d6ae03c812d1ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf6c763aa3e4e936990ac5532aaf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5237e0fdda642b360fb37380413ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67baf30330d465c1b0dbf27ce1d48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09881fb5a0b49dbb9f0af03f728b62d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9be58d5c46571d7accea02c9fe4d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f805b7a429fd4ef159f6aec6ffa1c49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161a338aa521c1aaed45b33e37cf80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789f63b80790dd0e77658fa2eec655195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1efc9f33abca92a9c3fc795983a5f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6fc9fdeb2fca204ab9bdde44944a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d96a3e8ee9d7a60e8a81fc55a6a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126af9f016969d16960f6e4852469eff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987fdf38b75bdd435d88ca03e174c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc51eed901e17ac80e4daf6e76286201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413c9d1b71606fe2c7986c60aed6d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd104a6cf7ad9b15c32bedc150e7eb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab4209e89114a46ac00290b2737d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6aa4fd9679b90c136a259e2e0577205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f67b6dc2bdc3f8f1b3d0ba6d1768206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab204759534166d9950d6c62680eb65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8597f296ebd53546464ba0d1f33a40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29d469c293cddd59618dfb05e3213209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cb447bbcf8c7b31529249db80d7a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52af0433c8f0ef66412db8447043f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725011741dd38937cf48cc885a9efccf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933004fe2a2fc26e13c8d8ffe3d1160213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3523c11183d8440249bc79c8655e99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ecefad43b4fe9a3eadf3eb09ab93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf0a4ed63d96e991b1fab626aaa6ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c04c37aee0d7da03951fbf6d36fae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8ddea11763285c5fdd02324babd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91644789ad634a156dae3b35a0c3258e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312199d9271fc38cd760ccc032f54a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf03dc54d2a51a6f41bd5e77f0661221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1b589a5ddf6d00f82a85b5617cd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ca5ac187aecd6367e19b3a1224fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca98972e20826a7a1675b9844ff69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337cb513bb9a06790f5c891e899a31b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890713bb4eaefecee0e6ae925a2851b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e811f2060682ea849d1db2de8b84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4ce9613822a8f602fe4d96a874a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da67539c8deabea46043869319ac28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c1880a57d0dcdcbe8dab8011b0eca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41772b43898c6ebb71daa18661c11822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25da0fc65e0e9f912b3eaec66b78e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc1bf83ee8320e3e97a70b69bd152233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a981315b51963977f04884f4057489234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7c94370fd20f04924e0babf6d282235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac7b73d9c213b58f9dd58b8995bcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9dc4d45b594350f4fff840f69571237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc02e1014e09a96b1da5ce2d650bc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095855499c21a557a8e0c8c0048a67e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ca53072da406a8ab6f59d7296892240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6fd6ebcc38b3ad2ec652636fe9f61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df73942262d8691f6f2b20e02263de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae4f741dff0aec12e3f68c379dead4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ae54ec9eb3df690a816728bbfc79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1534fdeab41494af885717621d9f34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fa6bcaccdc4e7ec0e5a6f8a32fbd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37962b8ae578b7bf881661570a1eb74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c750c6c857d941b377e4856fd41a13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7030adee14d627b5ffbb36f49bca6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd884c3bb70cc8c3ce733998a580b633250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b24e31234babcdc48e0747dbeca68f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3d46efd87a0974f87b8c8de165700252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d59a758fa3284d657873310005099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8d1e7ee8b14b79a6ac3d1962bc125254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b854999b381eb47a21a836c8fead8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68192b466277e56c3e5fcd83e821cf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba1aba65822545ebfc4d9c796ae9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7d0715ceafc3dc8537d1b8cfffe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb3dec61bfb44f3eab45059b322d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f83e050d124060d3e5fade1ccb297260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5749ed946fb8c47223a6f21806e01f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4820f9cd6cb38b36317a2d83ec526262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e011766d367756e7644a45e7c8251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296b3c8a2202d01e0b3e1f2007f8782264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcef40b21021e0339d0a0dd5636661265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348211bbb338df4b7bb37a8c251ef6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a183557ba0c5c6553772eb368716d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c952607d75cf8defd11ed91a0345268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd5394e3f9e94eda7d7933401cca1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5418f5c04cd6c7679b2ef91a9d9491270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c493dcb584c4e193b52f85576b60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd302bf02bf7b8890b144c0f5aab150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cbfa98c5cc925b5b2a9682aae84b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9fa7d87fde8857743ff0cda230423274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5be694b38e812f02fe7512695dbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76414deeb881c8a4fb64f569c2793f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337e456ebe34c7239bc2d1489c5ed4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7907a59bab4059424803527657778e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a83337782b7ffee41951764d6407279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bfae16abf76bcce21c916859cd953280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab604be60dc236e1dfa9c34060b5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce8dd0b2bf68fbd4a2af0fcac348f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8832c7f3e72392af55849b04149cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13a256fa09ab5507ef95cc7f05eec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c023fc5f5024880aa644091b261555285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea433b02337ed38df8951a65d0006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845de7f80e055bb21020034c7b6de5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59d8202ed9192270d7be3934e2f5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf23effa8bd267b51b2a9ddcdcf79a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d9f8a832a66d2d0a2a4e7a3cecb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f275f583ceba8c079b53f4d9a4420291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3653a37b28b0ca1aca7f466191e92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cf48117cd330f40ec780dd167c74c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f153cac85c5578ee8ea8200e25a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d17f44778968a992dcb1826b7a6b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1248e8861bfa0aa2512b607fa759b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d729a9dfcd36131f6de2524b31f7ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b33d013bd8aa16ed1a16194624a0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da8e34026e8cb1248f2d46032d32b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d665be9a744d9f10182dc200395a410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940806556f8e74a259be938a89a6e742301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900183c03ba5ccacd615213e16d7ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843df0ca0f5bb97847a001e75c1b735303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0048391614a5361e61161b957f425304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894c0fa7b7e8ed50da87451c0706e46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e442936926eed69133c58991e8fbfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78582b4b3f91e3bf95f53dfd4a2cbece307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb205f098c3528fa93d4b57073b56b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a057f99a97795500cf9805f99886a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88da8d710c7f76d88acd0006ee825cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044365c38501383f9a0f718b40ff65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca6098614e5425adf9dd406cae6a1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc04d4a1b60fa5cce708a93e1275c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807e76c1ddac8878767655f5468418314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad9913a6eb9b7b0039e976e5c54414315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a683e1bbf2530c85438d952b7bfde5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebe9eb80195824b0ad0dfa78fe573317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95caedc1bd34700d27fa0134497af96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de0b6d657abe10d357184804c81b71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb64dbeb53f4c139bb02d816b40830320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32b70fc787eb2e3cff8ec371d1e75a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02234b83970e159e7b90e65539ffb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb91b103caf36422d933f608adac30c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6095219f69159e1de7981199fbea5bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010eb87791a0f436f50c2ac11446460325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a71ad86c600d9cf637521401f201326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1a38ed81e64b40492eb82ccdbe3fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef37428a90480d15acdb84e5891b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef948c7f2baa27e5635f91c96bb40ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6dba0d546495eff61a78a72fd3123330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddbac6677d7d664e8f7807a9aac506331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd22c9e68c3cb725dca899e15fa8a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b01244df392fca2ac3118d42cef85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8544a467de55112540d872392599334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8cee776d5779bbdae6bf9e76af98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e653f7bea72aa6ce85dd1581715f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b746bd0c72dbdd6f9361ffd5183347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c4e688aec756e041dc7ed4763d24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509d5a3c1e9e7ac89425da391bfccd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65621909bd6fc8ce026dee5b8897e21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe3e48f4d4515710f9dcf50c696a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f11f976411d9490fc1670a5c1ef60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23dc7548a3292c40e930e0300ee758343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95f55a533624738855dc8f804b32c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cc8c9d7f32695aeb179960da4b26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082638f15d3418fa1a1f0b07895b1eb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56783797d9eb41c9863166dd89402e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0fb9a01232edbda3b278e66c2ef8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447de8f36a3e3ea74510f578a654040349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844402030f7f1e944b70d3162510450350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0829c2f3766d92cc72eefb9ac94b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225a6be71f32508edeba39180482282352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaeb93c73acb3bed77a41e965488d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6376324da3c55d3e8912ee150d8c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfbb1eaa7b0f8e39cf0d4ce3fc435355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f4d28ccbf86f5a8ed5239cf118149356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fa7ac0737d115e890210bb44d6f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3097de23e752bcd0cd1f03ddcae26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd67d260c124821324d4d7e3f93334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed102a212e8d6ab6780230515940f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6f88c4d3d723085cc8f3f7dfd27e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292bb179d4b97c82529739ad59bd6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded164a03d2f395b5572608828fdac8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cb2c1d014efedb25b3a258bb737d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4362030aa26b7b70141f97792fcbe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65918b95e2772b0322fbffca6a009c9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dec6feb5a6b187e0e4b1d2a644202367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8180dea978f2b0441b9c4bef968764368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e3758098a93ff90856eab5e050884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad1ed5810e487d218bd7a20971b05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba91c86b83332a14ffec9164351177371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c59acbbb7f6e7821dd11049c828ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78eacbd15707064f21c93f814b1dda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce223bf4a49fe4be0831a9ca321ad55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c95da807118b3a3d68e67ff45706df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3806fb01ec099df6e2c2f8d7134dc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f413200a8b5ef1e4539eb50ee8ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12582557ff3ecd73cdcdcbf29ebb1300378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696291b2d11fb8ac26d8933a41b322b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed49e19bf5da0f9b0659a5a2d46a37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57fe41429b6b4ad94be5ffa4b6d67e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f30eb576c0af3c273ce74ecc91456382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cce4fcdb3922debff4aaace14e60d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba274495387c6cd217d9f9a7a8d68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e95cfdddb3bb472f4ba1e98a52948385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b84d2c41f7dbd4ca90a36f58de40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25645cccecd207f2b7d4cdf7cdd2a96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9889ba94683fff617d8dd243dc3d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb24dff6d15a93781701659296d4ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadee65c957a98c789f01d56095200b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb1b5c85ef3ddb00dee96bf5df8846391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d453cbbaeec64979421639dd2c8af44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395daaeddb35ec9771c653fd265009d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630df0c1152d288bd460922d8aa592d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c9fd5b55831a4c6ddadf7aa87b15b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd39082a5da8606a5ac7c921aeba40d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f887067b7463cf8cb09bef012f6f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c13e8d3eb2e7c719374b477918d64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227dd6fc13b1c14ed4c4bf1e01006b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b447c2776e2a59b887cdf7f74763400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e95a0e59cf02566ef82a98131569c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c3c50da57f8ed804ea9e45d8bd8b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d70180f66193de078920c313d57cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f8bb0090eb2fa145ef4e8f1a16275404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f7e975a26d2bdebd064db99da361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101dd86be8654da30a76cf454f1a25e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dcd2db8e99bae8ae1318542fed88f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcd5743b1031318e13dff654bb6a1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c46b473a3b755f6dd5b32bf3e07052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931c20dfc4c7ea5a35f59c8ef4c7c84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d61ea5cdd68d16fe50c2e5b743e74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1002dfa2fda07422836a6d7ca27da2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25f7a92efe77d32f9dd5c811072f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af23bb20355bec6a85f3bddcb40db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814de8c4e7fa41a7a3e2981c6f2f043415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9e8a2152875fc286d464dd51afce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe940795fee942071509c6934b3f55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50db5ba05beec77a8818c8772c0570418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990b771370a2c2d3417f84727e48f9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a45eee958ef99f60d5d3f9dae896420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac94c88f794a158ef1410ee50e314421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4836f2d287f2589e6e0e9636c7891422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31836053eb8135c4ee24c6bd45ea0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28ccd9c20df291d90365f028426f74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b0463458126fc2069e9872d0c602425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070927f41fc9f275c86ff3ce2c003f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277a23763f59526d09132094b09314427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be646be5bd1bc0f145894d78e9202f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309c765c50c609bd3fa60e72020a01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab4b4bca4462bfff02775df787504430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea477c89c70b38b0c5360d43b2a8d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ea31b23fd990589b95e6bf07d6502432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b1faabb38e71d33fe5f19357f19e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d1332e9fe927256a98d0a2a74d96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b60b5bb04d0adf868fd1a8c6de8ca2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f0f9767089f369f8b0f7c4731a71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483b7217be55b2f64d6ed3fb60187a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec50975c6d08c90def8e07c7f983fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793123112b170f0e0ec60afa7cf91a8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e8388d5a3d45ed4164936fa47c11a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf044d23d6be46bc122025f4a43be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836bf1fce2e7cc0ad9d93e51e37c5b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c348aac1cb0eaeb6e2f79563356bdd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949092c87aae72ed231f3e23b8982f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512843067898efff709113d70516a57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aefa876e40a5c3633dd518b61bfaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4b701de104191097a6af96f86687b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50b4f6efccccc5608abab9cab619a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404e596349c8d8f5ce4e4e820a0b0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c75f871974460d00e53a14893859450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8e174fbbe4e33d8d992efa307bbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fc5d0cdd220e5b29be4910b3d71b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edbf6b552043950f827209d93fa81a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc66836c9c82d32c03c15366e34144454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ce21731a0a629af0766bf9290ea1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3450ef8e2a942a3b60796cf98e9926f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950bcf610be580832ec661f1a234db3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf83e837c54d68f0d25855c703148458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f887b6ed6a9657084d90f2a27fb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e331d0ae7b75e7d29c439ed7ac808460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9f00734288fb7dc6af8351e287242461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469fb74ad6e188208d5da81c59f05bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53b48bae40b394d5a942c591234160463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b116eb686e119fb44f8cc3aceff8bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69adf796f70c3be42927e0629b6412465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe58da8b9ed886a5144d9eceec693e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c59a3e65451688774add3264d2631467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d636db5185a76d1050a3ae6f8e856ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291cc1d480d36781f7411d80292e1d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3346fe66d6ce109085bed523860c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d1962202a71ffd886fa7c99a0316471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19185929f21df332b87e73d2f3addb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e426554fdd2e23a96b3ee4ffb9312473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd59325d889cef9569c218af6d04b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8dc131fb73943e62331215291124c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339cd4e995db47468333b45064d1ae8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b225b77a7a05d3d06e40179ac8e44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8474e2bf3864241a3d9df267b9e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2020c5e3fc7b6f88b638c2c2303166479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187671ff1b551d80d30b6b3736bc3d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb70412aa87e684b237d6c6ef2b9eab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26183d6fc0fc419ea61e979127c1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7b4d2f909a54dbdd704c85d107bbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad08f5ac7644e1d5b166c81d30a7b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413e22a097a1a8950afb1be14a9e778485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e740e705c8c400164e0cfddf36bc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9cdd6713a9528f0e3c8c3612162f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69532d50c7bfed33568159a6e63395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baf5df6d5a56934199c7f23cc99d4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb7533ea88fa181e47eb7f61f593ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f3a1c5ae09111e212a9c0a73dd44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9af09095ce2fb59f1f1811f27f27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339e29da8eae48ed303732b634de7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e85ba51a73b14a76d8a6d5f2554e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef053d98eb8522612069c046dc4dcfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50aee1a320601c3fd5a254230154c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49d3aec749b642ba46e661e56ec37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031710d8ed339e5755c410cbfc15470c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9bf56f2b96f2fd587dd0d82f8b34e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210963c2ab3b5324eb25ccd8afde793500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164a9ebb98f4beaac909b404dfd1de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf1f57d8bcdff61bf0ba8ab908b50f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a611aef064e4d74bf953c404b011b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563b6f5c5b829d65c303f167ee9e4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f3ad9d4ea8135cae3e43fa0813a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627b8fd838c312387f66152d2e6a0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d659b181cab1fd56aebe4eefc93ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107b20c7c6968937aec0a3f6cc8e01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763b2d154534f6edf50f0c2db5ec30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333611f282fb7fd7ed30268678bb950510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2413d0fe0dde8b78acb24fa07ddf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa2e0fdb460c94ca98b8b48925b48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754c66a696412e49ec73ca220ededce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13848b1c030266e489b0972f6b93b7d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93452f31585a7f9871c9854ced5d68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b1ad0d38f03c7ab6836d23ad585a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa95d7a48173a790f415c3858731b0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a394072e2b717c6992e894cd1d06c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2b9baf7e501bc5d7240dfb9f80b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b96585cd5d6d3de7a76b41b12c44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb2141ee8149ed713bed44e828eef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be837e461d22d48f243f61bb8fd3b2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118fc684db033f6b2699d21fac0ed0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d9eb2b40d41815eb2ff087d80fe1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432ce1a6659a85af4754b0e7f8ad35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830503b76f9e752518205aca949997c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71347e81f74cf3627b26cc8f6ecc89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513a4bbf79fd48b1a157a2105132e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b77694678248ba960ff432adb5cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7588c1807edbc2d1b25b1a38cecb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721fb27d2dcab09dd70ad65b5688397531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c98efc439d80add44131ddb31a649532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f165851b2f8d83f7a021d481f4e6c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab260e3c22ba275f398f12cd799cf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccba2a6fa65e884f95d3ea2938679d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a53cae0ab0c46c6543b7c8d2f51b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9bbf6497a9863d50388f18a15efb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c749bff976fd7272fb386a3d534a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fb3ff4f49040be352ef626cd906c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c05618864aad40b6fc21ddc96eb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1aa52ec3ee8e9886c960c0917ad32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5aa1f00cfa71e48c7b49a6652f63c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ebb96eed857b54a35c0daf7f3b018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736f5db2f0b14a12272700278a63a6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb931f7df8783c54871367ace324c55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849ea472568bd15bd59d0c873d63dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787165f5da0e58ad78d044b842dbae8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e7f41c4aaed4501a501c5aee62cbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a409184752144ca56f862f8c507289549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d03d1ec2b4df9bc5c0c8d3905812550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8a99a37ac14158f0321ebe8cd053e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36fcb859c6f2200b8f39db183573b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae5141c28540c25c40308a3c1de53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bad0b29d862601b505b6aef12f389554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631783451d0d39ac0563c12cffeded7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b9d5544b462820c7f2ef6eb54b05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e46f9b84b3f4d86dd820ca48bb739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b02c312f9f9393f44030db1aca1cd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887bf9e91964a24efb775df7185a360559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84ef8ee9c52f5c3e14d7026af788a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb52e8b5fc410bd6e73ae0098760d4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412695c3b31de9f7d2d6a3a4f799659562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03261e13bf8ee250fce5a259dbc91917563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c290e7c2fc4b1444dde1508e111e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f1260b7395c38ab54d8e21f820555565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0fda095f2f70f234d45806ba8504b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8af606a5efaa8aed775a442f971a25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c120f49696a4c6d6db1a8b829cf86d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1b7012d214ccb7b1c008ec9cf71fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b85517ed18009924ad8df98de10cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66e8a0d3a2d41069a227c51b97730f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425293c1f498d8399b2e0872ffa45139572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb8ccf788b0d8eb13fd07ceab264d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c265b24d0d9267d8369c36501f410a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b87e27785648f85280bb86a8c021575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831471aac0eda0d06208124a1c6ae3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257840b9873f410dc12479136ce5a18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fccd0ce8148c9472757666a574d1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb5097a95ce3d7a60c220704f9609579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285d7d27d66952d0a11f6a823ef23a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeeeac30784c5fca2165e020aa910d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc85022ee181f5ac656bc9f211590582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8586987be567949eb7339bbc4ff2a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4e53194d91e077784407d1aa8102584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf7a299ce56c70497b7c176b19afb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac6b4105096ec58965bcfae5df0cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317caea46f465b4a139beac89baecc7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f274be68060df3cda005796f8da0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346abd0f3dea98a8214e57f31d48351b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024a8992a3f11c8d9b59c21e8f54c77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928900c8494c7745e98fb40e1e058c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf9caaedc2582fbcb9686e25a67edb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48810d546dd88d1d5f4630efba5d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ca8882e07f41fffeca37df8b6563594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9952f34dfb7d01e1465a912c8b7ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ce6553632787b68fe0138d28997f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384925640b49c4da73054f3bdb56bb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8c5aa528a5ebfb85d0a8833b9c583598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2a9cd8616391cc9fe9140761262e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1495d9385e5882d881ec54563090600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dfff7047fc8c85ed1f376cd0af726601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b324b0076143ca9d154322dc4a801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d28abd50577da2621d62b9969fe2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5b6bd331d7d60bb659de86c5bf7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9767e715073f85a0b5d9e335fd0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd57ba6ba54d99f220262aae7981c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e918922cc38f8eb1836280a2e3ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e79cfab774cb3bd0c6be99e567a802608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba893ad3307f905494d80580d67b00c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b63e4a5beb46f63afed2647eafae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84dfe31bb8e7153d358bc1eccb35c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8836712b2d33e0ac8e1af5bed77fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480901c7104368adcb1cfd98c160767613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0281354723f2a6a754a4a75c812dca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799af1a72a978d435146876d5010854615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e8be811f296b0ab37f1b43827513616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebf86092a70aa1638e6e3ed6fbfe4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9626e7413f07e2728c03986a983a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0935a477383fc6202f4598199b24049619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88727de71a971f6031a819e704065909620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33028e1ed865b9ce455a1c24504fcd2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418a4b3a979ec45f5a841d17db1b05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8bc3934588dac3d3c48c9dcf12fa4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b9058f141ceeff07fb051b27747e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233efdff4ccc5828be14e31bea15507a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56171be22aa2ff76f54e639bd608bd8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73518c26fb10d76af06b502acd0489c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7ff2a6f0ae750c40b7da01ffeaad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c087b61cf509d5c3f0b180244da4a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b3060aa58087b26a75da1277d4ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdef296383aa214ae67df4f4165306631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff9f3d12a77892b481ffe933aaeb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ee122020fc92bfb71750ae77630e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac482d29bf843a4dca44d6eab8d746634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed0ee2ef100b8cae8417d1629c302635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ba24f5c0406505530ed67614e40d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb62f8c00a4d9834ca4b11592cc01c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6089ff35087627aa5587a2a2a746c59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e55cd591135b7478fae5dae9c43e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6180795f7d7f0cdb96d4634f5127f59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b40463ee3e9407973f1cec06d66fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d7c3b5b3834e16052c42e695871ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1031221cbcaf137aae825f09c519643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cba4a18a51999ffef07526e4238f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be206cd4a00e86b9763c9f2d6f7ed3b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193160db3d998ef200431a5a891aade9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817c9435f92718fec47cb38138e12da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a143df28b5a10dddb9e767d828c90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf024ce3ae35771f5fca5542c4984649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9ee7c17d4b1dafb6e537e64bfa33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14271b4ddeae6e526ed807e671f7026a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be49ea7e59a076b9caeedea7bf606652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fcf6bb032e7597d0103b2632b5800653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707174eb2e17950f660274b8fe0998f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10998bbd8a8ed1c041a5dc460ba6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5fb715a3aaf7137d138e5fa335711656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dc6a5b2a7922e9c7cf3fa02a2a71b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8a75cb17106fecaad92d550b6264658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c256a88af2e4370265fbd15e4f0d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08782b2b0575d076398cdfc101b48e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4695cbea7cdf93e602ddf096ac6783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e73ac2ec87afcc9ab9b8c947a9f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21c016f296b957ab587fdb2be312f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d53b24730be0403f2b26c5295701e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9f263a7a78a78dc1291388b8b571665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7153bb87ea4f8b5783def87ab7994666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a91cfb3a4f6dcc3249a262afbb037667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601c90e0cd47398a07980a7c5a2133668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d177d6e081667e5abc507c7149e7559669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726296395006cbed38e2c3ad708a85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e871ef5ca1e7fe8166b7f7fb98b54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18310c4add423863edd740abb31056672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e74fb310008e8f770f4a23c6e50c53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d816597e8dd26315bdc83c649ed4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be49a8d035dbc3ac70d2effc197d69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d941bbe1ddde09aa0936e8a2ab549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896210c24193df0cb259ec112fa6ad68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59eced57a0705e8527fa33579d075f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d76542d6c4b02488bd628350a8388679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9dd4b26731a4701170605bec99f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e04fb73e24cedcd19f0592bb27c98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6570f1208d9ef18a29270e9e353b84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e7fa7535901d71b50d2ac39b0f709683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f810c3a23fd3d3fa8f699fc7f00c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aaf39b6be65e380aafe57a31ba83b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a288ebc57e974b641b8c465eace86e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715144e86e58d27372aca93638ba9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bf15d831390e1a24b590163402ef2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163f10dfceedd4f03c724bfb8ec467689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852825ae4f0fc186c92377930991e6e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5f2f7a570ec68429aa941be9071e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98beb8fc91be592a62bfd388ea48860692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdb7b4fbe8c9354f7c5e05ab943ba5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a075c23d18b8fb77273ef54fded7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0410eaf5e429fb4ae2f079ae9342c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd795152892339b6d2f0a47cb6293b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0b9caf0ce56e6bad52ac5eebaa14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5300243522862bb5dc87bdbb3c721d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6946cbd5a64e5a5c01d4b49fa01a5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09232daddb4b3bcf80e80054bd51e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0185cb21d0e431437019fb2ec5f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7684a534077bdbbefeefeae5c64c9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5593a189569dc401324e61f4a0cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c6dec3164abbf90125a35e2b3bbf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7512797ebb9f761c4ad6db172c96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cf213437bb863215a4dc769e3199b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929701bb5e6f7f367618aaea2b693eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41c01c9145940bc36afab5930cfe2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f77236e6a689a2c8d9bbdb030158709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f269dc1af16412af48b387e8a3ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f7cfd35876da72e0b1bc2ba81f45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3ccebf12561158aa1b96915e51fe3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e7f0abc1c129c4c542b9d1a960e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df503d3321174903db87d51f3b405d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d39adcbe40c07536ba2c474d1e75c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dccf19807c046608295fc3e7a79a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a5471b6684e768e36c1a636694b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcadf4b48829473fee0148ef215239718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46880ca4cb9e130ab5c86b16a85432e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4592df3a273ffc15d4fc9d98ac133720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6494ab5a815b6d60aa55933dd69fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f9c71a2ae00456b1140282efbee6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea32e558dc9b5f54eb3e7c74157ef7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c03962b4df56b33b6945d3975623b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453961673ac601ec7373627812255115725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87ac190fe8f0e2d3a5688b85f1943726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f7a1498a7b8d0dc3b8074f611cd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5149815461fc0306f127c22c6132e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dcf4d41d25a376a379495ad164037729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3eed4cec16a7e7a25ab7c604044b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e908e8f6217b5358d2c6aadfc20ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ce9e46c462b847c0f2ca96618ec87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c50d9462a30a2425497ec06085607733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3eb43703d947bef6ed7d66888a80b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350eae497e1c5bb2874ce0178b8df1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80754843dccdc188ce7b4a6404d6f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aec7c249e60abbee87eab75f86715b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1ddaddc518e52785f4aea5d1766d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc755f4a98d3e3139a0f78cdabc37c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca0618412ab0180c91883dfe89352c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a920292547fb7b80fc801900112b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af978403a73593e6afec9879e3e1e57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e5ab94adbddef5e3ad2a6fe89733743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766fd008d697fc45079fc20aad2d1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b249e4613e182ddeeccfd51a52fb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902d0cb0431c6b2d91ba6b9d42e6d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a361ef89d15abc60ea9b41c323acc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161461b435d80056a5ded3638298d458748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb963c1818deb8f51be8c525f4e22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208011725723d0b45b117ceb2371999750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d656c817101c47cf10313385f31b257751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09a7e64eb0ac3adcb091294bd7266752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbfbed5e4dea33b20d1f0919bd00d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fece7f7c285380a69c54d2644d500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938c8b94a5705cc58d75d669357ea6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ca986be7806675d0fe7e5478497c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398216efe78c5e645bd188520555564757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9bc470220a4eeee67322f6d6e0ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b4002f4cebb7c58a20d9ce2de5f5b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>