--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1a09deeb11a46e6d5d88af4132451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401429555cc17d800901b5c5d7af5c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d8c8a50538ac4310bbb462dd180f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e6b83550f39b7048fee510d9ba09f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a927dd66c21b4ee7475066b400180ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959bf50da308bc38c85b83b12027076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46d503da43db68efe078a7958b7287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc980e2460948b23f59f34c5ec68998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106ca5d1b642ec2698a3d43c4e25629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f084121f85615500a9edfb4383426010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6d836c0cc523afd76cfb26f5a9dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe81100620f11ddc9434e9eb083a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f87068b6f2e651f574516309608e4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecadb0bd81e2fccce705be23b14663c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e84fb114a05108e0ad0b33fb227015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2040e45f013525aeaef83d380fd3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b014f26fdaa24559d70af2cf85d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87121268160de98e39ed3d3d18c2ef418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d34cafa79eed0763db99c8b88cf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e04b2073d6e48c3dd2efead3fe555620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a625b972b09ece909db29bc9112bbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba219db7265d4f88d85b4d228f6797922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d1c0a81b329629de64eaf6c552fb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71be520c20044d6e24bdcd8bc3425824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de1aefa529b7a857fad835cd83da125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cec473d2baaccf7ba8bf606db5f5e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3d89bd143edafa3b4e6c1a4ffd8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ad862b2db705a0c4b8d01f094a6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a7e4d0a1c88ec40b039ddc74ab09e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8ebc59a63af1bfe9133c2c13ec6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a0e62f79438ae7ead3a615da7ad731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777860ea1171d67b21d10d125274e1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764bbd80aba32f6e9b81d18ad8f5f9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2cb194a90994bbab875a060d3435a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bf06bd460f5205d058ee859c6e99535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a1599839c85a6d6be51d0d6aef7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aec8072d52d981b055383758d137b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da896fef7795737e60e204a6dc4965a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b5ff70c20500074260fafaf21378839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2169c75c74356bff81cf836c43a4ee340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154794519fe82ec3161fafd486886ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda91fc6a79f90ddb3dedb8d947ead242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb60f30a7fe6f0b2f7ea97bfcbc386443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e1ea9e3b2de13979d3de19c8f92e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1034c2e1f6ef2e1ed11817c586bb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c054946dc2e3de90ccc09ca47bb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef6a6cf70a463a7e3c7f937cefc3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d25a3a3d8fc470075fbb3bfa2ec548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce847fe602a87d86b78913949861a6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc074db7958996ab08ae1af73504d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca3bed60e11edff559e55f6a43676551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed946990ec9a85634270ce2035570ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feefdc9e0c30a4223e243dd41ae9d0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c8abc6ea540f62b5b2d9e9d4933c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99122214603e42475c0db0b01e18bd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b48191991edfe6be29e4f03a3022c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86995cb72ecc8202f72ce19de82f1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b2c4fdc602d30823d205935843ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9394ae665c00fd83e7e9733b786a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6e7ff92dae8dd1da39165fee195260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814eb8bc825a28dda1899e5e14c8adc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7880885e68329f4a5164d42a34cdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681dee43596b30cda03857f2635fe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd31d86d3cd2cd4ffa705493bd880ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd68b177a7bed60c7875d13b04208f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9cc9b7fb9d4d3b38fb685f74938e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaee8049677c1b3cc7e8e6db8c619767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd516d822970862561072ee4f927ee6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45589b9bc7ce0b29420d01b55c69e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbca47e35378739748be752810203b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257be3bc3009bfa9366697294d0c98e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc8d0f65951fad092cf96baa556ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81073f508e0dc26f3ff933fb862dcc8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ea556055e1ff9c2ac00049f9e27f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b3af0f1f2e2817584a032565718d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0655b5f5134637e42eb618eacf26776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b36e0e8aca3f8ec6366ac9522e94377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e0382b57498ad8eee2ebc2a46742e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967f3216800c7e882df916c34130bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d812c0a802ac09a883fffa53a0b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d159abda65dbb623078772e2ba3ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a829d251bc526595fe58b0485eca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e891296d9d8a4b184538c230f476e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893a2a093d18c319cc5a46bdbc4a4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda4c2a98bfacef4b7185765823002385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d5c04064c2b233b10ba9fdcf120286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0e53d8916ebd75ef0d1e8872417d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf88fcc9a123a69c29febc6db74d3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3108905dcacf732893562458167d0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d1df036ced34540f59afdf21af9e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ba89bb9c9a433f3e1c8f772f5c0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ccdfcf4f7a312e6c78528b5df76f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151ef2556947037f2131dd29cbae1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e2fc23da071f55ddcfd2dd05c387194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9396b8dba681f9df1398fe0e516b5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f0e31be06af088c02fe4082de34d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da5defe4ec006d324dfe364a77ae797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d8620de10e0d575ee0a58f72086898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955076b9e91acf7da084fa888874daf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134661b3dcccd9d1fcdfec8939aa809100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ae9f4db2ef2f48e807f9cd832a0a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff44b68d0199002506c6ba9691f4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510816daa25963bca37db5670b5b2f5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c5c7496ddfa743b479b194d54f31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce144c11cd908a0c143b02b479d860105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caffc11717b773bdf04b21a3175a80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799be4ea3579872e7a073f0d8eb3180107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ff399e23a810a9d316cf6e890876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef8b33ca6da3ed1b06f8cf07dbe77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676ec0541c82e6cbeae82164999022110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da221d33b6c30f82d47c1e3f3ee92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a6b6c427e96aee8f9521a2e31933112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6825c7d20898b7308672823233095113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91b3858f0e093b2d853cad2e6797c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730b8421fdc9bc5ae1d3d1bd7435c3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf8785cb83e90b86dbea8e3b25267116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94453035e389d2d2ef7787eba14da23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ad218f1a6ba3897cbad980eaf88d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c7bd60a323e6f77bbb02aa0b88570119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd42f62fe60c84a903087c9df257f1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff0fd8604248e99f7ef1278778bfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ce63d94485448b65b5c9cb418864122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e27a18610a94c412d0e2baa5c984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6847e72390144e20cd46b773384ed6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0809977c45b3880cd96535181f649f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e8425320e3738b2cbc45223eb6a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301102911aaa8144c3db1a9c2c9b245127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc218cb55bae2c07144670f45341f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355ca891a727ec48d150d70a194816129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003301514947633f671cf3ba296c9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0bbb505fdc4e73298e6c2db5c8dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a670d02580f89dd47bd53af6ee5cd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7248ffd6ccf2bc97a9f7576c9398133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eebed8baffa367a2ccd1b907f55c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f109195d5767ba759931dff24d29a72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc086c07888aa13c0c54b427e893f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289110794af7fe077f73e847dc0509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2e458401caee81b880f69de4ce71b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17746846c3577158961d9859462c9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6896d9689503695cdf21aea04cf1c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a296200e9c939d881cb07403802f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9224c63a4adf8fcdc63c8029ad3c07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f87679a71522ab55ec8ce7edd9bbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da98c4d5ad0ea8d91b52efb46f1c25a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb18f6fd3b97c35e92635a8890616da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd5350779ffbb495ac73f6f24adc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed094b25b58200d7917c6ba6f816b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7996fe6f39b1999ba06e35eaeb23f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2647b678c544aa4f658d9880db315149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc58b32b091225443e9ddce397877b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddc5a5dc856f183d43168772b033b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee733a567cbd9ce80c5c358a4670a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35fd86aa1ba2c405c7200502c09ccc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee1f8a7ae338583ae493ba68e2c9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6bf3fc70911c9f16a1745e52351a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284c87016a263f7a0f1696331f07b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5073003dda876fc9d05ed3582127157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728384f33e1314d2d179316da54a1f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035a228b8cf028ab9d20ff6fa786c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8bd867bacb38b6c19e9e2e73b241160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b99e83b96f2eb04d7d594174746e6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8be883cf364bd144e8da00c895d61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba43ef8f48038f2a33f75ff3694b8fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee92229d0a7d88d772c1a38eb515469164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a53b502c18475e87e47d1e1307d5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeecee987e0951945b08a935e343d0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2acc4f11318e55ecc525afa9ebbdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ac6dde3a87f05de30eb9e3075439168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11104c652819fe6070fc3df800700d17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe894da43077cdf9b1d54a590832f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1351014bc8e69582bb7ab350273ab09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f15e9431ceea2d589d2c3b73e0602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc3112cf0d9369c5ee79173ba86146173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd68f431b7167ae3a0be5194d2f5c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8f1b04f25aed8f98ed27fecbb8809175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239c1e9f6b81183923837845fec9655176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539c627a705acb949f4c0a38d88c408177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9620fd4ac67af90215ecfc0c43eeec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480e834c36e4cd5d4f5219f9bca2dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5e97921ef01ac67ecca0499bf761a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc82dccd9172ee2607ba436dc2640181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba25c2599c3ad7eb9ea235679742b02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac47534aff72dd706c64ab47a7f9a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ab288b8d9d3c59afbcf66e0c8ce6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62caba7082541f2b862afb9ab1ab3bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3380016d72bb3fdac44d420fef7f86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217aeeffd4ab883309982a5adb4ff71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f4eee044bd915f726cb34bcf1e76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710824d130e28243e905d439d5cef15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e398c50cd619b1bee883a7915c689190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29640c5bab71e1cc8bd48ef7fcec9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af09888e2fb41aa9f43c9a01c034e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7f9990adbdb096574e0665fc887f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece996c3885a3fd445805522f9d55eb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5c5ffe62621eeff454d73da7e2d0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a383ce5b2a2f4f5150983496b4a83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e128c896651c62c811bff6a62c945e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304571d78c848ac7ed7088cae8542137198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9c6fd051a1879f3d500263068be3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02547da83df8b8dcb0119009beb5ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde4e3e3c1523245ed9ee5dbdd775b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b7f6d2c353c98f6515918d65f607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb7cf31389e14a1bd78ecb46e5e09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c95375c77f5aa505a0f4cb43051f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8adc2e98587fc1fb9bc404a7e4b930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c107d83600df5bb990b6ee17bc767b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf40d20ecb3414e0bf9eaf91f4c25c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b15556de930a8282e3b67b2e6b44c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf800bcd07678cc67d87a55c4f4543209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b92ebdbb9552ec3b5b217e3236098210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73f918f8b8e23ddd2dc862c89aac9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1692ab8f3d58b950c73e76352f44e0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adcc6a4debcae46a4df38067086a4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e0ef7a0ad860ae8c7befed3a57c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab899a335b27d44773a00f80f75625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71449d76e6fa261a45a4dd9fea3c29c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d8438e46cf852ca70bcf660d9935217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c95e6b297ea425ab1e16e0c5d151218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a224a5187d1af6c33c06d68d8f724219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5162bce2b298dc34c5c2b91f5531c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f10607f2cdcfd5a51e479e0797f94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082935f3816e594b5e3a126a26a5810222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2171d88b37cab2857027f27e579947223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458622c2d218b046b9056e9e65b8ace224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce3966d755fc108ee04a4ce153f59c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247760ac5ee9da814225b7732dccab92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14779a8ea1dc002d7232a718d18ef1c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b085435c2603d39212f4f94098b2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb776cc53cb4b9f0fc0de7badfab08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e337333b90f539cd568e1912a12f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952c4e912163b5fafefd99e0054fa8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6daab3183a05ae06c4d0fbe7329f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31b21f07c63e389a277b56406cb34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f114b322ad2ed78b82369c060add234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f44d0602fb4dc539af0882af3ad2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff092f4c94ffa4e25d58046716df64bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283590aac665ad827bb977a334b4afd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16c9e031bc4ba3a32d1ae86244c0b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e1ce593218c20444158e566429a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fd9c33cfaa9de4bc88bbc126b8a28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f279fdf2ff88f599ad5ae2ed106b1f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0404c99cdb66049c05f5584c4a8d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032b7fd651d1ce1198548374fc822b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eb267acb09012a453a339f97e11a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a42bda7b9901cd717f46b856201b0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54bdefc95b112e056b055d037249f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3bb51fc8031b104483cd7d66db919247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63dab3088e475a781c653eb2b3521a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58decd90f4eb7a07899bf3e09f662622249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4775ee9112923dc5d2a83338bda386250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3076681787d41fa738b5bba09470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ddf86066392c6691fe9999ad0c5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4007a06c6a9c32ea35ca1adbb3fb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd559e55a90fe6878e9457d611e65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d65de7d4503af5a9ee9e6e623d95b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9acc3bdcb6420bf0e1f367c0bf9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44b663869beafa607c9c0e4815ebd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d4f28709d7640736363101cdff34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370a03700012d84f75bf5facdd7cb5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3e5371d7370faa94015b4b7865ef1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fce0fc59aa938ff16e82d5d1916f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0abe15ae98fb581f4456234cd007d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475829214a8bab93e6b9cfa3dd8a6445263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0cac29c226e8cb80bdbd42361514f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b66163ff2f59c1c136c9fa03b4a61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637627c24e27556034bac74bb9e711ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a098155b9ccc11f57bb97b3ed17a252267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25294204d54c60d0ec4e41838ad6bad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e997b86d3bff4f15f510f62b5b9790269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b4c420275f1329b9ad60bdbe09b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf137f536e36e386a7e178551ceb934271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ca7148f213a97fd1e06356443061272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184766fa0ceea489fff382e5331ae3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8021ed75a3d9c289ccbe1c9960c972274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e586449ae39320a54286addb03fed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09519e519b7421702e72ba0e6c1ae05f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c525466cdc6f7beef264be6a24bde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc688a41529c18e6ecb4c8fb593f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679225679e3c37a18150da23fbf54ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d20867f7870f853076cc263ca67ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2993ee41b16ab467f56ac975eae78a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae7fc0fa2e381f51ca9a86d326a40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb31bb522dc93554f98d5157f2f1ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcf82ad7b28daa0991ae5b6dc9fcd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e237bc328244756d74c444b1990aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e807d9025db22308a8447bf6d4e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb4047ff1ed588bcad599a1f97f781287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68de3a906f05ee518a7560131525de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4b066d40a4512291923ce57614745289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91d7f9f599ebd16402d2c2f5a4973290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0585fb525fa74ba7ad621456adf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90471646cb23f99a94bff0c8a3d4d00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c677e6dbd00a8107e740e9cc9e3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a8bc3f33d9e43b99bfe077aa1fb7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1502f7bb5ba4487266296dab739a505295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125361ba751af5f0a7c55d40939ee2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe9a93bfda12957bcac18c7c32f68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e526755d500affdda3a30a8b22046298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0563ecaf50253ac976a7f5cdf6fe7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da46707ade935368ad7c91baabdda2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c022ebc3929e972e6c457c1a6f4cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a67ddf50da9f1e73164e48a59816302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c3ad836386b056a6bf140eae6057b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c326be99739945859cbfd0fa1752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca0e75cc854b6e13461d0e9f7b58a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358ffc86571be08d16004d9dea210e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9dd54557b2c6b51a797cd14f9480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f55e2c49759ba6e47f8b7919e755c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4416c76fe56029d8c378bf2b104bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aef7825c8cfd1b2da03dcc0314583310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a9f5a7669880956d59ada217a734311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f26a6808a67275c349df36531f813312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b1a97509c37ddef8def6bd7a1c53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6524b2a9d6e1ff84afa2d21af7ea8b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3703a1ea8b7fe01a36aded54f57a362315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec9ea82a9bd69673838a40b1671ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0557e6b0c28e7a70f22f298f0ba93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cc797590cd02526c93c9b8fb51408318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b6f6244d0291956623cdde77e308319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4992b062063869bf9ab8aca22891320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180420294a3feb6f1508d825c9382afe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08695ddcf9d6c169280f7e6f1f455322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9133f99717ed373eba3719034159e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d466d6c6688c4a467df50d16bd08f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15732830fe8be479ed6a81fb365d7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c89fa783eb8c70a7a635ab94640d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c5c1ea669ee6d4ca1e69f5574150f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121392203f51d7149d483bdee1ef7ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83557ddd90fdb0092f14da25d26ad83b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ab1bdd8f386b7c746503d89e2224330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e36dbef623e54d759a462791cc6a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fdb81bb27c824824304361d29b45c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c8a070fb95937d19bbeb780572610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948fc69e0088682c32059c8c8be641e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff4828ff585b0323f6d5ccc0f99563335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b03e95abeacc85774289a2e2e3219f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4253501315738e565354371d7fa03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8512c9beb16b0316211a65b4d074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbc9b9c59e28969a81b14d93fb45e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839ce4f053303723ea184a591c248d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d89b84535cf75f929b3c84b6906fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff9073c0bde3e0ff48302804a2fb33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f996f0056acdc0bc7024bfd69ab09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218a616ad8feb1483e1cb2c7bb42cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510830ae2f0c0cc67522f32a40fe3fa7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c65e38cba891684b206b2cedf8096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e513a487053ff450a2ee2a43300a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3070c63afab9d203020380882c05d8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab76269db9ac4af3f5371f8f3773209349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28c18bf3d3d84cadbde2bddbeea0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391e8fb06753990940c02a9e59c8db0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142e24a98180b13b557475424b73bd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096485776d672751b4ebbc9d72a1ea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb9db315c05abd595d4ae93b484186354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce1feb5cae363358cc5e2ecde173dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1ed04e481f74b06dcfec249440b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdbfb1381e6e8df5ca545f31d2d588357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33a1840435e74aa9b47c98c003190358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7daccaa45f0918f3b4a2d13a43d768359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb525df0a8c95c9bba224c1ed966cbb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c771b6ce2b2f6a3866c9e895b75d7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c877b6b9810a71d1441a9cdd43af80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fcd242c0b0a87bb4c1b2b4e744e6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393397f5e98e7026adab65834970dd8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d2ac671b92a82d48ce82c2533d327365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef98c3350c7c75911e264361078a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597eebc16a4429b3e7f063647194918367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ad5be1de0efe72690f88cacd4a848368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c801cdaa238306b6f60538199219f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d85c8109b0e82d2aef2ac1cfb96f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2e1130aca22881af76a0eeb3e381371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5cb92cf37b14ff70292ea363945e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94c47ec8821c1a0ec3aab9bf766911373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ef2bd6d67221924581c46e87a1334374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51041b2894bc2cb56bc49642b18e1d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557189d0f65eac63b6434f8cce1239a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0654d22d6af5728ed63d283f9699e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66949180d2684a178208f39338f515378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee4cfa3b218b7edf62e73f4e50c8ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b91a7889c363d69ea3d827407196380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792850f47e1316c6675b2b83980627c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f62bdd0c8a2236ea9d8466a1efc01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664c2616b2ac1fc6442367bd601eb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f75cfae2b750dfb7eae6d5f8f427384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948825aaf70718e22fc162c884e69110385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3005a7dae9f3e8f15f0e9714ceded386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb14de4ab3ceca9c501186cf2a352c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f370c1f5a5fe10dee8acc33b5c0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cfd93a61ae4aedfc8f76f250412e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3590caab76307438583d76edeed5568390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b23ecf7d097c6b32385f1d015c107391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0abcaa6c50b80df8950b1edf043979392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4230c1ef2fed093c2cdb3191ea82b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203323ee07446de5b4d2d4215c4a599c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e049a207c20207abf685d08e31dae56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0c415ee1e0b7ffec140da6a5ecf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458103bb99c0d802a05dc6f88e91be43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009db87ce18a7b0fc5b4bb9d04dd456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b096c9af478de0fc42051d059ed449e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2b4c1da87f06a61a6ce688e772b6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992999f3a02c602e75babfb195edcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333208923316de2898cd9fd4b903b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8e4cc8ff72567e55a868b5d6dd64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7ed26a2ffcf133f60b84f26b73d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13335f7b3b187a94689c5e844e49e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a62c345bcfff871d4850cb7a8323406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7f9c588cbd491a033bc79d82d9e3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8cda55bdad7af42e08885033425c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c32611c462444b906e923dea8390e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a27679f921f2277fbf12b3c756ce9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939ea69e14af1a3238a76f298a2038411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c88a8f35873e9fd8ef0b306cb5737412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc918bb4cb9d7a3385b9c5b86dc9ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7301a58878a3131c1f1e172123c4662414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42c712019c6170f9e6784bcd46298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4b2c7177193d30ebecd0a93cda96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069ddfe7411ea2104d7f9f888b46dad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c78b1109b3157493942c01e816f856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5e2c59a972a0c5ce65ac126276b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae53027ab48759f4ea2fb7f70740f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecba63b2563aad8139dc5d5f47b68a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876925b28085148abf614e22a8d2ade422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3b53a639adc85a71291dc6c5cd09f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73a6b39b8f25535de465d96394f5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d439f01df3419da87951fdd272eed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed657b5bf8da5ae4ba0f14fda17b11d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4c7db215ddae67830ce9795a6236427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6df91c062b18097ce1871b28531e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d10976f4350311d13e617d6537fbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0409a68889b7974e039e1c880568430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f29cbbd6ecc17f01896d865278952431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270fa0cb5cb4a44fc030438e275ca9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598961028804906304ce4e129cb5ef62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec7ab22c505f453a2ce373d2377ef7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de61292320ad1dcf69e67c88862232435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb087856ab4c95c0e71790129841b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70722fb11cea415065d63af9b84107437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b457fcb4f762b85363539880d9ec46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2eed08241529e9ffe5942524ce68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905334732fff97b15a9172b77c3e55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae95228b8582a11b7ab7536c701ba6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b432d2ce8455a2686941ba2545607e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570f224d064d25dbd0ba89b94ec0f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceec610327123f6424ad9dad29adb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273fd859924b642c740320afd15160445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cacc7b9a7e29839b9ed2a554b8d9c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182a8031ce28a5e8d0e864aa1074499447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071189bb400656b2b4db2f6548d8f31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369266aa0847e58bff58784ef4cbbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d62aa7b4fbb1086f4b74812b3509450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ef173feb3eaa03c8ce6fd5f38fef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8a49a1a32f0a9539868f017317c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec79b38ec4a539e804d8bc32bb96d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea9255ce84b3021bea33a972e465a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f866b9a6140952d306e75d58853c6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19774e6fe96979fdd937a0ec751aa20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8725239fa4233f498b2c034e4194f70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b1dc8a93638f0c05e4fe9a31587d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b47a4748d39d85143feabfa9655f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5487ee5e461d320ac58910cc50678f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db77a7e060fb12d9763b440c16d0cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e173f2d26daabfc7e73286236a06bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f502433760ec1bbe574940d2c07468463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb0bd5b188011bf229005cfbe5a5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51dc9788ec2d6ea0d3fad794781f74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958354f483d32dc8dc923fcb9ecc1c02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc68e52a24ff62798e2b1417493d923467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae141ff98800f81e1468c39f0dad516468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995720fa5df2e5c03ee2cef2ab9b75de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d98240b37484b297aa73aa790d29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9945e1fa4d1f760e7abfeceb0b2f18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbf912c4bd467d96a8fb97827e2374472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca7974e0204cbb39eac7b5397679bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8624fdf09e4cbe885fee1bc877f91c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4ed460542dde4681f9221f0a54fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5816ad1c827731ec0eac39be037dec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412afcdb999139bb587cc4c62468279a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a3efe2e70b4eb04f11d75b64191b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8e4171ce699b1dd3a6638e23a52f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb4dde3a3fcd4ffa92af3213bb3f50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d43bb89b2fd5304c7b772ce135f6c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55064d0d6b5a835de3a1dd43a63497a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a98832566aff8d36ac5b957c084b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb7e67e016e542092a5b963a5ed0d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf8d7eb2a495066799674c831a755f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56276ed8ec4cf39295403d8f458360486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79310b3e91d45c8ae88eab7e368eac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044382b2a77bfeef5fd4c1cd189a3b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e56bf3501dd3da41570b833d90e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb364e97a23852b6d255359d776da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6115815aa0178aa698032f7f125ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa580d6169b7c1c2be42f5fd0c168e96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d5092538530bfcb7d7f47f85b6cf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab20cd5c2d10b0cd47e738ec4523ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e0b3936d942bf48ed01dafb7a7984495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35bab819494743f7bd818e750f824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46177505147dcc7c968b1577a2d3b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c15aee900a76e15d184f463d289e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4f99ce5b707c9cc99d591323cf25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867fcd733a48e4f69f8adca10fd93ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d605c485dea00c8e93e54d8fe952c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203ac1f75ca6e89d62be7f21dd24c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff5a3a537233b63575aec168761af1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23caa169077d56c9ee2cdb5b90a5ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666554d73d56946d2ed5d41581ccc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d2671f29d06cdd1e505be2247997506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421a623a93420e0c29c6f52ec37901507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b705965f31c0ed54f61f4b31b5ddcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baef07f86c34cab8c654a7df11934e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb040fe2aa189ff982ae268939f282510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27600b3be301578f286b012d3e0c430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa99a43a76ab8d7ac464de467285e37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fbabb936c7920d8475989f9bfc672513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6815c29c0ae3b1498f77fecfeef1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3a3b850687967e70103ba4628fa2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58be9b8fd266667edeaab3b69bd52c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5655814a8776ab85789795e21ff9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1782ddf9319974b0ab0440f5cad9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dbcfe86cd5f4b42033438eb926fdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275275ae32cba2cc4416a65c442c2f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47dda4598c72a9e6d71efcfe885317521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd81f21643c702202f224917b1a54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278369e3b2338946ef8172e5550863523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60049e9989f236e88d89ce3f666e90b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e39f840c843486d8df8edd3c8032d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8420d5c49aa52c32dff97e826420526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ae564e991c5b3ff8de9ddb7d7c0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f83f39ed9ae245063927c47b035d54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc28cbda82afcd76870ac858debe22e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d9e6135936d1fd65d2a604aaf26f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274339432cd73800653dc306ef534523531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c47717bd14e5296e6eb8ad0ce4a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8326d98caac2b6aefd4422e2eb4de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ddd2b1404b126a5031cebe6964ae1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2e3ec4e010d3684386e3e45c75fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d391d75c4812ae442b899414c4fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e06841f22b995b7f2eef42a07bf92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb31acc214b2318a13470fb8895a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701f0858bf115a3cb876335f2a74af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e159463d0a89cd8df64909a47b92279540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735d93573b917f7f55d6abf5b8d099541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595654eef0e98b6e3f5ed47b37e98d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d87e9094a1bf87541bcf157e14b85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c52a2aa323e97352026b085bdd98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed470bafb79436895d283a2e73d09d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38786405f4b2a40c7de246f0581a7c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862555f87ed0d5de59f99814f2ac49ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648292dcc0bbcdd35a58bb967495e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093cb072327ec8d21fed548a0125592549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdef4bafb91cfa451eaa0d2845602c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e652bc04e3e06f35dd0a6dd83e5069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9c2bb63c4c556bfd5f0ed6c5160c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff438880e7f95d0b44337d6031d76c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e3907bc2959a664aafe991eec66bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089f65a744ab50fcd472e07f4f9a17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228d263ead5686218c4f8412f6be52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962625bcd9b479f0eec86155776db0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a8fb46e703066afc76bfaa96141b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b0a37f164fb25179dcf2fa010e87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e565ab9ebb1692383657cc8360221560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f945fe424234fe03be2110cd7d79fd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c34c6344fae97ebf0c24f144cf9f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aa04ef7c54bd91b8393130db98ea2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c284f8acf0a3685f1b62f1b11b2e1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892780982cfa9e47f22200196568d645565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800736d0d251ff05094e48d4dda1ea5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd8328d20cf2b953535e959bdd06d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3202199173b7ecfc063f78ca32e53c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5ab4129fd9b5e023c5b1c6704d0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca07f47417a8e37ae952a8e50efc87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00d01788e36bc6d311c537189bca4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea4841542fb2c2c9b26074e807ed0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc483114e7bab34e869ce06fbea03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22eccd4b1e30a2a7504f2606dda6a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a3697f32e61a100590ce9f6a4252575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8ee33d2146625f9928c37b282fb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e7424711eae000c0b743c7e4ff547577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296bf94fb4ff7827c27fc30f8b1f6ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7613cd3b01c1a4b2682965c3120a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bae0e02b4b7842e8fe394931c7bd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513a10ddbd25dd76844d1d42af69ef0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16359f733695db5f6db2990206f4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca77ffb4230b29f023c1f102f9182583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eabb90d279db7ba898e2ff40076e4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3a817bcfd0ac2595112d5d5116c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b745ef76bac739d60078960dcd4e2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40dda8fd923dbafdb8dcb4a04e881587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5e58fe80370e0f1d4685894bac81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebbf66427be2809c942b96d276596d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a231b19b3625043da2039ff6f5f7a83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514eebcccd14c2a1105a0b54fee8146591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe233cf5fa7b4714ad202a96729388d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a24765573f80db6c5ea4088d34e91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0730d20e616de4d1347d530650983cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af701a1297f9f631fcd9ffda3a1ea6f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1fe090492a5858d4dd1346b46da85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69efea9fb8e41410441a1c34ffa68a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2b2fbdea24d00654650b34cffeca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534a0827142c9c40b08568c52d2922599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc14d9cc4ef811ef4eac24fa9863a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34bbfe986ba95cf3fdefc1dcbb86cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c47d2a459c586e37a44405d6c514d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4544620d734217a2250bdba5e941eb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1ffe80fc2569f73f69d0db02cc068604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fbdb1f2200f0c394e23de786b521d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e558c8388565d04e5ce21970ccd1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30944f47bb6c6e850efa8dfe64675d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778cc1cec4145157bf57a493e2b3de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e00554acc340972176f9e76497b60d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d621ff4279b2a1c392869b252597610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683014e7398e6df6037d925d007d08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6bd25d9f5c41bfbd4a6268b286102612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea4910e2b4ebd0c64286811c5efba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba8acbc8482b40215be3aab075dc11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb6df7c06b8a67089f779e1abc376615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9160288f8d7fb043e59364ecb97054616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480164699783343928e35f62c8a68184617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cad674c25901e39cccf0698725c2b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc7858941fcf8cdbe4d772fe4a831c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3bd11377380084e018bf553a2160620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814f0a02e5989f5e86b3362277d6da4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104159bf9bf359ee7164387c4919513b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026074cd49055b331e01d085a1c723623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2c01282081fca2e49f475a864db66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac1c876a95ab5fe3266a072b3c444625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348620af3e7bd2fcb7c8a98a3d5c004626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b88c40d3574aea6997c640d1be8a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7bb7a7534a3eaad77eac1eeedbde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0456d4f08dca5d00df3ac62b44fa66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839596958a5193542c866ff84ff453630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ef1cdf1877d04d1dcc7886dcd465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a1da07afc4ad0b5dffba39dab52bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247849707603465d54c9e7d8eaf913d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9ff7a6ccbbe81df1c615de0b8043f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345d266e9af9209b7eb4ea1b6884ce8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b510d889edb3aa27ccaedaf6c3d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a27c008d4b6ebcef564038278e76c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a4c313b33db3c3cf303c551f3e88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4954dc477fe88cf37490ff77d614ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed53ec08092aa52abbd32364c79d30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0877c5ac3693e2744141e8e64cb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2eaf6291f20c36d84ead2210d238b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e2d2be534477452f902a271cb73ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265620bb04ceee1f2eaffaf36c3803644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9c95e37d724b23f0e04aa09b2176b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f53acc7ca25cde2790fcc7755fe0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b195fac729273c13233860e0b9a04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d65b5bd8b4eae7d81fef78e1a984648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c8aedfa8dc346592f600c7ef1ef6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb34e47f5fbbadceb19033268785a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361daccc0f95c2751f10b7554380d85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab87a5dd7f46dd8e29d1a5178618d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e63d455b6ef268b0e10059df16b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0650260989732f4ce3c9e397baed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c1e0cfe646965305f42280fa8b86c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2285421e012bfb709bd5738a0884b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8a15dd6bb7a33241a6267ece3128e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57cadebb5ab9e252732a72ec18fbfb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996748f698bd2980c4b2e804e3dcb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349583a9db828d4066f6bd8124048e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8994f461fb5a74ab95568ae973f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2e86d632db39de665899059455ced662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96697d39901ec3bc0ad12918a8520663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816abc512f57d8d99c5ae0038f93307664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bfd4072d28c2cdbd94bb358b7cebb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9669f828e736a14969a256f7dfff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df53669412fb24c2b4a86a64a8fab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261ed07d2cb48c0a73f66b35cdf624668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b86824ab946c31369bf5f125eea6c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60edb81a6fd79bb1f99bbec879d790670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb04f82f3d95cbed6a50bebc1d669671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fe63cef2c7a0434c5491f7676a72b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0790167f18c75dbea9cd4fbbf1d29f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512f4be81348ff7a00d70d3eaa2a9da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529cfabbf575c90f22b8acb9a79963675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cebb56c99a7f47471321fa064252676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbde966b857001529835318f3f80d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede6b625143bc422a369db6f6e7374678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f71b63fc8a8988e5a448f0163757679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5ce40e51919637e223c230a57328680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677acf223d101a97bb9603c45c533df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a4fce1ecf7a401a309ab057f2d93d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8c7a95d854236c88231971baa95b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3cee2f80b0a33925bdc3ad370b26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c651c62877f107491827764d5656793685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1abf60a4b0134ca00469f192d07936686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176feaa99c42404fc860844c6b18d74c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed2f7357a3d8c4380a0a48c60cd89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869fabe66d70933dfd2877cfa1ad5ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d050107c2d8f920f9906b2a67dfe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299446f610bd9b8a016a78ba8f6f955a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab5cc178adb017b45cc514355c6bc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6d11845ce94bc6cc6729e1f4260f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031ce504e8342a92e043c5a86526f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef8ff11700605208d0c40fd56d35fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f81022a7c98eb97dc8bc052196b42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadede21dcf55b31b0e37aa6c05f4bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7395326124ca8ca674c44933dae3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b764a3566b6d784ff1f5edfde20e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d60487df8171275d5a2c8d061ea6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf0e87986a29dc048f2d898652d4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb84efe3e9c6dd4e61ff67850d125702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9541be2a15e3599588c2951cd397703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea3788cd8103e8ea13e35422e7db8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f64bccf346dea5f6e88f2b87392c50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f196167efaf03ad835b82b27fd9aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acbf75a11e3d2f56db91b1dbb23a58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25f085ad918b2243d290cba512a1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a310fb1b06bb07595adf38389f216709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab22ac18c69442e772875a579c3dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b731460c5f521aa4750326828934c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b20365f3a27892ce4976a4a057014712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a69da7f820f46a59f0bf66f35b50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa93b75d88dfb93f5ca14bf8c92a2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8408b7f29820babd4d351a9443005715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51244b641371fecab402b3bd69c3c05c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b1b0f0c6e54f4698405606e0824f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677dbc017f59b295cdf4857aa9530c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0a0aee3ade89c8bc67a07dd623f76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b97ba0f49625b17834406246265431720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4afc23ec125a0308a955cea77e98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa926157d6d40e61e7745bebab645722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b93b73b3a7b3e06a208eb3b899e5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfad10bd20621c3b970ba74ee6696e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66befc306178eddc7a0082ad6f51eadf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d38756dd130d09ecc03154ff6397b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499a196f905eb450c7d297079f05261727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36ef33544693282b4bfde3362810b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e4c3fd2b912c015e951713dc4628c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d7e490a3e9c77b30df41c3ac3b47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d591fa4ff237dbb581e5765d593b43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8e7fdde9065f3175d3572827be02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c4659ba2fdd89e8df61de3cb15048733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253da1718a5c19db62c014309feb8bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4a0610124b8bd7e1a7f1d412cc78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16d55b7864e6a4105e00848d945048736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f2ab17838341c7245a461b8eac17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4247c84e3461587899d80d76c540b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ebb2b2b4b61ff91eb54042d06a6a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45d8cf35daa39a13759315473ddd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60134beed90c88e956238e4d48419ca8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ff8e0ee756ee42664f876921f5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9cce7aa1440401f7156f372f151e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c948b05bf812ce0d4d89f003e073d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719213f38ba2ffa8e9ce0c95e6f9b3d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4981141dc13cc822f34611ee0ccf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b15eb73524bfa82679f8894f5d4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597321c09c5b188510cab0314c4ff7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa1b328dc89d92bde45077ae5480ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434e978fb12729d34a299cc57b9cbe7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128afbf8e9aeb20e24ad2649107510a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec7cb1ad4413eff547d3255291c8c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b412d2cb1af2f42f0472e07e142e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052a642e07ca9007ca2965cbc7ba53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b71b058348fd38984eb98c2336d41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d19db073e9c60160f2d2635de24a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9f2459bcd49f1c722dbf556a4dea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7718d9a6e1a501d476c76b7ba6dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d6b8ab78dc15c93146741bb290ee1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc9f661c23f0b9adab90f8a058b9a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7cf92a4efc913a6ada86c218c0fe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a851262806a9bb991989181d0ef4b403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9d12604420e8a92f7abd05236f5414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a7086a2c751f9bb1d57b469f944b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb59a04697283c5d32bb9c404506c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2b2ab3b3d46ee9d0384cc8a557f7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781047000d9107b0e8b304c7b10b1eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae774d2b53dccfc341e4a6579d92ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f92e106c95f6719b49a51210a9024610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e49b3572ec3c15ec04bd1399065011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a126d077dfc5c9cf6c28c12c164612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0d93d64b76a66e7a379b3ccb848f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b54707e4a185041a65aff9b14434f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef302ce2d2e84fa22c5314b27715e8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518ed87e9f86b699edf792f8c6d4a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd583f346b1e6f59c5a1d06b6c37455617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54185c560f9cedd5b68012566549d8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024be5286d9c2ecbc83458da555418819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d798b095fa0dd6b81c979633e42c9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432fbddea082bbfd8526373bfb0f9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8eb0c4a8fc43016334bc18e7415c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb5161c64819403dbeb93378b316e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac92341260efd47edca1543df03f0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc41d5c5451eb73d49786c825eb9b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9a3c6214bc9b30b020d988576e74426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f343a8346db3c3862a81a14998c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f4ef54f7a9cd287c5d9976be4e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f91ee56a5df690e01fdb16104389f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99ffd828fcd067fb27d07747dae0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1cb8706ee53b8c010795c61e9fbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7077019a00140ebc0fb5d11ef03ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1965b62febad000cacc596cb370da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397104d265f611a35f3aeb065d015f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22416eaf87ef0518d98e5b46ed13b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141e1b673b2bd2bcd7df7d476f6fa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24082e95f2baf62504b87ff818801dfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c129820980b3ee235f028e36b6da5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc310c936fa20a7c3336d7c5f89b549e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b226c85948471c86b38a5068ffea3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455a3341d5db69dbd7fd66eba30818441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce636b2c368b189f1e514222ead05a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405714b4fe18dd2fb0ad92091ebf169043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374201da0d5199e5ce20cc4b0fb6d1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635564e80742b60704c3fc5c1c2a6a0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2717ad4589212e4ee4187557a361bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00be01077b8077f52ad65dc5f2d8ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719346c8c96586edeb6de40302285648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cea22d1d36f7dbb5e59b55c77596349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c71a929ebc91b71b9c0d5ba14a74950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef2aed8508f9a633fc774b552b62f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601731935abdd6ccc0beb4fb3ac460952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c0f9b3e0974986cbb76d801d71bd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e7faf686fc53b4018a28b092cb91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841017f873f05d214909a545aef35755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af569f6909d5cb2f21e9e04b47926d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f628ec221c5f85c45485571b1656057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64681a51a64fc301718041c158a3e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a7f2430f85301bb0172cc33f4426859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6d1b8ccfd5a924e22b94ce37f155a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a5d66a1daa6455ada04ea431841961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63856259ffd8ee1d91c27b578c9dd9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d1e73257a577dfe90f05b2976f9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b9f72ce463ac125f32ebd26dc6f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afad5eeea7db3a5a1337efeb15a75d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c31620153ce87ed43565b83f24dbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca7b0bc6688ccfe3e58c646af842067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036c922bd9b17cdeca3185c1203e74568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753dc257e49489f0b3f8e51000e9c0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba1116d5a8fd753681db8f0a3bc15070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff53f4627c4df18a2fff8b33c29e3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55945a943ac61652eb09ad677880ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343987930f96f047def25425742e1e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0a44177a3da6644b7286d0c4712b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa742b42ffacaf75a7832e5e5fc30775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0449938c00e5af9c253b68e65a278c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033082cbe603a516f9d8861c960bbc4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df455bc0ca57a8701c8b45389262bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46617eeba45e3121ad1e53719dd8329479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd380a6c0d4840649472dd0083e5c36f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c03f6bc0d9868367f044094175ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab64a516da68b5c759d6936cdd00c2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac94b0d9db12c88845e25528c87d51683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d11156c71cba96e747329c128cae084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f12e2eb438ea77bb33883684c7296685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71dcbb669a4753dcf91e7479de28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aec2327cb7efb10edb77a29ebdd7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b986867b6f18a67abc606e56c16a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b2221c8b4e6212ae16bccdafb0f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e353c7b19f1922c1fd32cbf6ba9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50995ea7de765a4cb5fe177eaa9744d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108024691caae9dccf01e151c9a20f1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499bc032f37db954b3f719f0a3c5d4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7ef26fbc98c535b8a0f22ca51f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69607dabf2aa77ba1ec5107bff101295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea246e466c7102a14b0214373828696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac885066b9ca6f7baf785c286eafa85a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478e7279a7c76941e94f8aab580f7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695c139bf6cfa446a3e08bb52b83e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2e44fa78fb7b5e8e4330d9d90ded100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fac6aa31fe84e5f742b0f4cfe0ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc50cacb4961f0fd1dae8aa412a66b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648472076322f68d60f0b12d327fdce0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86132a766da63b25766f1b446af30f59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc18bcc3fed9bcdde46a64120e39c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9be06c62d96f456f3e573145defa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb344d30897a8063033a77df9b40f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2daa99015e46422a43da86d7b569f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0aadf72383a37c1bd04cfe1aa5668109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb49ddf34f63520e63cc30b03a98d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f7388165dcd0e914cb6a5443218a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccdbabc87fc0f75bfb3980022899d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f145349ae07314f216750ff635678113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b109e6f737c92075cf7c372c7e00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f2d6bc6c152260b1cab03173bfb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ace484ec1b361b8d242657362f8bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad1b0d9bac3f534065a7df585aebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189638cddb98095c75d4d532c3ea59e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccda433b10cd835a49d577e1eb2d6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5cff615557b0301838b1fe7d48673120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575a31480cd048d363a96188a424d8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b1fcd9cfe955bdc40210062c30ec0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cfd6f8fb56fcfc2bfd16f17f37fcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe175fb043f6aad8cb6a58cc105188f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e90aba4daf07981c6b104a14c6d632125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e650d59363a53a821e709b2e259b4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f4df961e3619ea3b10cf32eb1c6a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ebdf14f071087ae0913b5f4c7e573128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880c4be56e10e9ed4de54daf6a4653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad9f7ddf2c837cc3db8c0db1407a52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47dcf7968518730a07af3b217fb82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81647238d150b0347daf1a54aafd7d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674bbbd52b93fff336336cb87dcd2ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dc6d7543cbddda6c91c9927891018134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdecb3029226e06a114974c9e5cb43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248970a4374b3168971998d88d0551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975e2e143806714b30e1fd6b0f23f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962e460bf659cc05ad41876a507754138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ede2c1d5e1b2db42784c85927981139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec08a920564e05379221a08a5ec759b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2dcd9b56e774fcae8593627e042bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc35d8fc5551dfd8aa2049531128d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f1b608be3ef7396226eaf5d91a821143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b26b1ed10a54cc125fb545d248e49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0ab8568f995f773a80ef0b9f39148145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5f705b2d295fa6f9f4affa7a6a6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230dab2fa7f858a07d3d2bcca6dd08a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc0ba3812274ae1383a65e55a2c84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e43f3461eae904908d907d4a5cbdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2f3b43356ecb887d7d67f49b76112150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45715398a802fd5d3c9b8d6d1627e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976deade07be14daa97cd967cda267c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5b282fe812c554673e52b215bf5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb58a130334518be66febe35d288c5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25a176040397266702d6af9183dc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e216cd4466a17fbbeed3ca5eb026b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2048add84f7538bed00dd81524eca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958178a6e8543f5e3a06de574174d1ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed5170b6f4f554fed52e258e5c5cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0821dc0b805f6bfc0478c5dd58452160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c8d8bc3f5447065b55fa1910a454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011d6eba795b28ece8826a905f01c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68498b5a615c565081348b509436cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab303dbd894897749e60bd3e869c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa80f23a6014b3123ec40d1626257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c0dba74ccdbe14d78ba59c93538fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05400464c839a546244debba7bf16c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119edce36346b59f5120c635e3bc06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f5a2bf2e93c9b81d44b46abe4713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab801a5a7afeb35dbb7ded3ea5c49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eb0566cc3d65200e4750838254cf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0711902c30fe8a326475c93a029472172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61f59db8a0558720941ecb91f8fa50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671403cec057721bb1eef4b28387d24e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f261e63f3e30f77102a67d0b8adf0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c8e270d0fcc7e6830a15305a2971176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d73e3bbf512ac0c159c9d5a20d508177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fa773e2f0f516abcda7acd6f8796d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376e3c803f383f9aaa20049f5250e58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b3e31e646270834b646a26f690efd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f8881701a61741d042d5be2e8cfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023e49c59bcbea81097da12b901278182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d86d30c6a28130ee0a94fc136db132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759dc60364eee1b6642586692b7c82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9de51f72d0c2cd40b677df177172185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600008f27054225d8d8a4ee149069a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f990eb6a59162306ffcf8ebd417ae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6310f607846df414cf18b5284425d2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27111f7154c11a98ff6ab2e30bcf6dee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee31306f489a0aeae32ccc37ec4dde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f1d3af3c6e1bdcc91f6fcb9c74bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0895d4aaef24dd0a5a9036fdb949192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae203cd423ce58d6c2723d93e1fec70f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa65debcd86d30367e72ca6640019194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dcf1516e7666a588917dad68629c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0eedc0948125d2e9637dcbd516a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d86cbb35b2794e70836df818b77af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2b133eae82cf1484bf900ddaa2b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d90db76f30b9309f808371495ad2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25e6e85e294d1f5c44118470d0486200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf42b0527aaa18fe731e31a454c1ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5375bd97e7c897f228408e779aed55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2430f18756fed90c9cc6703a8da6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98738593716d5796a5d7067c085f10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62733025b9933af6f9831d60b0b746f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30574689a2aaf4b67c1f6751d582c812206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a434871887543a9dbd6a3a6938025b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c48dfb28c6fe34878cda6f7827772208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd407d2da7d24bc4794e1363d1a12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d337593aeffcdb3a4099aab347223210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668b6ba0f9635c435057f4fc6c815c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdd4427d19c29849d97fe775e1d200212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef528d7dc54f6c6634a17f35fcaada213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc316abbe1d49cf97a401f6dd589365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c975b62eee5b7f27843d09caa8a70d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81ce382cf71bee98c7f859da94e45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c7fc2481d1967dd2f40af9978dcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847861a99cfb1ada0abc6d6eca1c43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162d8c0d154d2217d0e11dd69d3749b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405851e7c9b4c5759cf6a29d2698e5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927cfc2d03a190fe77bd0a3af14c759221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4a5d7d9e67a0c538b7a9c4fd9a28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f6bc0f849a9800e8d2cf156a532f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fddb818ba9793ff1938471c5108aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74a1bc2ba8bae9c007f0d4193103a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac781f3c1a87a6c262cb43260b160168226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895fa1068c8bec7144d4b71f3943c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404803a1aaa7d6133905d658061ca8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed9f0d77558d94b90141d33dc1987229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ba7f83eddce3bb1d740c16a02fb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee846bf7ae2fe29a1ab28a852239d6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353827efe31b109d707b6935527ca87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7561b6901bce66df8ffc1b3f4c38c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a6121c4cd85a5dc1994a142514644234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4872fa086b43b593062f76efe7033e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921322e67ce2483c5cce4a41bb8152c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3818235e538e92bde5d8279ea2d14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97ac418e96869d3be5d3c1f9fc1c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ffe6403a2ee87648594428fe3de57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f356f1f79ad99173075175d3674e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650d54c6692a5413e5980823050e31e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7288c1936a9ac64e68548ae073d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6f0ee40f124df00ceaba084cc4a3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf0c45b3f782bb1c3e81db88182adc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d853be90cd392ee087a4146605ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15c675c61d4833dca66893424e87ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbaff93d3ee7b67ceb46f89c723781247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13ee16272bc048bd1e9cb0003d830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd00957be193730a56b9de21b4c88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1d3fe7ede990b3199c594db5b34d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89ce74d5c9be7f4944d6c65af1f58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1e805603926f0afd10e6faeec5a9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7ce8110a445ea047ff760235c3b12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948ab0d8f3c06bbcb9b7e1c3a42dde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e1a569d567ec7fc61df209eae2079255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a659a6e029bf6ca6941e266c60e1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44ac29c3137f76719ff18913fb160257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdd784e7dcbccbc908c293bff2088258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7445fa6d090c8e01f87053557b50ddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa909f58de9cb35567435eb835f24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05c71aaac45fe6a7c883e1041f28e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600474f18ece22d99fce7ac8e9e1af7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f963467e29a1739b0ebcaf45ddca6ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cedca2ac86110878da65ea0ddbd811264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673a5c941ef9c3faddafa7efebc1ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb2e127357c24a4541af2aeb7c714266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701f03752b0ffb52df6dc600a83205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e6a46b8fc5c762585ac6ff6dd495d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c30c4fff3d70dbb038d7bcfb93d16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f34929a54982c1de5ed27fb83e84f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040102f46f5be9cb1112b4ff4bd50a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d99aab0a6549d816bd895761bcdfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf73ed1ca6fbb2e4820e3950d75d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eba440a43bec759fa2947536a8879274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fc8f2ce5ab71cd4650045d2a06e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea57620d52ad91e6bf140813f617f3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f88d7e5676089f26f1a8a9bd2c66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516d119423ef1e3b6cabbf73d759c24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec53e1772942084e8db275e56b44d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984476d1a233ef5cf152fd2ad87e3a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1f069b0201799943b694df0aa371281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98abc88c5b20c14b601216cc95eb26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15026bc7e1c7768a8a351c5280483b15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5f8e6cb11e7c7683ec24b929dc366284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a317ad22bee9e1a33d4ce1516ba9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008c345e31d9efcc0e982a39cdbb35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332bca9a2a3d725e114c5d3f50cfb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b10708a491057e01580ea79de3b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a487f5883c67e12d016691d17b1fbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c540552c6c5eedfbab92008e32973290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615107e4dfcaac0fb0e06c44c2c4638291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a9125214476cd2c31a6772a5308b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75ee3a3cf6282dfae84fafa53c05dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e271c2cc6aab0b5f4a67edadf0fc85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2603564aebffff18a51b2baed460b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245347e69aba8bd53a7072a2fc30da0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815222bccbdcf673c259bdc38e6ae8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb271deed6467bbea677f014dca9712298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582d88e7ffb1d119565757440eba97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052947acf2db3bf24a6c93c6b0bd7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fdd0286d111db6ab206bfd321d713301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ca910fddc68a6497a68c576622a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58162c16f9a3f43bb0c26aec19be8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829b811453927cf94eaa1caf2533c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e88c4701ff80409a3eca46cdc55a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411706847ec8e5a071ce066aa41442f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e3e43881587574d5f60ddef4c15b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3b698eebed2de1118296264ceb50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e29c0fcf30e526f938ae1ad95540309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e192d93e1dd0726e4aa14f00bb674310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702842483760f078b98db53303a34aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc050f4eaef268a30f7e4c7456c1935312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3817e321e750ac07ea2db76ccb212de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ce452e1eabe570fee767eb0e45a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdc8847e3cb0ffa2250702474d33bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb9b0e0e78544c65c16bc8936552a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1371678f18833346d15c38c3eff3b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b04a02c4c05d6903fbd85d2842b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483cd77eab1a87725f144b033b042b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb511ca0dfe27e74b0690deeb05e869320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d7e3501c9b12e254bb0b388170040321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f7404e35654b5a70e3acb2e9ab69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6607ab5b1da65ecb45b5021fc3f17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175986a0194845eb57a69ca90433227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a643cfd6beb4483210086aebf0dc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76003fb90e5deb04eafa9e269f29c39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6ee612a00a61845d5d2741138010327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f801ab0a1a68275023770352f70e57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdd389dbc6ea80ae30b71b22f3fe73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1335cfa558c7d8256b9a21d953cff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841360227f626a100b6cef9ac2ced7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b712d03df78bea709be78e79cbc415332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a574601ee5f1c0bd37b281d0b2a0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba36806cb07333ae1fffc2e62c9cf01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f5c8a6b333e81275c0ab3d5086bb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbd8c1343750bc28cf69ebd4f4d15e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cedf287649bcb6c7a54aca82537a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212d76bc454a33f2e67edd5184b63b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa852d1caf5aae5ae246572f52920ee6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74516ff1055a13c0e78bdb98434a4d77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe70cd09978fdd79455f1e50845d1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603033025bcd449e491f824f9b39f78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc88d18d698bf0b95149e97a03ba0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22411d454044d689f00df86953ebad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123140ea056f416371680dddbddc1858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d3c5343517e2e15490f7bfba406b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e415e6664e07d11a5f311cfad0081347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8c68c412de4edf6e9d10af3a1faa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4420857afecc78667ddc9e1428a246349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db5f2f64114823087078bdcd873fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bfaf3b1aef41d88dbdfe8f1d90905351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930683b07aad1b741f683fc9afd8e579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1447cee95701f470fe67844ef3b436353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8872bb809dd7e81c1a08c77428d2323354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c24593c21c714f2d878c92d25468355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f13ea17a326ce0839e38a76d0ac39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8747afea316b41ce7c6eb355106f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19f5dd90f5deae8ebcc19e287a4d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21dd7c9f596b456a8b69f3d4b0c7ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a46579ebc0f9e2faddc9fca361e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cbf789c05b4a4746d78d771f48290361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73334e003d6037c211b6d76e09b67d53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa320fa06ed9bb5de5bddf68dca92128363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951199d6fe7237f6fe680a14de97da5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ee22f23a69c1b81f347ad8dbbda5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f3702eb0f5f03872c41b4c1884fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee91f8702a5f5be1e43a7c31e7990e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac12d9672790f49ec5a99f70e9eaad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099655e7fc313828e6be060abff5ad6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fad62105b4be980c9a0dbbd7d5dfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388669253c939dc99bc962a4a77272371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab3c55f17603037d0ac7af21d19b38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99a0ec35ecd079c4cb0bdede226717373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b68ff5a07e286dcb923e3c0b759cd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e094da9970aea70ad6f6bc61e21604375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db3694fa01eba30add2d3ddb87f27c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25480c0b95875fbde8b09d862d0576377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526336e8a32e91d33669db749c7d65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d43eb74674620d83c41d0031c0ee5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca267d1474d119d58cce4593e984a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d929edd5fa9c89947d99d37fa47569381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d59932e353416b37b4bdd1c52a3b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48d4fcaad6ab3b045810a0f7fbb4c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac48bc2594e40b5ab20ef6574dd00c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75b3628344bbae0eed494058a5c71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c3d58b95b805143edf0e7099a02a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e567f91b3fdc0103ade5ca09f8d4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a9784de6708dbcf129f1b09897f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224910f210ed8a67706545c2c11bd76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc7ab70a2fb1597a13574a36604e2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429cb0773e99e4f2814307ef4573d3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c79ca22656124dcff400fe7bb8123392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7d9576442418131c1a7019203d907393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f69018220392a473ef81ffd50e05f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be6811ecdd8f1ab2f32d6350dc5d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac251ab7f058075c850ca0bdf6cdf0ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a72ecb9afc1853b20c3c58b69bbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f0d2e5bc937ba5b33c4789161a30f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d0a4662f416a1416a6f06ef8e8434399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ccd5f6108947eb146b999d801358400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc35bd7e2be0f8fe006855d32e650401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8afe1befe149e8cf68bc97d068a61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7811a3cab56b7e8325db55aa22b81a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c56b7df53f20f1f945443e65c8c49e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68960ef1073d5a0dc9f80cad21fd4bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8c7d10d50b892617f1607f7f7596406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb58eb34efedcb28e4eb073ed625da9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096750ae09a7783a93d910da9c88aa1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed7a1c1c89a8b6e93c4f69cdb3e47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54204c8d81132a38fea39554bbc4d99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823454ee1f31a5fa1de56993333121b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e71ad3021adfbc7258ada29d4e42b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5511249a38c6e796859e11c6be3e92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a999b92873d85a804d3bffba57f69c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966bbe0fd3e2e9e07f45b7db5e087ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae44d9861ace1f2dbe3196f75ddf73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f6ac1cc378d76f6b910bfa030255d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a7d7f03d838b37db0fdb87e232cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f78e78f39003bcb00c7a983a012f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc26c0cff723bee4dd6af03b51984a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b3a1f2cb7dbd034c5f5473a4987a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a51c1af6115345da28f15d4e19dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c2369b21c4f372b6a174c071b586b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddc02daa19d63d7c483d26f4817e5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c774f31a6d6bc6a3977c261afe4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237effb743534bdf60bdc2b567089a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21bd121fd66d856ad9f47978d2795427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8bd63f5abaf4e863256ead9663cfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5d26dad9ebbc80441e6a34329e1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d8166fef7db33d7afe7fa810f5dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd0422b09e6112b8b89ac363f5c38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f7b67d1b2ec4baf4e734eba126b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad95abcbfe7d65155ee8084a9c8568e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853718ee72417d7dc695b14bfc17c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c97ad2c0c45b6dcb3ab0fa2df3de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd22dd87f2fcde8d7e0eaf1a5a927e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff39740351834d85d17cfc911e14a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2846458a559c122b7b9379ddbb65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd7f59a8fab553c9b4ad91ac47de52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e31f6d2ea4681a5a4994510502a1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7062d5220e13f442151171925004a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab519b342feaee3d0a82dcf1ad6cd1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806a43f176328432a4a19b83da5e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d5d8f7705a335916d760aa20364c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f22e39cbc1f0dd03194a9cf523d20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a72258ace49e4b0824b1bec313140446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d45e439e0642021f4a66b623f35d71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3561449349a3eba41bbefce9dbb9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9811e0de83a69caf215cefe6c2fead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933ef4b704d8f1b7be3cf5dac5a4daf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046b35c919df02c8dbe44f4c9fb29de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3afb9733ce6a64c4c794c1dbef26e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9d5d8a086b2a7a54175a7dc8cf2f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af763ce19f2f2f7dbcf1a6a28087767454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74e9c0479460043aaf311da5dea7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7a838632469eac88aaa3fb2bcfc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb789b51e991f41ed1bf28014a9ba24c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef20739adc7cbb7f1218612f71efa2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c16c23921f82cea7aa3bc53f3c042b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402c38e01f2047b3c40dce2d0693674460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828123e3dd52bf1cf6ebfc09f0fcb93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94215aaf0a3a0c4f8c4ac40a81754a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8875dcd54c2d1c98c7a7cf74d33d999463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51442796647bd398d07ef676fbaf84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1910f52201732bcd061903378e3b6b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071c404b5a1fcde093acc127fb02d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af70d8584c5b00ab1fdb00a58fa0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc429518662a21d96c307c8df081c3d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9804878c8366890fc0e5ef76d358d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e698d1c0ca8e74e282166691462e20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806293828727fb74503da17114fd21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb2c23fde9b47778fb6ba8aa18e4b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce874f43644b7aceebe0cd3bd7109e45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4d8b110454482c93717545d29f02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16cc0dddc7b25384238a0aeaee373e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db9e06de937b4b65f030a27f3e853476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa9ac79edf6a6eb2c515b237e8193477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e705670a2e90698a34cad43389b73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11827892037d3f25c549a19ecd59ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa33b4d967867acf10fa7ee3202607480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6fdbd3cdbf47a96a0532695919b91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9fc966777a8c986fd641db5d1e87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228cf853db19fe643f1c5c63fd132e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d284eb2ffdd3f225627f299bb087c01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eb01825f31b72273eef22902f7344485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657806dcdc79f181d9d5dd395f00c5bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bcc9441fbdd7d8b37117e7eca45c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761942c570583cfcfd23d6bd4cbb53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815748a5751b36fdc4c89b58657148d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db2896ef41999e2b2fee129f49df90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19d8a8efb1c7a5903f27d1f6e4080c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f368e60a04dd78afbe34f091cc1dc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669054e348895054d180b5bc999b3ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed01f8b68007f0ebab8f1cc9e993c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c92a8d765161ed49aa801a3b3b986495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa34a8533341a3692fd9b10efb93265496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb614b399dd9f829a9ba44f7ce13f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ede942e859973b185960fbfb0f6f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728360311ff66a100e0c54433996b1db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11698982b38a4d7c0cc4e97d2b227cdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c7b04754605aca13e856a911edc72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803ea948a643f97f1bac799085e5fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84034118971e0860a8011c471bdf50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86313d1962f6a02ef71d7e9029e2453504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4910e75cf02fe4554cd60130673ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7123bb8e849c19ed66dd61d33351506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe2ba8c1370c8426e6ef43724e64ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67181f9980ab76cd42466470cc2bdaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe3450c6bf081438d68ca0934501dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf488311c12e6e201417559fccd0c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f7dbdde208688d2fea45bcf2cb73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f76743cfec2345345ab2561e5f379512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fcc858597028755c7899b0239c497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde41151b63eefaf377e6fb2a42262b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24faf8c85f208ee95e436c32eb0d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a6162e0654dba32438f0e297aaee3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba4197c532f4aff1269ee0a2eac6e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b9a1142fb3bb18aa2a44c69397f6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4561bef123b8431710a1e2fe4ea4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b4623bbaef60265a2a440405980c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938e44e13ab246a11b6d17e08a02fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed560abea6437c3674ed1c45ba0ebd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4a1d88d2b9bbe5cbc6c951708b2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb129fa79869fd726066396d8640e19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c946276a6ae776d4dcc2b1467e7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7e7def4ef9c3eba1c97c17c05f6b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a0363084e40bf0c69dc9407eec1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f51867394accfebc17fa51ba4af589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d95f91d891ae318dfed1118d1c688a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b213cb165702290ca66f33e30df87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8cc53eb921fd103fcfd3cd5ecca5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70701bca27f960c0862f070cf54367a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a921de5eef69791cddac7bb91cd38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b3564c976519fa1e7922d76dadac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c30aa4cb8db4f4209ff3fecc5fd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3de17a8a59ed0b9731874eced4ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c80e296b3702510a0022808447495537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67026409050c0397ef0713494ef1331e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65745cb0de71ad095c265cbce4bcbd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298462fe278af862d2b077ffbfc7dd45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1c1dcf8fad0c4ec430fdd4f0e7c96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b1a79f2dc48d624db19b6a47cd8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22e14fba9b3eede894081174ddda1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd97f26a334031119d8936322354d3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1cee6020aeba14cb89c2920f72aa8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ef6ac05b0bec0be2d8fa6fd5b5cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fbb7026660fb0db52ae6e69cf2a17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8820a7fc38121e2fa982d75216cc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a8a673bc4c3cb5ba44a76027a812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0a7e4df5f58c2d038c94cd5363300550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f98525715c6df11084bd160f0df0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00cf15f07689f8a4d062b93309c9cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab610ed9643d74a79e7271b6fc0d50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75674f5e55856afb0f37023bfc1a0cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d78cf2c07baa965e05ef3f54064e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e82d1f507ef5ed88280efd1e2b484556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25930d9826e64d84cb8741a45cfc7ecd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c501478f9af627b79058549883dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ef116247b677b4674e536e9eee14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860ce79740f58dcb7e515065d0dd1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f954c6dcd6eb46dbb31dd26fb1053b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5327495aa56899474dc987ad73dca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c170447a808292ad5f9f0c8e518f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9dcc056f0579224763aeeea4aa9df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb616f56dbeac837fbb0b84fe95b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16a5354abb1eb391c7ce855ff53f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc860b55d8cbf2b8b5b2908a306b5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4608a6716af521f4348927d17f868568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d262178516ab8ca07ab1a487ab0bf78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8582711634af05c02620af11f6a6de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80178de4ea2cfce9701bd6cb46f49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f58ffcb24712610c6c56deff2761572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d040b9343d706c42d5956b2a452a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956fe8cca205d0ab1408ee1d3ec11c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91b92ec0f04bd6fe321225329458c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6a584fea9f4df1acbb9ff0180623576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b43e43fc3bf1f28e37d9de6be3a363577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8853672a9da0cadd245fb48289a226578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4bb40d78039ebdb222ae5b4599b81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fed9425dce3bf25072e51ea50ffa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5428f50a1bdf100e9a7b35846650a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ee585bfbb21de1be98177184e599582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785acb58aca516487d9fba24bc367c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc0dfa743cf059f1d7ea14612050a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa2342f4fbb5fd704a2e04106288a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cba4156294c025a426f4c64576506586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004f855d46b65962020f9ea2751162b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdddf238188385fe67f2a74b1e4b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ccd185a33261f4d9f483063dbea45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba72feb43e666588fa4a29d17e3b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06157f3aae59419fea1d14687a7d098591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb710d28d4695d06153a2774806da035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f1d663db35b5811a0c9dd30d666f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f3e02d6dfb02018e99af9db1ca9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca9c30d188bd2d5e9ac7739527a99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb06da1e309c3e57f3c3073b3ae55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f0ca3b44856a560000170903f9063597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cab59a98d8bafa5432523d91e6a4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08694a7f4ab39ba4760c7a77cd3c2b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535da745cff47743f8500c0f57a4219600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68745e8acdb42d42f8a94c09b318c3ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4c58d502d4a7ed0a8d056a289e6df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdbe2171b07c92c41f193c5c34bbb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862ff6f09d01ef406e1f0541124e64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d12c832df4d049297b6f0a5d4bb4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768b092e69519f0c09f1d41070439e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708634d0c331d6d6d0c3c61c08fe83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ebda7d0aedc265ff4d8b74c088d37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee54ff5161cea3027e73f31d445aee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154866e6d927dcd6f69bc3695050423610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6f609e0522a356fc231263df3a9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92777fe6744f7f501a94f34220435e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd5c7b37797b85da2564566a16234613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf571c6c18d95842f4003c286d0cf742614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a8cc648855f8fdcbad289ce915be0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ecb7d4aa6bdab5b6fe57cb09d2613616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e252edf337f17f22f17fdc54047b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855589c19a590b8706593a8eba989be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc3e1b5086f5d7307eab7d148b14f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb821058bce412d008daaed60386fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d69bfc30b295f00c86da7a997aa66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d9c0d7724450d584da1971d88e47f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f31ebd74d61def195bd1389e062224623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c2bdb5b36b37c8c395878f5e3cd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f34f47fcb2c3169b13f70c84d5a5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e5d3468edd579ceb2c6796e9da2bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9c95d235419f469153259d95636b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d210e45105b7021316b7088c6594628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e0210500817f48b23604f1a8db29d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233746ddf50d83aa757f4bbebd4b857e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d482eb9843bce13d5c2926f4b31ce6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19f112ee611c015d8f7d8d1c266cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e3c825407211217a2910e8eb95b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b4d2b3676082fafcac44e34ce248634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3ee44f8b2d9b3d1aa2e8d73a515b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec4b8ba611ea11403a287865d3c99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93a9d2a41b3d5d72358849e013dc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d48292113415caff84f64f5e7f8db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f00b04fd0cfe2b8dc5c0aae535ccd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60660514b66ae2bdce904d9381742640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecd4d8efcd29505ebe78eeee28dde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad3adb342e8b384568f41784a2152642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3c4178b7e57872a909e493c999f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a492d4dff3e6a2c8d4df68fa1453f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961d8ac51fca507d6cd16992ccba2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63b2c0b7b93fc9166daa06a828d64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79a585118aac4a67841815ffdb454647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98040266a6cfb9f7d3293ba73368f7ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683698ece2eb9cffd4178c5b1a0ba26d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7658a22f37a05175b884b0bfe1c3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98075592d84554b6ec3e34e82b281a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0e0ca331293e5e1ca167e37e8c51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651cb176a7ac110db26c9c96a5ccc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0098bf3b9406654f8e81ef4198df5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139562805408a3e859157aa66918b3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c43fed5d4be965b3759a50f64e30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721718cd13d06f48f92ee845dc49b4bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762cd5ebc273bd8991ee57369df9588658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269aea914572e189c355573c8610be5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d588d749b0daae56244205bbacf69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98875957ce25937a1e6b4e2c00fbd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ffda429075dcac155e4643c52830662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65ab96257d607f98113e1701d1fa6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b34074828358b2f82054875de25d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a4ac10e37cb0e51d93ee258c9fb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb33dcdfa9853c576cef21e46ff3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453eaf2022b461e8a6c2a1f2727d505667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac0bf243c3f326e63804378e468ce3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81d0ca4dd8000371da4ed28af25409669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cb3641434e2306930ab54806f14b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05266f2241233db2826d0df9db3f7f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed521a656ae0781333e6add2acd8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83bd749c569200e6d26dd7c07351d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1d59d0e90a66077cdfa0d43f4f2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764c063c763da3112bc3321c387d797675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d740da67f335a861cbdae87b5e477c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428070e8aa65d5012b0345343cfcba0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a737d1b39ac42e21b006bda3da960678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb1121f297f9351a795bcfbe702efe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919f9e080b5b24b9b57dc8a4133eae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5837e13efb4225879bb3ddc518004681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac06968dc8ca91e07c715516cb4cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901c2fb8ce6866691483869899672e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1f521ef73c8282b6aeb632cfbf6cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aa13d47af9862cfb6f7a65b860482685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf36df3b1122fef76023c30314eb8da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84b94e981fb8f0e9838746720bcbe1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa640478f25bfcf7ad11c9c2b293c13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6544e1cdc0e4e56eb3ecab770dd09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61d2ac3cb0040cd669a527bdb47fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89dbae8ef7e316c3a3f11ea074c78f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5e9cc98972f072ffad8d122e465c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0c1a4c061b805350787cecc288718693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fcb6105785fc2c0efdf74ac4116f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38b361f44f18bd54dff5a9676739a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e452cbe04fad95f5aa97f8ccd6572696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9a1c83b4480c0805f9b1e9c321835697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab956bbe64c6cedd2b8b02531f1e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090849abaf9af66ca2c909a33fd9ae1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08312fd03062e0dcb4571dc01f91a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a227e99e7ef452269e86f5d8b2806701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d4295c8e65b794f34a7ded3ad27d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4e3bccf065a21b09787745a813b83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b1e2e6d39ae0a820bae25d6967c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf2b205771d845fa82deb604399ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7085ce92b99bd7f33a220cbc6988a2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d2479d6201985de07baad5555b150707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca19a4f898fc550053bc95bf36f0c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36730c4b63e432bf5e996cf34015d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211dbb9a6a1e223563862c9b4c1e98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd0fdcf481b39f1065924bc0d8fd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540909c9a713916cbf711f42859e3a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05463f26f3aef156c12ccdc98844ac8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b16069555d1f4ac29fa663cacaa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb561cc3cf7d1e0abb9fb56ea420186715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42987c0dfa2f5ce974082241f1890716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b91af73fb59be715e732298071633717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6192d6f02ebb00d64bfd1462a3cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee9bf5a0999a2f3602bea891ac724719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc9fbe5b41518b5af9807e439d07f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108108591891ca5fb70e62dc12ebe70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66cfbdab649a93cd93975d2a9b51e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e47a3eaa746ff0fe7c54d1383a1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a327f20a8cfaab48e11de06855d2c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c21783aeb845484ae930653c13c0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e27ef1504ad869b25a871a6d1af03c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d855838b65c6d9fef3e390bdb7293727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec86357cd680eadb2ab4f008871d871728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81270548aea9c8e61f99c35519c10be6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec12878cf2dd8fc60f5db13928b9cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae8e9d4b8137c5dbfa0018ac694c02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618114efb04520bfc49f1baa8cde37f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a47315a724134de74e96a2245fe7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ef5f8ba63595e8973901a67f2f28c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd8457f9baf1e1e2ed1b15856059a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8a854e9da46b6da692e435ebe8e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f906ea313471a07e69f567ae803dd70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21220074b5e1d312176224739e07b77f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030bf9fb95f8c5312bf0b0cde72475739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab996e27515bb26f2723bb99ae732740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfdfd9337ea7381bced11604ad02e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e9ea5e5ae2d2bad3953df0dd3e41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f89ce009a4561e0c00ce94c759c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b86d43aedf7e09eb1abcff9fb5e8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba392bdfde447d99ebb1011f52a62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e27e0339b880ec369f2f297c3f22b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad39489255da1897239f83fcd24c75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32028428a766c8f34eff37d797f47b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b77f11790ca5519f68472f5121651749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38f1275b0331de23e26e1a5b8ec9e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c162d521b63bdae1d1344f41ae2dac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9e0e691139ad8aca5665dff836bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68cd29c94e0137eb810baa60a5a7da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8edbd07e40cd95d79871adfcfe01f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57507793fc686412ae8286e973985bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9eef1ebbf9cbdfd4c2d6954ea6126756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f3a8875d78ec2900498ab35bf4db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca56f2de4d6cc08e55c53fa160fa1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a90ed22d0f025212e0d613615156f0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>