--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b996cc64497400f0af77d661af6de41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43f0e08f3e9f289ad02d8dfd55fcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772d9497359acc594ede1aacaa23b4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435251c57fd2bd2d19ab8ab7e217514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07234644becbe028786b10c5258520975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b960a17325f579ca0ee926fee755f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac524c4c160faf40410c9b669a0eb967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865697dbf51916e1b8addb4244b889a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468298a181ca9caf71c234e552e73d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538141af0ab9c16f3835bf0a8f9510010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce65497f6cfba4dd6a9ac26c2c4f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f96e92a11d8c6f44c6fd6c79456912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e5c5ca255f062bb2459ebd33bda513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f54c32ab1e32658e904e01234c614d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68404c7a7e72b63f2db24f30e0ac9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada9f954fa7b5bc40157b62e16998a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1075f59e65107c2d7c7c39ec1ea0ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a7f8e86857f993e8a5b322f65e0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7f4b61b6a5ddb701749ca02c920e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209eef5947e3f301c63158fb083d19620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f044927d279d56b1d6643cdda34521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391d4447468fdfbcfd99bab795fb3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb479ad1f54cea1b14ee4cb1f787b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f07f7a079120b36d766f2a0591ea3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a457c9098478eeda6a178032a31d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e21aba3a16dafca77de4d188d48b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debdd8a53627bd499ba904e52f4123f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e201fc25b18e6c2b4a5c62997263d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92068277aefbd346e25828f9fe3eb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcc83f125449a773a0ea0c861c725a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec86f7dc7fa645fe3c82a95441667931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc1560523cfb732e51765ebcd07e9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d83a7bd240669f80b02454ecef47233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c788ed9038192cebf6484af918d3f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc48d8d60670418b3afc682b9464235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d130fdefd1741f9b90899a64b703236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558fadc22542dc752a84d4f3d535be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6555a30275116655f209ba1c3fcd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cde1f21a68564fef1941e425d0fa7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd619f310ea7d56284f1838d42f4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50759876d43c490d1caec6cfb3914d2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636166eb180c4086572e6655b11e7bd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f6e38dab5f495f006e8614462c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b58951c35d4df6bc5e17ad85647d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad156c7e88c585e439047b8bcb0082545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f750779793e8179ddf8b105c4d451546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a63c4ca96fbb4dfbee09ddde6e9cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53258ec0ca60f4ff223ae415a2d3d5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0cc5eb961fe6c5fd5fea01135de8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409397a7690c2ca84153f13bcf85f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb620fc3d2d7e341d2ec5ecf76683751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e3b98cdac54b5514e72569e8de92552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f57528b0862d5eea4d3238e614ab1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b16efb9fa38163c34904e5e72dd2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7c0f1b816ae3dfffaf8f119d653055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16bf64c0c0dca535f2ee374873cfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745a289b7a5964a54abb60503f1923957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4dc02e1a2b05b6ed37f28b2834ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f668e41cdf5bc7309c5ff746a199d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642112086a69047e60545505e0f756360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c867cdd24cb543654cea6464c754261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d18fadf91ee6d656a7e1e5f1196a2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6afb015961ec0cce82713e783745163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb7e91d424894fd25b13468f32977e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1870ef24c15115154d98ad3e269fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6cc47391c4a2eccb24fcc914977c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf3c6d6fb76b1517a80b42d0958b5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae1f5ad40e3ed7483d896cd7f0b24668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb61de6b59454a00b01ec5ad5fa6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f2fa1b425359fa690ac15c57f54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0a6a041c2df0a397117eb4adddf2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258754f86423893c407635ccee6bbb8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204877d27e09d22fdc5cb8cc1cb17b8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966bd05e7c24573af2810d1b8a46a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb60994801e45ca6277f706f873e7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f4b2781767788d99f7ccd03014e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fae71284555e1ffd11df353c5ce0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4173f06b4a88d9f03c0a255e1747978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f8783bc22bbea67109e680c5457a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee6af68949b24d9b740536908e86980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443e42d7a4cbf48330dfd0f81fa8b5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3262441a8e05cd21b2449269e6bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341fe63bf3da6a0b1ae4c70f7964d1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22deb5ff8e490b657e0269e39a97af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f21ef18d07849d9e24b92784ee84b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbef7fb94c21f330a9a9bb853f9ff886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792381093fe7d2cc98cb6267955f2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57fd34eb85923a77e4d36f45ee0f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753a545df70175147876f145ea5bfa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40acb74bf5a2f884d4c73e2e7c7422a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56141797b7eefab9c1638644b9547c1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873358d6e4bbcad66d25d051719a1d6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a85b91bf9ef8f57f5eea6fad0c3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c539872a249331d52e06658d8477994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6a3594160e2ac660ce4e6367be1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c84738cb58fd22f8c0fb9074123096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105661c153d0502caa829e4f6cc5e84397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57a6110924b84c3dc8e28d4cfebce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e340f9df65506af0a0291c4be0abd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98552631648c668858a3e8f4bfbe60b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389f2ef9ea0b49624ce512faf3208e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff70dae22b009d46d6cad44ac45ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c316f17e2d151ee8d9524ce8120ec35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15bc243dc0db1cb6663c49b02fc852104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5377d1e34ebd0176ed61357e325f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce198ab3284d1c37d7012eb737d921f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c765558c762b7af560d46aac8254107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc9fd005c76a143e899aa0a696fe42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ba47466aa558d83f2a8768c11a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77173ecaf37ea9d296ee1c116f8860a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831f2ee51115d51c16d56f2cb42fb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbad038720b6cc05f16f6a556a097e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5383a8a8a4dbe5034b3ad65495a7dcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee8e3408851192c862eb23f5f4c71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad844f97a47014280bd7177667b33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1510732e983b0e03a7bc364c67ff2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c1dbac1c14fe37749954c163c496117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8810ba86d0a59c4024448d052bd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef06202086188ee321801f81d6bcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ebe1b76a1f6d51e224a3b6e6e786120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0457db122d6cf6873e14da1452860121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac67a933dedce0865c335c02975862122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eacb4d985a1f38d266a9a3dec7ec6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87081d628c326d0c9d77b04a1b746124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba482964be7b5e98de6ed471dce811a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636138888c3cb01933d94070247d2a37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126360863732e67c36d6b1ee091c563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca5eb81cf57c0da634a484f4756d2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d04258e82636bab00224fe509c9c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd14d7061d1f1eb9d8c9d6735858a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9366d2cf22437b8140f9cd6325f6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b043469c72597caebe714bbcc9db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf035905a40dd90c7edcc0f88d03e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046904898e56604870178d8a955f0ef4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51402e6defe9d7ed5c3e0f80c26603b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3cfaa57336261e9372392b8bd21b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc13263c99a9a10ab9719dc7a03e7ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47355b2ece995142fb6b62e1790e015138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3f26e9ec9dc44f786abb4f9497309139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b142752392fec4de75b666e5826d45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476011ec7afb4be5588e8bd65a818f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0801f16a75d0729ca0a9be89695d224142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ac318916502d54ed9d07786a6d85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4a2534206570423080ce22f085eb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039595220eb2ec277d9fbb17b96c3cea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8f8a7102f2613c97d24009fb338e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec7d74b9fa61ab67a4f309cc1ab9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc912c0f1862d646b4a361510db717148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc64c985d97644286a8fe9461f1663149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56137eade5203b04fa35e9ddb2ecdaa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74817f896c929a5f0ff5c415d9add7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693c60ffb6855abc13f58af4c1fb5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024e43282bc70a3204537cf11d19a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c63587ac6f02f3045feb4c53be1b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62028cca010848ca82d6eecc525cd160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22cbfe5781664958dfc2945480219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666537f5b4992a820bd012d8b53f0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa059907237de28b2a7094b91c47587158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3306171a6c671407f7e1a3f55d16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765a592e8ae40d468b912468ed9ae5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536033ecee90ea1226cf600f6dbc5f79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526eaf6992230a5d95fbaf294ff18e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea5c1a549db7f855a0e9fd7abf9527163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfdf57628764be607434cc48e278ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf6e31a8b83423e1c176238a501b2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37c11ea0d1dc1f66452adeea13a3f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079021f031344cafb46dd70eb49b16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a7522b0557d56435f66e50ca8f132168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2f2c6fad9f9f4e8276284e6abdb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879692795aa9df39b2b902e9f400b35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c855202a8a5297defad59b7682535171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a2903f43c750fcefa46bb1bfe478172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc111daf049971339f7aeb68a80fdd34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9205ca6d99adb6e0439f4fc02446f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510945d0ec4c2ac5359043915762fa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e492a4ef49143eed8580bf6cc02447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092db47b4e6c7c8ccaf0701b21234e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09126e635f8e1267387d554aa87d2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899283206bfcc332936a37f1e673837179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6dff671a73f71e5e0561166dd24f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dbd6511260a978dd776a2df3d1937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453cec5adbbfc08129c8fbc44b8852f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9bab20ef843d4d677c9df498665d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d7a014a93f2f087f6eb8287569d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6e4c97fe2d9cfb4f075197fb6b9e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dea6296a6f3a4526b9cc8053c1fe8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47124366a25a09c286cf29d0fe5c13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709a3fb6f99abab6743a1c9d65c474188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273e9f835f6df4ea58922126f2a5a8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd527608e60adf6423ce88a5cf4ba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea46d1ce809ee831a9052b76309360191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fc754b50975eaf85cf4ff3849527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92480664e8e12761f07cfa78d69c5e6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb510999821e95adb89b4ec4aadd686194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b704e20b2b1aebbddf97d7e96dcd9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e6300ed00968db60d20e64c365084196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54313b5d8c2850ef405bbd2f846f109f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519f1830f03809ca6776185a27ff95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c8f698df148bb3755dd861a78b535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc214b739ab44dc645b277bbcda82d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10499c7a9863caeaa5de936d2d0de0aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcca7017dc41f0a65091adf4f631c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec7a8b73edd7b3c7521ff79bcb383a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281251c09fcd6dbf64724bf911d61c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdea5d205030d9ca15df0ab5d4fd01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8941c7a1ed67bff828fc8a00c6606be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fe37022f4c64b7ab8977e5dd8e6a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fb743eb6f4ae0894e16c0f3f9a990208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d757bda6af640e0e5d7f3c57fc1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e65656fd6139b00307f80ba9ebadb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a9aab4f01c329d7c8d81fee604aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4426f889e8b03d5fce93bdf7dad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e81a994cc242e90291361aa72f84e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a7875376a298dca7ef010d943db81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b948a38fda1ce8bf50a4d4e1ecb43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c50a4061d2037c0dbaeb1829bc9948216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3f47e93b2f80d9bf85b144babf4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e580e11982318381b1e74043cf6690218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ea2c635fafafdf16f53e2b5d5b01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83476dcb6a451f0c72c526f41ea49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e9ff329e6967b21e97ec4ac95c58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6357960cb8b1ecdbab13bb22e6d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81a9a70fcd90badcd26d7dd6bd823223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65eeb8b16f3468a09c611b55557619224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781ce1c698f11d18d2c9113b3bebb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cdfe4cfb0107aff20c12b950f1e28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e744d5b1844268910502cb152bd8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c83e8319e0070777b5bd84fe44f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff259664ad2047d888b5926eefcc7d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63abcf5fdd21e5b8d6de80ef997d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b4ac1d403ea2c45d9efd373ac134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f1509d3b33baba15752f38578a9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd723c3c27193cd1dc9607d07cb9ca1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5f6232e4af014ca0c23db68fa857234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3880e0b3b089ec664fe7dc6ed78b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2144492b75a5c3ad39ba16a42fe4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466527c5d185249417c33d02a1172b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88c5d9fe6ccef579fc8d4282a2fda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc4bfb6a891c3e2a9570afa00d635239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8abd8604dd7480abe28655163a60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29824dcc64f440620611d7038d9fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f7b0548ae470a51946c97fe16bf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edc775bbd1b0acbc5b41260fc649b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2dcc9d19cd559ec3e53f352547719244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ecd2dac5768df10360f4e90a026dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa575815ac9795e46cd85c4fd1752246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628c6a357bf90dece691fab9b52e048247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3305efd21e5ddcb358159312cce26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e4dad6a685477da7970de143dfd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb396376278966d4f5073c691eb6b8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c150865848534f400145c71c83512a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d9722c44af5c616993832a18d534252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ac4924cd25a784c706bdeb7a6ea2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7a2c46462a0b62f6eede811eb9ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd60cff15919bc618932b527f56abdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371cf8cbe0f4a70715dc9efd4dcae0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797f7b390608443ffdf04e593d8acc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c70e7ced7eab6d505d7131552259f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2642080e8bf52046309d682055d44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce094b75110562d72683c93249cb824a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bde097ce6b5b178e2b840306519eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5825e95db91a0d20e7736c1fdd01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6284d7592af60167e18fe3822e7e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708f8a76bb1639936a117e64a82b61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c20078989f054199c5332dd1e36b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf52cda26eebf53f3fb84f13914a721266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1d2e41063a6d04a9c604892897ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ecb2b412159270a9f4ff00a6ff79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b2e19b1934c44c25ed8603ff01ab1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd232fc11abf082a884d99f5254c2f71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d60f2689ef9a31fac72b346f64e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0295e4aefa1e3f9e3d3728ad7cdcf26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f79eb3a1ebbad37ce3155e9efd6775273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf80b38e82f836ed053f77385cc9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa097eed8ad53011ca3269f3571bb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a023a34b68b26a1c758cfe2364aabf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd06495f357e6926b8e5389c6f1eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3204d377fae06b7e26dbf3d7f67d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5576fe9b3dce338c67bc13db6630279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc649ed89cdd375321ca77b6027fe4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a9864661358c89a433662b86f99a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02653cb58b4eb5e4f688fcf8c66dd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2aa3c91945dd207fbf4d68bf55e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072676cc6fbb1fa8d3ff0a5d9836ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062857dc27391914b408bf705297ed44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae9a0e508e931857525e2fafe7b553286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56130629e7b798ab4d23e6da5bca1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495bcd942aa84e6da4976728ba05b75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad7f11f55e4394c2d7c902b4861fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7927683da597c0a7337cda55037d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04096f9f42e68f38f324137cf6ca2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ef596aab9569bd5a0d6338aefd4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390117d79d306a661f5c8555909a07c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e161cc26b771642e813d98c8cfd4c46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d42475c3ea19d4f3a5fa8a5c4a4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ffe2a00eb85ffc5d5299a3f20d40c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6d871d209d276abe31c92de6c2da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cb215c7230df0f8bdd26543e99998298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb1df6628b28dbec161476b57a246a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fbe15148a81c2b508b37dc11ed414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e337f3edd57a9213d2cdc3b2b114301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3070a4e3e9f321bf861e82f97f4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc96f9eca9bdc5fb91c88c9b090d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2591ab47b9cb536d70017e7d4f86ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c110c06149288cfe4d81ec52facf3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769881db5546e91aa5892812bb427e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a54d8da5c43e593344a09b216c06a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064a61b234f8e26cdf64eadbafaa1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46664f9287dfb56505db0e26b720c703309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1ce05036b797d5500a9707b1d22a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bd077620eb290317fb8b4bda1d206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cfc7efb050ed1eccec12f5908ee2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed00c21e78fab35e34e3afb983d0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04e5057913879cc7086b81e412d08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6cb91edee446b47d3199ff631a684315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7f4ac3896c6522dd40ea9d352944316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e9deec683b0e095b429bc90071ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c0e299acd6023c3e9113526518bd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677de99c63b3f5f6d4c782f5c642da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a32ab54311f862d0d4996bc5ba648320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc14b4fa5cd8044fd75536b3b17e4f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc917ffe86e9bbd10868fb1114dbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7da857ede73db0b1d4cf9bc473258323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b42505d3d9232db4487166f21bb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f37f1f4e744deef853281990c9359325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934352ecb40d4b471a8614c9db41e8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3a9f8294e0fee9c68b7450a8326a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97709f25b35cd9fad23a691994dfc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f0b2e3ac0eb81d85850c67cd62fe0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c438d38b4edb77c456c9de7dee21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f6bd337de2fe9d5c92343b01f03c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc2284ba2c1b7ad733c9ff62f553b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cead6d005e1b1f4999da70bd4b9265333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b043d328e391b76071165cf143f9a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e072b789c46f3e9ca6cfdebfc25d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd807d354c185c60d86e46f9648841336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc036646f45aeab982726cc131c7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182f3973928e870f4ded11ddf0bdd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac273168c8f720ebba7ec7a5484f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487aa0c464e4ea85c607e896d874535340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b25d62d86af9826b33e1e2569204341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff52cd57ad1d5faae06cfd8cf549d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1c065186418d700334087fb1838f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d5a49a93f6941875e6f60cbfe9c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317bbac4b95c6986112356770dbe07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f896aa7578356dc56ed8d6fdc2b1c1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6cf9d9db4323612c8c239676e8c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423baab4221976648452daad454c8801348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44070f7306d379ed5391e572fc0751c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a67575ef1a96921b4a8f5783c277c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65e5ebb0f307da120d11447c7b0d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c3add85856bc7a4653ad506637da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ced83f14714011fe93366c9d7e508353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7945720a4643c497b8be54a3e16156354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdc78bfcc3dd290d3cbfb2935b59bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622548df355d7ed64bb82f97891066356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58e2b5ccfc5053aa9b07d0dc720c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694684153fcbb420983253b6a94c230358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae86159cdff1e7c16c0704fa0da1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517260b22dd1c630af48cf74ca1dbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205161651251a5ca50c3e38a9a66a25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90828253399658b016c959c7fe9a6b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c716dc442807fbd158cfcd1a35d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08e3556aaac33ab45f9484cd8d4f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c683e6b5c3d1d5b76563b8bc5204c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1f8726f3987a29eb2d6e8d3f8331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb85bc937bde2c138e8a329ffac622367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649e7e2449c7d1bd0fff8d2cffdff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c683e568721804cb867b7e2e53ff8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd480993d14d13e15823bc7121772ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e740957ed6a3b7c131f917375d2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d9c60167289c1c9cf77ca967e13ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fed4ab4fbe7ac5bab35dce060f887373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83fef685e6c4410de77db114bf2cc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3743fc0b80d81c31d2d0bf86b539f03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d3e012969e8f5ce74d1bc31d4cdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697086a988c4aa516397f5ad7ba7b4b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d823c45e6fafc136be77365778501e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424523b3b905106ccb78f5c07094cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113326f55701a46b5b34bee5e64b05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90e5c0e7f6fe8704134ae91f8a4c3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ddf5cdf2446fbc0cce7308165597f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8af2b4437a6803a982aa95687082e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e2b3a8ac0e71593a6469626e20ef1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506845bcc7e34fd414059085c3de021385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7bf5ba0cea47ad87819cd1d1b6b7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0a0d5fedd1d5691e6cfeb7bb82c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000e521622f81289138f2c1fd242d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94d691cd1bc4c526d9b3cc3ae06c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d797c7fe6ab2c096039c9321cd0bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb20bdc619216af77d2342c4a5d72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2909f56469df76540471aed81fdae63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775cb0a374a77e521e8a9010848141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1cbe0d239c613c99989fa423d2e38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675390bb85cf39f570668aee86ae6128395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778ca451778480d7d13cb3fb75b396d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b15bf5a3d31f04e28b2e569fb0eb08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77346a2eef1efb2ac7a04d82970e87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286802b9b330898050278daf491a0a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b992d3e60bfa43d3ac8cc367e654eb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02cd2a4f3ecbdf055262906d67319e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09faa02390a2d480bd1e5662051f61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d911bc33381f3c85d20699d4637ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67e8e07017cd18d034da5547a02a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84dcf6157327acadc04fd0dc9a5565405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5aad011263140afa487a8574bd2de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29561d04029f2fa5cb57b2d70b17c14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883d8466e59e2896b1fefe5b446a7ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a78f7cf2e6bb89307c9314c6d58be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0ab6b220737422dbda464003b2ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eaa1b0d0b827340890ac1115a1d05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a11c592021690f0eb54b3b8c4c9229412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868ba2602f6cedd862ad433290c145413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fedd7c5d2a87dbf3c1f2bf67f0dd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf153bc1fad0642deecc6fdfb044959f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea486ffb5bfd9597e5c6f63e85e848416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0d491a77364b29dd7820251e72a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760deaa89718afa8098e27a053ffbd6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e5a7cd7364509de035aa0c41fc63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f44e555f95d0cc8ec102248b7f6db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4435f21c864b6bb6186ed31990b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9017ab6822dd4bfc01d3d298b81f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196e9702ab40e43eb928b12df1ce38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745d122ce98529fa7f6a089c2ce6e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90233d0a36a5fc1ed34dacd2417910425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e85f9a363a72633b0e3338774f6a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681629fe87374ffbe85b270932cfa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90613aedabbaf3132364a04f6bbc2fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac29dcd6ac6158d024eab3cf755588429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9825d29f0b8544ce447e292ba2849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c906257d2ab3b551151788f78a34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58672b1baf7e7dc6f998033ec3ce766432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc453613d6a3c89b1148efc65481990433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc508025e473e3717eabf3830a112cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d02133cd27260381a00dd5f9de2c58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece2d20789ff7afa0ba670d546e3b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0299279f74063d8d5443657470681437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900248451c33c9bfc309127cc07c99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a43eb15908eab905afd7aba8a169c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850762ed865bbaa57e9255adfd727da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e8436970c84a7b86ab9946afb9b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b113d03b64b616d0138771cb478a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77569d837477046c1bcbf437e14ca4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ffd0d436147ea3387e024041e1ba6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dc2b44c2725abc318b635111c726b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb907cdde17107a6d96e831e294b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd8088da831bb30abab2b1e40bd8cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be6ae1e8c324b315a3a8121c3e36f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d40dd915692cdae8f016e4f709414d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff97d690becd1c650cd8b16362655d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e658abbda2f06f285deb374ea9b7b6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20a703ab746775388673b3894b61f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d539c465388181018935c8f1f2a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb05449ed5f68215c99b80db0b7564454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206989804d1902c208091f09d342cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8f2cafd5c2a23649e15104bbfd9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae1af0e90a5b9798bd0f98f7a9abf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a1e1a0bce14057eeca16d32903fac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad1730428eccd374b3d31a8e180d70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387379312b647088251d6aa88fecc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b25813e1234aea3c4a1d8a25cddfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528bd1fcedee3598c61a2563b95051462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407eb565d4f3ffa0d9e6343feba21a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50283fee1d08e0c939f2ed799e19ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56bb434f0a8fc67fa6c00b87665680465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cb3bcaaa8bd360b4df4d365f61aaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37633940c62a33fc6171a737da446aa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d525c8bf99a85daf71cfbbc7dd94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67a5124cb5da89aa74e1e3bf2ee13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762816a629c083a2fad1869402ece95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab5dffba10f9b05e1ceaa0b0b63149471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d9926227f496f16f0fed1e72c1f44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bb5a083c0eb8cca28e02020c9c8b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b23c3660cbef8feec4b3875e68bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece087b3370aba58e560d66a781662475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b1baf53fd383d8364e1af7d416a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8858b63161d43f6ee19a5ea6c16a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eac0b32abd9536f66b137a1887f44a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02f8cb1c126e0df98cec8e6522065479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc289edd4ccbf8cfad6044f9a2653e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463283abb663860dd3ad0e66678b2fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17c32daea6770bd184c5b27ac9d40e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987dfc72ce647e68185c501d65b0bbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5462165b0bba577f42619317f31fb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e381b2e7094da51fad4c8f5b15519c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1c082bdb0b660bad9d3459823c0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516c83fca5283cd860ed5a1659fe43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915667926294954ba405e86461b64499488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962aa791274f8587dfdd003e3ca9664489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756168d31767a2e44cdd2c355f59a164490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce99b138357c330033bcdbc9dccd195491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a534e1ade179212471d264d5811e98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f179000fbb4febc177310a1d2824493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbefee699b120bff0e9a5dc8ba5ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354979ec65eb7b5acce90bda37d61865495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6e0ffdd92c4dbe69a3b684be11ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b79558891b881bddad31785834c50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd077942c83fa7bf347da8d09d7d4b9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1f998fcb488e13cf41dbc4d0cdd7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f0e4ff8fb6668c1c26476c6c7181500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd6bfbe5832ede8adfa2f67d77c7b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6547f0a082eab1ac7be5bfbb7842cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18346c50c3ddf9b3e538541a01f08e32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d47bb1814082d1311227b575dac8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1bd1f84fcfd97bd884d32f9ff5dbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2da4429cc14ca03a3ee9df5f6faa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb03be14249b45b464f08a1fd2c95ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bbc67ca26aa3d021f08fae55c93db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30583823d5fabb6dd0ab5aac965ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34cf28d91f0f45537f060eb5a9a380510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb9780bec08c0b4d019fc851706389511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0a06782a1dfc227bcdca4957f6c7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d88117c640b1c867037f925bb868bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113bc5b08cb9b5dad983751ce73a37e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cdf712008b7de6ca968c687b7aaff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767ea1df20df2a85d9aac371357401516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9bf627ecb460f2452a98c10617ae1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede34b1a27bda606acf1213d6b84681518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c27ca8df77b359be5474d19a053e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d920c522f7cc81fd3ad334082d8e16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa14d8deda7ab531484a7fda58c2ab6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe113b08d509f84a359dbda75b1f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b86d1c984a3e582fd50db44d7a81b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a817b84c18db65558508da8609160ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef37375d6286fa5b96bc0819122865525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec2785107ae7bffd800a6ce1cd111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0875888bec9a66aa8f50c203054dc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de30c6f6c9d9d665e5ac9aec2807dee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507bf69ceaef4b55386528766b503ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e512264384e3fe66bed8c63128ac6b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f696ebcc602d08be3620ea48fc29146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce357bd7dd19b26abb462f237bb69d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9d01efd0923b1f01cd6405caea4ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc383c26b69b281eeff8c0e50b878ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a557d5416eab3e827b8a6628b46480535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c038acb59f8b47e24cda7c2f84691a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4bfea8fb25ca28052fc2360da8382537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3cd6179d8f4314f312b1a627d74dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9bd6726edb7f96d2d58c391da3ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011848d92fc820bad852503bc23b3005540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7dd6f9cb39fe346931da572961b63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05c705969039e7bf19788fcf40fb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b56f48767139780b5b19d2abb22e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc7b7a56d31cb55b52bb3daaf9a0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd4fca86fc0fe19a8bc672e3259afb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcee3e1734a5dd9a5d96934e793fd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ce8dc2dff41d104711501514228c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e810935cfc36ce36f89242d6125a245548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f3920cb1cb5b3d0d5b75659fb36a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02554565b7e3ec01ddcb340fc4c53b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcac0428c2ae5475839717d3803ea8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3835c0dab728ad690ba655ff0bf01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731160c7fd7e00a5ee3199e735a689a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241845da4feb4c6794a547029e11edc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f83bae192a34cbd3b3819b4ce33d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45329f9660681ef5078e3344a64e0860556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e469651b0611c4d862195557e8bcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2aeabd3c59e743141bc52a3e04eb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0b04659ee17b986098c16e5d5709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c637240029064a64f313b123fc38a65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8532ea2e91b8b7defdd06d0264734561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6366336ec80b4f289c30996f7eb5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1dbcccc420dda269c154dd8accd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd3b3f5dc5675f377136680b17ff3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c714131d9a6e9d7892ec0ed48bee1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029a552316b0c0293059d2571a06645566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5941f186234dd939f04856f625438567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58947883b880438b07100a9d403d82d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ef61d453b5cbd202959c72b2c2b11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538c347a54bcf7452a79d2ee4ab109570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f2bd21c2c2ef24419fb6c6e4f962571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e587ae8ff3f4697ec778aa7894a8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede0e1d8bc8cf01f47dcad6fcdc0c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64d50af83ac4fc9c33a2884679fb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a06da2a1af85276dac60535747c6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47f1ff479ad0e5f248c0d7da4aa432576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b48dadf40b66038bea081439c5a969577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7517c459dcf2a8eda769d23237e90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21da5125db8d86c8c091d1dacba76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3301f9a9daff4813e4511f59be7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2bcf3a6d6cc46ca95cc596f1ed52a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be655b21e1cd824561e364d6a4d3cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67be74c271b76415ade394e766b3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39abc37dd44547c562fef0fbd7939f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb814783a5eb51a6ca823aa17cbe4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c4a7f6da24ad58cf7e6f0e39c1a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cca6a33d8b26f357316a6e99403ebd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153dcc532fcff6196d1b1fde3dd1c3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa16f1402f1fc2499da597617eb069589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766dec83e13be85433c6ef6111f40d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba7d24f9cb195bcc6bb5cd45d5e579591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9765c1157b2c53f0e0f9bc2df5c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834acd91c5d75665c751be082fd9f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1995f30a5c21f1aa4f05dbb2686d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223dc1670ac157246b0aaab1bbb6ec4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827ad4af45b14b27997c9f2cd82e0dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7a9af21e314612b82ead971dcda6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b1cce9a573f39143f2fe277647dd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8337839de4f6e78ec1716800694a70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0ec48a06ee2c5c73f82cfcc004b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532164c4572b81249f4d47d62a49044b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c368ab8f8743c7369202a4d305240602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805722cd936fcf23173faa6357c3f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe9b96c33920b8b141f037aec0f28a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099085662e1ecf5781f7a9bd35da415605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8559b32d38d3c4a82f22481608aef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5c0ce55a36cef44505def28e6f21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133df13f8115072990722a8258329e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e3eb47718e2257d901fd607eef13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf83010e718d247623ecd7bf9baa6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41bdf8fd12e961c7270e5b2b9c44f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5b70c94baef1e466c6aec87f1242612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0e347f0a24f07693925a20470bd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ccc75037eea6d3ac835712fa3c419614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e254258356f91aac30b379b731b33f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfaca61d4c1b6eb430f90347e3df8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c1b399dcc23fd2989cbd24f3a19ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b95c794604a5f714a47aa62c6d9e65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6012608cee1343868cedd1251f3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12ee99f8a313b312440acae428e7b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc242b105c52724308e56d088dddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12181dc0812641402ee90c40dc24104c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637313c070848cccdb94d6bb4816c59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85301623c3374d2af32d1c6d94de7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4361b4a0126a130f3b54fd32926343625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12da9ab670d1d4077f86f9bb7b1bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c02113429b7dcc8cc7e0b47e5f574c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d14209fb17cf975f7466b5d750669628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539377e1c11e6b673aac4ffb63443ad0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f57458c33be8b155248a9795a2ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9de97534bbf8ade1058b6fc7a8629631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7f7a5310f6f7dbd10a5e5717cdd4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70706403a3af6d1e4ef055629c401633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13bd98b3ad1062c30c7f83d579d73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f994761f38510cf515e326a1d99bb4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13d1b163d9344932037ae2926f9761636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01cdece0f7bb6c083597f1731945af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b667862343d3ba4a39764a4865712638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7541089651510f6b884865ad68cf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a657d959a9aefd568fac170fd0ac0ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4764d879b323f3311a62cd463c29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4190f122617bdc3cd537f32b4d17077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a23532e5b4d625d5d259f410ba17de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c662567d89f2efd2c90f26787de40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bae1553d400c7b9ed296ca61528bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb081ace9c1562a6f850038698e0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10965a98d8df0357708e1656122c10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698efe47c99945b00624dd622d03af49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb77653e6e134e434c74900df9732c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb7706781f432b04c5b169719b4b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7e744eefa5d2b5261918b7529564651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71a9be03d1990c11daf34abd992ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56195f91b51b085ff1bdc385997d7eaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aef04d5afd09911ce7a6f7da63246654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc0c76e09a148503b7676481f5f5d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10fee6efcc006644ae1a83dd21410c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4732335ee3e99638105add5b7e9f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b30dd1c4bf9ae0c5869e5550e442658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717a362e9110649705fc54220aff13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c63bf34f605cdba413cc0dc6f74cfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599332e00c90ea5c9e5ba8138149b6e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b86323319fece9853dc6412dccef4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3286fb73cb69bd7d82e3d69d54106663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc69a4d388e049b6b50b485747e4d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1624d99cf86b85968013669a11a311a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b373cd628ee7b7dd77dc64657e8172666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a7029cd25796dc8dee64bf0067d71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7633a85f8a6a431b47229b7f3422c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63749ea9bced56fd6bbfd5cd0ed7b605669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d17e4a365256f797b3ecb9d01575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6bc6db0e538955acc5e45c8bcbff9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ebd4a98538bb2904b2aa575aada60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32272428f1d5f29b399e4753b2f925e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034db3f0b35b5d9b2ebb3b7077c6e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d887c8bace4676647f0648bf37839fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f755b294a8bcf024bf144e0571808676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306a0e780974ad6900be473b57856ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97976f4f0eb5cf61b41e3c230f41acda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069427d5f9abada5dd044075a5c21467679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965beb392ddb8fbdd0f07203e8cd69e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e6af80678a2e5a51fa255944abe8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfc9e0d0c1951f78614848bb80e25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968e4cb031c8765fb62249de453278683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf2f6e035eca8931f84ccf04d9260684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3cd2fb64a4eeb78bbd2a4a36b382685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6423be3ca76fd27dea01bbd798e42d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e681ff8bf6f188645179a2e055be1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653a163817cc8572843c12b8a412d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171672f3e47120902ae2d025d707287d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274efae9ff94b93c8e375d7a1813bff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61b266678f0b22041c8e95fa8e000691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7b782489deb050cac6766446f577692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546185b186e54b5bce175947b5f26c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61b6c91589109d4b359f028ad053f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043964a9226b55208dfaa9bca9a8818695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c47371e0dd2a4c4431c1a490aa53d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b063b9e6949496bd7bc178dd8fd78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc032204ec275ed3687cc7b7c90ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a2b70c3c0d6164b7df752dde44001699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57251bb505e925cb9feeac68de55e271700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e1118dd102004c490d029e8fbb0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28e536bbfda2c884e96b1ff270317a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f34b7fc9c506ae023f84f20e6b17d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed254c38cdf3b8edec6a86ad675a143704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035ec7cba10de5ec827a77888fce04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e27fc037923015a4e596abce56f62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af959c9b26ab7e32d20136b41ba836e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b075cfb9bafc262c792e567a8b976708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bce4b755adc6ba536b5c30a8ef66d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0603563f62ee7818852b235c7e762710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d5a7e4b2127c1a754b97a3f360cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebe8d04bde6dd2afceb784e1caef1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2510723bef442e703f4aac82f130d33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59cc781f51137ce6b4c33254855fbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0b8f53d4ebe19b723aa9c829eaa48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e9a78122a46e23cd97212fd3d8efc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e9dddbd6b143669a539a7f7e9da0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec0b0cd77145288ed8e985560b5960718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445cbc817c22e8f36c4eef2ff139a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9105469328e7efb7fcb1e219784443720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809902fea0fa07a725f1ecb6814d5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f831b7f4fc470d129d7d7b8dd57e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f8822f9e329eb82bcf73c02e33eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092f7391dc1d10f52d4b95ea05d834724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b473140009d47ebd904f42b0f8d364725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116769e0cf4ba9a650004d32a6df159726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d0c81b8c08863de62c4ccfd3c2fa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17850dd395eb5155d21012ad25403aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77610049e844bd241b5650a7a7e4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956edde50481af6f117f5c5a86176545730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e763d725ad31228e70d911cd8260709731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789c62ba51d9a7f40580526ac737a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2353a132ef392d90de87969f47af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7caf49da939b43c2100f5b2482f0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fad5657ee9cd14fb7086eeef284e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6a4d387da5a867e951dbe2877b9f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d70cf2726b9e1cb80bb323d981c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f7e1892f77cdf660f93836739624b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeaf6a542d8fe6626141e472aa42e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f9fd334dea2b077431d02e0c534d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c37dea7aff72a0921939ca21e3a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87fdc58e13f2102a3eba04f9bdf775742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c91d6a22a0177c15c288660f5e1d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3e250c9e8247be8b994a14669aa2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08d6a9688ca66da3510d553031531745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e2e9d80d05488dfe992155d2686f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ba3a667263b2bec61ebcd19ee60d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05708589adc29a760418bb96e4e8ec42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0d9179ef2e67e6f88793a3107bc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b1c737e1e27a920f1da0304e0dcf0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd87e9abb725e3ea0acc01798ea37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2300d30d973713e36e585a64205c19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e3d53ef651e709d95913396a8faf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c7c1bf5eb136bce9b9367461141d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbcd8b3f699c47564e2c157919c6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09507e86ca26fc03e7a6b5e2ff4e362b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d9a0dbe482f876dc124be449d7beb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d8b39c95b0deb970d7d1c50f3dd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7330f158ba54672a61b7ee5b930f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec1f7f4f90b1d7683224a5c0c131551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586d3aaec25612a2f6e8ed5e62af8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648daee711821dfc289434fca9cb8a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92943066eb70e91677b38da5ef31d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43de2866a50c0263915415e90536275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaedc6697472735bfbbdbfe2f8bed106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509509dd2dd14ce8d427de7bf8d739587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71262b2cbc6a8be6de9f0d5267f618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97496be2d6e6aacc3ac86bd920d65959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3aace3f7167cab2ca4f1374e0a07610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfba7e9b572a3cff1ba9eab3ea60011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7eaa6f8c23a79ab053cc621cdcc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71590c10d4b58346581d371f3da42a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d83749a85dd2e52f984b8aa98700a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171710bdd141d85200bf424eba9cf2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a8fa670358f40184ccdafffa68a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb402d4e8a686293ad6ce7d5bc95a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa51702a949baf00bb4d176523b4bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b8280e6268837460c93d36acd93f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7530208025329652948b65f7b6d6ffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9445f7aac69f1b1cc9fe318f15d0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5982668893bc2a296cdde600e2090922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d435d4674a0c53875bf8b7e535cbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee1c1092b9cdc8481f016b31f1c7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eddb13ac4c341fba1564544ca522725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c5597b0dfe93ebaa040d131982cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c14e7afe40a0a5f78b6d7b50c2298e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b80030587b994d7e504ce46aec9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47f734c91467f4503a498a5f4308dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b807a60d789081fc660df2a8b4187f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf691764e678351e904c4864da0d5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817900e1dec5a443c8f3c92410feb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fa2255aab69e3ad2d6434d0ca55f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08391e609975d2e5288fb3207a997f1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86894d4a780e1bea90d87257b14d06d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c551ddcf32fadd520361a2d506948436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d0f5412f2fa85f9199cc22712d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3894e23fb157848478c7f0d40b0c0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50637ed4285ade1f96280ef4ae7e8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae96d5a2035b8d74f115a3e4ca62e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237fa2c5eaa1d0ad39c853f95d9b1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64e7240d25b00eeedf5cfca8a4a7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320dc9479790ff9e04a9207acb15a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a00c140c980e6ccebe631daecbd1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1421f752f2892adced0306ea1e4e5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e8ccafd9c1687d21ee09521ac18846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561b8feadfab158c1d1e82ce6c0ec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12f4a9f9f9fdc446b576883ecdcb3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd383550470ad98c5b4857b19b3b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7165657d5cb30d5abea2dd375b1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696462396a7ea1f5e4e8457d9c4f8f9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b599a4264e1a37441dd42a625a785552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa02d854eb0a5e8091b25efc78fd0fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e5c2e703dcc7fbb33f4321dbcab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a40befd57b9198615e35c6c231d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4064011b03577765056c60c1b521f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c7e3f1d5e5beae64a0214060dc2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf3dae34a4e5e425455dcf0c0edf7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8a72f0006e0084a36076d5f2022159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67e0a9425330e6d63a353c76ec6c0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8489ac831365ebea5c23d05d9ab861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ad364acbb7ea398b8129407c99d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93746aab7cad2f4b5e85f34ad06d5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06f8aafdb839a1a0860fa0f5bf24364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83155074ed4583ef7ec3ac97ba85e5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382aae03ca6fd021e4e79596303db166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518bfbc86d952d9a12875690f2114967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518abbaacff653dc0dcbfa881a81d6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8605f21e781f48319711a5a51d45d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9fd2300b196c63412f088329aa17270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37ebc529e94c5dcc6a8945bf90ff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3f501b4eb1191fa9867017ff246f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41c4dbd3db2d8c14e655d129a1d8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ab5ad72829e6fbc4fd39d457745f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c289a1c18583bd49af35e4b7e605b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd2ba1ac670d425de083ff0dc2a9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c126019a82baf74ab2d5930db6da4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000503f97b377893ebc35dbfa02e94a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20723e7a7c90f8602174a05750b44d7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de426237736b139cb7977b9199f805580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fad8172cad6a0ce79e7921a74a5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bcfc8d32c07cef5887c0cbe48ede482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356c021652a5fdad680769f510860e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3d2d999ec396513adcdfe0d4a2d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175827a776cd1fa11c15521d7d1b187f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea602559611832aba77051cbdde52f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ac979979e506510f71a9f1b12a9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6948319d5d1c0606ddf649896604688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c17f508ab548ba53bd3ba2d9f8f5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c70a1c72e20be176d8a846b1c1dc2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb57ee99169d2162654e4ff8ea6c63791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f5d071f3d39e83acbd21fc743953892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd339923e4d2e4edc4b758f341662093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce25daedd9f321c4abfbfe302af85c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe753483c55c3bca527c64bc4fd40a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d204d02444f1d19c7e8752eb95917f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cc82b722df80c250452e4206469ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118644abd58c5d7c05c41b1bfe54be698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0050a5419bbcdd619b6bb7a702d7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b35f17ef224fc027a041d3293c77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69117e4db7053bd6ba57e1154f32c01b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6af2fc8173dcf8592ed7d759680d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9c9368b46b6704908d294274e7f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c8079cd8a922c8f833d26424ebf6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d05cfb0ab49493f918c6856c27b73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6335caf6ddaeecb46edf6005654328b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d44b4fabfdeae095b90003e01a22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb0b14360c3689b0881019d582825108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d89b6b89b6ff428b620e69f4957ca1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25476d551d76e5e97a3cb58dfec74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee86b5272b347faf729cfbbac21533111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59c94c41991baa8541cc1257010d80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071efa76788b5b28d10f927eb5165c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7d43a955826ed1fb4e19c24ede2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ee4519dabcf21ce65fe7244d0e0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526459cb6114c9e07c5c90f5e4450f0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703f7529909512598a6708cf2746ee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768177627aa278979d633e440291802118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8ed3bbe05d19e282546b21201b1ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043005649512f40fe264406b091286f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248f7ef41e224791cd2af9f323d72e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d9786993798e6b93201b148e0d5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a83509699939f1d6792e65332c68c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf1836db2eb89ba6729583eccf77e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf88da31a16631fbc6793246f34374125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f291821b4a8574b8399b389d4f73b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ea2f9f6583d62e33bc3694987403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aeaa9593b6c743a2954bcde17e7b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5cec1eaae5b770d7a06fd624c1703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4292f1c3117f7d0d0488a3e8377f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99c023f21ec0b544e8fcc8b8ea390131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d262d1bb6b840e3147feb90c377e67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ab6b070b888c6ad5ae9b58c1549f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf36a76051be19d517265b9a14a0cc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7772674a35fb1ca7b1557c47e4d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dcc9b702a2892316d154f36bf9bb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080541accaa0f10b3962af6ce94c286137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e49c3f01a7b44f7d020e4d5f4df56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22a9a7bb50c986e9e59b6e58b79f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c229e55dfb76ba275bc0621ae5b95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224c66f2396ec9bf274f6006d8001f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17277d958158eb891360671d115a72db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc6685741bcb4f248276b181521144143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753400e6c10671791e7e262e0632bf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3dd5ddef6623e9160a2594ecb818f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a77bbe72f2c15252b7b719d438b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e4711f373baf99e5a840072dde3b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05736f5b3418a5b149da9f0d9abdaba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37190c60e05f43e567720f44503cd2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd59f86c17abef756dd8496281c35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d574422415175784bc24ef1e74700151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee989a5a0d264a9811be6b12a400e482152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e20c0e7d25e98a1e87da65b206aed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8943929d0b2769af8f85154ec1cf262154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345781264f81ce9869bc4e10c5e957b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec062bc5c0940ac5397999589f2da63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ee3cd7c3edc34bedd819b3e5bc06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf843401243ea8d4beeec2d019cf6d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ad1341111586be25798643243755d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4cbcbcdd53d718ef5bc8efbae869160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f759b1d5512250bb14876e5935315b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b3ebc7b4b185aa111f6dfbbe1fc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8e1f89f062a96c78a6eb54e233c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f072d39018a6aad00b302c6d9719164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7e47cddc22c5ab47ace99527c2896165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747512253bef428daba43354ebb20fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f29c1bee5fe592475a5a87cfd8f6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babb499a7fc2f214003f94cec5287c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5deef9a317cf0bd4da55fd1ca331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7896d5b6fe9f3b335a7328d97cf97a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365bad6b2c0e454c1976c1e9d9d6c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002480f8032b770da34afbfd1da776be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317c3f79b2431f89a023b35870f8b3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f37fb33e88e5b76171c2794d7f31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a2fba94137a58012ec6d83d1aa13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e82df1211a09a79fd72c62315da3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7336e97be7470c4a456a643a5ff19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296626ccaf5928eb9bf76c608df55e0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c287b4b969b81c4291877a65aa5c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1079005d06cdc185311c2fab401a220180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d3b078b9d1caa29d23863657897d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748284ad231326e89737756194cc3a5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206613650361f9a8618f14b4fd10e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d266c8716245451424627488314f38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e49c3090df49e0de2ce7ffbba5c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5e2107bd2d4934e9138187b14076e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f7e98c0935870d8c656359712ecb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5906423172b9c897cb318fd391fc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7dd5ab9a4fd27010efc2236533642189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0758aae047ab741acf547b02b21178190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e171d460da9b571bad3f72fdf19ec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75988739f064aebb9b3646ab198f36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9addf1670e318a23c29b687d14efb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8cae64a5941972cd060a8b4b12f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81bd352c435162669b4d5958ef47e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074518ad7e24532438dae0d1e71aaa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083801ffc40b21b8a27ae8a0a2b82c45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e340e0662f75b9f50ce9837d443930198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e81163254570aea475dbaecef315d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2506a5cd08e023be35faabcf9d88669200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b46e13dbf22e46f1529d22d12885d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207886669e67a17e7dcd39de469b5026202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c2a40ff429cad36feded7043d3916203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d2d18098dbd610d1bb0203a3710c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bebc2b77e14b1c1c7a3e7d47e53cda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dcb2add9d9afb4a48cc4c04495edb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc679aac76aa8f68f5eb154beb68960207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757854d9e59e8eb88a395699cae7efa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63df5f4abed6dd39483bc0e0ccc39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516bfb09773746361e665abd6f4b7d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d99f4e2e95b6eb48e0fa6a97a5faa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d1b0bd8094e1fbf5857d8299d34d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3460be1ef81f91c440b61f731500b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99610891dd4b122ce3cb404936390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619dfd2759d452b5ed3f61b5667619b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80180021aa08a4fa0f2eeb2571c154216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89e2ea020c281ff5772a374247309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0602b8e11094837e7a63d2139a4f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6892c8cd41317c21a38be7523b8d78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e2e47e1ec7089983c40fa6098a2fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfdb378616410a70a8377f5578e7d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630e3838556fee153029ed2ca41eb3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc676c2539c4ca36108d58ce01280ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5e9f5441881e405c51d2628800bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c759f5785dfc0a0e897c686d27ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052c3b6bb4e8642a63402b5a94c608226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb415017f01d024b8c4d4d6334ede22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5b3a50a443246b1955ade851f47d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70214d88878a92de87f41e5c03b14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106826595c178ce6b1c7d778988f5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c62464e7269591bc0f6f8f3548a209231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c5de065f640306a919f09b7c18387232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806998e738673ed00a214b105259c857233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da74b57c42d16b06f497ce82a3b14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507eb2dcc0c1087c460c57b0e5a495e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d856d949edbccfaca3bb87fe276cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b52b488731d13efd76a79424e1bcc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb84f08cbcab95c2fced79c2286db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114fc9c33a61cdb76aa1664c483d1f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb7428bac0fb9bc87588803f097eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50d5dc09aab2c5192625c48c3fbd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865cbfc347a2c6e19a83c2f1542a913242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7cc7cb3a7208a926fc3f8c800384243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a721f973b50094d502896f6d84719f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b4838db82572de903e25e365d9f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f17dafd90c0f91efbded049eedea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a2546adae2b331170ece27959042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d83370eb09433b7e6b9f60ce663da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec2a9b982668a9fd318c334ecb8510249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb4cd911581f0ae6c03da9f088639250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d796a09a15da95a80b136aee07dbbbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca668ce94c628a8b9e0b30bc7c5c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382203768dcee63b2b47b8bbbbcf86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f460aa3be1f7e25f7d80c87a6b5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73148c595b80b88ffe84b85e62f267c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b927cfd98c2152253b8deeb43593189256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c3fd6be32680f8c70a00d8eafe62f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06f27ac04aa51c8e0056d82006a35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c70968db26c841ba938b2ee32b197259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b91b806c5ba86c51709275343f2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4327acc3b0790eb03ff566ebba67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ee4c70c36219cb5bfa454307e0fe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707393ef564423a7613649be806731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7bd4990a1544893b9ddf2c4f3f054264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b995b4b6e55edc6b087db367b47cea6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bd89537739cc0c43e31e48cc42f83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336da8cd59eb880f8fc07668fdd26ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b13d9e0e72df2d816fd255fcc42e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cead9cc4336cbadf8b02619414053f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530901680da5ee16c7c76bf643a11424270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c799ac29de6c5c949932cb5850bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60782e8be95946b154ba35d39aeb663272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde3ac7f2383834b68d996a008b110273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e71bf89d5b3db70ba3e7e6e507edca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b285ff31ede4b246b41b3ac4aff6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c65230eaf2ec1192abfe8141916217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156420f4783298c63807f8bd069e234f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a01b96a95669a5fd246798424c1d78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0d1a18dd114b0c64fe43dc60a9aa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01a80985c40f7d0492745f19eeea6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f22ce2aaef3f2666af6139851488ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d78819e37c5d01d737b1760970f02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bbebf56ff4583fca229c57dac310283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa306a3cfdc5f37d440dd3e6e8c6e3a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cfcaf7714458f6e0d379875355364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee459fec890e107fa7934468d3927286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa97c088505b364917174da915b70b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f222d081f578184ab66d9ce5e6805f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18d6095e008197a44172f66f0e7bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316affcbdded2622304c3495f8302ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22c8f4be33db57b83e478f6dba03e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54231ee327bd05e5d5fb4df4d27f527b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb8b7634e1122e4f7585ad17b1d19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeaaf110ee35ebc86915a48b4604fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e00050543f19bbb7ad4cbfb9833cdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16338139c3dea440860eedd73f7d01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74a1e3530603755a7b6d6ce84d9a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dc073deb995ecc7cf49fb5f88a96d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b66693a596a0fa780990ed1c4c93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f3e8f651a26de052994f52f4aa216300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1780a600b2f8a20ce300867ad3993d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd060868fc0c6f66cebbb75b5146f52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709eead8083ba2385649c3ce1d0fcc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f064f791413e22f4dfb64c780677a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a563c8d7567c2a4a6b921c7ef9b09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb3fea693e7e184e77c1e88bfb210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c300bd6be49a34b3b03042dfc9de21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd63fbd7cf3b3f2a4addba9c2ecae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c594671a80135a263df7bb7d6210309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f8209e15fb389729fa09958ae9c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b9b16587f28089dac9036928a028311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8aaa67997af9dc980f5848def557d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0e932d5d77ad7f41c678a5a98731313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219a477e2d0a3030c189d5304445d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd89d1789121b8dd383157a4534a8f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3704397c8023dff889b8becc32ba2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed56280363d84943f616a84f6435cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc0ccb21216416de32f5168d8226d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9a1bb925fd57dea1856d756ac82a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ba2528be63feb14042e7bf7bf1a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdee8f8714bda16e67d40b8ed6c0020321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a62a89a1e631399095cd5d2c22d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d8b35d8fa8fabfc38e5fa96e1754323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292119d57141c8798032dc75f3ccd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535328a1153c3b427ac079ba4ae6c4d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021adbeb0e4f68471885b676704ec72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a199845a0d0004af36ba742ffdb1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e745ea49c819e89bdcfed8f8ed4710328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb9848be27096b63385bdeb9b6249329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739615ac960132204662fd155b5fa242330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa66e3fc4f7a745223df79512f060331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827ef8516c9912b001c8a868167b073332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ccec545bb11184ffb3e7fc51ee9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3407725204615f840d2ac77a606535334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a952c781e34a5075bbf43568a51de14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cdf2e91cb50c591b6667c9fa20e16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669020d519258cc5c75f9cdd4629157c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206bae6eadca9b3339e01244f9d2ab5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76915398ab4d097f9facd6c8a877d855339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6db260afe2fce471dcef48a80a35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b7528114e43932a957865b8d9a8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d75fd93ec2f59cabe2f2313e2bcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8f65f9d42d20eba337c7bd928b196343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446851a01b5a0c20063bcbeabc31ad95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667744307fc0635dd32eee1bab0b509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba38a425b857c5fc3b26401b9964312346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dc714d69ece344d40c3bf4d576b88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce5d4a232a34f0961cff5c3978461348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94b76bd14c17d266d80f4d855d72a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608919b9968e5d2932fed63f7b9ba96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23eea493917aa938b5c188e6ab4a19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf160c93805baf938af1c643d8f6f26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036ae22d5a5e4dfeabbf59f408b187353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0c943ccb4a2a5ef3fa6f389285952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6712f6dc73f1e4e3b2f1d3745dcb4be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0e6956d787a2a272eb41fadaac795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9a5b3c51f54ea3605ca1d43810b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918774fe6e3279d84ba255f049e398c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600acbbbc07a463921e11aac38c898359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a56526d1ece28022645374218e85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a1eebefe0e96c2ccd73aa010f0ec8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89e54e8916d7e778ba54e7f51dd24d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dbc82fc990a5e6d008abe9d2b73ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7d6e31a58e5c8b8dba4481406ae4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a1637bdf58cacf533122613bb38d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ea0fd45607d6fc8bc1a86b2140d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be45ce70303582fa3d0704d1c11e23f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c2f12f00d329912aa56b0d0c900d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35955d3e890a45c879f64c37622bda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeaab2eead2a4a1b876181eb1a2ea1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aa048207422fcd0a0d800a8c6af38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfc034fc8508db64ec2edcd45732fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9bd5d604ff06d29391c9f2533f0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb431cc6fc3bcc7e272ee5ded625d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a6dfd09fed5cd945d6845cc7cb720375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f5e9c57c5f402e9737dcb2571cd38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c2177e800b01aab17ff19753c1c42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39324e0094e52f9a37ff10e1c7d463378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94c243b3a5c50e380d351b609f0b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0682ee03370f7eca8484d5756be0ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9015f09fb3f3baaa548fcaf7900986381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd285752e64cea9dfe1124a4138ed4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a22a0da34c9519e8c25bbc11471ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9d7855f73803ad8eed312ff36d309384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8875a253b49052006a8936429e630d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824876aedcd05edd02eeb681e8b80f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a37236bca61444b8d649d50c6892387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c0600007327b994598804b302e4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfd93050338d1c104169f6e9f59d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c316c6e44d4c3f17956e8b1a7ab34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3940ba4bd71c3d317e606498a6f81b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061fe31d469d3e46461e8bd240b0f1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60d6f84980875b4fa3a713e660101393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce478dacb1a70e02385855142ddd6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357511b6cf191f5d6e1ceb16162efd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715316f9c7ec6a4e3512fbc2a3b498396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161435d42049c0dd1022a8bf14ce9141397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f912498c4ab5fad9aefa2a172088398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadc3817ca617c1afdc6dbfac0b025399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa038ba64ddd47c045512815f3da8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99bc99852a069aed5f241a87e1dcdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123863458efd62a1fb5fd268df9b37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f2ad29ecc9b00deb1be0d8fadcbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c90aa6d8b844174734691dc4c5aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f125a83834190fae2f074aa4290d8a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2b7a0807a6de35030ef48af1d6e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac189e9b202d470172c77c8c2357981d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87441312609bcb7ca76cd9ade69ba9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6245011a48dd33b2b1aaa793d8bf24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8125dccc96c0eaa78aa030f523d95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b492a6c81ed301cac6a8e914abc690411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5a29a053334b0104192089e6ba00a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5be034b1c4ee11121103f985bb4da7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45adc7936db2a03ef59429fe6a72fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dabaab780cb6af69d4c0d4defaa4a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7463210b9f4f54a1caca166f210818416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c35c8f3eabdd2b9d9cb2f6dcb89198417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e58ad27cdc7f5bf6a610e06b7ff21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b91d2955370be88d31adfafa21ba0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17d4a18887ac76fb12a1b62418f28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf04c97d51c376cc05a1b2ef50f393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77614ba45942d3b97247e7f70071feb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ae22281ebe061716ead24f326a480423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e0aef39bca02c4dffa393042c46a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c8b043076cb95a18c4d3476945a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a343952e28205366617158b81cb68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea68367a64cde58c39f2e10dd44940427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585e2fa39a349aa67ed04fb13979ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c427c468bc71d5353553fffa81cd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69475732e997539f91c87e8f8d89f11c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a4faa552ac3f5207e6fb65c2def8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698caf206005f452a44e4612899df998432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa9597915c789e5d71645e500e465433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c57d639fb83ed0ff315f172141aa80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea07d26c33ed3bf1901e04234fc203435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d4a9bb9869aef7d75ef35a1a91ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b163e97836f5b5a5641e4533a1a1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd5af385648d4b812cb2f6340cb2b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace63951ed2c17251578433747aac211439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf088df23b99d99a98acf16318dcae77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e896e32f83f22d87163024a1ff25c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2282654c210d3c02e2fbec33320e88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a183e163dc96b99b9e3e373e7ec491443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b01e7c27dfc9b2bf5897288f1c076444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ddb0380f3c183612edfe3d32ce78d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e09f8e9ee8c774de8fe1ed5a5c08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f75cd2acb72b193bf7611b9802f853447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a415d1c19feb6659258e73e058e06b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d4131e64d752d46f518d5e3b184b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869e8361127b297085fc3bb88fe08e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b186b4b3a254f0c653753d3b6013451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e98bd0dbc5a4e352a0b14066684ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85a56540e4969b9f53978beaa285d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2617f8b78bcc093f68bdaa2de235e32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062384f5f535b308ca6a54d4727e23ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924158f91925fba81f67633cde21e842456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56549107f5d366d6e546bdf8c6dc67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7968f2768f8ed3988e7a55980469c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d12e3848cf7f4989a2e9806fdf6fcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69712140992bf1d13939d1fd9f80a85c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee356ae4ab461f8b4eb3dbf4cc6c8156461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b73235faf46b8fda8319604d4280e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d936c5d9ecfdc17e846d7ff69b28c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846f0b6cdf960182549691a03707e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a81ad69766939fbaeb08f30cd990e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104d46bae24f4dd40e85a1ba30c6fec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33dc2e77e5bc0f222e998c1cf3ad7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361381daf520812dd7dba322f50fb4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1711ade185210bc60dd1bdebaf57514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f3eb3a11cb77d211a882be582d97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bac98e023b212f3ee420679eaf110471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dbac29b1b07b9426f731a067a32c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c56db84a89e9c30ae2b395af91674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461299ced24b6d466dcd4015db7051f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a81c534d99c911397d8bbae43abbb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24db8eade85c7d8b5c3a316885d0c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4efd4694a6b29cfdc490d3ac4875d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c88f21fa53687b16b99e8127754736478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aea7051dfc46a6e975748d288c36a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2be970f4e5d6aa2c1a9c472b0cc08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13b30c8f5eb72813711dcd08c3d6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea4882e8316529c29d4a3000c77a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35538b5031eeb4a8bec630954c9790d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f37482064add3a70c5aa1fcfc37f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44405cafd55eceab629b665800401ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb483217fcbf7bf042023d11db6a1e5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0fcfb5a0e977b76188eef16c9324a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d2c1b10a45f69b5b2ddabac437dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017beb27640747653b0156fa56edd02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d63c73934fbcbb34d2e1f80616485490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67506afe17b3ff627b211635428cdf15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623044a8bfb13f4993778cdbcea1a63c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698966b14cbee4238f6c103bf78212f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5c5467ee63d589069758b7af0953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ad08cf2fb971513ca51e14c87b80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6947e1f6a719a450b03dc71825c52b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800f7ef2a90298984730d0cd5c6242497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b3074d51a1211a95debe0b07203f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36020233cdab7aaf7f6fd0ca5464600e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f7d6c837b1f976372e7d0c2f6b8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd2590f0bcb904da275272b50a7b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85550f42bd4701b04309636e7279ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b904d466d5a96f851cdcf2455ffc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a2740bc875de97402678d52f9147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d3a6ca579e3ccd059b8ad545bffc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cd9e1bf824f4ab1fe2e90fafd6dee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c380946052e8bfb24d9aa6e4c85e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015aba8429a8ac597bbcbc8a69d2ec3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d28d9ff25a894eade45ca42bfef7a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b70d6e3ec44b263dc81234bf32adf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7f1fec215ffa196787c5d37925a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736b13247d9390c42f8c10ba64e876a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca729ee79bdc72be60240386003b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38355ec021e74d453524497ee20ae5f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c6215eb51d1b0b8f0380e8c2a1a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbcfbfbae7af2e3ebb4babb68899d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a15a75dc8f44535720d9f5253329c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ced3cb1b8a812680569af72e4fa9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b21ffef9229e5c21ac2f0eb0c52c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b94c689b792099f87ee32a07bc83dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971290d3488a9dbfc17af9c43b5c64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6d6f561dba56f06c3c5f487b6b52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42156acd7b31ce87059b1253f083d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aecb0c5c8b0979eb1251cab3fd91c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df94d2c310dadca4b8e9c52b98b0ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f36923e7d37f8e8146fa78e19fa88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9002fff907e0003c385fda4fa555d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d708a6b127d4391823a19e5643a70e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384461adc307312d55d64851a87c571e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e673c241a7a09f47d7212a76de87c4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f6c08190aa97a9a16ee3b96ea4c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a539d517e9305b2cbd5d688042d017532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcace92e5ed735768fdb665f0950d4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47416130a09f7c013264c018a8cac46b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fae31246db1eeda0c3370de9377e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dec2d726cfa96c6b5b2fdf7d293b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d42ccc35c5517091a37fa805004f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474fbcb766fc760a58fe33442a4620e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dae2e1e7d8a9ae5335b07e9346e88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a2056c2315c503154b53988049d3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d35da261c84915ea01d9cb348239aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee89e468a670257bf62473a578b62a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f401100b1d079f35d2ce62c0f5191543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3ba67ab7c2f6b86bf793a84bb5dd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f55f587f90acbbb24492a121e5c0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914d43ad2d734b36a380aa177e99a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb952bdfd971f6ee3ca1dcae0868c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8b978c82d0268f2f76f3a5775ccd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcdc1a33386b1c3e1073458c24601a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0129f4c45def5053edcb262cc58ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa572aa27b39b725bf4dbcaa0495a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fe03f215f5358dabf1a3ef7daee98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4131c0a383775ca58ff1a1778d5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e75dc078192ff3df85e1692990620554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89090d713394659b7d8bef18a44e94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436809df003ee7f6df5305867fbd16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c913d742cce69138018bcbdaeb79f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdedee316cf9d741dc7aa09ce163b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727c186583ecde392a2464759f5e81a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b46868de96543cb21086d7ad6dc64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc090520f87157c45953204fbcf7884561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc40b2e42147b4df516d35e8a2efd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f63dc37c58d600a3de2ad5877cb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019fffe0e0eba5f394c1c30423beee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd6f7d1455aa7d8d7465ac05a9312a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8fb940913ac11be393addfd97062566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93d2e21dbac3000ad7cd03e2e6bea4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358464368f3552b0451aeeacfd2585d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b419adb42ee337cd696271c64da2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844798fecd81b3d4cf9b94b98ceda9f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be9b8bd5183579a004b5be574a1e97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0df694986ce910650f181d5b5a8ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb109190649b64ce6f503e9797cbe1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579122c683dc51245688bcd3707da04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6717b0d4f80810883e2b77e562509575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43def1cbb1ae89b15ab7fad9b242527576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354ccf33853721eb815e321056e1d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b403f0b83b6d6fefd174a3d64c50a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae38e98d58bc43ab6826b7e0af2dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e91817537bcb8af27a2ae0451b027580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed731c98b0a072a0ed502f642594804581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c73c46a7d072f43ecda6425c3d5162582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d835dc298de7a53c02685eec22b65a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138640f419d3531e7650c7d724fa2aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542421cdb8059443cc43570cb5c1f610585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f57561f3ef0d434a5f390d6bcb56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a335225e54c394970982e47970ba6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cf431468da09bf45a1ab96f012440588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dadad8aa88ff70f3876a6e02d7262c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89779598a48e1be2c9535deffb36f3e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85bdc5988b34a1618dd5f6af1dc40e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6ed996539d0c53e118b6149799f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187175724a8ae94bdbb487d3f34c8c7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0cb53c2c9f58f1c46bed00a2e7ed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d5624091cc5b26b49fc3bceaa08e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505fec1a1a4c1abb9325ba7f2fd921596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd324b5f6b2f169e0242fe7e2fa16b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e888fcf096449822cacc120caf9416598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe564c5d6a75f7ee7ebcd11a58b0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f016307f56cd9a881ec692e15cd9d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bb5deba830faf50d84895912887bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6989376c0ae6908e92381592b26cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40057867ae4a6ecbb8235631c9f70a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a5d022ee94228a6d3d00ac5791bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74997e975faa5a3efd6fde6b7d146fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe1516740833a8b8f731db3793470606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5c583014648190e7df4121d5858b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed553a4798ba32e42845aa281a431c4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392bb7f32ed654ff5fb4e21c9b9281609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6f224736c3dcdea8ed6ea7d710730610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcaf0213e0b7c332924ffa9fe47ba4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed0b145448a4fed699ab617737fcac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef8689cec4509ff523faa13859fe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edaa088b6c0c586e9bcd15366c7e7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c085da083bf7198ef86f18c41ff0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3bafee921c7338abb2c8c552d34d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f54a665b468945076ba8597492e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6219af3d8cd27640125d85ecc542861618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73494bbb193b5c14d0ea18943c7ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947702873a6d14389c66b742a486725620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9553b890b284a65c1f488c040560621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd497144aca8d2394fc5fd6581ccc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e9d32ffd53d1e4e870a43ef76cf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d414682da7d5f7c7fe47212a66b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb010a896fd1d86bea72c47287929625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb81234bec86193784ba17fe31a40d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad911f017050f0b6618b409c31e7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335db4a446fd54098354db0c4b02860628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b43e9a0df281394782a8e0cb907b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e332a5115a0522d98e633b9c5e2d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b6b8aaabd068fba3d5f87ecf93231631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b014d1ec7fac2738aec3ac0b32979d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1bc01294c152a2540b93da342350633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa517e0730643619a0379d901ed6a8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e044c219dd36293f84eef8a5584b18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b351a147fd582cbb8292fdfff33a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6474db34b1eab2e808848ecbaf37c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0665b09ec54667a130b310c8da3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b379e3c373dbbab7666cf37227c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60fb52a7bd4f83c48fc69c5ed66877640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb0246b2c9ec97a24ba9e6e7e8472b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05447349d1752fd1d486bf91d24f28a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd5376f487d5aff2804516b9ee129643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad30e64110ba0e894ee791b7f8598bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9d0c824e7e83636c1452325f2b15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1680237ab051a4aaa19a6619bf53be4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d549dadc665f5640390467c91a57af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7161621203de04cff7cb0c8a1706e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34738e499bde53a484304f8e8462b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5d125c330d06a203b46361a0b086d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e670c1360ac4c0e444e7f5b3a7c973651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f0ac04591d2b2961cfa9f267c05e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ca41b28b923d2cd3a3192db765dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13657f99b090498ee46e0d7d792ed7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e006357ebbbfd57b8ae2c9340201655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba6985798de1d1bb26891143294c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b811468bcc835318872f82b1718c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b311adc08a0a4cddc563c88d4db85f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d2b13f22ccb5f4bcc5380509f84e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46df6fd9ba76dbd1df6c9684793274660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44b5a7399da49cf49fb2b9172480d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8166ad5165b58a847b3f53702f8b43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bf6aaa14afecb48b7587606f7ea76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922c73ecd01f7c85e98bd0fb664f21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323355b41056de967b3b902aae80eeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f73ea24eb43c71953c1c82be19323666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462101c17f6fc495020a94b7e00a2859667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb80edb866bc77f08acd357130717668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef085f96ff166df96b7fcc5e5b4505669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f554ae09c8a53b098770c7111802670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140182bd8e47c10bd4f3977fce49746f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd31e955cd3dffc4253ac834f99d49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49475287362852c74921677265c6d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736960979854b760ce021414c67e1175674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68fd5c3d73c04ecafa2847da39df1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61107183691a057c6e7f7df4583ee589676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155246c5ea0f6d81475cf607e6df3a09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7a9effdce9626fd0c77ad6e8cb04f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5eed4c477dea5e123567fed03919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9452cd8bc96599018e0576e7b87adbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed5d39ff5b7e6c9c6f9c774d86305681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b3c6995047ca988781647c2d379c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea65b83488f6aa4dced1ea0854ee126683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f5f87ab6a14b49eb576631581ca9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a0de99fac913bd59fe1ade7ede20a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2333f1478bf5091b869e58c572c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07aed05e2b2cba50f896517c459d92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715baae9024d9cb22501d7587acc7f9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d836ef6b0b7727aff1dee854119c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86242489ce7a8d47d1b946f1396b7b51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e730e7662c8d8cf83b52fc0b53283691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb84b4deb8b00d1819c48d7bd10ab6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f51444e2793fb77fa27099be4566f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afbe1e3e64b5701b89da99352895fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e65f87793ea4b52cd808e78fe002695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ed1bc44ab9c7d05c51333baa86a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cfd362d253cfecc6d244ff2cc7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d3761825da24054aa4c489cef5183698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153013bbac7abeea474de3b437c2a6b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4c5239610790d5c47b9a9c50909d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74925606bfd3d041d2f1f23b58e94b74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a6005432363ccb17907e7c3cd9c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521871388ac72d67a886682924d097703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367859afa35a366f818351ea5a555149704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bb386d5033ec7802bcd92f7d96b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd1fd8d66ea94b00bb8fde8cd5a304706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561fc06ccf57c3a990c592c6b7c785707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9b574214efa4a307c80e31dfe0dd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e30a8aede5b6ba4f54efd8bb70625709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdfba9b46fd24b54ca1feec13edb48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef87b78d060d0dbb3950d5f05230c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c8cc9e0dbdea1150de737edac3a1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8a173947321c0d903ad3051307c1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd618f605cf3f365930b4aef233f19e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed2848ce4e80264d9365f67b23f4b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b4bc36385560e97a5d2e292cc793716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e765deb00507a54a4d0431eb26abde7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202166372e67d202ff5cffd6efc6cf27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f2247d9b443514b2029f791514728719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c5033d093e360499d173505d3af7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b65523c93cbd5dd92049aa6e5ae95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d7b72c00a360ba4093bb75b29eae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8acb1d5211e153dcfd8e98384b2f97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee11cf0468591bbf694241487e3fcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0e517f2e7f31f6a8c316700491d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d502ef2713e769c7f81434a407e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbaaffb0c0b4a303da5feb4dc2e329727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc2f540116a5716610ad6804333fce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07ee33d7c11116f610f35354eb5875729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb41a335c6ef86a470d6b8cd8bda9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a4da856be689b8fe5f8a86c523cf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03b6555c1ad93b4f2d811b4c04ed2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1332ef2688dd68063f9ef7bdac59f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae5852af47e9f803941e65246498c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466dc129c55f5cc3676c92fa7d26998735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83ccc9c1b35ade1db7a2a6f047d31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c1ca76196166cfb9ecab27172ea3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf051f05ae362760391fda90ce4f29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c15c1b3a03f1cbdf2abac428e9edb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585a302f28be67b35bf43c72ec09097740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248020cc70dda334b404644bf7c19276741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a508293e9ce59d951438bb2dcd90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261cf01fd38cfc35b5e61ecf69d5a19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4896f9905eeea6c9dbe372a3cdd2e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babe86e5eba5655f8a4f8083f32c7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b134f1240e411d0fbd82e58b382f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a15b60a6754277e95e5d8da4e8054747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb63dd3697d4968ad435027ddf52f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8364d02150f61e72da6587c677b6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987aee1849ae67cc49189d4ebe7c509750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa14d6e1764c2892d29fc83384584751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6ed126b0ecaca4581cd80380fa41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9bd70b37e80637b7c1463ecb039e9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>