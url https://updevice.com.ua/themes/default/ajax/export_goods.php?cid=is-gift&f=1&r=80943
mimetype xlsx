--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7efa641f59024a41e44cba17391f4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a34eeb63778055cd68760bf293632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30262e4a557ea25c9aeb504f53a440773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083abe9da79567eef4f9e2f35701a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb04716362bda8e46e5f0ec07d9d6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b98b1afbd3f0b99b37d88d3e32daf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847a61655f390978e41518bf1c06fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd2d58b119bcb33b16ae3ae82986ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f658773993a3f0bc35618636fa34b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd926487ca79ab9feef788e41a54310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38423967035276fceab8344f3e0c42ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc64a38aef736edfcb488289f878312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c1a2350744656bb4256b92e4f7d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752b35399832025e7bbe822970d67b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa7ad6c96d91db2521e6fb311d64e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8287d0d19cdcbff92cfc9e97ab3d6ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9fecf4396c13950afbe1e0f15ad317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a90dcf58ef225549b121b0d02e72f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb155bbd97e0b1816ab4c6cf27c9fab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa7eaedeea3371c120ffefb9c5a2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06fb913ab283968df8d6ade5e7e8fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3598993bbf0fcfc0b7cc89a08a3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2503f3e48a057236f189a4b6996cde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258957d02ebc484f5af8105d34855624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537d00e0276da772d5acd8c850504e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2ddc89d306503c0934e73b31ba4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674afc64be159681851179903b74ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff342f2706b7a77475ae6367cd1cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb8ece776018cc1d763d5e4158faa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7c225742cf0a8c67505575e4e5eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da6a718b2557039ea0681dc48404831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f685edfb8ff627d194581eb7025132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243247d667bd10852d6cf806e5531bbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b89243fa65e6081a4f3e19cf9fb43c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcfcbcbfdd1ac1f11b9210eb4254d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d47e5a115130f024b94a340165a6ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18724831d4e59a8a037ab6f0fa43f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce70fabe15f4c06af5ba81e01ef32d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63a62a0fbc6d823f55dfc617753c3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274e361c307c5d7853cefd6095c97b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee73d3bdf71bd31b305f3944d39bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef456dbca41bc909a0256fe2599c3e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bc07e0c62b98a69e03d85159e57643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b015acd2c40f6326eb3f5c2a0bf4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee68fd1792ae40e70bf66ff17ccb9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1534954540d4ac34acb667ddf72404546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836813fdca61a8cf7f9d0988539ff5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8887e0c102bd689bc88456a02a13b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211359842c85fd55255a776206b053049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979438f01f4498c4366fd492a3c8bb3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a87a1909709fcc12888ce8bab8ea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20811c19b1caa2e03ee11005385dd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef0095dbcc7bc4dcbb7015917a4cc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cce7aa88749bd1055f15a0af3214354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef6bbce49ee604903c72bfe3354f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b96122e6b5ac49984514a51f7fc8bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e3c48eab811909c11dd7de3da384957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0738def180a008fae12b6dbf6d56558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f83f4739817dcef6072466bf7a6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c2a9cfa787fdffad4f46d263ee5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ca946f814fc5a815b3e79ba4327261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be673490a9b833f820a9b80618e64b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70df2b03c21bd1cf4a413483e484c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e421d4ed543160f0e88b75c66186a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f52a73ef4ee3ac89afa40bf20e4c6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee5b59f58cebe976dabda39a0b2e3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46609dc51ed4f36a4bffbd3fec19fb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de295fe5bc977ecf51326b3f45d55968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c7b3ca7c2f358f5241d5b7f47176469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d1b1ba0f098f56c725168b27066770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02ebd8eae181a9adb57ece402a95b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e7b61b31cb56c52ba0719e75a60272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f91d397fbf73381ee8b85da917971d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde3ecddea31b08ecad5d62fea5496474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230cd94164ea959e2e477320bc3c3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb342e3340ebce16a5358d84b0eb60f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7226e2506525bfb7bdd502b3c3f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b55906992c1ca04b796752f2b0be5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7eefcbcce4f272a824637c363ad0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf470938c311f8d6d9b1665443b73e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a15ee34e559a2ced70563626c7d4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb47df265ed38ccea114e7623c2c9a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ffd352fc5f6ca92db2d25485d41d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe518a619b43dfd7443477913a014784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61cee562d02b98165220b11a52626385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8aee1c3cc040cfe463e3f435a455b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb95fae8fb68a78525493a7f8fcde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4df451ed107d41aaa8cef5e2358288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dae458467b983315fc9b5c6017cda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba131a95a71ef9037d2961fd6012419190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416eaff866f25c680c82fd64ad17c9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b0630672517ed51f9bfa248c0a3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e41462fe4b704a4e1cec6e4db489e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668304c840205cea660d0baef85bf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec7d7eb478e2bc7434502155305edc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16034595aa33568894e8270087952d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa30ac0dd066cb8c7f663998a977f1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079951e803b40619d6b5fcc992d7c44b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d7c6073b9146d1d7b9140c258b8e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b32354187cb26ff38cf7f9ace6e391100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d0cb73c94a157ebf31f32936f26bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7f245a2a130adf3cf8f8b6050d3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466eaf9c569312bedca93948ceb2218103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e84700910943cb234ea29e0dce83c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edc2b695168b0b71facb53dabd2617105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf64442c558e84e0a5be7a4ec09796106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c535add90f634d17d71aaf8e013bc6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e93a156995eb5a2999e3951851d18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46856e5a693ef53e7fab2bd2c5b9dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff3fcd04a6beffd723362be805f59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ee8ba9532bb1530788fa93828478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9cd349c2a37b67abd48380baf124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377e7000cdb14080b8069fe1ca2de1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0cbf3e9fe650d5c4a507c7f27c7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb42f7cd62a70e2064cfe5cf55280c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a195ccd9c42eec296d729a3966d1c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625b50ce3e9d74879be0b54dc33687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1a4a04981a31b03831bd06fcabbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7edb12f88dd1dfa296ba254fde5a24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8110746144f90c402c34d9f630c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53b1261ba4779f6502bea622f2ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7727d50267a1aa811d8cdf5aabad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166360739e7a2e3233deea8f1d4016cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394e855ca41c5bde38cbbd003551e08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cfa9c458626e5b33d8917d0220118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c56e5989300d7b54d164976d05828126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1d533a5531f431731c25dcf0d5d8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442138c25da23c5aa82aa6ecce33deb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407eb8a5c6c8c12cbec3873ef70d1ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d31d27ee4a33983a6ebce4557ec97f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289104ce99d4ccc10c1d696fc630c880131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9bfc4475ec7b7c20decaba7b44c10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db271cad7f4b614abff5a49046801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ba23513c99eb5dd5b48dd7648408c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306987e5a310f312275f4857bd008c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172681274ffdc1a5ab2d2ba189cb89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2fa6039af5495c56982329a9d886e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63110ca698eeb4ae049d9c9fb40da8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d9ddb3714cf6854497165d7e38f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f89ec5a7326bf84d93959e8315d93f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4cf6746bac4633e4d1afb1ca24c21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf7292818d29a39f839dc71d7c1c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390c60747450ede55273bc5c1f4f278143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126fb331c85790a2c307fe019d4aa0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea2b78be9b1c93eb8e72162e3cda4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62dbbf1a4dbfa67851e855d2c46cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a528ba5b912c9c6c6fef28f910671ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4782ceac019ca7835316322d976aae1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b42d8ded8b0097c345755bef3b5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc72e63ad5e20e68eb0162948c49a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec1ba3b057094e13a6e844413f999151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca88290dbd923ec6513c3dd5ae687152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec25e8d3be16fa0b80ad05a2fefa88d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd9321d4dd05075f654cf208c4c68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572379994b2a558a32ce23ecd1199e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7c438cdb43ade84bbfe3bb5f53fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894462993c234bb21a0dbb3bdb79861157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53db9f6759d9f2bd756122a9ef04e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366a76ad8aa7bfc0064db4a14ae334159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7daaf2eb868093b445d98b26fce6cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925f909c5089f16a04cab497d99efa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915993473ecfc8458ca9b6afc4cc5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca480bc92a86d8e3e025de68ef860b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd4e58f97646a9df54b90c26ab5fb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bcd21e20228945c8b72cafefc52ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc00658bad3700a62526268f9eca1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0738b211ac389416610f3de5cd6a205167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272ee4806b2f92fd47015e493de6b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde05229229887df90c4707e58fef88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56af56b2c68137a0eb0b80bf776e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e3b2d06ba76a740fbc7d6aa7e61e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71faf5af8283414575c7113800b0c20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e3814e8017f0b8e90b87f5a852dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5734f0218f5712b4feb60067e2e33b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35b750cba54e29464172bfcc7f4862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc4d803639b02a58b8c34ec24eb877176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d99563c20176c6e48d03983c7d2d20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ca82ca7ea9139130120862b03de9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351106b9ca8b98619284444e946001179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ef3086312f106a5ff3cbecdb91b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b6b041ace6346ffce6ca7d709436181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00df6f0bc1696b49f264a3e5b10b40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bbd778ab80c76e8d1aa15f8d8e152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa188731fb86e98463a94ac5ad24596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddefd7fa303d5793ff77efb5852275185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd3a41f342308cb4723e68a27d9dfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fdd7375bfbea22fb2335011869e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858368e86e8d8506949ecc94af4c1c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348e651b12f89c98fec4902650c071189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f55eccf995a4866accff21fe2355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56374a9ea60f8a95d08ecbb2b59a0b5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e024722bc943ec50c29211738ac0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f249acfc2871b7981ba4c3e4c28149193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419424cf522c6c637b9053113569ffb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d29a051b0e8530efb655effa84ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270ec89901fdbe3af776b657974a9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ce7bfe24590fd17ccd7ade9dc9e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4d16eda6d806f6180570aa53cf4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89148b5e672110bf2a8ee1abf122716199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a0a3b519ae4cdc0f7405203464fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a14dc3ee4726a7d525c5e6e538542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c20737119f14254c7ab86b2203e86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b1bd803ba021313c4401ed4c0d894203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446aa6026d922bc1dba95a120c1e7f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878728dd246add30e117d264b9aa008205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b020834485b8dd1d59ba0b5f350d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222934fc5ea24416bafa37eb06f3e8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f285db78273ed2beb225478da9a1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133cf5c76bc2aaeea7bfc5e458367fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb69e74afb8c2af61c7e26006870dc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7304b9694040c3db33e465c4351e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042421afe68c8faf7969c384f08f68df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9cc79a30da7609c9c841d9c4f8937213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362afc2d3937f300576bd816e26275214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1089424b62f17c49ae6522815982da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204023a157dfc2a03440bfbb754e89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfacd3c0689a6ac598382c1255d8b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6cbf24a85c5a5786a0b5ea009e690218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a8a328b92f1b2d4892fa85fbcfe8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a39fb51c000d2394e72d36a4fdd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255716f5c8ed40804c174ea6cc46402f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abaafb9ca61df326f40b1250fd4e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b514f0b9a31a8716666631fdefd05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a291fe821ffd1dd469c8ef9c9182d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75423c19aae0d6a735377e73232b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d93c52832526a71464e4f028042fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ecfee1f633c91228da9a128dc3e05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07acb7107d3bac42e87b75ec325b985228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea83824e72c39dcc80617655fe1bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9546a21bf64d26f04a5b6787adf631230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32f66dfd269226d2d427461661ebc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ac53e017f4447dbccf3599190475232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d82313300209009ecc9042d2b2fcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47a6d19aa028973efac0b88177895f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8390bd0a129d746844a44c4c87cf22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd900fcfbf60c1f156ecc36c149d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8567c0d1d2a18f41ae836258d4bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b4a0bff97530956cc20c032111931238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154f1225894f34e24c2b4452e81019239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2f51a5f3a2cf12d8afcfbd84e54a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07776c233f83456652077b0491d73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc289221e7cef9fb22126d13e4e544db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5b4f62b34ccd7604f4ee6829a720243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a205798c4f1da18b28e7a3f4ae8b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8cbef7175589c828afe5709fcb8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2997f6a188399eaa4df7a5a8a64494246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809354c3436da590688f388327bea6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5cd273ae153479af84bc779928d1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341c93167c0717d90f3b683a2d6db42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b310e288b54c6d89cff3cf392e0dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822749cc2b23854df495e2721c9456e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e66be889c475b9eecb5ce7ce1bc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d9376db94762210176c1bc1d267c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba109d2d3e99c2f3c5c481228b0fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2048c948b44caa4b470d9fce8ab9ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c66e46d79cd9c8fcd732c6f8a98a05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60923d7cd8c05367a67abe0996cfbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baaa93635a34113d354ca13497cf30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2dd5e91fca690311a0caf138b178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb8697a5ab9030cf88c99e8dc6e8da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813f2f24598035b67c7565ab4266329261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128ece6504344c6cb05c26c21b9fc5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21829710c839745eaf9f38b143f4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d59b8ea389ea424000879f9817ba3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f425ea602c28ba4131084f750fef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f68b80ca81d9bd8bce8009fb7fe2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5905d7e68a8468f2e9e60558069fa3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bde18a79bb4e4302d3bacc95c93f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a196eedb38d3d7fd887405eec521e28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d8bdf523742de2202c769b86ff018270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6e44d0a3cfdf7ccf73bbd6180f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4cf79c8738b54ec0b537c1cb03769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb4ab8c48b1701df4de5b73e33c22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3719aeeb52fb1fa3f478d8c531ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d038d40dab38ec8d7605d106f73ab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1814c81a8fc7d9a87281bcc4f0d6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36395e95c9e8f815504767c0d026bf00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e934774e5bdfa286d0a7d69e1f2ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5899c1a7eb84618aafec3ff0ee8294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e578c9ded75e83b05ec9faf98424a64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b042ba9029070721a737608f336a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36561f448b700142d9e1cedaad9c5f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752d0d427ff2a346de10eef5b8705b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468512589a1aef3b317d357cceee83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bcb314d08e5c5ddeb2dd457160817285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259591d517d6772a464ddb31fc87b16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca4471f7b0bce1f0a489c916cd0864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81555c1c2d6e153dc37f9e7a0f48693288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad195b7723871b5497b23e11916f18f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440a01c8733fab4020b4968bcc0246f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b795bb5c549e7aed23b8b7b06f10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc1b508c535dde48ac8d8e274125e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a17baaed044396c63dbe1648a5a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f8de57088cfc2a9a85e3bb7ca06e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdafda002d67688167ee6ff57d9f8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b472e6ec47967372b3ea2e5c6fb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48a2bc5bc367e35428c67ac30cce1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba24879001c7c0422d02a7353f4cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329611d4876635d3346e60c313202839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1027588541acf418a5b77bc2d35e7e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0fb442b5d13e38cd0b711b8f78b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1169aa958ae599cacbf25c605f542302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802e95e78eb2c59354353bc208ccb0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de2b982c759285a9fee22ed7e053b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce692a42bf058e55e08afb1a36f1ab0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c919a74bb2b1336d20ab174781d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802c4b885b9780067470c3516f8100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c75f1b3ddddb1387b7f36e509a5176308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca6ab6c0bf572cd5dcca7d40ee9f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f960fcd93b47486f05dc9787a836f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da870a5bcfed09d88bb5aa1b01a7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f462e8a45f7a119eb2b03990ef01a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce302261623e4cc5153cb2709b81c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483a912a36118c202de0baa260f964314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f091150f1a2e4aa7045de9a80ced85d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26eb915b197c4f57b01e771e370c72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4ed413ba61aa0788c6de30af4006317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff621ffdc73625298913d191ad226318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127aec7b26f58b24c9ba606dea8aede319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23274c8f73ca9bf7f6f8ff13b46c69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8be519806d94468ea9373f429e42a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb527d3a5cbfb44c6dd82cea623d61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4498665e70d85d6c017157688867fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe2c69dc616b3e34f91cd8b1613ac1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f84dd27fe0d23019782f34a4b1c23f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf040bfbcda4ff568fd660f091f3d4a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722338614e07b5fc23b615f3bac0b1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aae15aceb46dd3149aa5def70efbda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d9160cc20a781a5d77c87cae27f1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597120f6eabd8e7ea82239e0707d738330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64535ea6cafeda530674a7335350b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7035e570c40a07e03707438ff42b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bdd261de18edc67855d7ce43d267f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9929b6e1f2063f3494b5b5bfc0bab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06a9810fdd5519fbe20ab05870b207335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c517327396ef7eb3d3c943545082336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5365f1003194a97a887ca5c5b5a05d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cee0877063812443f203f19e9c044338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019300d1208812d544cc9a28529e0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45869ae6590b6921a1bd513f47b076a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91082b32584a0ce11048cb48024fb09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cfc1a876fff68051fcaecedc1ba9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3004d91b69d06d60f188beffce468e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1683cab48909ab4bc9972c84ef9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722ececbfe85c00827b64c303c263d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf83727840ac89ad83a302ace06a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f0e7c2e32250ea096d2591d1a400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a110ed90e7a458261b42601e34e900348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ffbeabef1d6754de542c9b6e3144349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9bbbfc274416a8f5c82bba21c0da5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641ff31e431051f4b6f893ceb39379351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf879e0f514e7d4ab8569fe1d577d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a37b560d88c02cd0a8a41dc78062a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fefac354546af4ae641582eb826884354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744452bef74dc6562eaee6126fa65d43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a69624e001600c6423baca04902ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c09158a276284802935e5c3a236a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cc4dd37aab203a409056fec586dbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dec4303f24e8716e0c6673a0073da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2a63ee22034d6e413d3256c48ac6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1c960769ecbda746ddf302b6f456e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1f8230cb09935f9399cecc9a2eb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f5d79d2cdd99b8782ede38779780363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026882e04924b5945969354bd357e41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f830295be622aa15d3829a616afa539365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd589299378bacc4b18424ef1d910c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68ba0e13274a01a35e4b4146dc3c16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f630fbe0a120ffece30c6a7b85c2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4652aa9f877ca54b8e165c92a166261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5077691cd2231a1c45b59902bf44a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82330bacf484ac3f5c5c959e3aed837371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a95dd36891750ac7dbe09dac0523372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468f20e5f8fd27623396254d6230456373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493c1ab5a5e7517345bc408b59420c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb74f7a8d416d0c620f1f25de2c3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3027e5e37ef83150bb1fccdd4e860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249aa5d9f98ae6e56ee51d7d16fee4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf00a6cdb0080d8d0ecd5f1516ac4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece432ef6ec989fd9551f46f664fc69e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5489e0db63309862a1e69a2ae7eaa5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cae4c93ab95167e432ef7b941e181381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee79c79dd1cffe65784d39cc2ce4c76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d333cfde5c47a03d560c99eb2e81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39716166ebfc2fafdfb07cd050a7bc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df77bbb7628213cb426d2d2adba5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f23a0f6b6d842106baf64578d574f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da3e84a0e9da6253153e0b14c2d322387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13cf5ad28306f06f36bcc3f2b5c476388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567931c5cc726f9305c212892cc3edd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236b51487015ab783bbfa9f5b8a0dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3194ff1018b8217c18c493cf98062391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532502d4b739c059ffe387e664284fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98173dc35a9b6c47e5d655913b08c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a610aecd6fab92b132a3dd378a8475394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a00a7bc8ebe7080d79ba223878245e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e91738758d3ef9e8bc0fc9db9eb383396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478623db9ed0307582628251bfd3ef2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7b3748424aea00d23f8ddedfcd09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a507dbcdcd1712222433da8fab7c61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db0c1e35454bf810f6a76d3bada70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ba71b65bcaf1ce3b0345262302fc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a657377a5d473c7b5fbabc4744cfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8b733f81f95cfc0988741830606a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626f511f6b6e012ab41d4a6683ebe48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30258efd68e2b2241f7809e0150bb01e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfcf412f3cc19bcc1e090748c4cd52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e375a01cba0303f748faff8088d63d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e340d56fa034dac077998ec561cfc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7a4fa9e55e61fe50aa53d1fa7ccd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc243211879ebc41bd9e7e75bef65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3bedccdc206ac045aae50c8242b0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937ac0453ede170efd64988db710d91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121174008d7b2da226cf3e0080af31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5681179a8828c2dc4a22c1d00d1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765273f72c5cd618d74f158a8eff019e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b96c40321bd5169b2e0150d54bda2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a597691d874da6a2390f743af5a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bea48534db677158a94057b1a16a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d3f67da11ab67efca4e8efc2bd88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cd84fcad4e5e0ee03a662093ec308420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ffd361fdf859c5babfb074ff087f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2112f2258c93189693475b6ae0f4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895974ca425397293e3975f2390fc28b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef086aa88c2cf1f218a8d94b7f513424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d4a05b8fa59f7ec1606ce6c3c7cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4295dac59d21006d11c4d7220adaa88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf500cf77bc6cf14b6b4d3393cf6e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d098c62540dfa6727ca6d7243b1f8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f0f6605d9801ea309f5293981fc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17db1678d7d873d10eceee2af6c538430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805a7ff061ecccfa6cb93104f9d376431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdb0b469041dd1889d6dca083a9f52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce028147b6264fb2a4420adee31f3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d0e15dd4341cdd641629e49cd9e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc0b6cf3b8fce0720662138ba6d1ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e91b650ec4797aa53d2420bdd435b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e105417cf5c58a6d46559fef882e19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c64fc50ae911e91a4dc8afee0dc6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b638d1f937cdd3961a403f5ee2c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d3e50d14422f20ea315b427c07f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c2d83fb5f7b306e5efbe668e55611441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c6752e41571ce5a7f39ce6223ace442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c296f44d936d7bd53e3804758bdb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c6d64340302b02adf809de7ce5c44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920a66d062c503f0ef41936b008ae26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7597c6bac404de611885030bf785d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116bb07dc7706fc9ee6db803c380faf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092bc131963bf4183936061261be9fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388a914aac3bc0a3be62dd5df991f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342081b396b93d6a3a0cf187ae06ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21956c6d8aab26e1276a47fc8996905451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8bd504ec8e9319a736b2b985058f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0108db055b9536eff604f4924149cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54759a997a2ab36c7510c668f1e44c89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e49f0f870dfc0cc0bdb850de38a2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae490fd575e487b603d5fb03362c936f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cace803f31d25b4883f1d8528a42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f8acc3ce13d2bb1b1aa29326f0ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a054df1b64549f643ed6c1cdd3bf2ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cdd538dbeac5a6c187772a5470c99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c4b7849cadae67effa9e26225244b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e849bd87e55fec12dbaa737d51801cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a04f036c42186498fac9341eaa6fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee2dc06479c15d501098e635a5b91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321661b47e1c3a7e2c7e595bc87f45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889bf8aed9463eff044a3a15a60c28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863376c7da8ac7f926261fb952d53c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b92cbcf97bb115c69de959a55d5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e99f0fb4747a9b1fddfce14a8baf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e5d5d4dbe89f0cea41f0a2a321fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbacd7de45781f7c44448a4a471bec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693543d64aac5f50abbe41abcd62a33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c41808c0359eb81c8db017bde247ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216021055d88fdaf01c299cb8f18051474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a56198d927359e5afef29e12a9d0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9aa73dde9f5652e9204778b91021a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0afad434bdf3d1af1b4b5cbb4e24b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292cd4bc06ae82611cbefea1c63b9ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77b9b297a2a4faf2d846b9ebc47b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e214cad8d906a02843e15aefa7f948480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb252a878127fa90bcf99f04b17d79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f19ea9d96e8e640ce80647cfcf8105482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e035b4937980f5a6752e113b1b052f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8380b5a279ffd14538f1026b981c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852be2f607892991e2bbe7be2e86ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a0be3baf1af86cbe969440542ac9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5aef4a39084d799d7217503374d76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174325496708a2dd0bb5711d4e52a43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d29245864c5a20d3f707b06434c47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948a8c06a31a6cc9359f1111ab393e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1a09276e051da25b359eca9ebcc48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634f4f65405408bc7bce0fc664d1698492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe4f8d81cfec0838d6b2da7677899493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e28e3e52f42e988b79b16447f9577494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5c757a9b7d0540b1a02d04c56e390495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a83af83f8afd21544bfeb2dd424b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325263ba50d5e5a80dabaef720573e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b964630280cca0b96b70989d2019ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577cd6a32f113b012f0dfe0230cdb75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698a9e75e93662872c67c82695578c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b38710c03a05eac7feca1ef0aef4c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0e18b6f19bd2548fbe934a2dd672502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06743cc4fa12e9b492caafd81b426355503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ef048ec8ecee4cb411d5f41ae4c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7965b7a1138d25cb2fb6b52352eee3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42913d982b62ee4a5edec2fc369430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa65377e1543fcb1876658ff5f596507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f407a57731f276dbb4c4d3be7e50a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb82db6af5bac5a5b2c650d2f9004509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3967165884d1999c518c1dfc4552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d57838335fa6376587778cdbd87e97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971209e50c99632c50cf1a738c630b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a6822ebc591b1e8a127a327ef36e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184d3e49f6b22da708d2727d3d208a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715b53fe520616b4c08f68d162726bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd3fa3fadd867a07cad371ea7c8e3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa329b688b328df97d6c56733beca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0377e2b55ac241b11cab90954184f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c493fc88b486a5985177d321ecd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc189af36745a0f25da4109c1799ae4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c72850f332f1cee45ad0e5f42a8d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16ac65f7be915f0549641679217ea4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaa910015b5e5be75f75ab14315c71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5646d173dffcddaa189c14722c46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9693b212aa29980d42a680a9805f23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab32710d5510b07ed71acc85893c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080fd3ab4c5ee1d2262c773fb38287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc73bdff29c6601ee69f32a6a1b01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ae496809ffed9318e0ac377b9103529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64875873584fa939c5b0b98f159f8f39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f046e7376ae79eed568b833ba677531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3399aed58571d24123e17c593cb40d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b864b7a06f00d51b2be6216ded131c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9d48316f062940395957de940593534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf4e755f13ba8c0fcdbd99b124fdc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e630de54384d86ffaac56df6630434f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296aaa5608d5742c153f8df120908f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfa7d843f48784c5420b89cc6b3d2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df46c43ae575a4a243bd32f730235539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa4622abbbd7f7acad847cc14e984540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6d1d34f088e663f8ba09bf9be2d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcab478c3794ce3344302e1f8ee3c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908af0706b4c7b8d05eb66eadad0638543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8145f9aa87593cff5a8f17c1e95a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094453317d344a26036a68b1d7c913b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deffe5077dbea54c1de000bacf4b7dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dec6e92b91c4bf3fc0e698bfaba93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c7589b0459c2935f6c64fd6723aa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e409dcb03c58cb2578a3d20b7a97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfffe34e154626cd4c165743848989f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6488bd45f05a0d3dd83e96de1a9342551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef7881e36e64bc49f087fe418d54b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88330338d8226305340a8fd6e33de2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b4afedf7571b391edcda1494097b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e90fe7b128a84a4d7da977e809bdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b9f463b4d2a8b7705b54fbae2f932556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a62a05e9b7ac8d9a091c1b58cd250557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6de0e4ab9cd8a11c8a93397371390558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630cd9499645090ec2c33eed7277c7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0fa8ae3d7403373f834cc12884c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6e3e11f619eb5b039185e8615319561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdac1ceb66fc890a74c52ebf257266562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702bab6dd6a4202e60a7bddbce42f74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4af51f839362b40a73d8ef5c424f93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212204bd15c5fcae6d90e112d9d8dac8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cd42558a9705fe893b6584e64e385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d88ae67b85d86ef2bec618505c6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c607c029ae42d770ca2f617a93212568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3864b740aef1af8c2070f67addbe581569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684567a16afc4bcf6f05c835af3e3f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3541e71d7b8a6206043a91b6f705c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09015210895f1b2fd0d105edf1600c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0840324df824d1dbd862f1ad4d93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db13044e94ac3180b368514950d443574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380496e7f6159c98d5501554c4bbcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a58f15c0bb39a3ae522467fda2055e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a0c732079666a2eaacb6f4c54769c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df83c568047a615e51b8d46854e95b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a8ca3c1928a6d7442be44cd704ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6be7a4e124ebdfd6ad908e998de6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c828c841045bbf673d1ddbd6dcab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef7390d0d7596417964f0ea9e7a7ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaedbb3836a73157115c2ac8a0a045583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a4ae14ad76fff5c8a404b41adc54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f66d5ae2e2cabeb2ffd36de667725585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aedd4efde4c57e8e5aa8c14fd9d181586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d9c0f057ad6c66de92cca8bc1ccd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee8364afde0fac544b18075918ad0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999003bd9a0defa6fe0a4c8777a4ae2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b0c6dbd266adfb93c13bfdc56ca7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766f9f432ab065258676f4713e4ba9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef22305e1dcb87420f3faf0aaea27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f79afe6c94d427e05ae4c36c240e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b0848ea3a6c239e751b5ad60d3475594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209001facb0c1aba9a6af97ff68ad32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae6b118f682f772093490f85a8b009596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33d0c75d36645e962c7e5af95eed2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2fd20d77f48a4e2fc9a1ea97c0c8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df0658f05ea4a80a792f8d31790fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767c98d18db1e93ab2ff08b485e68a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb565c16f414f18201842425e753d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290d7b90878323a3145f6003069a11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734ba799fa774befb7b6769c6714fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20abc24aa184466bdb7b5247b2fcbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ce87315e61036ad666d2f74d8ac7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d957e111f14b3d345dbe457f401834606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37361484ed56266da7e69264f1dd814b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80e950f0716471f232db9620892b5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b863b75ecddb3117710e5e9550ffc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60718e1181c9f2d7b61a20fc902137610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c586a24c1ef6c0dfd393e72fd6f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab9af465faf7435aaca2b5bcea20ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ef9bbd1d9854d27c0b07268861ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289188fec6d0b47e1d68369faede1bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9720e8726bf4d94dfb8d6e0fcafc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf14499643b82c9a171dc9dd01d08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e01c779ca9534c12d9cf3b10b43313617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063412f72285a387c3448d42957678e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b1f749ce55e7c48ba8b7f484dc50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0706b42d8d609673ade4ee0be889ee7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7e3dc15ca532b3c2ae1939105510621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66af5c35bab33c703329581783a90e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884f2f554e3dcdcaa9bb1cd09cc052623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9832323528ff54e8569f3184216c965624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97df544384d3f0774df3afc3bcd03c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c02937a8e07e47f260093f488895626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257bfa484327ef0e32085fc341fd2ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa629e0080fb4229263a0f5ccf99fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68979f666f8c2ef3b024a20a3b57aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4f908e3094323b9272c9a320c59a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e555c85b0798b88727f46b1fc9a56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116e2063832859ac5243480cd6bba8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243feb099920062fbb45bc540ea571c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845860a60aabc240dd175a132315bd88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59d1ec36f3f28dac06884f3f87152635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896649ccfe046054f4dcde56642c1cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f761c87b8d8b138f404422e05b4a2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f9f92361e32bd6c945449a549d0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e8a7ca199146c2088d9ab1e995d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81983d6cb459779c7f5109a907fb1ba6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb17c5506ad1819c4b55fbc67719a6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f91ee9181e90ac4e9f337a61bb0422642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a3d9ec32284c38b466a752650531c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989de960725d8040b4934234441fbaaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15762d38ab94cbf355af40cf3107e54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fbaade27cb8495abef95cacd9af4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241eff4399af04ace083fb596c49f3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584453d191541d42026dfab4b3032bdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849510265b200f59a0d877e2d14a109649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb44019a0027e3a9e687c0a86d2a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338cd8c7cebf08b265f14c17c98f425651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229b5b112d380b64b17bebbfed8b9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccaee3a1867542a383d8c0e8e867be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802dec5eb4a163ca0ffa6e1ca2fd9bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb934f5e6100b36a69b9f340091b1a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a13d0faedb3c46c74ce8538c297d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ed36fec5917818a6da1a886f7454657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f6afb7f8e7f4fce714e05c6b7031658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983550172205e290b2a705e4526b5e00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90547664badf994a28c9c343fa768ff9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101771a6948313467220befa7ea3d0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc9e956e24af0051b015f197c86e48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de252f6c93d656176f529c6d025c3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf5439b4ecce6f383ee5f9d2bd31a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f867db7da9623ec217c0b54dd1279d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f977b50a81d431027365fbefc86ca5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6065735f8703b251846248297454b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193cff3ed6c0fa543cd201a510f444e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1d6843da9b1672606dbca65742738669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e8f8bf3c2946e713320f1ecd2316f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a39dfc446afc25b9db01de486e4ff5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657ebc749658dc51758bda11887f84b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878134ebcc869a0a1403851a028282b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96f30ae4185152d5f6453dcb265c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da17efc79cc12e523b3535b99189be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d32c6a35fdc91b87ed0ebbea8b9ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6fe05c48866e2b8a55852991a469677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84411dc6c9d3012962de2559a9a1931a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183dee387a20675de8290006c732a7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a0f596623b10df4bc0a41f1cdf81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62ec979a7371feda8caa2ee9ed214681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69039e515d6e0b1c8c754de8a5acc003682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722f9ae00fedc31a998d3e5f982c07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bae3f6d515488024b0292411dc4be7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df991ed0caf18b125b33a9e043f444685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4870cc0188940b5cb90839beca37e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928270309a0f6ce6f31bad2c2bad0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aeec9a0b5d3f690b85324b581fbaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6ee04141a2362094589f633609f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b934fd4899fe05f45a37bb3f72b73a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f129cd3d0314717fc19fcb055bf55f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb609ffa046cdbe2a7f943d0430933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20f8c616920027e164f5f7d32d17a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01655aa9655b17e5c3f3f1848ca744694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccc3ac213df4cf69fc10281c06bdff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6630bd92e4711bc53d5c3d0027f1b30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b8bd03173204e3856360c0135382697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb93a4d8c9fc5aa0ef4f79c38414471698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea29ebaeabd07da009add85018b054d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c27924e0f9a44895e2c62484ece77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6721dfd1e3963c881c271f6fde287701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792766deb7a061dcfbf9ee863ee90a76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebba3a6264b853a7087bd241d8b8b93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e5e45983355aa1d9c2a45664cbce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ebdacd0c044ce27e12ea22ed84c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934fffefb1656bdfdbdedccc64e039c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb744f73569896c5fa9e4aa197ca6c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd16bb22edb0c0b9f50fecbf62c7e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d7cbd1f002422bd57c00ed6fc4caf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48c863b693788fd379d97ceccd9bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35055e92ca9e005fdff2d970610c2332711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c8aada93c8ca799d59641cb41433f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d672f664d4aa09cd895a6ea03583f4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa255b5254cee296c6f4cb6f0699c84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122074edcf349970dcbd418c0cbd88b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93c4422d03efea7a3decaf829d921716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f221a2fe8ebbc9e67d38bcd830113e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6168178a26a8e6fff100b0338f92e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ecd8491a4e2d07d7f3d06d89c314d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d602cb324c66d391e644ce3a87393720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f792205e4c804630ee93da8a77f95a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249a755794f200a2f6b5541c6cabeca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea2403213b36ed79d21bb72728ff7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098cbdcb5b76a039e26f9c4a92c12fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6157b14840a8fd58d3941bd7bea3ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4d83e4303a19f61fd387651f87a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a66698bac2fb391e3b8294d8220fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2098ba734a64cefffcd9014a3c2786728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2de38b172ecd81259c56c4df08f97e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de7a656bdd223ab2598192c0652f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4e602b8b343f6797bac1934d54f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549596e1043e86fd03e8e265213e832732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19296cd62bd206500ca0619acf0f96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28bacd136204587dee229889746447734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd86dcd9d0f57da5908024580e09c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a132bf0ecef03c7f4517e21433217736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998265658b8dfcbefa25d3a0ad06dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9566d4ffc229442273082e579270d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c52dfa6fdcf2b97c2dd8c4cb10b7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ac341f146207576fe6c8922616ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2809474a17631ba6bdd074a53e311741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea4d1da15540dae9ec9bf68356150742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d6ce48b03a7569fc52586bb8c173743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee02e10799231a1c219dbfcad923e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd36a36f236248612016882b7fa67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f70b48ba54b24cdbdf326ac387d06d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8b341dca42504158051538a77900747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8c1f882b3fc7cea8c2122a95eb11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f11d3faf85bb54500e8c59287be1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e097b6b0269b25a112132b6bec568db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcdf7ef215619104734ad1dbeb74b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207bb0495a5b6079296550bb63da2f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba282f2a296d8ff9591307e77c7702c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6dd65bccddd354be9777b04becfd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3c90cbfcbe95c05ba4b6689a82569755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d73e59d3706448a7b9a3dc620c1be4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a568061fd5e6354f03becbf7141be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268119d635ee26220b6947527894e19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3217d0524b74c8105daeb8f19fbe8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253824aef148863b7e2801583a7546b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1f8e0756d340b4104bfd2da59cb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f4b7087dfa40fe803c85f7cfb59f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb453fa0946c992f338f4ee36e42d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481accbe093cff5378c556b26f8e975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d95530e2f41be3ed978464932d3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b066d25e7c8b6c20be52b8d517bedd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d73821ad8156f3d775ac87ae734158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e073de8b6c58e21a562dfbccdba8779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62dfb9aaca4f7eb79448cedadb4a2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b460b2fd5375e943d951094a9eb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a179ec3abb16c8b356def7fbeeea0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cbbc03cdbb28488623b3ce15767413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43dcf2dec71d3462ed3bc8eb77d26b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c883350bfb4984ddb7ea34b7808dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d49e4ea797f738ed9baac452229c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cec8c5b8a2539896d96f4f2c776d5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e6e9d33d90baa25d2adddbd73bd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8eb4c18a6ef3db7b08ba9e2fd2cf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203616b3473fd361415dba17bd0561b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e2ea1c1f18376f0a637cb5f0ca4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc059f80226e5e0a549133152daf0ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f007ddfec31253247502dfbfb391b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fca201297127c92c47801af49716d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663a63d001bdce79263c4f5176499dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d47b03bb763ee723bbba9f1d586af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76492bdd213ca5a016107c70ddb236627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b94382d5088ec2cafeec70a21b77228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7a0d426b66ff85a6bee14fd7ee6a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbe525674698870c1eab885924e65230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c0021abef0889c930a442876613ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c3e45798f1d5d24dcde93f70083432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147347bab848e8942b057034083f2a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31182c7fae8286ceb950aa05e265e5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd5ce8b3539242f2195b684f5d34835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0350940e085e50f4c821a8eeb8b3fca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9de630de84aa177a6d83d45463f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d01c3cbfaacf20317f4920a69e62d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210efb6214898c1c44a60fe742cf8b2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbae44e8c2eb64d924f04dfde1c6c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73092fbda606cceac5e45caa16a49841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587692201a2f0c1f4f20caf1c0a85b4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb5b75b20fa922728b20a30c5943143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b6ad0c015dcc2ac5eb6f34b090cdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f65883b4c7a6e460aa992a68e080145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52949c8200af901226e4d8f952ee27a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a4792d5c972f647732b41c19e69447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825664a74ae3f3f6ae78e55372d5e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b796081d2dd99c7c28d03f78345a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e1afbba37cc37f614af71988537b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84438f6cb18c2593f2fdc211d1a06c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c092a5bfe37cf994b5ba37d0885eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb15dc0e7d669711292dde4a81bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5cfcdec1e78c7c976fc16eac408254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d51ead929c2b6ecc6ac3123fb2ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd96ec59253b53e1f8db7eecc08926956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c988781ef779a0fa38499a53d05d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3444214bef2b15007c6b02f76dcfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5cceb50c323d01f43ace45da7e2b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118374b03adf1df2468affc951e53ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba62ba09b08c27362943445193db9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cf4134c4787348de853b4ec91e2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8554c52ad3e3602d331395ddd639963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5365337a6e19065327e3714813c738264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf4b4733c7850fc394f0841988afc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847b4f8788a608cca9ac88ab92b7f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44f709c7003c319c1c99d1e97fd3f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b67812d68a4f18f44c3911ce961168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a550f9a0330d0afb632e3fd780df9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4f71c280249e65946c9f0970875de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226bae0cc3a3be9ff26b715bc6e1e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a754c455b434b1273955882c18eb7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc96be2b8e1725c6e195293aff7ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24507b28c1d13389d3cc9dd4fbf5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e94362b00bf7949a68a3b5eaf7ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f25bdb13c6fbcd78d9e0ed806e4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab749beb4a75865e11f9a756c78a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938260822c62fc9d4c766f302e4e935d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9cfbd95ceb4193d9ef70134e1fb0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555cc4f97e91a966577938dd4f98b7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25da56a85daba22c2fa6fabf701de981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a7f57eeab4631f7ff46e309bb15e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222663e35664b24505c9aeacb338ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8c093f2f959efdf54bb3a06d34e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd111f364a33fefa9341153f8b9f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc7560a1a4ed9836b629a38f1618686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaef103a3675e94ef763368b8ce24c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78df719e6eab7ad8da48a96f51baae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dcd781a6a2970aa10d71b9b35da3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee228fd229a1a7b87a08b7dfc7f58390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c522926ff1bdeb8fb9a24e16aefeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4330709d7113b15f0ef2e096de8b5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a43ec5438e4828c868fa0207dabde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4675770b379ba498e7be2ebbf04094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d57b4f5bb84c54257b9ca469ef9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edba3b97f4dfa90cc4cc7a92cc6d4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128195c96587ef0f0aed5a906d31954497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5755279431e5303db9a7b4c11eea43998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5182844fe1899671be66733a9756fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a4d95f1db413f0a3ed344623d4527100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21909e3a29dac345df579d383ac79e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc19470221804ab6742280f057858102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed5c2f1c636cef48210db876303aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c91f48df09312b6b5230808d6b68e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9acd1b848c2e3937fb9063b89a4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1baa2917046da1cb7924358ff569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84edc023695f06f8bf81ad20cb4c57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c75e59547002275d7ed7b77914d1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427fda2499df1b5409c403471b40f66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ceb4b0d9d2c8f88fe1c895a43c62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f8df48555bd9823a07ef35999c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a434aa8cb1dfd726809388591e8df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc96491c0fde45918047239666ec29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54250b782d8715cae2b44da7e3372c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f31163fbe69061fe78014aa80eeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810da455b0c325c40755e750018d8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf83d42ea798b8d11cb232911ebb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634597bf8ee4780ca404236c1cebe7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ead4db278652cda30adb4940d337119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771beedeab858d16f8f8d177c7c17bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581abfec87f8838240055508ecd094121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e7938eb96224a0106a104ee673cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792df6ab90dce7482ef47395fb1a925123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cbfe916808a7c03827a26e3b29bf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335068ecdd7ddb7f878b6d778681ec79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a06b0c6cc3da4243f970c187ba1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e238cf578a89263444aadaf35111a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229093a7229f7fc29b938bb33221f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641db6e8366cebebd444edcc6b32fcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a0ffc864980e267c67d45ac3de4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252af22a61eb6dc2e03a91cca4b0831131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6ec553d9cb6b10f44b60e192dc11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb73ca2080251c7d830be621ce83e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6797547fd4de67c054c71657a96be6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e0d87056e9bd77d1e9b730d9d0bf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b83c0208cb18f59eaae2f0d5b5039136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e118162715b842b24eab76693f597137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8cce9a42ed1fc0bc59b06b644e374138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19659a240b27d4676271b83d72903ae0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d665e5bc220cd750751f4b2972b2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883fa8abd69e4b19f257eeea2b6092b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3225c4267453461e9472c18c3d42fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb16ab4a4e75696d0c103bdb1b825c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ed082d785b5e5591e1ce4233f5d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0772cd4bca522331ac9a30b120050a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149855d4113d871c7c091a1c01ce954146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d7c3f474929d3d043c14e8fe60657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c734c533126908628192513ee9aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109ee4ca23a21c078a40ee5b519f366149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa646e2a13da478ed18e332db96af1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e421e6784a62add930b276b4024e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49411c3a51b184258cb4b97b01cd03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca68888775d066a593505dad57750ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204cbf8a316894e07b1bbd42be06d6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb764bc9479a50b8efabc5f4999c959155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48973d485eb59c0b4fddbb62ffeab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cbddbf942b52d39142d5133a318d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8cbc0ba370795f68b95cc35875905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af27a337756f00c78b1492ce9fdae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ded803142d4e5084797223057e27c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd91cb6cbb71e0504cfe111beee7f33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd93abedb27c2e454100d97b172442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4cbff83e218367f8daa8740d4343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de913d28e204d86e419942daa1a3986164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364de6356a739ae8026e1b371de25ba8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425651e66da88b9de3d68012070d0780166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0431e234c62119fd7ae2fe4a3665c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d760220f4f80cd181aa4d0ab2e98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ed84c5247c5f18ae210bc307d2c33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27e7b3cf07c6eb115990e1bab0a250170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeecab0deca2331c2fbc64ce9d384c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d2ccfd2a397426dcea9711ad0f89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405f99790fe775dd2c362b89880fcb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc4ebdc8723e19bc37c454d2f2dbd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad186d4591d60b81fac9f7a6dc9f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c058e0467973f88fb4dbe4e7767c935176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5912d6538e968d3193ea9e663f91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1af60b6fb0d4647dfe4b4c19721a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c69d5e1c3e7144380f41089ea7cb98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331ee1e6cd9c037a8fece2f2c3659f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a9041f652e91bfd5230ad3ce44ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef69dea569b26402f6bbd66da2eb34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93319d698a5a93ee51cd17e49643a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab4c76aa2e3e740130e17f6ea3a53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a6f9be6b3fbfbe5f0fb40d49a878185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6caae41d8e18953366e8006f7e53c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd1ce77b63457595aced4b71334416187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9fa649ba288cc2736ccf204b72c7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d2996ac0b944c802d676fc9ea5336189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f2c2a79b2e3af987220b37467fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c93ca5aacacd55f80a813aaff6e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e4e9be8557e2b384b7c5ae3f1d72e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b041f3b42774349309627ae4e111193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d0a4c32c370fe0d9f1960c9cb7c33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a604363a0bb8248fd020bdb90854195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bd6b87872ab8e8bf0ebe8d2e23c0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f896155493c28092444c2d24a80d8fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ab6e93e79e73fd5e5401dd7bcb51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2badea9295ea1cbe0bc189205ebb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185ab2878c045d6c79a227b329b85b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec04f479def1a2af0a19e70a094021c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848b211c925619462a0489fee95197202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701882277bbc1aa90eb9ead3e24e3c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2c208094d701e9233db91b852e95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153257fcdfa3be7e473e1383811092f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6923c49853b3ce8ca4326daa4a3cb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64759fbd30f654de95c36395013f2fee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82d52fd6767d4939fdc8ad277144db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b65937a86c1fb8694de6ef7dc41b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a49ea56c9f90cdfdf69bef95a0623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48149219ff45931287305fe35049e3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25218d0cfdf9f36c03cb4832620d6dec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e7fb806ba6cfdacff916e8b8a1042213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d409c019235793d843ba12f6e2d2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41447b9e0a4f1b099082f400f1e943215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a1812fc487304b6a42e8cd95f574216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa24fe58ab632e05ee71a107a813554217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91524c32281d9b3b7ab89c8730011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715b9c0355e5d18435ce8df068d457219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e17458478934db2e2c4252f18d80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438dbdf98334310f0d97d258d8a44df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a557b77389c1e93dfea2dd095504222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7791305bff247cccf6b949628bb19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f855af25e9c2888af58404eb6e30862224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d0958d2870615ebf4bcf2cac4a2d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3367b33cc26d6db8d4eabdf5a9b85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b40ffa6734024d548b85f10cd201e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a5ee54deb362418399b8446214cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58f039e2f889e0ac2410bfcd2b182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301218d38cd2b575b224cf03b2688509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a85a7623036f3bb1c8a332c5de35e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f0d9e5d32e1da0e88b6fff0332f1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a92d45a0f889f3af5d86f23b94f1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7a1da60e84dc60a958be41600fbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6f5612ffd30e55bc61406b88df294235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede551bb4b00ae15901248fa760d74e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca450ec8a16f3e1afde16c1c3229cba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eea71d6feab56b5ce9420ca74f124238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219eb5cb93a566d8a6d0970626c9922239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a9dbdc6bcbbb622952fc31da4d3de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201646c8e46a41fbc838af2c772e2550241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42a552c8abad26f448ceec3e74b899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd74c9f3779ab32427240857ae8d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9bb2bd669f7f3178460e5ecdfbeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785ed1f70a141cee504031f2e113e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73984c0b476bb33c899a2f4f472d2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc7f3cf40f899c828558b264ea9380247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38821a991298395bf20c741be0c5d2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e07e8d8b231af49d09e07a88eedcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2be4e34b54d374f4ae2f18a9357f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6bd033795780bfb25baefa47c4ec4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679b85b69c322d377cbdad8657bee0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fff5c75b1b70fec678bfeb2b53f04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741b903e1b8229bb802523ecb8d178254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb71f66469422354d22023eb95555255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a20c31bf0777c5393e7cb90bae0d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f7f4d57882026d4cdd8c15e075b0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4ffc935141e3984628fd0349a7f2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc248f75dbbcc1d27574d28f68d04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e375f55448888dd42de9f4ff22e526260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677b1217a11fb5bb19c5fbbaafdca3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4023e6e647565f9c0b5f0376d57f6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb26aaf11fc65a4c812d3c1ceccc143263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca125f57a6284274a01e8b2088b6f60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2aa2a1b16ec32ab7da7982650ce20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779427de331141100d1365b6eb06bfed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582ac96f270f986a863f3ad145293d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad617738d15764b40057accb093351268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d211d5321894aee4aab717e5f320f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb11d925de7c51f3e26a32aded23d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da7e88caf840e656573bae3c3fe22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732d0e73af1acc48dc6446a1ff0e864272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f835e95fac04c1742262c61ec555930273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9f76f329fe0fadcd3c51f97dad40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792502193eefee51c065e705c78ae1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ff491adb941db5cbfc3b9cc8aa04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b8087859b91f4c13ad3d83a4ccaae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fae846e557610c359cdcdb3a35613278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f3ad1e89e16e583b6d59ab5a01bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a2037f9b7303daa03669618579dc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485c8c58aeffc1fdd4d2db53cd99d90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac34b2087bf5870990741cdbcde29f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cdf7d0fbcc982b37bfe92c2205abf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4719e788e1412314e92a858c63a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629f2e26f6c17a2b17266b1263eeeb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e41f2bfc46d7f7fd7b88f7e920ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82debe44a185cb2a67b140cbc00684dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02da8bf8bf20c7d108fc69e97e2bbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24af5908a2036170562addab545d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb20d12b753bf7da8a36bef80e3a921290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a26055d62de1cbeb403472803d5634291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c56162ffe48a85df3ea344a7b5ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296980f4f0187956a78d787aaaebbe9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa128002e2e0b230c4b1c96f6256891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49890a220059d97b8fe55567a796e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253be37ed6e410a1df3545a7428ec37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735945ac186dbcde1f3581a07b6e0170297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ef5039d386941dd66f7fb40a41f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc55d5fd2691d6f1e69fa03a13d9d6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf487cabc52e0426d97c98f1d2b2505300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e11507806af9147f52b6fce47d6a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7753ea85725353df265504bac87d29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e088d8518f2fb3dc9a7d986f459ab0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba10fb75a5585e791828e62cb35b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75087fc5d27783daad75b0d18c6ce61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c786a06876d5a4d69cb2c58d49b2c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308023248c7b6c02235a072d8e82bbdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fea4fdcf1fe2d0c697f63b6cd9693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b79ffac4d17c05c7e552858b32398309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7fc8008d5ec7621ffdae09124972310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad97a6403acc6fedba24842f11b5ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4242b224e9a8093488a860d2be382312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11828780cb171eaa33e3ca60d430f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503a30a864a268af87007c8a90910c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09bb804403e0893453d975389bc1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4bd55d061b8c62be69d0d3a417f76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120264c3eee8f21fbf902d48ef6f101e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ee7023f64c491c9cd012e2fe7dec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c6b585ed3491f7c610e5b54495cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e824a758ea0ba758f9e8c5f3fad081320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0eb25f15b8fd427ae6c3ab8c7f594321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da712d38e7c6251520796441179e7bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152caf3852188fc50edbbb4da67ee83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9750f33144ab11cae3cbaffa4119324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae904ca9c67b4db93e5d865193b889325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253474b679b57fe6e6b90f77640cf0da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ed72526ef4238f5571b284021b97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed8989faafbb7ec4b1de49f7020576328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce150da1383288f47a98048989d5b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f922154ace70b3b2d445e67ec436d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cef6dccc8b4d7728bb1692a5a3762331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f666d8b3128f81e406633ecd4010eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3aa8b92979cd36916a63b015680b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929005544c8b96d110a397046c71070f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b24817783aab8d7829a63183acaeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0566f3e066faeaf569b192167a0a7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e58122331fd8db194977e4d123ec8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bcd6222b4b035ab45cdc85d193b07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081876ea97fc45e6ee264edde3528545339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae061f008b2c4a10ffbe5d81f6b30f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda988f966d6b15b4e8564f64716f9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce90b0214b36ac1bcdfb47b2a7db58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93928545a3419ba45805909dae4cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ae53adcf91caca54a3d53b4bfc0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179859e6d71156fa560b7018584652d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff20ea7358c8ba574dff8e29582bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c653d2b912eae0a06ff82d867ae077347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d7448877da42b307948f18672928348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b827ea5fd2fb75606ac216ee49b921349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cabeef9a3fe79a1c3a2193689e6350350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8276daf5052129b4c421305c7111c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8083c930962abfcd9fc00ca45495352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece990a727fdfc7d12d456a4117417353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785414776bd5bbefe60bf99ed5afe44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ccab80dd16b8e4ad9e3024d4c6d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513a4c5adf94d785cca5f649fb36e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f606ee5abe5e111f5f170f56690a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a00f15ac230c8f0fbdcadc3ddca613358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e392b76d87ec68d1eb8f5da47b1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6f8d5366a0b2f1623e95955385cf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0905fb960b05cb8900044aadbb80d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c2ab17d983453d03cecfc408a9357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc38a12539d553c7dd0cb17c09bbfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf5935eaf474a097784436ce2d4280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2cda2b39240137d98c46dae4abb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6169e713443eb0e6ccc4b4b496014366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d42cc50172e9fd5ed4da9755779a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aba37db98c5a644e0c046ae789c4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71969d52f90b7438914f74ed75069755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30400657da473b78b1e656a2f41752ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d94a590e760c4f66d3bc560527c67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc87fb187fb8fd5b8f55a120955a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddb02254ea5bc129a4744b011131b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6d77caab60dd6e50bf7833c12b97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dedfb57983ee744322811898fac729375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9e184267e786446caa711304311a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6012fe13f8a4854b1f22a40485ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab6fd74f77e1b8533c5bf9c47058b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1132dc8cb8865a21853079312c7beb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b6906eea98d036413e96935e39e56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f5f6e455e335a186e748b0148fdd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848db3f9863fe71ae2b2e86d213ac1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4609a9bd65856da43f41c3c6b86a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95feebbdc388c33758d84e71e292bbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093687b822681b116686265af0de76f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7abfd6d1c8062e3aebbb67fd319eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fd6062a318d13be060fda92d5042d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c6075a5d595765610642c571e11b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53cdb5e213d3bed36b1173b57c72d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0219e8a52d3e00bacf44a2802e2e29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa084f4b20d45bf91c87c436f659672a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939dd371645990bae267fea52a2e626392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aacf62e1584bc830bc198bf931e96a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea747a3f7bd4e9c3ab1cd6d8a45bd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef93c3bd086c990ecd07fadf331e00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ed952aaa7960935af2a25f581358396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e937163c5e02c37cb63f8185407f1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20780d02931c5e6642b0bc2244852b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0e555dc22cc6628ef6a7ceeb8951399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a237c0df8a28bd1866e8e317a9023400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e042fb60f79e50af8bf03b9c4942e80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2542c87d94d9143558900fe10424d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea2308c8390fcf9ff6e5093eb5e20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d4fc732ea68e89eacf2f652405bea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fcfeb7230564363005ea2fce0a1c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4033ccf8d8ef49582bcc214943fb29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba25520630ad42bb9fa1b9923f85f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b5d52d9ee006ac7c454f0d008efdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9f875b86909c1118e6e4d0dbd285409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3502eb0b469b43a582a34ff4c68e08f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b34dd6d3021c739abb95e0ea5fa1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240eef027deeedd6aa6200e19e1fa05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488657e1f4486134235bbc2aed061cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3265f58737a46335cae07768cb8c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3041ae5d8ad6aa5c4b173ca71e03ea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6562ea9b01632cad942993b31c0e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bf0ef1867e1d86b1946376f10935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6968166a78e644e29fcdd725d409a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acedd325091a4c840647cd93c4e4a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afc08d117f851e37d77e6ef95bf1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01fe0e9075ef04959c1317e7d2f3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc3d81b58af5387b0b72eaac7e0d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea2f8b7cb4fe20cc18bcea5f1983ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fd8bb59e2878fcb93f0cd35b5a84d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85efc3023894a8baf6f40a89e652eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c53ef5d9ca36a367ce505fdd919cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65604d5b3fede36267b0486c1e3b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f718624480c7aa418cf5561e5a7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963609fdca1162b7df69eecefae64653429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4ce61639262e164df4c187e90f3fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ea36bb7ee4bceb18ac5550253193431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941d40287735dfd755e8bc3059b604432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf534d0de8dafd559e4b3e49a1ee796433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd332a501aed361fc1ffd61b87297722434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65bcb344c44c3b99f88a6b18549ba4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f6576c5531a4af18a4b7cab2353e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e6f5314b0873ccc34c2d9cf2ea61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b87284523d013e995f3efbdfb8715438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257286507148da820b7606cf077cab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13afe3d0141b98db86dab75178c718440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c736e001c6280e6d3623d248e8dee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e846afab6a8c26b4a03eada11c4aa5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d6426ac6f7219d082c1b9a3f5ba1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a2f0503723dfd9baba1388e29b76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49006c1bdde29d0e88af5cd127a224445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36549bc85223ee479159ee02dc24b3a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb270a08981196fe9266a1021a842e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea049bdf74ec523623297d9611c46f28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919727a19cfaf83be8796427996c959449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf722ee751bd045a1be4946d0695408450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391438602baf8e1ebb062902ee2055e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c521e4c8041751d6a29d14fa922faeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae103dcb5c8c60758ca57daaf737ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8339005948692c2f71db6a12d212454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054131f5dc6bbec53e511233df3cf724455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16827d7f3f2883f891c9411c9537a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d38ee93afb22b35c234d24558dfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0da9ee304db29065b2a543dca931f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33959a455ae9430fa268ab47acb42d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da80ac0270a1c6671f7c958ef5ca8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d84fd15d2e307d36b78174d23301a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc5aa8001e3a6154dd453ebc9d00b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf78772c4bf9b58c38721c52b6c6b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d02ef0462f60e5d376007df65a25e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed090f55e3c17c452a36ab982350e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389f8410a942533ac9c357267d3c3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8d5763b19496bf897426b4a96e278467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a1137dc82fdc740eb6ae6a6706fc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019fb40c9c896d0b7a61b0e8c489888469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42d28b86a5ab8dfc36d2e3793337e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47643e75534c54abde52d975579cef4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc8c610a3dda802fb47cc1fb0adc89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f08dbb5e81c2afa83f63cb23bb84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b126d587283e98ab395454c9abbfcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121bfa735afc1f08bf744cbd8e423af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c17a304742ee2faaec9afb8b62793476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc9cbf31e3e3c524c1e63e5674314477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c48f20239d02887334de1f6eb29e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128d78c8d131ca9d8a511577c7c1eff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c018ee10ed440feb51de04f28ac65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d94fbc253294f2f18f94c80dabeb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dceaeb566846e61f5dd3381dc84e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c65f4ca25037211b159479f5125ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69113820813bd4162224c8e7ee6ad1ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c035a9e8abcdbbe066ad77762edde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb429f1b885267caf9b5702e2c62df5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0640eff8bba0500f6d96262f323720487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cb8cdebb315de99d286fec607ae1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a122fd1ca6c8593d9e69bbeb97238489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08f013fe815a2c722b07f74a70694490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d3d127c4f538afbcb4124f616b9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b21bf620cc70fdb1c36cf16c1310e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca839a741117f3e1aa3258ce918295ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf2beb52def7c90381a8b1452ab5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7e6abecc71b386a77e6dce4ab8b97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffedaac08093607f5060af1624a5af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be29284de45769bc03e31d1fce5eb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f87dae4862a91ae50a3fc67b162062498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f976acb0b975ca56d0b278569830530499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58a8fbf6bbb2da80d8f43e4fc47ecd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d577d243f308d7e75a7f07e53b6a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c73576086faff682b17f377a2159502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dbd56186323f5d05556bac7503912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a438914aa76480d0ea64858fcbe8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9128e7d552219ba7cecd384ad857a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f49f79ff5d841b657e21cd4909ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7725118078825a2c19ee8c547f2f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c069b3356cfb6d364f6e41301dea2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cedd83d4a0ba88a11b2f9466e829e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a2fb8c7817e9c5bc54a02408c0680510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0551331286169ca1d5bb81c4d44d81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a48da1f9672b43fb7df2ece1ba70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3853d41d4ea502bba7b2d69291b747513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e060f473ebb1c8f5da1e98d8659edd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa1120d30c8833a9ff1d1b4c4929b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3209ff7fbbeb48755e46c19da9e7e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174949a357bfeb5cba0276b1a903939517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc438876a5b5d1223e1cbe33c3d2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c8c17f86164621a39b827d0af349519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168d2c5ca229c02af766e8adb1fca2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3512e828b580f59a75c3dbbd8ae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0251389c4089d5297f0b7bc9808f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bead706148a7f47c4a832989782ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5ba82d098d629d79c5e39a2b564a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc4c802ea9480cce6b64f83d8d743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db31afd31dd9c2dd3caa515ce4c8f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2496bd52eb76f9b7fb5c8224d845b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dceb8972f40e7715fcbd42874e8c2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b4d64aa44b5ab031d1cbb0318d7c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f952b10d55d685ef7bb5037cc47c63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe3d3ebda67e52d60eae907c55da1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a9f329c0fc44e2ae660bd5179862d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ec7382065dd077f44f18e528211d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0d91ea202a5fa1d84ad305b7c292534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105f0612c9225baa1296ebc5ac26e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54ee232118598967ee4e21a62403d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d9704a7ef2e1dea7fd83d144ac2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e1af2366e1a7ec86f9ab12df5acbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088def4ac108f32f0ab4d1c3c49254539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d989d375bebd32716337ab19b080e4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d1004c157403e4e10cd21f4c515c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9b54fc2c1261e7dcc50a9b7f5a2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64527dd730ca4a749a094db8cb0f89f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648988125c098c72988358c7f64814e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0184764cde4f64f4739cd3b77098c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a15ed0c043c9056f1e73a3546c671546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8cc6736fb4d72ea12ab2072b35451547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8be64ea643a37fe7a70820eec57947548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b148bd404f84e7ea268cdb60cc937a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca23722b52584f94f756fc81ad90da7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99089a808e43ded07f2cbfc57c7a7d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc55b4a036323cc60f58729688b926552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebff46827621fc4f5c9a6cffeb9fdfb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda069e7628709faca39faf56a2e7f5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0485f385588ef2b0725aaa5c01eb3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852223afd6e8305a083d1895cffffc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590963b950b61b97aac064015c56715d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403df790ad20508e2568d6888ef06e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0226e73689f3c32fbdb94cb79e608559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6ac673a0acf8fd04300cd17490c22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbfa365ba0dca1cb2b3ae461855f00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732268c25e381a1bf46ab23a55bdd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075264a2382868c3a57556a0236203563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a67fb899555c30c92c8a396f193c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba32326c6edf6ee3e76f257f7e9d87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16159ba1abd1c97bbee070845062e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66cbbc9a6979c40897090ab745d094567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a3a3276778e5e17a264ff446fbe2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c162c9fce26edfb4b91b55c830fd20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b599132ddfe01104947ea047df91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fabdfc92fb27d6d3c6342f4f2dc00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a2853c72e3375118a6919b1c51e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad202db0f4df88b903e696a85b15f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8e523ae98cc32af9c25bbffa16f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae7f96f83a398888cd647b4eb8148575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68a5e7e055811106da0c2151efb15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ba6ac892144f7140d7d9c76c3335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4367a84eeb9feca80b5577bd3b26b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f679596accaa398d72607fe94443579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81762f216a9545935591dc1772f766c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a2aea2a7f3f0961b88e96118337a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb894ebebe2419cce5212cf3eeaa994582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e81ae6d470372b7b0bef05bd59f7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ebf1b50a905c087b638ad88cc2783584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262bbac2fa7b0afc0ee851f9a05f347585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fbca2976c619c92cc5a077607606586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea15aa2de9224e103d52cbe79855e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c20b8261c662b594079e70eb5e1ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c1fd59d75e7984954afa329ab9e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ed026dd1a14b98b92a65c631245e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba1df4209438afc3eb254818a05f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3df8de83ce28057e44abe30e4dc19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c17ec8aef503b61b398bc35042d73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da9aeb72e029fe3fc9aa8830671e50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b0ce688f75a1a9d97037b6289fdbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d24e5f936b4b39f634943830406c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad335ab2bd7101f1b381924d71424597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2269ca6aacd58db00360242fb4c4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea3403b1b1252e4e2adeb565d36c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca227cc120ff78761b9c6cc1f461bc56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f5a2a09a7d1687489e6fdbdbf716c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181df067f68715d449e2fa1b9f13980602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253345608216b784e3bc72c21863faa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3089ad6935fdad9e0e7c949b1b6c5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445094623b40cb3fefd2d417ba7c2df7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cbea325c120b765b3060fe620ac6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cafb5b61dc9d20c358b7ad1655c33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95a9f80573d415ff9ff753aaffb9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd46fbfbe4b06802477c2ef85b04982609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc7c19f7c7ad7714a41d07ed34921d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a408bd435b9f05fdc1bd2e2ddbcef2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94a9f07b6e95e15faed224747f109612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a08be9ce0258bacd49fd2ce8cb3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08539f1400e6a27fe366347362bc6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b07ff26e7670d3c446c1b9f7230b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd2177ac10dac0101834f5466ca5cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032bcd2671401e60acd42d0cd6b98c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20251f113f1799de088d4d3a372a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d6afd9e19149bd50f07e0efbe351619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef0a50306a9c31e8b04ca05264feb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c9ca62eade3cbd4dacf60e8b5ae45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16311cee7dfcf3b5093be06c87ca4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7080b1c9bcf809115b62d08af87af4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c42c0e53372cc677b4c83ae089f319624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326976fe48031eebac99278a91ebf20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8b266e4c1cd3c341d51487f124f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e785e90ebd3a1cb31605e3a1141d9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18f8a046450557c158cd1ee62a7c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890936501cce79d302beb61ad41911d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41038d87fcaf8d2c245811cfe15b7ede630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785ed6eb1f76e9dc7c8f67c4d0dae4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9314ee17e3084f63cf09ece86ea43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6ad1b5c264f4391c5f39af5076d20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09aabd5ada3162c16501b7054a729d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c14c1e104c4d3b10b22205a2e884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e509be9fb2ec50b7a2899a1cb7c89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b839b6fc2c07d21d0487a60ed04d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e8419158c2689bd6d3e4e95fe93b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c8f2ecd9e36dd9d4093650596ea1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ca6a1afde07c8367b8040fbabf4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5de1f63bf3a627cf0fc3e365ffa89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0cffe15466fb89c7cdf245813e9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa322ee3243992df6ffe0380b7f79ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e96aaea73d5697d120e772f43343f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f1cdef28bf59542613dd183f4fa5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c5b6e1e29029fcdf900cd91dfb423646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c55d0adf4e60e5856eb0a87d6e160647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c0be2a570ed1ca5f374a9c1d34c06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20294405b29a2b914765899d883b9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef94995bd0cb1aac46891609c8023650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b612ec934df26c4737dbb8789d5037651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63266b02a195bee451a9acf945b122d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3128917930aef90394ba7ba334f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2650df783bcf97372ab742bd09940654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f3c911dea609b2ccc9d46bdcd153e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd9ecce22b19a366003588fffe7d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd507f6c292c0830347962adad76b30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aad49bec72b4a6a4f4dcf2554d4c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b5b602f9f3fd0a85d52d7e62cc54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e128ed6ef50138cece53d06b9c15fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564588a8112649e0fb17783aa8d0d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefdc3bc89a6acb1cec75b52efa5f40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5fcfc2f15a0711964a808e0d51de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed7f546bd622511c3299c46233b8fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69cf05929f4c77cd567495d61e0179665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf341ae75aaa5f9c241f693d90db7ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf08bd3f057bcd7b6d3ac590c576330667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9827d71f3b69592af92491ea48861e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa2816c703e45e2549e5f3e3162c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e91013710bca961bbced9766146d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b85642c18c897448ae59f944aaeb70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8c677e0f31d74fceb180d802e069672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524512cdd248619a89922db2b0682e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26745b40f71c5d4d7ed233f792375df4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064e582bace840a15d42b1e58f842c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99955298994907b5fe3a9120aa0f7f99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798868a1059851b385bed9b12148a73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbd7f094d423cca0e40a7002c8e304678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9a53234cc40f4e8f2d491920c127679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309ed173b25a0e6b737a88440d168a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b653122b2bf00a1ce351f85147e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbbb4736dd80a75bfcd8da1fd617eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b9bdb1ecd418240b8c5c61eccc6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cb0e834ec31d9ad06d7f5876409d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ef1af848ca8eeef4338be26faa44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7af88286b74a304f420d05cab8dfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2c6c26618f7eb6b1170abe7f48f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bacfe754582bbfe43b92c4fa5ac5d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730bc72eb349e10222840a7d1112702689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ecc690d83de421c4f86a9fa1d3b5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862ffbe16826c35503af8a42ff61a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9007cc3305fb1218e40a0079253afd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4364f2f28196c478cbe267548b2eb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55166a236d18d883dc61dde5a278b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff9565676717e8edba6e4b1e34328695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396241439f7513a1da3fdd84f4332a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f737e79de1e1bc1c021ff36ade6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed184629cc01f54089a455bf27e79dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970ec2bf096411fa29a61ba75a795d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b536145ee12e3dc743bd6f1f3b5af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79171247e45047e0733bc1812af3ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e857b97e7e4ba05ef9e5fc988819702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e766453cdbaad0fed3173b70f6df4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b64b26ee71e9fe5a30fa07a86d39a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad624452ffe1f66ad7af3ca9569e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233fa0a1b094e3a03b1083421661c4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79a37108d9a258bb53276c420011f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b3ad030caa69bec0cf97fceb4248708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0168cd530855a4b67485ed546f2306709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9e6970d33808336a8355da50af29e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db73cb1dd7212669c0055bc1de44f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a140043151d68e74699d15202bbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532960afd43558a14327fb5cd8f38e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84cdfcc9779689e8aa95237c4a3b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa5a64089ff68a48afaed440b6a0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec7939952acb3cf402a7fedb9adc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc8671428c46f062e80747a19e397c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8a39518b6a775ef3d2cb14132fd7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affb4be3fd396106d211bf40fa86659719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca07f86a2f8850c678ed545291697b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0953e5af602a9fd126921ef75dd6c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55ad80d5250f537c499ae7315779b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada9b654e7ad3284c8701329e4e289723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ac5526ac7302341d53ca533ca2d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c500447b105465545b2e61f40265f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9151c1d1b2f581cce728b93514af2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da685e784ad17480792d5a20129ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4db9a4805287b6a07a640c354c99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c1ab5ffaacc1213c9cd68ba6a9f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d084757ee4fc480ed5723479b3076e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4812328b3e25063f94dcfcc1a744731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e50190a6b13712ce5f271c934fb8a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859c01ea6f867013ad92029b17750a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cceec05b8f2c7d07aee711fa562aae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b3a8ed1d67cdf964793da4af3618735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c6763317773eb1f5b87d2c0266134736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269bb15b38bd5e54e17d52394ea2ffa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d82f058fc444c4deece8f9e002ae8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f255ba1e3e77e452152af251537ed70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524985468878748f72ae28e2612c6bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c259c9790786b8f6ddda7d6031377741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dea122f48a48ed5ff024b1888dba8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398d6fba30e118892837f120c8eb374743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f57b3eb8064b83b73b67158d59a278744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705fbe9facddd8b6c3cab2741577a7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c791e44c1f43d98b7a0cbe3f807e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29581cc252896bb1714393872c6e615e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c338029b89a2f2a6a97228bb9d9d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b0534a1059dd3216a7a488da8742749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba2f70fee4b6c041446cb4f9bfc43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dddc234984e70b24236f5a8b330d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d79e811140d747199199c4a2831c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8924379c98425258ac1d38995d2d88753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>