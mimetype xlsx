--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d4fcdae08a06b27925c36dfe59ae21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fffa203b1f36ed43eb3f4767ba32fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41a026a572ef11d7131f166f125323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f328623081f1eec0c994d207ebff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b873f00e92f2be8bdd0c2dbe720925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000a487f3b753183a6bcbb7a8243966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02663eb5140da76c8e7717fcfaea81a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dcf3ee8d8ac7818854455389c383e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faa7d5a6c1cf9ee1f7add6bd838ce79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973b3ed2231ecb0b9602ac7190ca1c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092956cd2ef0cfa867929ad414d3aa4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97526365b355338ee49849956bdb91f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7afb9981a6085a47ab096619ecec3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f44c1d6e890533c5ba4ddb153c5f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43d1bfa7a0a9e742eaceaa170282c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a38dd6fa40490fd27edbdeaf39eded16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc618a0c9b6f376c0e09ccdd75463817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88fb65e9396a0cd9cb08c92127569018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f665ea8b8462209d0d2f7b49d75a4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c8863591d176a9eacfd2ad3eb42120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a60a3ebb21bb13fefc7b71f9822121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942d2ab9e1c43d7068d19a95a33eebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0cf52ad13e98dcb62d978c6de3d6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80184cadb3606091e8548c81d3f6727124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2c5813bf2d6f77364216b734cc90125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa20186b7de92013c7c40378b939fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff61778799a13ae118d61084ccf14e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf0c06d391e124c79c67a56018b26428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a8736b72af623b110eb00bc1577329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee2701839eb9ef4b773d3b8db7b77a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3275fa96d50553aa80b51eeeea0d2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647d2f20bdd2d9db596816c58ba40032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7abad7e7ecb3765d893df98fd76c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2f0bf82211729433472e0a45c993c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82fdb5aad663348043fd876b0ac8b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f04f6f5fc1e07409c67045918a02136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3de466fd115cfbc4381f8bf29c3f9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f45e19f5d7046be4bfe5bd29e2ca238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4ec7627660194b66d42cf3505bb0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835010097792fa505c0e586675b8cfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157003d462cf7baf45a588d1a7204d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42256d533636ea0adc0fa1fd77f19f8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe94e8270a278de6ae4116e2f81735543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608015d7e62816c4bcbdde0f280a098644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9901a6f10537eb019d2b570f05dd6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abae9e3dca45d1234296c625ca154ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c04c711c4bdf8d1a4a51198db945b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83fefe44914e2d7ebe3880854c32348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620096eb9d8006932dce95de6e0f4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82720365170c725e86b0c48c65eec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440494edce7ba408246af96fa4ef7de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd503f707ef95a1e57d3176c87edf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883597f21e745b834851003aefc188053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b2aea952173e13aeb654b956d57f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704ce5a5c7242c9b62c23a85b02f62555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbb59b547f3d038810f4f4c50f5b5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f32ddb3e742983b1b8d31be6cb25857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04da387c145dc800a406d4f9c5250958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59d0de56dae1bd8333785d0e995f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964857503de8485aff0b4bd120df06260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed808daf5aedf0f6233e826b804e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd615c63f198a83b92144dda3966c2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92b0f61198ffea6d6f9feac52502fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a991cf22ab66dd45842cb4154bed8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab302bd61e8eacbdec55e668440de4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f35c3cb222dcd2863b18ad97c2e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b139e2c103e8e845f4873b95d1b96d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712692b99a395a2202e14d12544b69168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13619fae66ad9fbe64a088397a09169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5602e3027f01927d9a82b728d49a6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19ef9d68f1b76f9f52e212ca1eb0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a37b3fbe9d6fb747afa4aafd210f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f7281d28723718c24be40212bdef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e55983a312ea246b1e88df162ea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101ca627055a87ff6a1c48cf61180575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a830140d670eba76f14bbe0500a5e6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4fd6d9bc9013eb79c3ae3e5b091ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79572bfe20c0689dc9ba9da755db241378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dffd85be5257b2cfd2b3147376472579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29978f08827b10a787929756f2eec7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90658aaf486847301c96e4c3570a27381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175379d0b327cde9bab195ca0a2e38b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c75ced4206fdebcbb3d674ec0334683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5e707b43d2d3ea6b32777de26f8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198728aef0070ab8727f45f1671777e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa16a2ebbbdeb1dd24d60b797f1f1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0376df64c61cb48d699a8343e99c0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fed0aead708e684c032e48fd5979b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b94a7587ce34b21835da6aca2eb8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14276c72c516115610b0816ad295e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bf2a51b45637d56eba2df18f2e03191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9908a1809ff2913c19e2849f66cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30706c22349812b0bf2d309273798693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd722b837b73cd1df6921421c4cd0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456709c2e32da48487efabb948be9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503e2a281a67f9920c1e9ddd3f9bd4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0fde1ecffa67afd77553f5665349c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24754a0f76ef659863288eaacb346098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0416149d5eeb0070b754c8fe606fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a3cb25373d06efd62fee2b2db590100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e8611fb5b15e05e65b7e79730af67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f2d969a03aa9fd93e6aa1c340934102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303fc3af909e22252e02d59a368d68a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4aa18788becfa65854c83ab1ef7c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3de9fa22f80a77c300b28e3d42315105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e25a754edd34720d0d13d656d97ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465811a8750ffeb86aa97b810d20cac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418f307d3ec2a8b47958c819830d80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3fbdc0ebae3d15046610a90df9dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f8398995663872029968ad670d93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce692371f3fd6c086bdaa7d7ebdcf02d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a148e40e8c573977dccfab141b34d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f4460521060f3e204154ffef301c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5026229d283a132f437d55ea92562e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad525b914ad0eb393fc4da2352b8ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d329ff8108ec5ceca363180a972f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c43738954294c736c7138b9f6c697117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71b6005f85eb233b162a63f7cf410118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd805d421d0d59fd4f7f1b544d03da6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee95dc079ece8ccb21a10e2009d812120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12503a93147dfcd7d26f96728d97f50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c0094f9d43ddea2d0acbf4473fcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271bdc98bed7dd542f8da8b0cae34d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25eca65de0f0511fd8b03859271236124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea6c382f076e44a66c528af4ace9d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e273e9d5be39ad79a7f62d9b81be1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62126676b9929c511aff192da54314e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db2dd7b5cc9dad699a94a5e8f35195128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667c5d883e5e1b2303836d4b23735a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a2400e673a1bee4291e0840dfc2e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a7088e6db6f498b356e0de7e4eb16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c6d81f5af0da438924bed2b7ac5c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f5ebd15de5cc1c219b017444d246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dde59b76e30a3f68e4d5e7dd92eeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14a26d30497bd80c36830182680397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe35a6f639d0c547db9dc09a798f52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274615e454f094d80ae3c460198ebe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b195cce296c464ff510dbf0657a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68fc2eb3e093cc1c258e3099df4354139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb19169a6f564388dd4cc679004b5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74b7405e1b7126d63ae13b4ab2e6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e0fd5ce4a9ec09d4685784889c9be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d75a1c4d743973accb49d956c61a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977a3ca591a0cfaff89614e0656e79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65798b706bc0dd9e1fb2b949157009a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d799e944f3f7f860e54e6b2456b8ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056150919cd41eaa1e69d4a87ff8e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0f9510d924996ae0a5845956a8c0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbfb58a26784c3fcd30e5fcc0bcae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a932aa7aecf642a74c18de96073b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755bcc23a6a947bce120616af41b5e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b673528a71a7347f2e96122cdac7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442851db9dcc531320f7af3e926e546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514688daefe8c4656fc2c499c90f91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa8e5484aa12b48b344e80ae802bd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30324b4f2b97f72cdb1417aa1484ac44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628337449da540ba0a2c2ae7ff9bf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eb0738413c1fd9c04dff7096f47cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d9fda06f1a0718113c07f2da1140159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96deb77e9e9acf7d27a823de074cf1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1199345ce8fe384b8f5c02c6ec88a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b878c373d2463b4704d5d506f9f68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cf5a88ed98138f0d6786fb129e14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819462ca9f560940ca918eecb48a06ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41226151fb43dc37a62d36936bb573e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adcac0fc03f7be54b6955fdde9acd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f02f5d328c96a033ee26678922fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fcd0bd9b8d27d518f95ac639d6416168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bac69e6a756040b677a883fe56e6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9b0861d0c2039010ed89924c80f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a22eb0671bdcbcb7243035acb66e25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb407f99a900f761c95cda9d04a65d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f85fc8a3a5ee9d337c171897ec90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b3ad0e2e679f4fe7bbc5174b67685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4cc87337f76f593776bd4fff7861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474294b6072b2de4d1486891597c0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e0ce5d0cf914f292b77fe480eb23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aeaa91d1a091d23513c52bea7ad35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a97b80da614253f717623e560e33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca1f98e9037aacdcdf2d8a71b6abbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e9f4f2a76e5397bb6a14dbec0a5a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd2daccb23721b284948e50907512182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86cf144024a79373801eb29c10e32a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb67033dc1b190c0fd0494addf07ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf4d4c709ad3cee1b3e4f9bf4d0b88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8046e42b65db66aa26ca820395e8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad5781d94d02c8f41806497a0420a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4148e8e83d6ee5a61c06f81875318188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d71a81ae6767f4b72de5f858a446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011993776c890cdb18c1b42303fd146190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396151cf6dcbb6b3cc8949b632f12598191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06aadff85ba1e0365fa891c0517113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07fd4579386e23433b28a4fab48c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b48970abe95b5537c982ee0d04eef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a64a0dfbb6157038b507240682b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830fdfcf1e928c520b47f375edeadc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6302eb1f7a413e4650717807f3555197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e4d6087a6e19005b8c87c397fbb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9aa5f509e6264584dd1fc8a9352c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3e6111685ebbf695504d0ab4ce87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b98a5ec6800dbabc8c25fbe0a86f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a240262091e96905a1ef972f0d7ee0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dfa569dcd916f8b04985bb1490a56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1fba2105e97089dcad4ad8af8fee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9779a1dd549b3b06064fdec34cd0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a34d328dd82a65902c81dc2c710c71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff415e691b83970be93569a45f1ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc49dea55e9b1211b5537b4799916208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb94309397a38e5ce7b785665831d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee9d729a4284e365715605180f42b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91485f84ee4cc8392ac28a65cbb58db5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc5659d5245e8d19cf4e0be942017212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bec880e30c3a7c79b9b4f594ec0c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04d1c9de9adb3590c94ae102e5aab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183fe9572a78847ced516c9797e7172215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938364482dd30eafb364a3cb5417438a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551bc217e4c7b914be07f58e6dccbe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94493d5d4972ac27667e88cef5551000218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a0247b4d00ba26e0c38d6aa6ba87d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa4d0f8aa459059cd315efd60fe858220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dedd29e32def9d78b54f22b4f0834b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b275e4d5aeeeaab9691adeec683f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a7e6e3a2c42281737cabd1db7adc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77930258ddf8960dbed000d337d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef248df53453db3b2d439212e3f3e13a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e08093d14a7c0514f6ae8386428a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce657f084a49d240215c5e863ef569d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc6868f4f309ff53e93385e924e84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996c0238444f915ed23f70d000b1e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef8b038283222b34f9b642db17ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44204d1ca91529686fa69ab5451c341231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e40e2ef65d162f20622eee9b288cda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf529ce7657963117090e7905a485233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd36885e8f01efc695652930f2cbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c196dee91cc21637184920823fb78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b554d0676c4828d3a49640391a15e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa511247d755cec04a3be24fc5b0901237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ff62497b85ec5af9b289309d6fb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250eb31a2a649de7c70228ad48c858e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68fd9c22df5c154527db70c793e8f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db2f3aea7e56b36516898e2580ac8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f6d7a0feca3cd188036c9c4a34180242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856078aefaa92149c11ab7ddc8cddc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2af50d43998074ed6242f98b45ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680673112d2b77b861c678ba67301e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e265b85fd59bb829052f9afa9601d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bac60f62f521aa32d45ff3e9fc8b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bfc165446e54ac5e948bf07590fb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b020ad3eda2a37c30648c4957a7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f42a90fe27e3df8abf78f5dd87ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568647e09515009cca7df757b98d9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922eb26fc747464964cc6a16c2cef1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a94e6498402745fef151196b793e41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d7d2157825bc2b6274b0c670afcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda0e361b80838737bfe73557e609d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e981497b376e9fb6a58bf02de6b0045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed4c7034f268b15c075000c538686d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64f8f0b6239944d732d7cd55958f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afe560dbf6b82f0970acc5fcb4613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b87d9d46aca3b6be7e692e8ec321260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c4752e6f3c0c694082cd2de45c7f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b90def70efdd31848ab8503897aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ab1d0f2767b5b5dca36cac1054d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a5df4a424658aee19165fe15c61ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3ab468866dbe69025f40a5402fbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693a62734a67920461814bcd72c0aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b4e522ca549288e9c480cc165695267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb5bb7c4423c1ced02acf0ada658c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b18b391093e56001fb2d16bc402468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3f26995a55ae3441c220ed1e1620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b48e7c66540c31d58f82b6c8aa251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d1bf05bf9f685a68cdc11d88b47d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060406c701e829a595259bb3b302361273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724ab4aff8e1091cdd5a79134406942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306e0e207c8b97ccc72e0954e4427a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49219e9055c3742b6ec59dd8535044ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d3af3b7993323a85b6dae6aaeb05b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a42942bb78334f869d50c0b308a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd1cad3eb3056a9a32311c32c2fddc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a3a7846aa92d8967d722f8d3e20f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3740dce3f14b1934c3a5890a890f00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581fd952b0e1faed3360ed91872839282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6b641bb0c74360048474dd616552c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47176db2d51146016efc09f73ee8406a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d646169b180268031debf4f675898c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9150fd8a30bed317719f803448c677286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b30512676367feda248205286fe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df9cf4b44a2910c352f399eec6e27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83bfd7dc024d2c9f1cefefb60d7e6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef66ca0771f3a79d10f87f4126638c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfb8a37d24a03d3bc0d23b2bb8140d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14954d0ce8f5b9ef1181f1e61bdf760a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ffc270f920041aebc9a4e53397ecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a03c738b7d501270021c5179b66028294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ede3cf6564ce043b1585ea1a6703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e776404146e87f098aa1a26d912c409296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a574ed2cc0a9a1b99aca9c4ce234bc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade50fbb2e2120b6645f28b09f8aa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c236db8d9b1458c4cd4db009ff7cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b1fc4ae4871650ab164d25c59704300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f73708ee963320a6892b70dd7afca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f28f36ebdff6de8a3753aa828350a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d39f1e2107fcb173ec4da5514ea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c7d7e4e5d42032e456eade2e0116b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ac7b2730015e57e4d58a5cdeb0d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947c2f426db822c04f68036dd67f457306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d20c7693a2d8ca7b1977de527d758b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46970468052104b67938ec3e6e92790308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01efaadb217039c96661b8efaaf0687309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf785390e444102fecfcf99866a8e3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3e7e04280e612e6367651236cba4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976d376270c01f4dc6cf55fad1dbd90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14346b84a92b410cc3a62c5aac9b31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83091937d10da80d4001cfcc9194f7a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8dc2e4dd74ec0cd0c75d7c28cecfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ada23d017b66703d5e8961c11c3ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c029ec2df3f7ce83adac07fa3daf9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a24b69f793f0485f6a6125d6849113318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836200851bd10885205f0e04b9dfc547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f406f8064f42e52286d28c34563361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51832d10c026e56c043112223d1d10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265dcaade3a0bc1059185bf19b6e1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be6d40e80642ed32697eb2f25b838323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca42d1b1b4831fedfe8f93013bb056324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b515544b5f699c14ec27ba58a1a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d9ced03ada3b8d26aa1a3077e05e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc4df3dbf4ac43ad713bc8f04e0fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f2c6ce5ff11e4b2f82a8abcec6fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ab3622fd5e8fd2101126593b551f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c9174baa89ce3ca15fe23a1d1fcbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6699937296033e1e1280e862e39b45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b62816ddf360d3205dba7729020e83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad495417acd840c54ba54453d87825333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dbdcadc4e64917ff93c61028d5562334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e57b0f951e5c4f3dad956e0509cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c5ae2f04b76b08c1cfd23197ac4c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d37e0d676935f39ab8da00f9de964337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e1845ac5743da5a267bb06f9209f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb268a91b21fa5e3cf9ee87cb8c7d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e97fad528cb6544c4c76bd5240a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d2eb0efdbb6bff692bfb3dfbf54a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6210c2009ad096fcef7612e5949cba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddafbff6f644090303491ea5c3b28a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b9bf89744ebcb23ba964719e71be3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cae9d8636df76754d51e816dd97ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a05fe5dbf271c22f11c8cbd001caf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d311b0545f7688c9745b1077daec3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06126f97a8da8bb2f8dbbedfb5c67a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b63ebdb9fd1915f80a6bba308df4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5f412e318dee6aacfcd3907cf805350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2df5c7b364461eb08f868cb2d30e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0783d4ece916c1e32dc9ac1c438e88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68f44187e2757711e286f2d05298e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350418914affcc60787cfa9af7b3b7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b92d13ab2363e659fd1d115e701a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a33719f0f87fcde9a1154afc9388356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ea81f960342f49cd658f44865e5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23304580b3a42762c786b6646520b30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947670ca3cf414039d28cfc674e174e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a447b5522388fc51575dadea660a95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265a01aa63c2c3c2e41ad549989c9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2ade8a86ae6ddd59b19ffd59fd81e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab193c7ced62b251fdf68ff8db2f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91c80c83dd93fa6c638f18dbc30b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac730d0bd2a102fcff013b8f5e1db8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717ee430a0770f36dd5868613049529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20abc346666270509839680146d8dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2bf72d553842bfa9a396462954e86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb7c128f835fbc8b8f8ecd192bf6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc3c4c53e5996699bb34e7840773bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb70e40130d6e4b7881b7b348a62f1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb36c982161b325486467ecd3c6508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d911a4087e1e7448c3d4d8b8f2bcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee160a9aeb3fb69cf114799f59fe0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbc622258fbbadb8783c238ba76e6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e6d04524b200aba50aaac5b8442bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74801f391113081080567162875ebe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f03c7278a4c6a44ca9d509c24eece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd15294e676e47f391d14464df7b74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c5ae6f037a69c2890760b69e27e8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dcfaa8c843a6f9db7bd0fd34a55b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f41669fe1bd7ee9006040386bbb62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc26cea371893eff7f4bb5b3d3da38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871acc48bcf1f8ec808de9f4e0a9a63b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88060659276deb49ad6d00cace41c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d040b854d0b0f3408adf0c532b5279386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86296f01e68ed7fc6b90d78362234030387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba7c65f224b143f8144514ab418907388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4149f0b2d5135c50081266084148389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b331711d9af309092f1f7e0728cd64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081404c8c371cf72c77618cb6d0335391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b0a35b300b03f1c2432a218857b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a254a64bfa0d79fbfaeb82b1512b496393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f8c1f46fb3c1fe8214495d8f9540394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a00e40550c8995b4705170f8c974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de3302881f0827f0122105dda7141396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e7bbf770cd07149c2188584a69631397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d002287136fb13025b6c7ac17521398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f663f515dacb68f21f0af8fbabadca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c7b8ad1672f2d26e5d6a298b9584400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a40932ae78394a2da186102ba62c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c4ef629d63974f52e88d3564c51ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34499aa6bab55d81ce67af02bcad181d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5a80153c0c988b1d09e8c1a682acc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f128c2019f004aac9941d8aa602f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d8eeb4f215bbdba4154825a7c7ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e061c2843e5f229a7e5b02b19675c11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102b99c8a1eb792411dab488b2bc88b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de715c44c65178fb27af763b27d31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1603bfb38b1f0a772f6f0fe9e30d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317759c515f67fedea3957eb309237411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bbf8e12be58e143a61b70bd76d6b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec528ec1dc26f0c8b6dce36c4604c8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1f20c295c937162742929db54c0b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568db946799cc5660d9e6b21fffe9a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68790ec2f9979ba619546a23003b3d21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858859749d6240ecd7836e7efb588aae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e2cd819e62c5af4b20fedc0391942418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34524d4dc746989ab1f04ef5f87efc54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a423a2823f76daf9034b1e170a4270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068120db2aa258ef8372203c865d03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827042973321cc7d444ccfeccd5271e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365652601761f7fc09a4b2d8fcd3ec9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94780676ffcdae9793c0e1c34980893d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453096ab0e4e93f46f48b94c42b4262b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75335c378c63a94d0dde9c656f1721426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a205c28fde5f42e1e1df4107fb016427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a41ef83c1aa741a54032a915c55d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feddf2e77789b7c9d481a382b34ce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f09818368218979315017fd17eb37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec743b991afd71038e46c6779c7cee6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344612fbe8c1f210f987bc6faf4920d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889419e677fe46a8ea53bb653daafd8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88b20b1512ae38101c179311df0586434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e203c64ccc607cfb46829d6b929c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08af1a36f6243ef1d164c180668516436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb2db97f337165dd2f972e488ca39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab9c586d431c21e5e960660640ff4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ef2c5a1305c1805c980dd8ab3ce71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ad9f2bae2f19933ff19a91fb765e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f53d38ccb2592116886de0834566441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db051f73c71beeb76f0efa2194d49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043fd701e7d50b22692120f13c08f8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feb5c90e9b45f05bcc864a3e172fbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aabd1ac1a3f7c09a950c19487a24c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b0fa32e780109926a864906a7a596446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76edd7627289dc13431d85f6797050447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d7b5a6c242821d9fd238a29470cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09fb891a4007cff983299db8cb9c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d42f39e7747115ad52a40e9c529654450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d92a5fadf4c5392e03dd433ca438451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995f699e10812ed360bb331dd12150452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500056478b42cb27aec28d3238a968453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5737cece8c337c3a8f038953c183bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ba77a920f888015343777cd7dad32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278828c4b6947427e987d97dc177026456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d25987e79676fe38205a51d5574af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766385508e4ab6756bc4c330129f9c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1fdf7f797326c56db6e2c852d8952459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c2c796e4721025ad59dd9e746339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f285866cba925e39cec94c0fd3ab63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbcbdcf7404fc77e9c4ad1cbd26db5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62c419c037624b22841267be6fc71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224f4cb353871173ef0bdcdf41f2a59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc12b978085817ef4359e9a96e2d8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfece3f9af57965ff04ad37afca5b94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2f51f10fb2a1682b43a46be5d1f07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028010070bfb2b91494bea4cced17d61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218cbd4295897de56793b62ee9353c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562346d5d7513848876c9c50526c4468470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a6af590ffac1f18bb66d23edefae8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59540d4018acd5a7e5759ed668a910e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3864f62d526ee10522bb502dc3cbe3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262bbb78b1784bab8206ea8e99d8dc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980501f95554116bf70b597b705f33f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59350081f53b862d3190532e7c3e9d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f71f0ac2cc66b4c957749e79128f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624844c2ad1c8a4eee03cb5c913d53e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f715e0054b189fe16de0b2ec6e15ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a342887275518a60855cf1692aa80f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1ea00bef63d8821bec5b36df8074c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf2412b330c5e6280b3e8e57015297482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb5cbc5d8796610330c54585e777b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136af5b34f766d8bb2777ff79f8fa6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c521ec348fd121237f4882170354485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded167b3ed6b06b38d208f0da3c80af8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32c4cd282dfe88681288e5db7f85f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac725e0997f0c8d254ae03f47c7516488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091ed955f57ee2ac54781368d1c0e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35291cc65fccfb48eb6633b19c6e1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495fdb72cda5f263daafee8b7851abe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0fbe1d62cf16b2bf486343221dc7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd9ffef685afeb0f24b3812b436cc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfff47de91a2937ad2aa86350594b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946dd0afea5f39a9b83763ad29f3334495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b942026fcf7de4a8254989af422af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f84e48d028bda003193d65e818039497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a902db12f20200f62efe40186e4ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf39ed6cb59be9b9499892c08a9ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97cd8672ec09370619c04a19ba79c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59191ee3c5a6af735bc1d225b0155d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1e57beb6cff3865ffd44fb04333a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05583bfaaaefa99d8092d04819d93cf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d7bfe1a58ec2cc78a952021e7dc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a76c59f115560b6fe22dad072ae0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958b7c5f4ed635b9da31b9be6a1757506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee9b9f8bcafc3209a60549833ab12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f767be2c0946b666c487a0489b467f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9da3509e4873fa983627bfb351d48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95be4f0c8110ca9d461ef7f9fd10e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff013c8c5102d2c2bcd2048085e6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea35a1b60ccae3c67f15feba6f89cea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abcedb62ff63a925bf905bb8cb7b05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c564d2ca6a3ccbfa9feab6ec1cb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e811790976ed6b8ba25ee3774b1635515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492061f41a24a32c4e7263a44f312824516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e090fd8455ce8dda269e02d78bdf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d822ece169dd99915a1a8b6df3543518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad201cc13fe87b7297608f9695517b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb7be80bd2aab16ab969c9d25e8e09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7cdf7d9dc95460d5e191faeac16f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d2149eea0e582ebb6f728f373681522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2a0a43fc02d0e8c3c084dadb68106523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda467d74de4f0a67f45b78808a9be7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1423baa10322c4adc7c1adbc4c4c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e00f36fbc9b4a6529ee274ea003fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb5ee75fdef8e90597b4120d74d83c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f31d3c6b82cfdbccc2ccc73242981528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03169ece61dc116066da0ae003b16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0aa64b9c0369eea4a8eea841e100b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76fbaa34253a58b84047e84531d754531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce651e1796871af315cb688cca31a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27e8438464c8ac34e24884948df7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1c520c804a2ff22e5a39eb8f993b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40d14710da8b97a614e6b17fa5755535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e4ed0e51a1c6751213badd7d9e9f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e0aa80bafbbefa83104cd8975a312537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ae77f69719f2575a314f71620a17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da2cabadfd1a8642a36e9597844dd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ace173403d745c18955393c98226540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e6559b7654c6c26c09c051b955ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19261a60221f9da679bdf5759f9cce3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d665ac2744e58306ded158e9b6128543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabf7e828b7c6804f78132678f39c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683388d2c4ef8cdb25bf1c868c877a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112627e39143535ea8df11343f6873af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6f94fa5bdef5f2bcef41985463ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd66f7c74e37e7dbfdf4c196dc06d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a198048aa20cf3a0c3e7deffca7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8bc45eb870722ff8cc1759f7f160f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac472df0273ae1b7594c9fef9c2f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad91bf8f3cfb9dab53d47139fd0bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683735a601c91daf9870f8b4c6d8a09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4cb90a4d93a9ed9e82ce58e38b688554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e405ef3b44bfab9fcecba7640e7d16c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206cce934b7c412dc7e5de7cb5437fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929735d43eb3b6ef3dda9088ce55a02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6af6f233cf98ce9cbf53ed5905a95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0ba4ca53a98c20da33dac4123648559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852551c515fbaa9d828ea5323da51536560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a703466d7d24a6f2bb2ff18f55089c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e834123206f7b58352a5cf499539a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ed4e91752df338bd5348d64e3f053563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ef666504740c6cc8565ecada1c5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b69c72d7a0b1564cd9b54a4e86276565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e7c493c03e7cbac1907130f0b0cea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16ddde9f4d9ad1064cc2df3703b40c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec02d5c873c7dba581a13cca67c50f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b1d4868cce82abae55f65bee387d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962f6e39e8a1ec9ea708887a4da606570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c248a58e948b8d12b3505f019ab8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23975dd7a5c425bae2d2e794f5643572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa364aa81fe5ded129af9604d66eae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236538e351e7986b8bec7eb2af1705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d029a3496def8d012a4b7c04b28d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb69cfae590fb06c3694cd7fc80db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e86babccb8229c8f458f66f7a8cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560a404ca7d027e6ce3fa44a1cd2c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badbf3b4ad6835d7a9bf07ba8dbf169579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567c4e88ce53cebe21b78994233953580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320ab5111d0e7713bf6b07b9ce14f2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca6b52eb8ca121a65645358dff35e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ac5910eb14f48701ed03b068a33d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283923ab1369fa7f6920fa2b4fe2017584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6043e18403967c53c262a7b95b2b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f968a904e76c16437dd350fa2d51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e37c8358ebfa4e588bcce064b2898587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ed8a952827860d88eb5ef6b52e54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdfb992beec02ebcedd0cc2e0e1687589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516529d4ea6beed54d2db98a1959152590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614a69d07f182525817d4c2da5e2d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea9ffa0220c0eeed986f1d213c8f87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18fdb8bdf931a13fe69b31f74a97c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce06d25666e2ed7a0339e90a08b275594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede34e9a04207d5650ac893ae4142cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0381480f6b19cc2d480eadaa8c810596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdca3f3a53dbd75e83b15bdab5f6c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf72dece339b76b1268b0303d5e789f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5124a2f56ecbb9bf7ca8d9a38f0527599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009312b0244ef339934b8ba8211e74d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee8a0d902024ad37c1d2bd8bed7a41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55869681017e62f43f8722c4d4a7e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8857dbe7e1a8fe3e640166ee43b2380603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1849cba5690f62f71b41604830b4d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28abd5e4fc5392712d626c9b2cda2d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554f39900f71e3167a6c1fdd3e70cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50322e44ba86e3a40198a13bc14afae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6c8132bb0c2f9038453eae3dc820608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce9fd24a50f308bed1b5868d179b9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa87c02db1cb090cc5b1bff720769d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f3b28ae07f3158d1604495c00cd14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2352317eb2e628c66a91e5d1f9ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f9afefd1c27ffb52d10e48c4a5ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea742d0a227bf78b7cc388bdab644fed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ca4b33af765ec240fb362f554b5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a18673e9b13ae8b54dab3b33c8943616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced114d4d2164ad2fdc1bc11c56be3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537b61df0041aaae8edd5d5bb2526f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac325bfdee0dc737f9a1ef9186206bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915196b621d557e48dd7727fa7fc31c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c067a8a1eb5ff29e0d79a0bce2cce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f66f1b92c05c619a450e39905bad2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490ff1f203a42e5ceb111fdc3ea69fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e277c6785d34e6aa5d3fe7ed074d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38cb07fdff264150af0e4b4a17e7cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759f9eb671d9ed5faf23f7d205cc70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a69057a1bc98c0d015824950a3319627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f572e3431951d0f52ea2bd687d3466628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a201e8f9582a74b5a6e8abca8eb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451fe9dbdeb464248bf8e5f9a041e45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830ecd7a6b24cb64cc41f2845b9e4b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc6701e395d5b608afe13946f6bdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129d21b04d73459ad0de6b358ec00d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380df135f4ea68afafb4800c293f2ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea08f504eca4f44e0004d7a2f4411635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f5de544e16cce60d428aae9a94ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf21574fe7438a7227910ccbad929637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c33ef609656e1886b8668207c6940638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf3e05b22aa1634fdcd50dd9b5e88a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fea9c13a3e02229234d4995847670f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b7235d80cd178c8ac68f7c321b627641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289979fcdacdd88681455ae338a3ec5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10f8eb04afdd09b4de4514a967cf98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb92e4efac8f6f459347ddbed430e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b0152536e7ee76b7a506e4911843b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9147e9d22219f144e5baf42192fb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b795fae1cb82f4f55cc6d9e0717f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e111d63ecdc4aa8917446af06b918e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02095e3fbed3596b51b8da9a91aa8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98771901f32b04c96f2d058d4db0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aeace82b18513fdb0a944810234d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59debac469aa832d507738b6c57b4a6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8b520c73d4d685ad09cd3aa126cd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e492c74e9e0bc8d17c1d770e128299654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c88604a0a142722480c2f03acfba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebbf69cc57800782bbd48968d7f8f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d8770de187d929fc3a18eda5b6d9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdafb4f7c9f4f04397aa4e2417d1a35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde39a6434a0be9c57d74f7e68d7dbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3bf56b2a9bdde74fd9d4df1e2d55d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a2a28b119b510cd726252ec686d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d1e4c66adc9d61db6ac5f83abf9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a18f17dfc4481be5fd8de32e43c88f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261b506344579cef64b3934aa40372664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b137621a296ae8391a1d2e7ef864665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad0e31ca9af7dce1a45703bfb2ae1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463e94ffbe159c5a2d75b0aa8c5068a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8507f80888a305981b2ad575496a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3ee998e40c388d3ed183d7e23f71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104c4f69aadc42b1099faa9f0fa19e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a7915aa92e51751e4a299ae0ef67a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ec61566528fe05c19a48ef41822f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d121f4925aa45be20e533c471224c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732707c963a7ffe2b87c86f0636b82e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca926617bb8bff63fe321ca5a86e901c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356af8594ca646ca87a3f3e11bb1d5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b83da8b9536e25c46d02dedfbd85e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b6f36f899d7f17711a63ff0ec40b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b5877f6aecb82ef4d460344f0e01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba0fb62ba1139c700c419dfc4e010a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52182ba6d5cb5b430431926f9d6d820681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d961a9e88eba13b6148ca297fc37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e8eb0d4c2416bc190a05ef48c95b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975fae94e6e98c47d6aa10f99d87b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578368849fdf43168e8efa6f2f4685c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c691ee08b00881243f3732f2fc94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce658719880fc88e8be5adb84be8e387687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb61f3c7cd62f74ae74ddeb8bc8829688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb0cbb07e539bba8b211ae276d74e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ccd0e1f6721e2b10ce697ab289b52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d54f0ed9db202b669f6113dad3607691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea205fc9d34df321adbb4c3768da0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e5eb2bf7d17da016e8d9229da1d80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ab95cb12c5e3d85bc8b7f9d69cdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009194895552f9a17cd0cd289b9fd49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf2e60504e77b844fb4d1d8cfd74a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109bb2545138f85a7a4a4dbd958554697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6f9efcb5f80a4f7c80ecf03944de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78807adb9abc5428ce46296625fc79c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c8ebd5b5905f98ad5e0f2a29ac49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3c69a8094710dbaa43841349561e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccbb2f2163dda016b87fcf0d4c0338702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c14d748f614cf0d3c1ddea53d54a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7cb4b4dd70ede6518546fe8e683d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112e47d4915bd62ccfefc30f341d40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b410708397d7162aaa4acdd51fd33a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25909ea5ef8870ca084e7e483b315707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3900d32c9a0b23bd9fbe6d165e6b25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf7a141c0b4b2e7e1e152776f1b81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca061049c06588c3905d7452177da979710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aceadb1f64b22b5ce242bebb289744711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdb066bfd46ac9bbe0c1f659e13008712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b59747c13837e71304ef8f7995a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c450e62b6238f94f17df852d9a4ec7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c2d2a730e84939cc2c1576a70c96b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a75eb3da8bc5158e8520e64305099716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197892569a4088777dbabb23d70e92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb3c452d5e1d4dea9233220f194778718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d438757dfd6c850c73885a43516aad5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b72dcfea8cdc6bb44496991b6a10c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04100532850ea2cff4b280cfc0b90e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc95abfb2c0c2121e653f8b38dccd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5b2b5a1b433f779d2523076436128723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa17eba162f3760f94e9ef90e2b014724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2b6145cd389d50db3a5b6f3f8aee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a05a8e28a4e348400b6dae5769207726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a32700f6e93356e0ee696c22cd5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00ec8330ae43b9e08cbdd4c184110728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76595d1f0153dcfb86e9ab989dc95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b34f4f3d0a1ae2d77c783ae37933730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b334974cccb86baaf3da69a01999731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd38ae3265e9c2946cffcf08dd800d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908413567205cf267f3e75295a923ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8374799bbaacda8465d6b9a9ba173f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97447beb8b49e2169bf55af5ebcd091e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02e683833c42cb07a69f4042072e55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726c9c7b54cc6497abe81ef8d4ca85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418972864ce4b23c3ee60ea2cbaa5a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b740bb10dfd51c2950301cb9442ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306a2eba1cd2a8421cef478cd169ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a63f4b71337d5804e3421c9dc9039741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2db56afc38f52e346a7b455195f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbed41883e4103c8ed6f713397c893743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdc5db92152b747057efea3330448744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c146d4757bfe98d08773f75827593f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2365b6e6c109d0b3c1c045cc4ee1066746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244372121a14a46ed667cfd309ac192747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f3b76ecee6fa14d8d644a8d33201748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab750f7c6f573216daddffc77777d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4e1e0f0f83cc05c2e966ce6a76ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33970c9e480630d8de16f04547d35d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f9eaf220ee0f813b6602bd5540892752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deccab787a83d2a3fc775fb096dcc57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3faab84eedf98d72e144b9bb83087754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf520c016e37011580f5a655aa6bff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a22f972f83b9603d842fc934f54b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628bc694bbccb76f048abbbb1c1031757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8ffca75a9a37f3d5e73730f1666a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0422e2500ca0ae6794c2b7c624b27b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b066b2e8670f56a1d3863bb0eda9f2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdaf35b2bcc1b6d3a65561afe4381d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a5836b493180962ba4cac4ca081ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5ba3d92d19fa1e5cd46b0c8fd60b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb282d984ce58dc833b39ba7ee9471775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d07a27543e991e594bd33f1be9c0036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cbda5e82d775c11fb759852883107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b42ca2465605a17f58e55c7ee04978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8d266b4db236e9c10abfde8cf6829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df10f13fb5a75273c3a4c41b6181c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa546fba614d1df4d361c3a5c9096e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892128c0d9074dcf56e477581d4c19012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4a941cbff3acb5110f44b547a58d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f92fb9414912a03438e5c5355c98a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae65abf07f25ef5233450d5e15bdff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363693f7062dbc1511008527d15eceb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa38b21e86b937c5c969b34b202b4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51db431201bf31bd016b2e5340f25018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333a2f68c5a574a4b3fd4c28e52c7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1bed541ed6e89ed8e275f0b78d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09a0c09d6bdcdde9d80bf1ff167e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771deff797ccae0d69abf77cd875650a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e96e0b71b94f6f306fcaf95857d2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4a2857a14b31db935bd58ebdf533024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326a797bf95b852de7264ea54117c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c785186c702a29f31465d1871e0cdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00351dcb87add58b9ec1e871b0d4618927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5d3e9ebb15b85b6c95f7cccee90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea8546394bbd4853ed4e58c27d19b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6444d30b4cdd95ab5de281b282dad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858990809f12d363b18be6bad26ca631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95f27b1f3e8e45d07781a909c44e9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a894fbe8cfb89a845280cc95d44533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888919138b513657a9361b3a1d158a4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069db295fd57008608677e90fed3492535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70676badeb42bcf9cb3bc9aee5f49236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbfcbc0f01511fb50e0df6a1b9046e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238817636989839cd507753bc18eecc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe52dcc2fa274351ff4a2fbfb6b305039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6e9d40a63802c321cdc4de6169a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00642ede8befabbdc966cf29bf098a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c0d6b3c80a205a53f152fec86ca6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab24cdee2fcdad3edf61e89b459f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d25a9f8fca31b4b060ebfad98d8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f33646a65d4c6012a8e364cd3e3e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3dcf8aef0c0f9c23d60f72340f72446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd39ce76c3f89ea57e950893e568347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb835a9eb78864e0aa49456224b27348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae44ca85afa82da3ec3da1508fe8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723d55a7c00e5516d2f4ca601c8912650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9a4bba0931bfc32970300cedecce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049123c814cc5ca34becec4ae1cbe1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dfa74b55e72ada1f5ed0e1fc48a8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b995f4f46a9c7f2f41e9b1c3436ce254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1752559a97c037f63da5c460d38b0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718245cfbaf4877a60511e029fde387556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa81896ce7bdea99853d8a6be1c5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f3727554d982b2c524f3d73430eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e8b6108cb1557ab947c2bfdad399359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4c5bb2bacedef788eeba57314b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58fe3750e25e1648dbffa2301dcc4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a6232cc122a26759426e9a4d64b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680cb83afa1f561a6d854e3788d50363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0edd9471b5f97129eb8947be850bbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1515df4afc85927779f52022478a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45a7e53db00c4302af4308acba90666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668d3d07be6e5390c1bd58b72a052567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24532fc9e216157322f02ff465efd3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d37f3dcb74898aeb52f462b8ec67869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b030b65966c5b07e66723823efb6da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921929e122afbcdf2e3c4140b70fc4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d1f485080224d53211e97e2bbf7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4784e3a55edb404ba9b3c8b0bf6d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a8aa09990797b8e56b4e518d775074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ede90e80ec86147a305cb6738311975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822741391697bbee1fba64b6d3ddfa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e22f1b6c96c083082477055acd98777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb605cc65fcec727f6adb68070a8a88f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65887daef68b17dc90fdeaf392da279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7de2da9f31d2fa78640967c63a47e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132073de8f65334668f550cdd0498c6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6267c79b03e9c194ac463217385e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc92e9dae4de7c77ba81d9b52399c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a7e849e816d81ad7bd3cb4525f2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be794cf2237f3411d5c2d1f8968c5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276561c4d83fb4392720cf3209c05286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc204107d42f4604264a92b6c1507ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dca697d202d02c8502604fc14bbfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda3556dd8754322af788faa40acf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5b8fbcbe8578b9b511525ab983d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371483aad2d20b73f28f2807bb1566091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251e470cbe121379d17ac9ab1c4db7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f9483832680b0d8bffb6da1658cda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd3dda5443b7e24637ff08224ccae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7120b2b057646205a4e3f9dbbd013095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d2f29408c32357593f30f961a41a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291fe810c75a1c0e84337a7cea8262697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d28ff8c30ac4d2fbe900d4729342498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739422bb87746bbade8adab4e189a5db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1fa0bd0e2c86d650666c80f31b1f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a95723280736c66925b64072411e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ee68098129c190affdbc7beb5b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a50c11f4115b05ccdf716a84dd202103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b387ece43983f3d7accb79899a74a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808684d6680f517131b43ca5ee3764a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeecbe7d668b26cc86eb1c970271dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56243208e05c39acaf4a5a999f1d971d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f24c652dd970dd75ece028a59f06d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9ac9f0fbdd4721496c55c53519aa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7ecdd4c5cce0656c111be1595cf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76cbe9f3847ea9e5cdcb6ad3965999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfed724c9237c806eeda65d166811e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca921a30e2103bc823147510e4765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb95caad59752d1a1f6c5ea065a47fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5304ec3daf2971d0355dbee91b7df13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc925cbd747ebb5725298ec44aea9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c7e9601c94de891030664391a7d38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e193d428da47985569f1191b2f698118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5073b0d438b43d808bb0797af1fd22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0322cca08bf4aeac390bb9cf6b2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdfd4585fb0bbf1b051ea8052d2c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a172574333ec2b2e6d6a5605e552c75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec104302d11afd194338f2ce2f5799123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a490d26f7b1aea7d349a43d3da130124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68b8d4ef504fecd3330d34cee1a4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f1b58d35613bd326e410b7561225e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356a97226287d47a66cf9718489e23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ceb4df5678f50b0a19812099d4e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67961121d39bfd5ef7ad0c91928fde69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486c91ad4772c8676d133ec64d5ba39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8216b0273d84ad8722c08ff11ff1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db0806251dcdcd1a83974ee0ead643132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8ee5b592e97f3d70374e4903796d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b20434742f9736a1a802dedf81411134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2f9e1c8f449f95a5e9cf437ef0f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25b8766e559ba93a835cfc8c58de4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04b52f52ed52ac560331e4522fb950137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0d886e9efd19c962e6c49f2780a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c812212da6b1092ee91709d9471f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e1e5c2e809ab7bad6295a64917c29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4fb6040a42c1b316b19f5802c79d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ad08ef9f02ab27d0db85d35cf258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed7a124105e6e627875ffbdd993813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866cb389dba845170c1e4524bd4273144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b83dc7335632d2e1d83fa86ebe5df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b462e3d6a49e55b56855b607d1209146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c055d08d2f0a8ca2bc554bfc7283b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a17a1b0cacedd7f7db0fd90bdf22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2cc69bf0853eefc1d3e4d9b2600f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde7850403ade343b76198bab482bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1725b5fe0bcb8de0eea3786abaa359151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e07484fece7cd42a570f5bb891f7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb131721a63c4127c7dfd832abeed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdbad2fb225f475f47b634ab23421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2661265260e041caea8a292db535155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc2f712a8bf499abed40a5aecafb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e86ac3e792d17e8b3b17e5705c3b49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe59983cde1eb3969d05a76f638af2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a19d5f42ce2880e4aa866187d44c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85b8e96f497523280eb9ae66d073f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d47a7551c9afcd9bffc1b4c7a716161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccc41a0a5dd08566bde42214189ae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fcc388448e336a14c4855d1e3d022163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1d9bd05020fe5a668ee00430b0f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8fe2e38c7b8ba2bb8d7b0c4a483d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560588ac133fff9c4c771ba7a6bc0d04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14db213478b440466b864a4f34e1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a4ab7eb1305c912876a1ba9ca1c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb80b31d48e8b59f144cf8148720525169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365eda3f8b07b9ce53e056f765e580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44961440ca212e984ac32480df419f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd92edd02522777ea7803d09a726275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013890eeea9bfac49bcccfba8c891c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c234d904c527267e199db58cefcd9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363123c033acf9c6a79ce4db281c460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea26ac791c90ec21417a2774e962d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae324dca40cb5a65255a0dd38cc64d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc19898b1878189b9ae6bad2435bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d0e7f5a973de09d5d15d4e450acd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b960d9a82a5b443aa94664279ed5de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8da6c1f8a109e157856c83cff015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30d91d9df8c2352a08ef6afafe8db1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162e334d6a1f4970cea8ae71055436183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20534e08b23986226b47c6e2821187184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ddeb782ede4d22dfc096eebf5c297185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4f2e7c663cc33fd5be805f292b9b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271afbd3f75048654490583750b00885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69572cfdeb151c06e4b1d9568b641ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b7496d1b2447ac4854f0d65de1eb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5719d88123f55fcafe3bcee16536566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77861459636e6f44fd221b4189c6abc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e6df78b11a0f720f5ad35483cda0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a43a37ad592824f88002c244a3df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee62fd16d4a4cf93efe67c93ba81c29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881306995ba73cc4ab0bc018be9295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd03f83fd869e2ae052926fcf4268b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6775134695bf62df1f119194b4be4be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df1706f7254e9cf6676632f3d3a0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de069598f2fd0388f833b93ffe3b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371ba4dd4f9222d746205fefe2df45c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45caec9b11a3eda9a93052c317f1e29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c91b8865b545f4e55c46811ab1d0ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8eb3bf43a25aff30bdadbb65f331b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd61bcc7c80d78694d86ffa15ac1f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79898cbe54d37ba080a4c0303f6d50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d32ff01d8b8fb883fdd55fbe5a9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527321512588574a8058f842911e6f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147576443fad6c3ebfc6eb3fce8c0219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69f3942f111d5ebf45267318ff2fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277c63541c951f30eae3eb2cb566bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601a8ba899b15617d03419d8829463211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea33d8ce53f8383be48547dec79f40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a346eea22926d6c070d7cfae825a968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c94257fa0d2c32dcaa043f044180b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5ec1a82006c70a511b9bb8f56960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdba513c4443aec54f9805d12b67d83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17807a30b596a3be4af5ee1d9bcec2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e089b2d786f25e3ad95b25a7b93e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7132314a89cc900d830eea5acf625a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8a7cfa9606b58b68fd4876b6a89b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983560929f15709b3c9c6c9817d0d97c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f03627b778702146ee6c1920a6aee1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8522b25f3211d589895ddb8ddf2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085c0b198091369e686dab4caba8b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84e1e9a26a770300baa5b139f46c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767401ff5cb7c7b132d097942758f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7296618a65351bbae00417dd418c42d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693133ab06e0696656bea2e9315b9415228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080f29679789a8ab096896b0384feb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a4de5571df0514d7a7fe2f0357348230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b2ae28dac911bffae7f29c115966231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c01ab1e3dda33a3f8c9d2506a343e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf5c853bdc07802bc8a9cf55dc651233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b7a4943b05c2f4a19ce768e4aa32d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795cabf6f98b4b72d99ef1fcbb4c60c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16089c1592c9835ce4c7fe8d7fa4891236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf9abf40800a7710eceb6cc13ae6ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5475bb68fd9e07e40e8d3483446a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba9ba4390346a63354a6e77104685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6c7e16085276d1cf8c634d9b9629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cc75f432340159c434aa59fa1a9a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71257b96cde2da33cd14effd35057242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64045c431c881c4282cf8758751ec2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6afd2cea2601e131adc5f1d1c023d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7105a91f3efbf798bd261ff32c9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a050f6b8c1f793e00349309fe33195246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599bab78b02b5e379ed7f767237bbcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720c83e76e98abf28aefe044dafa24f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b3f5dba2947e5dbc091db02f907ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2a3a8ac97f7282994bdde560517f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178573ec52250621c744a71c3771b24e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9a88f793d596187db08b637c764a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c20929404dc8163a3232844a7318d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279868910a87e78f6fe416e267a3b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c6b5c3364e1d7ea0913282439ffd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105734f2519ab2e4e1fce79e59c94e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898acd2c05871b1e025125d568e37371257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4702d3ab2ac54b173ea4accc9288f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f97953c9e9e3f230c51c164cc7b0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c778471a8fabf537411ecc522aa618260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e46935a7ed4d10688c466de725372a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d0205d80fc92db676b49cb0cbfd81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b9a2a46aacf726636d87cc295ec2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e1629a2b0f4a02e6df074878c8e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e084f843c6ff624c1f210ceb11bbb02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe0b196a41a8e948b7f0622d2b5a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d5d71c2955b60039c29bbaf455a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49abc7f1417049b3e17d4cdb14978a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd491ad5a272e548bf55d6e2e13b4b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386332d5861415d577dc92c0d09706270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1dbde5f786437d226429932ace5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41e87703534d954d65cfea6cafbed8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dc32b3f1d2fedb6b43c212c574c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d5eaf01bf5d62cb194c11ec06e93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1718496977dd64608d6d1af56154df7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70357d9bff14c134a4432f8da64da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3ad7aed703ee7070198f8a898060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26343aaadca74020893daf737786d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f8c04e2cc446348e19ea4ac1d1121279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7ff325d94ced3eef06be52297f4b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b174880c7eb0a9b0b30dc192789846d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db115aacce4c50586f12a9ddb072a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff534a4b9f9560903809da50670875283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c908c96002e9d78da69721f74ffe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729d410e7a459add3ecb5f064a1c38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66819f222b8a178a67cc9f53d4e25e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fd7d218694ccb6a35d6a6e2f94961287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a39925b087ae6a205c1c244810189a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0b51803d890eb2afa7dbfbe7af8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779266e16e7ae7290204242b2333c38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59a5b4075eb4249a5e89fd32dee55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ca4e065ca798918990b210a10ed3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c39318c9c7a5b05e3e10dccf4ae9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ed491bd4f77330c50018e616d380294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3147797c0884fde62341ec26af315d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd6198793fcbd434cad16a7f33dc2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f454b334a569d4b096e69dc6c4a38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400217ff9293dbf14057b5c9b99123b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bf88f72bf8cf18fc2bc3a9e7247e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148a75a019f8895b110ab8076dba1c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef2a8194afeb57f35e132b4f274c4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c458395e3374417f6de09a5a66913aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328906d2ea15d0e1527879111cd1003303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c54716941ee4a49d17ec87579eca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228586ead1f6286af9be2c92ded60bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad299d31169fc5337f0c88591085052306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4118cc2d910bea4fcb4b1f1ccbcb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607989b48c4c4d3315c1c1a7e5048ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08364bab7d71a7a16303c11f49d15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe74704374c3e03665ba778efabb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d247bc7852c829679c73e7fa365bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a5fec87b992c9154bfbc73bff8fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040a6112b7efefa259f8cd20f18fe6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f5bff5788d49f24067732b3f1bc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2047601ef566abe5798019bab009315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe7412693ff78cd311f9aca9cb4a60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a03175371ad7803a637272ff2e921e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec642adf51901bd0c1722a3bc3d2ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee91a8cd8671fead5fd35a2b142054319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389c6b6130a2ad7656b006c7c18a20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a3af62e29b4fed945ac09b642e61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c23d232a01d1b8bc1a9ee1f11394322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f3bf12636bb9e09ceb9ec07e200cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb65471e61b8d2b0068cb36ee4de23c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b347b93afddfe4de09f810282b766325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e287494c0e617cbd9a4f7bbf32bb5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0239bb676b5a1f678d8fc3220ddbe0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691dd4b5bc56fa17e8925ba43e55e86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19695b2bb10f9d21cd2c212c506ef3f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5d1aed1fefddd7c77986fb76a5f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81bd39d00d1880d75f116a5404486f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606bf1e65d6ba0b97c59f89c8ec60d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886c7776711b1af66e9b194a2ca4649333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139daf24edb37a32cad4604edf579c41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d8098491cf5367b5057e41259ed9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35990909fe643ecf359edef5b2c488c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850cd14377f55033c696e20709311e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d654c8888b3f3d50d7a17255e1f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9da3ee7153f3ff7cc4d96b3ebf9724339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9d3368c7e3e192e3d87433a7ee3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af56d29b7838c177d25d4dd9bccaa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00914a79d435ad555dda8d4628f15bae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03562073d394a62b04fc9427c2cfb631343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5de9dcde1495a9b73e229a69d643344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453334e4bb4b183c7c07acadf28f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b02468349c3695e341e1d25aeaf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3f5c2a207f4fccd761aadcbfbca2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0a3aef78bc6c08a4afe3e0f52bcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e280d529a0de979e9519793fececf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799afe854a930ced62a6a4eccb5845da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f87977bd981559c2c3dee7e61274351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ab83f1dfeeba3905930efd68bf21d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a559b991ea0e7f63ce695a31b04b9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dcc5aa403e8affd3746c852e4970a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d78f7279130ef1ac1ac6da99f42650355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa300294eeb766feb0f7d54a65433cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f6dcbb7f55ab4a2ac4f624fe6440357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31581f41af89b2c11116541c2dea045358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6312ea1eb29093072167da5bb19437d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5317d39a779a656146b57226cb02d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444650389858a3569befecc92942a36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e2720036200b21ae32a37d37fb2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269004ff8ceb7055a81487bf9ad337363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539e44b336ee426b682620458716f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6a657911fd2a08044323371054c4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bf1ee6b2554250123043806d2feb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765b7fe071b0f45cce5dc544efc631367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b60550d07f680a4f55879cc8bf57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2f652148e5576c8bb64e1fc261be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c578de4dff0f07ccc43a9b3e7afe9e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead784c067cd9ab3514151666f315d8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243db9cb5c558bab19f4a6d11bcfc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b58ed5f189df65b72929df961571373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298f167cd31eabe1d6979c245c4d2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174b0f169dd55d424567f9960dbebae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bef0a0cedf9c0b5138932389dc731376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4299702eb6b2fed6425dad420513451377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d10dfc82567932d97e02a9bd74e1b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b8e4df44bb2437353d4f6a0300e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198d5c11da9b2d4d182c14229b4e26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6978b6eed6ddf3f1de4f6e397ed424381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39e8e1d8d8d2f3762a8ecfa53c1d2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8fe7f5f62fb751ec488b044cb73b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd61af5f2d6d12bb19ab10c27367a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142f07a2bcb26964c4ad9697b801e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63246d3d75d0c426a590f67b0760533386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e605f8b14ac755b0681296541ac4ce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc273f3032a4784457b37f3c5526fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a7238ab91403516d372b5ac70ec5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336b703c2a11a45688fb0dad4ba3674390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0287c26bd68de990a90b4d686d04c07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518690c681efa0c9522f476344c660392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37d3b3dbe594b8c2104374d5557d90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f74fb9e9cba64149cede2e6cb0b08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852fb7ad3869c8e7592f39024e9378d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e02332ee2b9b4f964daf89c77c844396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3d36dd3b75f19c0005749cecda90f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1a3cd035b04e2acf8e450a0653c64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf5c2e68cfb87c89f0227a8224e6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcef4c4fe274f16c46ea01cf3c452d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b4d50df655538e1d06a81ab5838e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752661fb013002d6f437e0eaf260c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfaa96921400e5cfb967430e8728cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc366b6d15af5de464a6f94dab37ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ea4176f0703f09697c2a39f03e828405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085794356be5aad1f072d44fee8020c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad714d10c5b529621803c72cc01f986f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb792346390c7529b0fed47eed8f92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb83c3c77cd4f5afdd04aeef7ce24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f0a207218ff8b59570c5be5b1cff6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328a7d11ca68fbb197c5551a173726411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e26cbca161c0c7a6e4ed7c725cdf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673cced5d1e921a90f36d5d301af09f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b328ee0645a3831175ee61ac807c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66287b6f744b361dc2432b88c0abdf22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4db56709a9fbd631318f46a687e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd00f23e1c3fb32c1d4767c9e71b1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822f80c7bc52c28c3656e878e4e082418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a009c3a7f2280ab40cb825668e113419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f01481386275831b48c544c81b68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1fbf75994e5ccd6190207fca6275421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86a2c233cbe0724f5d784a1737613422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0622d8c163c055617f1d83a961236e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575713df50fe6034b657e0531813aec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad427d3cc9b64c0fa3354f42e2d8cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d80db3b8529a0e9509301e3c436923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6ee8f6495e0deccc2ccddca7fed2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad235458739ce8cd03c4b2dad13c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069a0cb23cf85af9266be530207bef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffe13c32046703edafd348a36291ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654a0d4ba217237c99a4b4e43d098b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243e768cdd325b27cafd90cfa19973432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbacaff8aead4c6f3ec51d8b16db83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53780d532a50e5b8ed63d0f8f6ac59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181ff4c865953a3539a8f38dafea9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53cb2a5895b4ca89b30f3902d99638436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab5f161c52acc405389c21175ec5f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b188840d80425b2545920b666dde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d30fd380a5e63d85be77b6f7aa60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b09aedd30aee5124cb6759e7aa05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f7395442e0fbe910f88280d5ef093441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bd24671c6b166783362a5e3a2a07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f290ca5f124c9568fc47717b1a67d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832c68c55fc37fc01c9e76921f5ada444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf9a06f9c67d66c47626017183193445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74195f99ef34e4296df2b573b39eb08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c00f286340a8c421d753b22f492b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71610bf94c87fe5ef62b52dd827b73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f2e627599211124a9efa9127664f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba419fa401a31c9ed12f2eaed529bc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a716d34a9a2cc4f592a76b3578cf852451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b614c42c2716aa79e043e8c94349452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408e7bacd05e5d9e8284b5b58fe407453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcbcd1b1bbc8ca26abeb6e56701a25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46259ff037c3764cfdc761c245f8576a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd828ec2291714419479cad74e3dee6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e849c6eb109cd98b8a03181b2d2cca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8cc3913a25bb9f63be2360f9d9046458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7126433cfa485869672da147d65b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25293030dd4a4cf9976d7e2999be71a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886c5b90fb3d9044ec3368d8147b46b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20016c49d394d4554924992b61ea4500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37c76e1bb65569a06f26c4cb25d32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c54d2bb03e474597909eb81fbd4e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c94f8136ef6cdb1e43c90e6ccd4dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8d0d74041ae368e18a1fc7a0486e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47c28a2ca1ead1c57e25dbed30fef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd5e3b4bd2d8431cf2d3f16a167ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408291dc01042e0819e6032a53f459ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b251fbd74cacc96bb354a5975538fce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6434262fd351e856ae83c830c862bd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70b45512e20d99beaf54958fe42ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897ca2a66902748c9e906d8a11ec2f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a61363baf9cd4da98d3027290c50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2a6832bf644eddd14fdf17d8c2dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c51807eb001ba308aa8ad6f86160e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab9aa163aea1084fa9008749c7177477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6301704d0b1cd8687b511967c463e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e5f7e6b1ea8a849c39d9dda4c1994479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be890a8e79cf81f0147ddf53a84a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52980dc3556e5742ac7ddd91dcb61c48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de89c7dd739c32a36d53eb805c314b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6675c996dd05ab4f99b5c2ba8e009483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3716948208334f5b3c88924d7bee9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d1cf3852173c3c2c2588df82695c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fa36d7eb767e3421858132e7971c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4700f3a385b44a205682d21578340a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50154bfeddae485b0b43b837351f19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e42f0cf9cefbd9eb1028627b97d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b866029d8b600d796afce7e7bf5ded490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6900e2a82369759c924a8b4c5e6ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774bced18d05f7ee854e6d2447d79d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd3c87f00e3e737403d9b29418971493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb28af5ad0451e7e07a375589dde5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92b1287ffa0e3a1bd04353c39b6ece495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1215fa0239caad114c248fae8e82c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597c60b02892d3dfc011d66687680e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef988176a6a9d1e1521d6a558aac4e2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312e1ac369ba2f458b628b48a7ef4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf61fbe06c68dfc618e0be38e504d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ce70f7456e32750812bf0a4893e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451315821f52171bad14c3753dbd5d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641186325ec0b58335f489c01aafe4be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94226ebefd9922cab10ad7c6e58011b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b15013284f3cf99e15d0eb657b88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1def8c0df5e5b732bcb3fd17e82a69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4b485504666f70e5f8703ab4cd2c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e612b2a38c340e640dd069f800c74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b79a7f68b578f17c575e340ea3a4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539302c7943ae82076c8419afdf16ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece9919cd9ad1fa9d240e94da98f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3ad72b93af1bc621ea97c7c54b64c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec66dc9b5782b5b486c5c5ff3d1c18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d216092fd288e9aecd82bb8c47c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604640fcf3b01aefa249b12b234d81d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be687073c57767129057f6c359e72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e783830f5ff935e797818674ac53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75a57a04381f172ac2ed5c75c9d13f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c78d9f5ce6a8a1f1a92ba99d8a42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5df78c38f8c8a16a1ab90401d6bf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f69b6b8b8a266366730d36b55d92b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe818cbe89a39e1ec0fd43865de37a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab91fe910a0deb252a340cecb6c99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3628c3fe658f727f9922233e76c4a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0773c0219648145769c863783da913525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9abb70252888fd14d4f118283369526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dd1b593fa8ac397d1b3579ad64a58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a51083cd4fd91b6db65e13ca0177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de08283d7096d0ae0c296374e2e4b4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568e718e118e15b59714bebb1be831530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfb992225fa7eb57923fed7f29722c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a776fb6b7c08179b788c2e10c5a9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597850abe9590cca1a36ed1a1f63fb33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a36fe4fad95dc5eb51313b50128c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ddcfae156cf5fa41904c043351d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7268cdb00e90c64766d1a91606e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962043b2bcb2f725fbcc49a5db2a5ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1984b8c818c38a26ba8d205316c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51525c57b10b411917ca7ef6f2f85411539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab3e1aaff67a015cc7402d6c8da486540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb133ec7b6f08e711290abf5ad85cfb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3c4c9f18724558ad22288d9dcba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da269fa4bb984107138217416f7de1da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167aa51152e82e1f505a4b674f33ad9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a35ca0fc32a655a5abc352d7b3442545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05489ba6dd57d29e0988486db38485546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc525378f076af7a6990cfd48c7299547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ad43e6e997f5d8316ad7fd98cfc84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e921985339470a031919cca32c7c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e148f1cdfd42515eb656decb9c60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb31a193bcc1d3a03cd8a450dfacb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53130b544ae713806440bd15e0975404552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda659a0adeeb2278f7f32bc3d653868553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8abafbd2a17156f7fc9f50f9d4be3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7a2317e324259d724ea40b579fc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c352dc8ffc355d6cc205e5547f40edd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa489a49144c3ad4afe7bd0838701557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848a8403ff24fc4f1421794f029771558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d67fb032b486006a210f0e97e6dbb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9275fab4bdc5802d345998e7a81510560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a9836e538a86998b2d2b3cbaf273561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2612e9741d6302ec70b2b4318e01c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5b9bd9f037f2657a633694fa3990563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f9c87b2c11b127f8f4b4377f3c63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3789dc74aa088484107b380f3d6df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237b93c8d0be83f5c1004b73c2c114566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b89d04ba56c6e7d2fc8b88cac8a2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863554ff373eb0c687db0f4e06660c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d6e371f3ead1af36e3b8f6fdb25a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438690f28657678db8c0a1c7dcce5131570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5342ba4d70688c510b6e8de7f03f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d651bdd8cbfb127901f039099865f1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45881b573c5c4400abd819177ba0de0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e1d81af1dd71218cb8b18b9758e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47b736d124d68c37b842e00b16e89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64760536749e995d0d0b081efb075058576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f4d8a73fbd704e38c8337cbb3944577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c06eae8b7167da101bd78bbc67a3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e4606699cddced9675b6b4fef52a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a321b95d6cf0e9db71221f14d0672f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec412b587072f655d9ad5257358a1bb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df02a2dd1249c346e793314e653c81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a93c8527f8481f6e49ab26ee2ce7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2066e1407e18b13109e89cb3028c871584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81ccfbf1a7fc1e3a21e57e4ca1cb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e5688200cd12f6ebea10293c7efe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa215e4a394f1f073bba21864910ad4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741728ac24ea5c7b10523bb30a55d886588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ce3b183380855978336e490c2d5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17bc6412385a8c261e7677ea1b0005590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d640e682d0f1f9c7bf1b28f183607591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9651206092dbf6ed59698b7448a0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e2aa463c899f5d6740ee9e540780593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ca60e8409b4d19e5af44dab61619e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56539e2cb71589fe3ee2dc7715f67d62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308189c9d25e1aaab91944ecb90d812596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9002ecb196b16ab204b22a879f9d19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b097c298070741392a08ca349446598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e05d0b9c9de9c590d9d748bdc8f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c6654334b69689651e5354fbf97a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70730bb5a7043f1cdbc4f3a130aa704601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1306a66de5dc6ffa4de4055877c17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b28744428f466621d949c6a0e12e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48398490699fa335d7ca3e8a37c3fa33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693456ac0edbda6f907ef4644e89cc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c2d4ab4802798cc73a0fd4011205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d26d061381fc6e349ee414dcb5fc6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d81ae7747e1e071993ce08727ee45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c9925f3ce91724fe560730cc532f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a66e560838cd575aef64459eb5a79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7284f01a1ca91ad6879d79b436ae53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c659f6a13741137cc47ebd7aa073de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe14f395522c96ab7023dfce374cda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e38cebb76b728d592e69bd521206614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0cfb5b7ce586d8eec61b522ab5fb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9efc92061f5851f7ac07d6601b2a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0734758b5ebf68328e839bf67eaed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792d21a921b07420fea23abc6fa71ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd067c83c11b22ccc2cafcb1b2bdaeb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719fd61080062be9685d72352deb8e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1780d9699197c3605cc4ee380d9cf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfcce3722625d902ff5381691e6cd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8476342958be751cd57e83d42846ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2cd91521d4d072c9d459355c26a4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48eb830eb08c7b3de889423242f70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf041735b0c647ff16b731ab5b7f4c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f3b62aa33a0b8710185cbfa2f7ce4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c31422c39e17d625604fd09897abd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40cc25604fb40ab07c7810861657c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ce13201823fdba8e635e06d1d5c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a323dbe8a1146d026199c19377bf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8e3633e3a9f1864e2e485217a5d96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef34db5fe26d6899d57d008ce857e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb7aaf408d36cfc910589b9aeabcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f186b4d777f45bf870cd69e9e11c65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e182159b95673a8c9eb523c7a33b2c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c7127d37b7aa5cee76c89a4ec1d10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8441527fea6e7b15325259a70cb7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3cb4dadf340105cbc3fefd5486d3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079332cbb5be70ea927b1f6c8f4a72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17afe2ba06d48f44ff4d4bc654249f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bda518325de19b977f1080c1ad45a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559ff03a232d3cda49b18a8701ad86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24cd6a1fbbc36f48e1c664d55c7e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32356bd9e51be06a1da9b1b242fa58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b32d4ba55baeffd03ea947945e20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7554135a96cb381a335f862f70478647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c59cfb4f02676c5562ad3e6ef73a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85254cda4edde22957983d988f61d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846c1b7cc0de634b89119ed5bd78cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7e231a95121936794683bc39040d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a363429167f9849100751926f9d89b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6fcbf2d1786f4fc0bdf595cbbb615653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb690e53e19a35b12a63c1257d7c97b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1a7da5573eab7a1588cda5b695e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121f81d9fd3d84ae90561d3bd351be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f9a2aaec2ad9640e8633988b38980657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8009d24a0d0d623657b8955a5026658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d93464212b3d0e6802da55fbc5b15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a51595acffbfa026b75b58059036c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7aa99920d4064249b2e0af61634c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9a187b10ba88193b43e2443991b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b70517ba67e1be036bf409e2148b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68869d4e00c819d56371c36818cd07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a58d57f9ae69773d44eaeec110ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c52d1827d603031207d903d36114666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaefd22e8e19cb24a9737249946589667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53bcfd83eaa3a87aae527d4bcb97e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a327b2855d79f601bf28c6d8a720669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481172ebfbe68ca5a411ba09e7a3d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d69eb3ba78847c942b76319ad008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588e1b74cd9c8d15363368c3184073672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef3b3851f2c5e8f067466b2bbae39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ab268bb98fd8f6dc8670ccfbb7cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918350f143278d11303a00eb5f313f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50726453ae8ca7cd1d5186aced359e70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf5293c1cfe16b796a3f352d80693677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52e23c2f85c1735a29299f1d88ce2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed7ec818a16514a3331245e3685ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83d6026b3b81b69e8d2c1dcf38613680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61ebfee963c2878cfd9309b82bf060681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4528eae4290a352e986d81ba2952d88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382778d33c0595326326d8385cd9a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa7234c6e9b89f3cfd1549d141fd0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17e662ac4fd96b3726dfe03716b15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9c1d495066e163f61d89f9d37331686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d688fc314ed1cf0f05a089f7c2aa06e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219bbaa9608c29700f8effa0b74d745688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9d14e870bca42e666b1fcea5454d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c738b1c73ca6f01698b3c65afb30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2742cc40483e5e0bef3a6f04b24f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b491817578abce8efa62dc78ce60b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b88178cd59f6973244b4610a4f4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66ae816f86b2342cdc7de4ed925f26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d61658a160f5949df91fb847ced4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b49aacd4485c5daa72f7c56098a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c8c7eadea2f066bd6b635098bfe3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f227b41dde18203a4dbb253c1f1173698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b88ac9fe16816a4c2b3fe0912834699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558001e2b6034675963d2a55d2c60f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d334c035e6084802d853f1fad2cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbef4a6eba145c8731dafa46ffa371702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450df7603c3e0ff9d506f59fa6ca909703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f895799053e5d7a3710ffb878f75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b55918235808b009257e5144965dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8a5a63003e4b4dd781ba16e4c5e9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da74f9d6daf404c7dfc2bdd1e34b27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a1fb358ddd57c4b4917298ccf980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682184314dd11566bc830c3fd0ac442a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7d248670b8377538333704e85278710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf0fb1cbcc3678d1461f5cceaa95b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf27df486ae5149807ac3f6427731af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126520996846cd0b32a79d4dcfa1a9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9f3f86bca8ecc2474a78fd85b11f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ea1d034ce873932b50610642e42a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add08ebb6e3e85c3b7bf597908178c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db4f1b7f74085a5f97f7b97086406717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd484cc7db27244e5c559dc9bac8d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc8487b481b20c0f8443ce400fe93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66befd66a76be0838eab3dbed5cc9ae7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a748d531fed78422695a99fb6bbbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e2b82fe4e2c495cc057aa89d8aae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28513729ec4ca35562661c256625b473723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a0a1ff91d95591146e7b0738c2bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4b714552889e7023fc87e27855bb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f4fdf01e76c0014924eb1fd00ffa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e1f044d7f02c1e99d5624b4e774bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c115e8b3f4b3b189d133e9e27d681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bebc9513a5f0b68547ad430ec2c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6e454e91c802e572cbba17b9b89d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339f8a04f4a29b3b2afc079f8c8e265731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581075ee52ca8248677b91ca23fa7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e13d739b37119918ac08405de11f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3515e8714493b14c0ad4c97d80c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04961c6e7337aab072d0f38c73a805b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dcc8358e53db882b1a56609e22446736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ad44f56b088cfe749a2d02b6aaef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835e86675e41f1e19ec6b3f5359eb95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d03de88bf190f626080f18ec00000739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b3b5ec0097368bc25a0773f24934740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ed24aba14724df42a82a5315597bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bc3b094b8730271265b8903d079b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c1d914a76757c27e510d93ee0ce73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7001519b971619f4666e224a0100e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86b1b5f39a19a11d3436f40e95da8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ff0b4771b24737c77c6b799e286f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b194245ee5e37f666dc08bb1719b12c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82afc9fc47449ba544a9ba8883b9f52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7925cb77c60b13cebfa49bbe9c8141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc690125bf81d9ccc8f6314f0b82eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a347869e2fdb14c67c54fee4bc9bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93fe4d0630c4bd96b71a3dbef910de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def14c8692c3c21a5a14ceeb4c1dee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3e734d8ae1805c0bbbda22ecca5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd533bd808df0938eb54548dd067e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f615313166b76597d9ef0d110771756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b526d2c5bbf67b6bb35cd917bd846757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782cc6a854512366be5aed44a249d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0f9f6c29f84ef8d26a27ca48f18d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>