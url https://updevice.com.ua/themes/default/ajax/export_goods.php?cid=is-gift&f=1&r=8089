--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136aa4ebeacbd008e2eaf3a95f684ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7495f4dfb11d28803f1bacf341c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc081e37a3a76655bee58d5114b3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aae5a931d0dcca07248818a4f5a634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466172d8183c6f7b3fea2fd4f6e1e585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102b4f313f161e99538aaa1bb367b096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10449e094c686ce145e70d9b50c9b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00517850e25cc5b0f604284b845d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c1b14b6db742355c12de30bafdaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f27b50b19d7e48f634bce8025309510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bef250abbc3d2f875d8ee99c9e68011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeff8d7d5bb451e05fba0e2f98d955712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de9bcfd317b7d521956437411b8a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba00860589baddb3dff0081176f3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3370457eb7a13b884e178362dedf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb0fb6874cdd2c47201e916ae1c6cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c19d49ea5214a8e403a104edb377c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b5c65bf8e8d7fb88a7c1f346ba78818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75f3fc2e3816b202a687b478fa510019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9633d2b65e7850d31051ffc0c3be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cd0f74767cab1830eca300030deba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca4d8681aa56dfbcf880c049dd4ad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106290478b6a6883558b37a28e5910de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289842e91a133d1d7a7a65f27b8e135e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108526302d5e2120495e78f7a2a7e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cadc70caab346b3e0da5afea6bfc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3fed790687e860bab44df7c73d74c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454bbe7fe5527c1d01801eb6326ac1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb93d10136ab6169fc6f025c53f8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4def8fa801cf09b9eeb853442e82130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167440e6dcfd0953931aa612bcb0f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e270c92c38956157eaf81d220d87132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fefa474dda1d8995c8fcd8a905ef033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b087166382e1a94ffb6a64a5567c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134b674b66b32420fe230e9a6bc17835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee71db3e16c8a588fe691ae6430d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee198581724c0874ce748f141344e2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd07fafe1eb2038da6bc969f519cdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7738e4aa12ba44fc96960cb92fb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c4910fa31dabe2d96ce44bb39291240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a30319dc5b5df13ff7e2b96817b4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3858136af29566072ae00144304c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e0174ca9f76c8fbf3bcf75fcebc5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50fbbf145b08be2050635ea5d3d40a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908027f6b97ac53e45d316d250c7d7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027788c4ef12c82b6d2f6ae4fe02ddd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc0be2867314cbdd19f39dd13ae7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1e28d73016abc7501fc9236d5f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f05e31a688e315b448dcc373caab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e90d802d3501f5dac89b1ada667750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d706f9b59cbc09baf3ad44f71658b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dce319d4f278780a523b8a7b991d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f43037502a16ebad421dcd46023ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad03f306b347498a2e3c3493df46354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5150c017acb4dd0b86aaf311c171d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f02d1cd2be06644cc1e4cd77b3589a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400d2e6ce1d3f15f9ef103ff5eecaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32de71907d152acd03ef240554ed2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593943fb9197a609c147ef0922610a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b29c0f84b3321a076e052a8e1478160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b5a15be0527a17c1e12bc50d592a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eb8a6510f4cf4add70cc285be47c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c29696259cbb37633754b19193d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05b9d8e11825a9756a4db7258fe3c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2bbfc85184b4c1d735cd8109568765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200255608b20fa865a53eb2d394c86066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026ff2c08f22d9702d05c8834cf44667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3771417ead57591fc46cc34712a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a020c4561d7b9f913fe575391611669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bf99c26362dcac7f8d658e2ce366270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb0171f5d9d884512d0e79315764d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546718e54909015fa4d44080192c07472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1c5ad89a24ca7accac9d06155e6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a25efa2e206a36803aa7cf5cee5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e404ce0f368f309d80dcc54a57369775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28ee471df923674c4994fe8b2075776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1f8caef6eabc973bb4c89d232995a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c40a8014d6516ab6fe42db54f61e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e674244ea6451848aeedd57a5bc5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ebd2ae965cb1514094f73f783648d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6adb2508c389b807b9232ad7e7189381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7cd7b0554a4b8d8816869ff4548d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918050dc505ae09165e2b67ce3dd616d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d60845745c135c3336b22836e0e52984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894a780d81cedbb28d45899996a1c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf6cbc0f977f1f3ae5fe3e43c2cef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f23994e9720cc6962313e7cba78e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5590e37d10066454d5e57e9d8b3cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c833bd470bd987c338228e7aedb51289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae867de475d2747476faf3cd5c841490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c000c355156746f84b6ed3bd78e22291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c247e6e9e556c0c32611ad3909362e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984af2f5003a558afebfb22d2dfe6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317281fb434da7ea349f5687388e3a3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ab929f8abdba6fb399a0cbd945a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6f476258af0f787e91350be224cca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeec67483b9b0b4180743acc5d44c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f3fcd15a20ec42288fa7cd642ec2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f5048dc63e10b08a611028045e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf394f1a7abc08b7e4682c0e4ac9a25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d2ad64c83fa174d8f88ace91a67b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f672e920e7caac5920ea65220adc6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4acf35f7760c25ffd1bab1367de19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db812760de5818ded2dcffcd52948104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e023ba6b637376f681cdd9eb4dbd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc092d61d4787e3152483d6f1d5898c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56302ab3fe2c7da553f18fde33c3b24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5f685a9caf87aa0d20628d0a3462108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0ba6b40d4de6d8eedf5e84f54b1a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb69e27bd7d76f1d6b4256115eb8f8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68297c0734ccf66310c0f985e89bd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34871841547ae6fd319c33998c94bde8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef031a79e5c2b3df56878eff3d513bf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09124767d147a457d44d570f4b12b229114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeff117ccb17c2bdcc729a7708a5a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dcfb8d9396edf7da644a80f2f1160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a443209e26c4fdbbcd4baf0918848e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd7a284ef72bcbb4923dd7edb34dda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a24226e02e7c81efe318bdca898ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a073aff19b7700154731c016a5ecb5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d4f5f2b7793dae3953e77696be0a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41910a27703efc5b4f1b0d6f96439d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b1d8fdc7475d3ed1f74c892ccbea3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f27032e9946ebc4efc5e64d405cde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea249280481b9800190fbb7fab78fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c82a0ba1100599c24e469d93e76d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb01a11b6458cdaec70979e28b47cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a2823c9ffc6ea91aae21c44f1291128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df46e3cd56fe148824997f7d20ece0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9ceeeaf5ce30653cb55eb72522a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f48901fd235c40e67c78ec41fc7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03fd606f640e2c05e9075c35c99521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa10acc7578a8f97821d6374f59df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a7bea346cde4ecccca226093337c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0618706855a093de17fd840e8e08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9935bd57338182a06ba572ba27e80f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff556eaa6bd41b4ab5ef6235cbd96cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de74a6e50de77dd85c5d56e1d31c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b95b3226a68c502637fd24178816e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681567e837e18964cf1d5fdbf454f55a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0371481bd474980d7b3b697f33328b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0006867d0f76b70d1d239199a7b9023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820186c3506491b93413a646513267e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1e8d13861c621692b6153688064b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a01c9010972d64bbf84465eb4dc53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493e088592f76c5edc0e8e591f901d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd346eec877560fedd567bc723776147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd0898d6d4faff1b0731cac9b459e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8594103bc1ad24504a01b63e1856c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eb0751f997fbfb3a8da81be4a3a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1fb6eeebef1c3a2c4dccfc23240a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb5acb957c1bff78ee5211f5c027c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded2f64d81f61a22051518ea750f8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2090a68a694b7f172dd421bd42af84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fec82c5cb868d04be957eef237a18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc2e4bf931ae28370c1d0c6b5e776156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258251c541243975841890809333153e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90864e39781b2929cd23c08fbe423251158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff15985d0b6ac67357cfe9ba08cf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a8f8579d2210ab45cb2891fc8bcd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e4aee605c945237a92a019e42956161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddfc63db2de7dfd854caeeed620a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb29f8f972527c38f8863b1589f31b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da4cb1d8878c0a365165fa1cd5631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa660e021d9a73c52b938e8a72e6e70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3579beba7e659ee083e980e0f835f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb8d954433389b72feed30d514359167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a44d9c96626a455973fb59f772c1dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ab3bb8436fac87a9e32bd3eb6cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674fd187278e99780558a24f99d103d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849d8245476a44f73c1ac44ee0fbefb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f0214bcb882fe0e5514b970d5d791172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1449755705802789b193f15843e11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5d72880171526a4810db49a4ebed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6896a17afe3d63a020a62ac6c2e50a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638452656ecd1a64102602f88e77b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10422c128b07cbdb7d686b2a7d43f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8444730574a9d02eece4b6745870d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b777564fb4b654d5602b6d3a2a4a06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20acb8c0b61ec24498b435efa7f1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed17f960e436b88597c7f5314623a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d29a972330accd58bdae1752f6a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa6b664eb60f79aa3fcf9eceea622183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacefc1f879a21979a7dd44bd13924a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a2386e1361eb5d7de5a75e0774391185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecae613d0b1b13a18fd90509c255e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c2ea5484dd338951b61a509e297bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b718bebcd2e01ae9bb2c3ab7ad5ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2215ae0d4b3b8ae1ec8fafca8fe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d6c41b05afb60287ce2b039caff9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f707147f0355bb8b8dc9c0213ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ab752731f5226e7584f55d71c296192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0500507b79c218b646b7b57e3eb82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679a8de706ec5173510825a45f5602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1e0dc4538fe9ff8874d0ad3ee9bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446966f7af9ee48d86d28aa24416a48d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877c5fb4d75bf855870ca537875b13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddfb84d4b33d1d32f7e409813129f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458e53875586a2ad9deab74626f1b61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6658d6b3708680e198436b99fc7f8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192ff7e0e72430470060617369babd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ebf5ce173c8b3df7588b263a9d4df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0a7b01430835ada0928e20bd09eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61efc79a4e4857b772c0606bff1ee9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0bf17c18f5cc3cd730f1ccf66c84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93152add6269ef943fcd299ab47181b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649cd439d978eb8a686a2c30dfbf9fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbef990317c165be613d066c55fa6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7c6ec946cda57a6d961ebe6213f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6241fcd103ebfb68959eef77182df31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef331b6e67d509d6ec81d1da95bb5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ddec000155e94f977ee62f64fc517212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5fca5505ec756c537dccaad430f04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb8bb05ba71d657fbb50a28bb3630214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccfdcd8050667161485f5f747d681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c13fd201f1544169d2ad7f1748934b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d61a8ad899916854670a3cbf79b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255f391b6364d85cc62f879b347b8b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe0d86baa55f56f29380556cc8fb51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c62b85afb16d8f92040f68f3331c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc76d12195152a64b8e85906292fa6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c267bb4bae02be09e1e0fa3fccd4e38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97054f475a92fd76f6fbd9d35cb39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770fa1cc47acf8403bba8f56636fe77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f0779536c33ba54d4eec41195187225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5cb169f8b61ec83e0b5ee80bd8204226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158038898a9ad8cd9ca6b9684e13d31f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2746f27afcb0da6aa19b154cc466228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c084e0539bd11295151064c9a194b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb2b0f4283a077e15df73b26c73a02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cfa3ba54197f2a6d986f91f802adf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74911ab8b73fae9dd28d1e31f623a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2d0094cf3efad8f91075ba252fad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc20b3b536052710727b57a823cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19ee69b44346ac947b91b7aaabe05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73241114ad594977a7747a1b09cad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e8592081aba99f4cfb36d04411d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b525c9372120eb54a1712ca5d0625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91646dc6f203364f69d99e48ff4e7266239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec7bdc4637b7abdf255fa82d6fa6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6531f745b143a82c077e7289096d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de823d79a81b26e7dee90ae5b9221c9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63135e3bee215f781e51797e3b23459d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce32a51797262f09d9961eb6942ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d852e1ddf7eb8fee23110197a08ce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e0dda7c2e688a6588ee83ca36f29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075cb6d9c0e4ea19b9cb83cd184bed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54506a4c0725ca2758251f901eb516248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894599c003ca3c681816beafc2c9b0c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fc5d9d5b43c006dbb2e9e3819acb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8fee0537ae559487439c1bad066d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee905010119fd2b4505a66ad127dfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17588911c028a4ff81f8568929b6b7d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61aba3c8342a37e7879c7a438f6a03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a9b1e8b3738cbace4c8e5486e20a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b724b9ee6d285a166561abf1dc18176256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938fad9f44926bde760c9817079592a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc0aeeded30f309fe3130b81ddd5f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb179db0d07421c89a240818f8037f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab845a3aa7d6ad42a6768ba7e300cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65e13f2abd3897b4666ac0b2aebd11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6d7d3ea35ee4ccdc0cb8d3ad37ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9218791ec534189dfb8d640076b720263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d5b0422add4d4ff69c61a75a6d0a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fa1b2d5d99e4c6b6e9a233bf4cb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38da337bf6c1086107813f062bcde8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054a148b6255461cf8b6ae5cc25f169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3c3e17f7754f2263fb60240d810d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b945bfed119df68c1d3a9bbc23f46f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a68ec65ccb68278316e4f8dafb65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f1ba5fa79b3152171e9198ed773c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0d805bbb5fa9d8795826f59b13034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49618d6c51f39ece48970f8c4d5d2e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436fd69edd81e2b2bf62835e5210696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b39e99c9eacff6fea6a88fb3ba07fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c1c926dafdac095d83dcd7080aa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4739451c687b6fe4ece38979ebead277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f9eb5db67adfd3ce5c596ce6dd95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd3e0f677ea7af6c7d5eca2abe6db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94137d8b19c7c89ac47b78c6450aa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0085704e1d160d3f5a2c2b4ce04434281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a352c3492430322fab2c09339984282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fb66ae9f30ee7ded8273298d5caf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e48e071e4df8779d223873463936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff7fa43e41a149ec85f0980e9ddb89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7e6bd7527fac8d7111d4031c8d22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ec0e8d9f83f08052182d57129eab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8baf256a04767a4a5c7885fd26dec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075788c74be26f18bec580d596e5fdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78f77af2f887763b4bef2f394c9a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f54f59417ef39e1870f55787bccfd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc513d4d8bba5ae002a39ab1b5c9fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73f19c80e3a6d524719c0e05005f90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48accc1821755006203fa12bcb847e2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b0627847dadb4fdd05ec5411257ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c19c5c76d8ff3329a8c8464b8d266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcfa21fbfbacb1b5eae19c4fefd97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e833e1da41db517f05f6300fc894316298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019e1ab695e5b599f850b2894564c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e271e2076ee25c9a893597d889a5bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118cefe25817bd842fa480c3f9b499b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae62a22f722e72e3cf4d61f77066b60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a9ca1bc3b8f2b77c8ede694db2fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd494a84085e68a98ee4c342bf4437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ef40f6d77f06e1806ca78b62ea7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d947c09da42483d240d658c522623b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4935eda7a4e77cbef6c56cb249dca3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adc62c2595985787c9160933965171308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b412ecdefea457d2100f7f657074309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592452fe450c3eac2a35b2cd2a2d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedad4a6222c01fbc2fe98d2ff3b8f96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9240321afcf683714b68d3475e053312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9895c9f3dfcd8c9b5b55fa8be981b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85dc616bd5787128680ac16e547110314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0fefb3e45b7c8ddd21ae7e11d6441315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab909eac21f3c008df8b6fd4f45eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab8db9a3f34fcad236d7484e0c0d66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d36e9a51d95999178bd2086698f01d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf2d9334718a876282e6db952b6a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38252d22bb2a824fd01b64ec34e29c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0095555c5722ee3ee59f813e78fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6316b659d19bae144c1cad91856743322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aaff90cc35b3e26986f2e03917d83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed13bf0808f6053acc48543f88316b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24996bf9bcebab11535722476c17e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2055ea62a921fdd1ea33e6ba7fa80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64088aed595a19bcf262568e9faf6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf584f54c334722e7dd7a0234b3dd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc31366c4aa858dd0c42adc9690c66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d43ea18f5b08d2db8fe4ae462b4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b83551d5b09607e8b133e282e9568331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808671a0264fc307943628089d780416332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753687d6f9da42ec01be942ed340a43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce34dcc7d8e1fc5228573d681d3f1fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477630bf9ca661d3733a43d0ea4040d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c44ed54c76d436a8d56ebe719e74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b3af1247b3097ffb5b4564963dc25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7868c92b5e0fb3903473646f00ff43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd594f77eccaa6778b24515ae15d0ebf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471d413bf15fdd456644a9ecbe10770340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8920645568d67afdbcfbd9ac3677341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a2371c9c3102379a3dabb0f01b698342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cfaab8b097f6a4603ea5fc26af68d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e16f9327d2c80f9d399f4ac1ac20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297dfeef2c5074b3205cb71c157f275345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889337dba60432f90d64a3232f60ba7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db12a2d4a2d0ce288f11b69f3ea9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef98d633fe33392e0e4ccdcc5debb11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6bcb5aaaab01a0f4273b1ad21fc33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc3909edc08c6af26068133c7977b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f98cfbccaaefbf5690349fdce8f3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37147ce56adbbacd1509a9ea7bc9d05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55133f564bf1453a99b0c69505e20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ef5b7c7981f0f92e18321f1444ee1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e69d99cda39bc9c94b9af4a481cc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd5418cc95d494bc862b6522c0d5c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d104df1d3653ad1a20c69c5b841eeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f4e3c81d24c26e737c2803128f6dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8da6088ca0f232bae8e7f74e43c72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a85097121a4ece9d55ace9bb01ba0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ff7b21868766db0deb487d84d5ff3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d3133245ad80500f6235bedc8b12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b230599d4486d47b2a41d0fac13cdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe415cc825f1fddbb804cee1ac950e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712df436f40c8272597f3ca8b3611a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9bd30ffe10e2cab43edd4d4da1aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13373c0d4958d328e38358eb3e551a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8b7831b2821c62ba6bdc2c9bc2a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf9131ac97dfadb06811465a900b9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deed434e5249f85e4382f2914dadc68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4edaa0982b09a3c098612110b60a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f684a045723409ac2cce2e786524a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d773b992ab84d179913ef3f1fb264d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ebc6adb15a00fbd740fd53e7d8b18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644d65139e232cc56c309b1adbb2ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716109383871156f667eee6abd7c5ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1999f9a23626a82236c17476e56ed5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8a89c15b24a8c5604dc102ae9e443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e8efcce2e5391d36a3537aa0430d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae33402b640846cd9fbed74bcb33e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f06b795b2329501668c634c4aebc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671043fcdd20d65d01243b5f2efb8fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03849c97e5dba95b98c3d61d86e1da6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ab61dc2449f3b57f90d3a3734874384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a780cebeb094d54132f7e18d4cab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be3b0d4e8986ad011036a5d9eca058386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f209a05ac779be5b9f88ff97bf619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a0ea5ca652b36b774f52ab76415c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1734f2117d482211793ce9feed0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c159e83457b906b9626a145f91a758390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5928328b78b63e24fac367c9d33cc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b000e61d93ca8ab0cc43df25af6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5d12c1d218de249aaadb934cb18c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48250fd696f6b059caced23ae381e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081c65b6943a587353c7509524cf4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb8520e7222d6602f222feaf6ba8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e0a3bec3f820209ad21c925b9142e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69463c63f2a68aca9f68ba457138401c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eb7d72eda387893a3edb2d62222a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05575cef08b3b168547df34ee119d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a1762ed7398636ccd32ea02dee4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf3358110fa7cc971fd38c8191542402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd8e4459b39b7fa640605f4839991403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09381d7f15081f87a088b37b3ee98762404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd42ab2b8556cf748acc180c446d29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c74d9994ce0aea3781c6e7253fef3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647236ded3d7a43cce1192fdde429036407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a34b6f202d88c56ba85efb26bcb11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987823cab719261c1db57b047510162f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee675a3f43eacc5e1db476e1463fa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d2bb9f6835ab365dc6aa52b2c0c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da064b325ef4031bf43185f41a4a306412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b1d918010d07f444fd5a5c48139b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a78d44cafb47e0329c0510769d6b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeae77f0ca4e6f8768584afc8ec5fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935736fd1573918242eac29c6dd4373f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d438fbffbcb395142f190825979bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c13ea5f3cdf8483a71a83bfbe1385418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba21a67341298a36334b052cb7298b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583617fe030d72bf87ca921340df4282420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27d4f539114dade6cae4089aad0a02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2659565349ac29cb282c15fc67e112422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94a57310902092fc66b9e206e0486423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4520f3f35295505eededf397b47027424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4a1785c2a1eafef99bbfe76df502425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608c600b2ef1fc3a313681229fd056426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724ce22ba93a9bc56196298a43a277427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41489287b33321bcf36b20f34a004ba8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7894efffc3c4facbf9cc80caf8d9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa792a158954151a505cb6eccb6b1bf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf8e113ad0e600f9a31d45f18c507431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0243fc47db8790c8c008fdf64ced83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eebd1eefb396f7b5bccc925efa8a60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae38e81c0cd225f052af46934998434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdfe838e8c8b1b7f86e8eca22ca45e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e23553608297cd529b82fdc868a9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2d707c1cce791796d77595162c4da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cb0e454cbd8e5dfd74ff978af057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbb1866395d58a67818f8adc071c09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd335132e486423ac6c8e2fd0cdf24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb6e10d5c428837770d2e11dfc9d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45d2a8d89f84fda581e1582e000ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268449fbfbc32ea9ff41f0684a7e6460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484861b05d6530b45ccf138dc48dc61d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19281c38e4b2657b6e66b92cb94f1ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aeb0828a4a5fc5cebcf811ed86bd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f93476392a2ae439e484a43ffb666447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c02ed056817982fb38ef12c8847d2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de91d9b77a752331bbb153af3d49d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07859fe003245dc4cb139f7a797d00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbcbb44962c81b8e6608aac755c15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ad5501f61782a56de0d33387711e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9e633053d0dc126e78b15f480e7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538d9489cc0fe7edf5aa993bed953a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41b393ba8e0b50b5598d2bf15843a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bed474f855e3b521aec12ea16e09d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dabba0216f44778e56e7f30b3ce3cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850724611e0feb5726b0d0e057c215e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199bbb34adacbc916f0abb95c916aca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60f10ff37bb75ccf2a4cf311429c23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9239111e9d71deb0ff37ac6d438efd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a247fd53997142d44a868ad34d0d57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c53d6e3640aa0b93eda8883f1d319b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66223f15144e4b723ca085d846b774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b543c50dcf91a9ecc856999c8653a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d80db9da43451d5ce5bf1a83c6c02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f2b772c33d6de268103b59eac7825467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7d11867566d55f70e8adcf0a463fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c985aed164fe453e3513202b97904e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c7826165c0a1503a1e216e3c5921470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbaff9adcfd911c9c96f416c022b79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac720834445b64a2e3256ba1f3c087472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7711aad78efd1b3a001c25bb767c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792a1517219099b40c2d31b60da1dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddd7a5a89ad918ef0a040061afa780475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e0cfcec3af6ee323c7c691b2da29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a86ee4ca3f56d5d20bc59d223a8a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04266b6929c745b2932d8b1140ad0709478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec0ac9f766de1ed79206de4d98bef5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99061523e70dc37e8a997941c790d9ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eefc72866469186b57b44eb53327b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b60f70436e6cc0c914eb676cf38f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce54b8b466f479dad481f5143386f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322870be3102cc196dd8a78570af3b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd96341d8546dcaee1d8c806ee66d7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a47f18e66fd67c1d9766f8a48a495486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b3a2ddd1d7a6b80cb8c3e03bd4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c0ebb804b98eadd51dcfd9441aa69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d5ee07106073718fc7fae04406e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabab79d277035499acb47904c48cc69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ea13af623ff1e99a9d080215da7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e4b69b81df99fa19ac51e960da2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0e906ff75c9950aaec42837de2cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215aa60363ca916156480c2f765ac7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d250e655254912f87a61145bb901db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ade4f982ede751cfd642b711b3b39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561306d28f3501f530b8845a5a909609497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb548fa60659704e6cc0f215ed28c8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36356dabccec4b05c600851ba25a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e62afd355ae7823d0f307f60fc4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b541569a4daaa7cdb7ecdd92c7774501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311b5957a7d44259c55b9684b7cca9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ec053297ad2b41c0244dfa5c693b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1395a2e9634d8e1bba8b8029f25ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919280e9f269250d35b43b33ba9f0c20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d752d622fa263f8f67bb00acd975d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe9a28255332383fd9ef0cf419ad0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8ef00f66f421d3f795551662d8238508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad677981c448219f55dad6c08cb31db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f1cbf271d71c954ac0668a1b4cf37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11020ea458ba64fad5ee45bb32ed3fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6874227ea157acd492d307b3b37a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb19d80d0f682d2be559c73b9ee29c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a444fe2317df0852f50c3c39cd08c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5acae2ca038a10a6d893f6d9e76665515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c9cfa936eeb5792ac0c3bd01d73c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cb00d13b969299e05129158e6bc4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388dea49800d0120be0f6cc39145ffc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cde1f5d2128d5c4e0eadd6ecded89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011fe938b5eea48dbd6d8deea438483520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f42fab6b325170fa5bf83d50ade2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c42a7a0b67fddd8b38705aa3ebc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301a97e577f31e83523b6cbe8d4f4dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b359a9f63df83fbfd90c317f38c354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a6d4b530ed5359032b986a147cda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d9072fe8d16644b527d196b48fff7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64692e5b1e3aade55301edc846b1e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74763ca3e02e2838c857ea5350ceb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5567061507e859a06a37c2a93a788529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb165fb6beffb361c440ba014c4178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459371e3d3b096b7901c7ca5bbb4da3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d51ea4b0ec712e0b0f0d294849cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f300f4d443dc02c99ce9baa1fa27c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b95d59e0dc984495fc36263b57d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0bf940c0f0beb8a9c0fe04d38b52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af5b7d08baeefd17ee71a8cf41424536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb222215a34f0d5dfeae43d08d6cf2bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb2c34723a88309e68328ef110d4ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9ae1b6b8140a617ff2211e8c59b3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e5006af7ce43f9ee202c51d4f0fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074387e75e3bf70146fc26b5d6861c2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89d3eaf05e2c4059b2fd305faff34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e90d22e617c0a1b255694b94b0a6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd97bef88309c845dca7e60ba770ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20437970ac1aa37afd2febef2dec5a9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ec08db97cbb501010a0b9f77673a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce4ed32b0cf66e570be7cde4cd912547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ef78e5bb73bb853db68e25b44d94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45946a3135f117e87c263f63d579a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd85642d60984dca2d107b39f4d738f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb1a78b69fcb53b04fa775cc62a4dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87868eddcd331e43ffd76dcc56d74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc72c48c9ce8694e792711fcfaf014553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637323ed9658c7d0a2271640af87d1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae3095e8957cc9a6f7d7daf001316555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769997a0503f07bd0f00a0b6fd02d3ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909bb8757b541de6d91ecf9d79da2cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4f9cf4649c652caa65e635e68614558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c366b29c70db89a924ecfc97513564559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d29331399c1d783ce5ba8da29b39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb58332c475d37a8f3a5990a1fbbdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d52866fc5780ef2acb303b1fd05f57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc324dcafa618e235825d82732dec32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7f5add19071e818ebd91dcb1591a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a581d4d9608a6e387c5301d336e1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ba06423421b81db0573dca077e25e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd9d13c9c1d426d2a4212bc16ea076567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6491061b88acdb52d2efb70a98a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee643f58b13a61fdbe9372ac74275676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd13324d1536274125702e5b8fffe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61728379a88c35e5d90abc9fed1df4ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc48c76dac25c901e9eea68b30f51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b1d72fdba7d46e371d86f1cd7cd87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d9a51367cde30fabf8945e006f89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644841c33aae20505d0cc92e956aacc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef8dc71549b849ec60b205510eaf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a434764882c097ee9d87877efd0f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41898f5fe4395ed9f9de452c38a92ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e0bcbe398b4c061f798727cdffaf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de00547a1e6452c86d758bf81d51e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787222bb5b5ee1c07bd01eb9550d7b90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698746ed25139f1a8772c541580c4e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb7c77430ced0e9937f407997f1da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae61adbc88b88dda1e7929e2c5f419584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec3149531ffdabb271bce66b86e042585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14b1020fc7d972d9e54854a69fe70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a83b1cf126fbfea08c160bb41469e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b170215d4c3d387ca6d31ac91c0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef757e47eb2974301106c27c1268d1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca8d439d87132e972759143a0a919e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12e0aee76b159bc28b4a91d562df64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ec1c64ecd426377248787b36a526592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba20ed714fefa3959b583728cde19f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29be2afd190f6bc6348d812f292a95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa389c49f7c8a36758ed42de7923a36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7761b7e2c48997b19ce20c16cf20e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a9a1af55a697d1ad3e080c3d9974b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2033e3ab3fa69957c5538d9194d908598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9690af5692d08a525f504a255e951599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc04ba830efc8118b09a2938075a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32dbcd05bb32157a39843e6353cb5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907626c683ba6fae1dfbdeca6552cbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c5869933c9f3809b531d515441756603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449998d7a77e77daaa7703f7fbaf61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657066698005b52c9d441ead342942fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a625961661c7ddd14c208ce48c75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836c3cae62e41c8ccbba50790a37e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9d48117305ea6cb76fe90694ff32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7f4f77dcdc05b7fca8b47feb1c17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a5135935b61f3ec52169b6395707610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28064c09c01ac0294215d805cc95e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092dc5e73be88f92f460e3579747a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8526431d7f16b32528fb8be5671b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314079a89678836337d23de3b54f08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18123f50792864b597c21af228978f15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a7ee4beae56f235976d1ee26263b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43816d1f502406aeeaf2f79b5106ad85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201371f6280b682bc89b4fe406e48f26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb3e89d1671ad76ef4ca7e1acbeac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b1070e5473e4fb885e19f37cbbfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e3946688302ef8adc4e1a8d9b1222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88172f30cb85c530601fa40d858852622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a739c26d5b2c9f0071288082da26b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b0e6da581079f456da0ae381cbf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceb40121fc9c35fbc908d6b28288e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12000631197cc5d22ef8012493c2e471626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d77c85c5e31bd93ba14623c313f152627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594e4d63ebadd6642bab639fdd9d20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212651fb5e058ab2d93666de06075ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9421cea2d442e595f90b0816cdc604630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31d0a44312fb0d5f5e4b03522dffa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b4a6cbc2a4dd0a14176ed32bfea4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01001282aa8c6cade76df5214db436e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d7fc07ffb3c9171b16bf0035da8b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781babf2887bdcc794b4e4bf18e4473b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ffb9dbae75b77024143bd2587939636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac31695c01749ec422b959c8a1e71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36b453ccbc8d65e620347ed2a44089638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd407ee85a0fad22b7cdf57a827ed3cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3153dd8030ad798b645e0ef513d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5741fdc0fe69c2fbf441b9d6b8d42d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67c6801a5a68791cef9cb21152b326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9095893326edc28699924804fb537f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f453f395ea3818b176c5e57ebeb72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd4c138ee293f133f44b571528f6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c709735097268f93f1038aaf29b4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f333acb8be912c7e97e903fbffe05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71a3fb5f90ea7a8703c2349e0ca9c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381ba7e16ac208048357f2ee0b5f616649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c14575935ca7b69237f36a193ad0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47822b2daa185067d29fd617d5b8ca49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6eb325e39af64467d58421447958652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d749b25e077a9ec741f18b290b9b15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec6f17c04dab70a14c5b8438c80ded654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9864a4261cb6d84f8685b2ff24b278655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd52d64e4bdae76de40ecf7d839aae3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e781a25e25fc4c648c5dde6b848d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a66606bc1d7a33de41f9e49ae1bbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65a32f002625343af53f8e3e0117c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d18fbc8b371f5c816e84b249fd797660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6711852aa2ffb3448e5735f49840eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c1196e76cd8eb51a46ac68733783662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c31db1d76ff8f622728e371db33673663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52951ed38c24fb3a524df3a09a6e47d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a292dde1fcca3618737174f8afd86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f2891423587057ee7e36bc669fe8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004495c02e27e86dfeecfa422d04a683667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646101fe6e8aae78d722ac6454304a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a4e156a4f55c2c339f944e2d4bb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0474d2c33ea8a15a0e076491acf9bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec3780c8e36eda8d17ae2438b9d39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c3a654701bc4f57ad28dc159c434672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef65fd6eca7e7b5e6476ed60771b6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda931ebd80534f2b66e6928d23362f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32936ce63a1652daba2c7edc5aecd551675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8aa7c52fddf2c1162d888a22eea93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc163804d03fb0d7f5c6f612286bae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf578e72e4982c30e31a982feab3b16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf6b9ec25569b9fb64f594c619368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67e6c260ecbf0ad93b22fa80264171680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe5da91701a3f3aa62f16a08cba0df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4e7a2c49cebe7ef4ad42153ed975682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a473f9855e04501d60c66441b26163683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955eb304bab8a878389ab63589f6c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f48cb528c14058b1397108e5d71c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b5ca4eb35f4322cad3054bca4000686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335baad3358db0190a96b18d2375f2eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab98aa9457b0dae1679d92b1946a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8eecdb9afb5dd1da820d72f39c1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea716751444127b4d63f745f821eefe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a527aa1ef6006a86ba7eaeb71bdd4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15430871577a1e0ee28c479dc169a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7780dbd37371288f4c7aaf86a1b6033693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255cff345247f1c272bdf4a21bac2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633143c51721905880b94e9eb8857f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781171ef93642446faf0d57cb2825b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7f1f65aeb75d68c6367fc62b2d5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b90ded5606b27d7423e8366800d71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a396f9d44a2b702a5315f7c0a9ce8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e0907c4e19a7583f219ba5abe74e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b39a218457a4a8ab2308f556a9b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d570aba6c707e178681763eec829702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fedbebd07791a6371174e35e75091703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4451ae36ede79189c2aee903fbf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e4c65b4a71203fe987dadd3f4d01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c3ef231989de038bcfe10c9d8c19d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd43ab4ebf9a8229c9793146c4bca4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370165e5cf71e794ac0545edd7f9be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3cb943421a73cf86980a21fc64209709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c4c637a7df1052ebbf7179aded21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32700b46ad7702c5f1af4971abe09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a5da93dbd2412320ac2923a8f2a43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898c3599c68f24c62c437ead8257d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581664e3fd67e288cda1b3d3509ba2d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f4e7dc3dad184240da5042fc342db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb984da29b3d06743b89932fb1f694716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918a812b9d8b7b05350dd95b8130f28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e0cdc478b7f789ae5e019564ed0d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2086838339a53658bb0dd1b63efe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644538a760182a02fe2463c98f1729c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eae792f5790a36f08b293e9b99eb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e43d4cb574070a738c27665fb490722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70537edf3ce4be51c5e6003a80f11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f5ba05240ad9c8d047245e931e3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff92b7ff6994ac19badd30881d8f10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9051cc3be9e37aa17c1608c6efadf45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85f94ac5e8656f42853155976c6f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273004ffb85d1d13e639480918b6254728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d5e1663b6bf09ed7713462f180e31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a3c6ef074e139e961deadfb3789b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38afd9b23a136619a1d96cc17ba355731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c28e198de0a9ba0e943b448e50f6f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0d0d77c22fd8d0fd5cf3895a752a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b75085bef6b0514a0f59bc86fa3d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d438c98739d53602d79967ae892c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd1464126c5f0bca31852219fcd16e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750417d2318903fe53e82359a06f707737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ce848280c8d444f317054effa5b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09398be11099bae3dcaf8dedf121748739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775c94f5101c4eb1b263296fd8f4b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6efb543a380d10f67fd57ad2256a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a1b48a2923b8ccc33e23ce3cc51b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7b3e1ae7e07aa5a332a2083c9e0b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c480b8707de53c269546f9e82d89df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337683ea96bb0f6fe6a78909248c8bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734dc90412bb9ee66b65371f019ce02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d94003ecff9087ef98d78830965b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b12bf36efb6d6838661e1cedccf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc7b7061f7199b161217201f84973c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdbedbbed63732c8b491c9b0bec56a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd5fc2f2134e1644536ad162b6e16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d36feb86f344b72f08ccff959b5a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746348488df100cd12f9c913f28dcd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe6f227d202a2d8a50f913b9fcae3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ce108121244170e429b829738b24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625a392bc2bfdce615b835fe1570df7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1615e20a153f08a383acd892c7d280757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3729349c8b95593a86cda4720b615758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb0a4b4610c09b3e0feda3b82b81b0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc7c3f0520e6b7009e10a1701bf801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084e82e2b725ca07224e3cd7735f4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44d2ce5c99650ad622a0e8d6aa3173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59ec123dae2dda62290f4bac826df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee89df5e8f943e6467f3119501538c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342bc94b627cefc1a1a9b0257d1789f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c08cb2e4ede1d3e20c83c15cf9f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449e59a60b9ffe28e015e62830c9338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f4aa6e12695eb97093fc3083ff929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe78aa607ee5368cdd9976b7cd5264910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33b8cb09f014ad4022a4d46c88abc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8746edd2336621086dcc7958c0d47912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4ed8862839af66589a6aea3b483c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481bfb207a612ab57d0fca1e1372a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e071a774b220c1213339b52a065bf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b5d2d115a00d9e5ab0733f3d66dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afe55b2b04808b1177dcd15ee3973f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84e360470c8e7165c00e743f265d7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8db32e53763cb58a7881a795dc09819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf07106e987b58d564677f0185f41320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add77a0ba4995e13fcf230c042c21a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99984e969d14eff621aa2480a7cf3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b00dcbd353cc008d1d4c05f75dd5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41499d95eee706e330e849296b43024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af565fc297baa0841b654accc87cb1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37accabc382c9a9fafd25038c49b3f9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702869280d6611aa62306d90c424b03427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1c515fc16cdc5eded7fb4600a35228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda926a62cc5af22e597a15a349aa7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352522e63c8181e7db4a17d6496264930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd46dcb96cf4d1be19b893edb4ec031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb08e4f17d42d286a484c19ff1f05832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850986084623e5cd9b74565396805e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ffa961ebaa0ed6347be35d82e2c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e584767bb93aed44832d3b90a1075a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f15286bfbc63a8474db9eb2fc82d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195022ca775c23c4012199d5806144cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0b13de68915541128a6778a24e5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf877e354a8cfb8404de97158d5e8d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764b66f290dd1681bb2f1e47f49c26140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c0bba738188817ee947c60ad353e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ee19cf34dcb98381e8a1d2d5c27d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e5a18085e2290e8e9ebc58f290dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322e96a5cdc25b8b4151cf3fe18d1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa6b921a978899c85ea04712ab6ae545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed3dfd3e3611c8ee3372dd4ee48c9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920c0903380c7984816c0fe9265dfa947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774f9b098e09c274e550ab7467d6dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b3302ce03ccaad4585f4f0efb9c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75dff2ea6546d3db3de640785efdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f28dbe9f9dd1114cf65a8a82ea268551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7aeb70ec7d45ed9f707d633c42cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a13402ee5f4c3a03fe69da14f12e7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff54b68ae802c77a0ffa10c094bdb4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e060345cde62036c88271a505099455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294984d2f139f5f9edeb0c8121391f2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c03efd438182e19f12459d216576a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040b0b97e7451b17338b7fe4a1103b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7376924a4c8af02e79f44d34a568b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001484bfe41044b91e2fc8ef918c3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69d3e2c468fe05bb7eb2192c4435c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af0739ea2c809e57cb002d6b0e1b3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347ba231447003ad197262ec51704e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92852da28f22ccb84b01a74a035e347b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee663ace52dcb1bc73cbf0f1eca1628065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb952251d4c25538c97ab76717d55966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee0439f9a4d90acb34a60689afd0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc006bbcf638466af83e97b436a1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a5fe7e9588c46d2cb39f29da8a9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fc7fd62c2b72bc3b661dad706e02c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc1813df7ead88acf1f3711ba8582271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee7d1b1de8f2dbd5b7a04d0fc5f2f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb25dddc820b516c67343ee200c923a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec47b8fec406d5e24edd622d430d3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21abe834dcaa6575f55535cce9a05675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8da8221729cf3d379fb5e0965b93976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c785ed18dc593daf9c4d54d9750177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e9a4e466cd29f34bb95bda374b49c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb0606b36e1382f76ffa064bc2ca3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710381c373fc30eb375d7b9ed71c417080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6184fc645370f2d22aa647e461240281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f254d2b67c7e8481aee033efea5ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650814787da03488664cb47b0ce8299f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631dab86688c08a259b40174d5e504d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f171c263225c637118d3f78f4ade7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6019dd619f503419f8b0fd811757d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a472edeb8824688849c6111f3553f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b0792a9782faa723f2aaa56316e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1cf2b36ad50a479aea197d48826e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d1abc7637430185d4a24fa500114590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7abf9c9166d7d1d825d924f95e55f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bf370e58b06524c3a8ddebf788dc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb62c457b22110eedc55679685ca54a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b51234b97b756ebef172a279e20d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248febc10fe37671cf5e604f3af4d7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b268a9be34582e7cfe8364bbc7d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd97fe489383902bf45f8883b21b00997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e287fc41749753bbf788c6b7655198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbe70ad9a2bb2d04ecdada350ea4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd5df3fabf2c0487230b2b8555f2b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27744c28fd2aca3c8f2b31e79cf5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977c290edb43d8d5e7a56afdc79300102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64afd3f8c736c0bf940274a5cff839103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16c74c84ceeb9547cf19194c4ca9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a782f7353f5dd97ce751061f65848a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9b02ec75c82b490e992b5b1b2f534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dee712f500269a6e5500fddccf84a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1a0e495a86e04719bcc4a53c735e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978ed2688559364aadeb5e5a7c9a7f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0a33637cdeb36daeae05db8e80215110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a1175203ccd72d364bbbf1c3eaed1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515b805db0f6cfcfdbfe08c239a19e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08225cf5a003545cf2dd8aa4fed3e4ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c720e8fa29ca31e2f5be057eb8ea8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9744cad62151f39396661b704ef9b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754778541799bf34040eccb01c4dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6885e7c1eb988e1bbc96e842339f91f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e164832ec6ee4ded3b64a54429953a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc28a008b5b2aaaff714509839dd2cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4af588bfd637acb5c443ef89d7a05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf932008e5f40c1fdee4c907c0a096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eacb2d478e6af6f5538727a2a3b120122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462875bc40a0a01fa8b1a817132530f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587793c73358d98845dc7d841ea27b5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e6e2e74110734b6abf8e6124aff3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3402ae461c3d23f30729501e2155526126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8326fc88bed6df0d0a97de4556c4fb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849400fde4bb42dfcf79b8d3f6eeb3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afedd79f622e47366c83b825d8eaa58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04716c55755bf2e16bb29aaa3710ae7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca7fce1a88c6ec9454bd5c6a182d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d391b7dc57b869bacb3e29a7cb00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e89433e15a398e2cd8f8e671f2f942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4882b216029ba1d1f9182a820151db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ce0720698b44034bd8b33c2767c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ab76e37f587f6fafbc5441314c36c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c94b54f44f70d7d1add5e9149ddde5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af423871ab08f68fdb119768c491a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72ddfcfd878032d650cfe76a5e797139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23d8837f17725d3117d0293fab1c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684af1575cb5327ca44af1cb88d69e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bedbec55675a19b84d62f091b23635142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac2c41f3438ecb45f852300167a95e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcac29bf4cd0932774537da856f339a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0119eace47fe0bd1fc7fa43e39d52a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26721695e5a22303be65e53d0aef18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c06c85564cab7f2ccc8cae62bacb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa462d54d91b6dd23448b59783f8503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057324c2c0d4bb984b5f2cbed3b3924149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57e796c396e23861991d1bee51fdd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47366a0979089168c1e010e9f3914151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288241127ffd36e87fde139c92fc5f02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8ace93e716be84dcf8482b9c584ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a96332097fa0b37004412ff51e63e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18933fce718ff00f3e97aa28ae6b04bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364032f41030bf6f9809a063929130156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f09acfb3e7418006e0a2e43fe42bc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f39e75ff441a077a698540cd07a81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1abd1dc7e7a769fe5f8ff8197b3ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead72d337b675a2eb273ffc5be7a7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad13af2b25b19a10e0c6ca3b1c3f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd7b9cba918d05045d7b7e36976ef5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4ea33e1b64f42b6b92e2104ab3df6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a88c924b76cada9e48aeb44f1791dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097767e3b693bddb07990476cce6d14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb3cf3809e8fc093807322aad50d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec27e4bc0dc15e8db38e4c48be334f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c4d48c0043fb01230f86718588a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6732b4833c8c141b2fc139f1c3398ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd6a14e5f5603a74ab707ff0f56665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96bdb79dd2c8a65813e1d65fad995c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0723d49e96382841dcb227df69f9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9517239c4990c2e4b038010cd0ddd7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52630d99cacf99ef061271042d947c9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0babd33e0f389f6cc187a059c2d08b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ed7e45b444bd8647d2732959121d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8ad740bf78449f9450bf89f31554177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9d1e02a251fd738ca35a4ccb9b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd93fadf20a6ff2139ea0e7ebe38e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99856c86ce864eafc9fcc95cd79a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6139c8423c6b3949a50fed404d502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc125109a80108501247dae15c8a3db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d900391c4a8de35cac7f9260019cf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2788e4dbcb352d62b95a9ab9147062f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c0a463088985a8ee2d4db7f31a01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ec82f607f7410bf0175133939d8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88527876b726998541d61dac73039187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0052491cdfe3829299fb5841744a28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563046aa9d19f775f80632c0be2f1c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6315a152907225a4b0125e34f9825190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4dc551c64ea1ea655c5b1eba1637191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372b75e8661d25fc2b290d99d6964b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a170903e1b8cf37d50437a4c68f4442193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90cecd4e3431bdc83dd4677dc44fa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e606c46924686b2b9635a1896f09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c45dd177f7a10e4567437bb63e6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c9263c7ce8ba0935ab0eadc5523d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5a9b81f995d1bbb2356968306735b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3408651316951c61792c699e9d9af3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467d79071dcfde792ca8a900cc4a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c596f6dd3f2b5dd326fe79e73aa131201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748f24a85715aa756c215a27ce10fd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c54e31be2b358e37db60e4659936203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f8216e2c51afe4094b2fbf6ccf051204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335a86b3097345edbfb4b1e8754f20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122338b8f14e631360b65e708b077239206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88e35e093b440cc6c0ffccabdfa384207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe06935bb23aae2d9c4c0b06bd0388208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3524899305915e323a111a611ebde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de7f5a5fc1b4c9104a6b81b5a3bd22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e770e068c523c041ea092c53af09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed9adcba38e5dfcb832738b562382212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928eef30a7385ba6ba3080477a2333213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5663dd1f94bb6ba025fec93be3c241214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78b126c328fb2d2e4d12caecca4d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1258fa36499f3a7ea4f457f4012339216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353ac5d8cfae434387165cb6118d72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718b6b7f90ec67bfdd9f3a1095b9c53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd93da23063b0822d79a7441e8da5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea36757030b27a5603ce7b46ffd2f6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dec66bd206efaaffdf5e01b1b2011221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfbe4ef376e6587613d6cadde0c0dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26166dacc1bd00dd31d723b6e59164223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df7322b86a461b5855f965a6db6e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cfeafe67ed61808c1bb941cdd7b2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee8fc355024f26c09a74d5a77b1e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7aeaeb00e463170381476097957c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b99a97ce6ab86960ff84035fa3037a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a75519137ae1e4343c06cf0dd5462229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d5b7a72febb570811dca34c4a2571230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a343d49ccc1a5e1752aa790f765ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7771295b293e03158884fd2eae7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ef3e9a49e15ea46fb45c8d43914a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a65b1771cfe3a52c1a9c9e69b56c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14457c52a759971f7d05554bd7ff90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9114b335c0da5d2efb8beab953c6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714618a1a081bf098d4335c4d724d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0b1581b18e23c69c262855eddc424238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de054477e4816764926f918820519b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0ea71799c46e2003377ded1bd4b56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af21dd55cca11bd19eb940579b050a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cac2fd84192cec73753b86e418eadd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdea9ad1a1866c19c81151ee8f9df3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899a051a3fac44809fe4015c6f2bbb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c19674d5f6978a8efa9db81d84ccf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248369ef48b19cc6b65c9aea9755c0fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdaf48bfbe99a874f71de42206f88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161f5ba94ae095328c80e8039a9f46a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa978b268a7462aefd82c5a330e91c67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3eb5f0ff02de9abdb55a83b954337250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72de98dcbe7d1f7c4fd2709a80a11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b317ebf5a8472c9d4d9907ffc89d91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927a8f19b507437717e4c72230844a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba51de8840979e891e911e21daf86f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec115a319a429a58b1846154e01ac19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816766c411446596f01df40043d1a47c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f20e4aaa05b716ef30e3ccd3cda54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb841a803f4c7ff08eab56583183aecd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302e47ca699baaf77a5a8d9485ab17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c974b52205de0fb5678180a301dc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50ab7d96b6b54d7d4ad2573fb2378d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b43f0008752a47a14e47f7c52a20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e32bd7cc438cff7d0df21c34eaae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1964831173d7673128e9b52d87340264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c083a7197b2a08941b9720d04a53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29605e7626371d011532d13a2e9c953e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350b4147882621a576316a869a8fed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03583de5390686869278cd8e6cf010b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d372b501831a9086fea26252d16c0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46758569c90788e7b249b0152534c09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f818574afcd74aaa3591275fbd73c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3e398ef197b939fdfba34bb79039d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50e3361006d60c00e79c4057ea2be1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0223c28bcc386af1f0ebd488e4e21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137950e7b1a1845488bf8dc65b3b10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8efffb973be745ffec78ba51a25311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d3950eaff6a2c9eeb5044786547f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a858170bd7437617bcae69dd4aa7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7315b2fb550e16ff0e741284342b6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef5680642511767fdf96d62d08d641280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e329168afa6726f946fa3e58ac29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349165b79cd68077c2c2c28442d603e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c8ee698b8c7f25a67257c7622794283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc031c9ab72523fbe03502d282faf5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d40b78075d61d5b4ca86381f0a72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f1aef512d165fe584b2ebcadadb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc5752c4112e9334d83e7554633fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6777e595d3281d5086a4fe9b27b81d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b1692fb7639dab8b4f4ecd0d44c12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd7355b53881178f54d2c179a06e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb63d6160983d9055f8712142f252e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff497a86e08c565c40c00fbf0d29ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd680813a8a8692f29ea2850db31d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485ba9135dd4ac6875765691ca4459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f830689e0ce866802757e9354b9a1e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8927df3ad8929b54107b1ba6ba5f72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00bd52ddc52b1d94672255a0a66fca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb680a91f9a7a0f5538550245bd6ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e54ac817a9f61f5a544eed1e8d68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989eaa07a9e80576d404ef11931e4b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9552c3fe0c08ad17b2425758e328301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a285ed76ca9d36a3852718a2fb44d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b43cb914334cab1cfdd94c067920303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69b6c0496891d7150ed59317cb666304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d5fbba57bddfbf4d792da7af7a4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78d05af650a3ce6468a12e80c18c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5becec163e9302f5901a3a0ef207873307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4bc2594c2b33aee388771a31b2ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0f23e4db40b2ecea12c4c715d10d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb85b2e271823bf5a3533b4d22abec3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b1b625b5d460d3d55e148cf8a566311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385d2879f5370febfe23d3fb36c4b3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742df76f09b640fb21aecd71471b6a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cedd7b70682f371c26b8ed5de59795314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278fe5893112e72fc48459415d9cc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b4f0c0f76edb4678b0f1fb142c830316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b23e8ac09d471cd4a63127db21c690317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566238930eadc8ef11232c7afaf5585318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6533f10c2de01415593f818bb12b0fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a707452257b43a195b590cacd370320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad50b25bece94b6b794abe6ed0dc30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5103c171719772e00b66178776168322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9448a995f502d66a5d7dc2ee11969323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f55cffd1eb52c03adec15f92872e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a3a4952358acb625ac9ad41002ad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4c4a39f4f93e91906198bfa84b0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b4324b329bf1914b2d14789d2e776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f227bd1716ea13a29f936424c214d54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c37be104b34f46fe8bf4b1bb8bdc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb3cb76e855c78f46ab58a7db6b660330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f0db1f16c3fe619a58a3f3d7b59b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b852873053f63113aaab97816ad69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880cb0c9a069bf7db30d70888b410e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea57135d471db34fe7aa6eb61eb52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe38c764a8ae2e620dd1dfc404eff2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634822eb630521ea9fa7df86eed8055f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6391a6b396e5d39877b303a27fae0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab1cb1cb1c3c199dbd1416634d7f96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb27065f23278f7422860e15340b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483d8b883ba29d8cd6cd1c63fed460340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b3fbf31dbfda19d9329af9e62c569341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365034286e71e7335b073f20a28228c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab952ff1d3996cbf900a41db17df6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5252b9abe96f0d670a2d4bd4d947652344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6c6ca665b8843c341c4a022e022de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f96f8dc21aced168fb2e368791066c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11bc777684db3780b12028a887e088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9aaf0001b3bea0c71324f6e00e90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a7d4fa9596b5bb81d56feb67a011349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ecab4f857b2140ce38c89fd45e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5fd5fe5d2cd0321ce4c0b0bc45d4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397eeafa9ae67fff0f8b03e3a016e6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af4e1257397b08db4efc06352f90f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5bb1fdbdd62600c354972827ea0ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2b2fd10e427bba27edba234303cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef2b6600172b86e5af08717c07c029356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191f5f0b1ef609550228b4da3b51f48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf558fb8f957c4f6db8d50993c27fab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951a3ed801f2b1de87ece4aadc2022b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a8ee78ee0f5810294b95c8add5eed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b32c47650970651d533db6e22ae1c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d608788bdc54ba8797d97f578a74f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59974117312dfe0292cd2234a9708ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295315198ff717fd105c8d7ee303aaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3315864cab655e5561f08b8484f5e98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b044d39e9a230080a51589fd4455d39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852c724670af2e98da22dd8060fc3c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1aec16db74015f00276188ee7bff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3f120facf71ff3e1a3c49559b0be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ab94ae49eb4cd4c705d36f50df9a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8095b13586e07940959f12fb22f06ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a385c5240ce2d9252bd67967b43ae2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e79448c3449ca4c95c3de16df9d3db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101bc969c1658d4301867ed82a7f698374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9185b8b16a2eeeadef5ef5965e0ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a54035982c400e4276a2484bb9180376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d8c8b945bb72b31506a69548ca03e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb84fbf9b051aa0026bea87c7bc395378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418f47d38acad39986737f08813a9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392904753e7e53f0a4f85045853add8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd0358a1267b9ccb5ef1bc141642c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961c9f40ce3f86a900c3d7142a525c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a8c6777a847810b33fcc0605ab87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae3001bc99871577eba5fe25bc2c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d83577465107b93fdc7d4bf43180f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793735da8d74cbde2615a290fe0d62d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f913c9a36796dd1f54c9637aeb860387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ea8fb3602cac19e6786c70fa47db6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf585689285fbe8a7fd2fd9c88ca38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09b32d704d248ddefb1086d1379d91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52f5fff57ec6d749088ad36ab88a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89be5ed2210cb2325aee79004efad8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ed34159a5ea6b374a61c4b63b2d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ce5309fa598bb6fb3d3b1976a006c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0755e2e85303e4b7dde4ec58dba2d13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eca2bf5eae7a4796d7fd77291e10e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7b6987ee2668bd48c444c33881cf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e69ed86187dc5953e20f09e7e03b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee027861dfb66c9663eb545b0cfea0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a7d18187cd7bcac9f14c3f7421df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589402e660d78684fe050cc46a338fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb7a8d623980a022b4d864942a7e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75fa7c1535b7c56a30b191eac35a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea60b23f97708f627fbe144ed1bec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db8324929785f44c72a2ddbf8ab3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8dbc2e2770c5f485c6b61c63cb1ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01998356c03c6c9f8bd48489cde2565407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8a86ced002a4bd334d96a1966e7bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2470126c3b254610e8f1df4be97ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2f319d461699db624b7ea63ee68ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7270f417de01b0aac9e3eaca4f1e5b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141014abea3dd9c97264afc3c807aa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aca7de386ca961f52677c11d09d7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553bb7059d2b69298a6188abcaf1074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ef02a318180954be3c4697991e6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fdb974f7e0544def152ccf680cf23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd58e1724f449f098b03eec32e0ede2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a5f873fa8ea22b79afc70a775d14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64414115fb83bb56e8e5133fce388a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0dd1a3ec0d33da612f5a7db86f075420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23101be07f9fb9ff768d30118b869341421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f1556e7071caa62509fd4d3b6e7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef894134fc5f525576830db59cc7ef67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613fce9e09fc8278813b36e9f25917f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75bee187e6a05ef792fa7d704b7868425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bfe39957e9daca23f0619299ff365426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1debd156d1bb6c9dde0a7a3fe61f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aecb477e6b3709f96671151ead16b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f8aa7d7d56741c5c1b3049407e031429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d9032ff78c0a09f75ceadac3b3a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60c592ba07180d92eff72b4fdde05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977b6ef96088fbcaf8120f70a6e6a2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206093b51bc173ebb1f5d7123b952f5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2f84ca50a8f1024ccd7d19296456c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cdd32f826b10f3f576fdd45f43c3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955518e8dd5af054cbdc90f0394db644436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6a6fa1ed889145fb103a550c77a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e650b21f94069f1b43d9d1e80ae9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e36615031eb31f3af5b6f0ba851a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50985763ee310df4104e0a72d32d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c4c5c62d3d20df1d0b825876f2c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b507310b81d53cd6bf6586f0e7f74f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e045f1d5f7a8b57f8d716d838d1288e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e37b3c2d3ca98d53a99af741bdb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9244dcb6cb3f588c7dfc65e22ce71ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518ae131004c51b54ce11427523a9e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418a9d31b58f0e428f8dfa0c60aa4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a8997de481e75e37b595bb393ecc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8f0f432de3db4128f28dcfdc44dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8b66eb09c98526c8405b04920e43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aec1003fde989d314ff70379f7228451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290dbddbfe37dcd6f5779484ae1213452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb06ca213e96355c7ec880501a9599453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde31a82e94e6debb5310301590ea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba8ac12bafb749a2d82d740ef38212455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab136f1e6288649fb8c1aea075afe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41006e014b52f9fc2361201a5fbbc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b55e51d017b31e3b89a9eb37d471c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356013cce4c1b64b21ff863389f848459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37929a7fc76892a65871d7c7bed75f4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7f3bd9878c239c9c8b62a5e90d50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f90b288e349e39fa555581cdb8f91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b6d0be8b2a91a2dbc00436e865c59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86058c960864ed1434e58b824a9b80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d472ce650e7e045fc422c1c5b37ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3651367d0078e58bb952cc66041bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53570ad453fe587b932901bd61561ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d436972b67450bf79f430a148686cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f5e51f045ec5ba1faf8e14515934c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d7ac36f1ffea4ce50b322283eb7a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5a299da41a193b87b00355d7d82c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ebd0224af863b1c859568125d3a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689869c41da85cc1322ad4a0c567d21f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7ab00a0f9332d36fd67cc21ba1af6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b79be6c717780a38dd14a860ec56e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a822192b4c7125f35bcf6ce9b9ce1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3370a3b4951e525533d6eee2dfd72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f8669bf21b01ea036708307764ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333842943fd0bff727970579885f0193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af001eaafdc03bce3b3e4444e0c167c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e5e3c6197f36b34fc53c1eba7bf55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eddbbbb08e01d68c2110bbe43a393482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972ef6ff6b2675ead0a282eb8549d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c35fbca121f4b328f47120a6cee24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe95d5a22eeabc39bd85d02cf6597a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b699bd98bfd1a2ee43e38979edf168f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d9ea6361ab9b63ac74f978068b8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d026376e12c5619e4cb9e476cd116a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f870aaf5e0c614a1c3b26d227c58a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150adce11d9181362809bae5ec00da9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0af9340866ae186e9daa31660791491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8c40719d3deb197f38cdd890741c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac9e9f3ed256a0af3219c7c8e8653b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c44b322da1773d363d9930852f47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac83cc463d02b6d3fb10022c37ddc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6012feffcc9fa3c34372967083c94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab7da302a0b503eb2f1240368ea236497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d54708b62c8f863ee0215ee2640722498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a59b84f14794604e6d690036725a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d9b28f388b5ec6ef950b59cf9a9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3260310f0bc5533a52be88aedb7dea7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a759bf463886322a2bf8dba94556502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5a81802224604b0703fc8759c84f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5e97ac13d6850017a2accd6455808504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba1f30abb9b0e988bb7bca791852f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4add0f237b9403a1d57a5254e45c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f18933d171029c370275d86ffd5a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9f4ef8a972e01bec3b99215cd8cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c67ef5ddc317593c20b3fe5b96358509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedf0b5bc75e40992eabf95ef295522510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2c8ef17df23f415854fb05b3a49ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ca9188e97e3aae572d0ed2a0fe2e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf99f191ced01630d2c96c04be25482513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f5c65828fbc777cd12395bbe9b2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababaf1c9c8a7932126d04ed8c24bbbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d39b1e2a342e2f9d3219cf403c39c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d0f545a1875a2f97a1d9c0142e0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a2f2f888e44b9b3284f2bd83c427518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63982318e516c4c2b68d9c8454caf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db29e89ea1fe325ee449f4e87812cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cedb31bc6ee2c60362cb830a2d7583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11c5fdeec7bf94e5f3c4faca4d6de0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a912aa0648a242aa99c77935f10631a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c19cb5af2dbfda7b351196d4aa7a4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915467183300068188785027eab0f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f7acd75d49ea0869a739b10ac8178526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30756dd516c62e05e40089c1222fc361527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ed8076cb1f1905b688856bc8a54b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f472af08506e5f82651b8a46d1deb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eaa393c76289a4698dbd25d13adc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb66974d8bfbe1301a09060177af8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab82a3697eafdd3a1df4daaadb4ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e77edcc710b1eabfbf700402a2c9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201fbbfe19a5836c8c625455a434be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8120b74a421290de24a5cfb3ee35c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b430a1000e4447518cdaae5bb791536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419ae1ff88757eec60c80d8ba4bc2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8ce8eddcc79fac4e4a7ca142a5e5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b51f0680455090c1753dcdeed9f3fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744bec14b6f3cb72b8234118094056540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742631ccf8499a8b659d45926483594541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35838d135324bac7f27e4ca31edab0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20576389ef64af1b7b875f646911782d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26463166338e7d0df4569943572780544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c53d32badcdbb1ddd5e288c0773a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44407ada212273357436a798ff54ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0aaea8cb5d9fff28da1cb8121e448547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f96ee462da88cd8e0c6a5c05b4633d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249c1b5f5157924fe14ed12b1fed9ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170609e54e548689d436304ab8c6781c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef0b192a0bcbb208b00dca10acde03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8ab01b05935ab11885e8fea88363552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1600639ac2112c9165dde35551dff8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb798d866a19f2a454968a87677863554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7604ec4c44907ea1c079533e66830555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d99a926e743bcd316a0e9326de58c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66ae959a9d9a533f5f3177c5817876557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f212c9661ef75b9b2c312074ed84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a957860ddfea1282e5314dc28ef979559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc998708fa4167861aafc9b511a545a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b229344e01d04cd474d935ad9d96c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd392110fa5b89071250435942a63ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf9ef4932b43f6ef30ca1190f0fa23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bcbf58a28b12dc538a70d37a6076d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82846eb393bf2ef8790667cf1f6ad8e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5768397ef654f55c8211e127a3d6f11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a04b915fda03173201b326cb7aefb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c2c536703037272cbd75e9049b19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07346dc53da3ddd23893469c25e904569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed14beb2560153c97835a01318d7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd34c072ff3fc884448ff007270c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7cca6767bc3528b03a5f8ff979734572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2ecad85d8125201d97f4257e1d3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9b259ca43d64bf4cc7f562d08ce3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643f3f8cc609032acee9a313ae94b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b852088b63ad17144222bdc797d34b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488de38bef7a5fbe80a8b22ce7ac012577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c93463df1cb2f1aa3bb19518deffe0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197612acdce8b1a1272b6085585e36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24885466035a4977545a18dd0b6078a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c826c8f24c932be2e0813004782c70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a775907e15f461dc1c1db0d28a09d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb48bccbadbf0b19889763a01069f1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f1fd6cbbadf4081992c571a1dd640584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05433858705f4052f13b8f1238d11c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481018b27cc317d090e93316ad1099586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9207cfdfc49673539a9e566152f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d806c874ca2efa7b23bff08f5b7a59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51f4aacf1c96f02204717a9245e510589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519639b93b2d29539d55007bcecb32b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077221afa598d323677f4e9dc77ef100591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79b817bcce26b2fd03b26bcca0041592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff04644cf7cc00c226e267c168e558593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e4ccd9dbcfe17e04d4b5c1c54f78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f39baee2be454fe7bc4acd54d983595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88a7a796abda952dc205810bfe179596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2139bbe155c56f8b69d20adf2f0462597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c3b9496440398c4acfe8e304ad5b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9c5b6c3da4503d16e52104592914b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b96eab871e183f9e738b2d3c90e07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849461dc7a81d7bcd24f640541ae48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49a7f38affb82c71af0bf74a768f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb4228d1f70a6b83f315ca52b3ede603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b4db276eea79b14b060802964b3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e7e912eafbb098a8c716ef25d74bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d74371075340fbdf6b24a969ef6271606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbef38f9f39a8bdb8f9b228c2fa08e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2269dd9806d7d8269d9e60050d1c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f99554fc40592721a7bf48b86e86d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c423893293c9feac7df08d5d51ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6065d692409440f42e9d99ed97a589611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd284e4bc21876b5f5889fb419b3a3d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd33b751c63c5b51a92f6dd2118436613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bbd69fd5a7649b89f061e22df2a27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df10f1c0e1ceaf5131b1f2cc6a729c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e653748ea7bd8f58cc501dd0855ac5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec9f939bba5434359229ff4f34de16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24507debcdd3e932943547c171be8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330692a26f3ca556dc963ba248d8ef5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83235daf7132e724ba148090a3f436d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccf58e411bd12985f9933bd7a19095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aee0409f536777837de88e9064237e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ada38013c01741701724634fb5438623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207054023cf20998439ae831b9e86ef9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94046d9c79646404fe20b26af545a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932264e4492db1c5cbfed33f86a6e49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88419b241f2700f665dddf41931ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a2049b0044ffbec8e1a00aabd5bbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff959ea4c277f5dc05c4f718f45f88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb441fab9cf1742305ef429f2fd32c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15cb455c597ac4b01f2eb37cb01fc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca0e110790c726c037105c7aa63f4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61895be5e6dc63dc596c08297fd19dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb6b96c229aeb5f02c8e551412830634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9474991d527829aa04247b80545ce9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a2a30c5a3a3b8a97606ae90d03f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e37942a1329f2070b796635c9e6631637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59eb6639aa9367efe0adb12103f141638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29bd2640a03af5725cc010ac5d2514639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73130ef06d90a26c68f42e5fd322467640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef441158a81482f915412a5211837641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae976b9e496959e1c0d6e1bc8d85d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f2f1807d1eb1d7abcaf0162178a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d91db0cec31f8378305152ac0928644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aaac90b3734f3a79cb1d9544a734b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1887bc7f24fe20178d9fa3fa90f22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c33c51eb13b96782420170a8978f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0dc772ac53fe14cc0877cfb4f4c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185799ac69510ca1de7a0c3293b355649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198a373b80a073d4e1195d585ba829650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d232c429cb23e5d3a6215ccee35028651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d494fa2926d3c5e218019dbdfb3b89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9450e80c617e477b62703989a660653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f76a6b96d5a440082e9b1a041fca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccc01f67f9bc0fc37d80d271fa0166655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb55a5b485cace43d16346ce11c02a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1de6337b7a2b0f2b9755669fedd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b429795166a152d7d202d7ec9b645658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3a64a31fb660f234204647b0ad45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e714019d222ccd8644924c1012fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41322d19cda96f0201af20c23c48737661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59105e3cd395fecc8d5f93ab40a5ea4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e41b87671adba14e3cf87d31ee0f3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7ce77ff14a06134a5c9fd07c9c2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f7d45de763f1522c16cc6cb76fd41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6160e137008c3f832102592238e7491666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f799425c8767ba6817883927fa43e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191ff2d6eead8c7f8f76a4b54a19d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf66edfcaca81c468f3c71b58d0f85b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02412d1e08f173d3a0e7cb4f55f81ffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089212bdc76b7b20ff5d9bc878056df7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18ca06b229d76da2ab44287ea25fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892e4b6d7a5025096711361d55592a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648972356b19a0edccb78f5fd96730b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff184f8dd8f8630e3cba5f9304981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379bc44065514d940729e815e9cb7a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a647bc78fc8bb8e029ba1f5e9f2ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8abed119ffd84255faa0855c320cfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6788fa0d939387c91f16bfd11b68d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ed8d71ec259ff7e65db73d2708dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46d4b5de4658e41bacd3ae1069d027681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40680f558b3ca0164ec74c558e76553682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb9714ca9077073406959bd07a4a69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf4dd7e055c2d583ad864d8fa2811684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dc976c70008de6c3c0a4c701a6b4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096979bad44cf416271390a685b35d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c782f9f01a87463311318faec5b42c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4676a54894f6e2a463a56b9aa35f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728066934e0c84b07b604cbc3bc6e88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372dad5127ed014ef05294a3fc29b6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e6014a219923678fbbebacea546e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5912c9d2f495e32c6712b0912799a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e77263e8cc8da9011c1fd665504d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865394487b0bbc6f34359037bb95c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa310a3d5e7702044fadbdac0c06bc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c647955042877c02147d496c3a8f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224ace43d121aebc06e731584b27a40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfd8f8a36d1bdb80702116265ab3aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7926b16513b2807ff682844f4f181d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778a0f78b233c0e8a5e1f1da3411ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc417c53f9d568969c9cb38a6f48cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead1fff0a15ff68d1c657c50bd90cff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2a9aa7cd46c847a373482ed99137e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093acf80cd5962a05f1a553f493a92b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b384c519200426cffb37bdb31b56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980067a6a4923aa970d449b8becac2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59eeca26a82ce9011a5deeb2224f6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7470f7fe12493861af6beb706d1bb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ded864c25674b3107bbd310bab9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883488fec65396acab8c9f02cbd2841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a6139dac694974e25d3f74fdc9a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1317755685c6e15d26568bac6a82d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61d51090f45daac8b9269cd61bc55e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad4ad874dc4d11245e135bceced9f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66bfaa20af6aed7b4d63a038e3ef0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75053e01e073dd5359d9a5af0f3044c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c988481d6931e5086ae36ad9373582717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff039593832dea92009ba6d90556346718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae245680d33401be9c963aadcb0817719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4762e50d91281151529345e523685d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d226ef11ceb148bb86a44cea7b7dba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc35c5f0e7a1bd07e2f4f5cf718e53a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9c14ccdf553a2cf86a50d13981b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b0994681b6eddfdfa8eef2ba0fa96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796592dd49a40abb83dc4f5f38f61a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b15275fbf69667ef15d31b7ec45e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4725966aeb824e89adbf272c5de526727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a92a657720acda4cf888baa9927df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d6d7fd5cdb6f82d4e025d35623ae7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5bdcec2f9e5eed33bfe2825b32b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105399b5596710c1b56761b07b61acd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99809106dccd5e30cb6d77faa56b1ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6fbd0a1f7c3f50f4c81443c072cc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e24afcc38600b3cf1925da8a5b774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597349727e2160d87a1c2eb2a00e7eda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b49b24f170f95f5d51f703d0722bdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19720f78f144515ab029d16734cfa8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a28ebc23d9a66599d0433cc1435a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b2d185121abd2d28f9f93c1e53c5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fd4283ab58d06230f2c216a122aac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d656da044541333fe26292e82e0b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d0ef80fe00ab822fe55989e80707742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ccb66115f789ce4cff18368643044743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe042ced090b33e5ddaf3947c5305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00e4cb5d07b9d74bfb64c511891b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc7484a9f94084598725ab1d6db740746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35508d46baa491a05b39e8b11746eee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae85573e8561bfdee7ff25226c93df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce09cf4e0ec3985cbaecd726b6e975749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c46621449b0671498d8fa61447e9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea797af1e1f36bd02f9e1bc89c406c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a87c4c4d13144513a38b30f6d9a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e805f97c973e81d3172de26816c5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a106285b56feaef11a83dd541761cfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b651afd8c40581ffefed7ee5face3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776403a1e7b6c171be37e953a4b0527756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef36c630180a5d0f8ea73e527468b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b16be51bfd3bb2107835815d1df28b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f199d91654a476e3359ff500f922759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>