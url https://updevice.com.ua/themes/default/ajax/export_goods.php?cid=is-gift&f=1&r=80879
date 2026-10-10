--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da344a474bafdc98c59edce84af8731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4aab5f66441ebf7f5151bf42df7ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0da442dad637193d1ec54c665959b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad00842822fdb31417db7bff37694c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698d13c0cf19c330d16f07379f1c4335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb2335e4af77dbbba5074696236e866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c41d56c6e874df954e072a78260b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab989f725d405875faabb2cb6c8623e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b7da2a048be684bf27f96727c4129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebce940b035ac56b35dae0bd7b7e8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203f59c21c5f5ac12e145b8d3b6abf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9a1af5bb4fe6b1b4b01302bdd01312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ff5974f615ded64c93d96bbf7fe6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5401323ce686807734493068092b8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411302a7fca44be9e8016adff0d1d07c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d36e9527978837668ce3fd70c42516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984adc5f9610002d1649eb0f4f849a7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d84f6ac135683ea8b0ff31a42a9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbeb3a39ee9b7afabc4f8919873b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b21786c1fd8af1ba177fc934a1e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc831a9e753785f7e2798532818aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb5b60d607b6291e188a4aa40db45922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118faa2290ee94df86d2f20738b5d4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df76433e2c574ef1773bf0e1c353f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba0dd59ca831489e01840072c044525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14194287c146383060eb29558e4db6f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea927b009c84ed1f7427ed7615a44ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d196587d49e2e07d4af8e0b54bcb1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fe649c0baa6d13969262012e5df4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c871553508cfc9f94114e0b1089ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2f8494f178f357c0bf9601dbdcb0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbcce296e6596b2f14951db49a19a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028ba372ae1bd74b34aedca60b105333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c77006f5b8d93837cb84ea7c42e1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe517034948cade9e90da63f0bfcf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb88341786862adb65f06f99c981ff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70afb409728bd8adc2f4b95fb523bb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357268f1c1fea3b13e80660d09f471738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33018c743a1c1627a4ba2f7ec799f5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155230c06e78c7842f0b20c93103f1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b337810ac627cbac0d264283cac341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066d8bfcf3e78454a8f156ab591d8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c61f5612c3502d173722822b9a87043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeed37fba75a2adc41fced333537a7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f0b827100e7a7927543e7a417a48045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066179b5946fb6f75744db555f14d7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b30660ca25b04ef39b683bb3eee147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43237e9624c9c7397c2b5be3a03d5eac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339bb8927499abd2f5ae15fb06c53b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c14f699f34cf6ca0dba9e9f375ccc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dd409f86b7c95b4cb30c59cc6db2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25dd8bc6098ab695b4dacff790f79952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb2adc88c2cd5071e5fdf75bc83d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863031ecc40fb8ccf8eb7d793fd6e2c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744af52218f175450575377a650a0b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b200b9d7b887db2ae7d4727cfe67a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a77c28a6037320a135a013822fb2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db44be22acb80cb4f65c1f6d0f2e8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f2cc25693051fc2dfffea9260fb6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5c815796f67fef8683cae73724aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035c7a42ebd0c35a152ce22fdee57261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29507144e9fa0847119c65a853718162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532cdb3ffd971fe81d7d8c2761377663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c9daf1824a7ea186042d2de55a7aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f43fe11262ca88addf72590b2545365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb93ae6e8c2fc9932f7db13add870566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a7d7208d6b4ceacfc0c502fec95d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14f12a305948a3e02974c6386bdf9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cbfbba4d3935c5e9372b96bfd38e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b752951a80ef70dafa241638b3278cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9dad95cbfcabfc1c78f112ee74b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a55a7b9bcc4f57cf6bdb7367a69f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed0ba165d49fd724540a68521b43273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c842ef37ea5bf6fc5aea3021a94c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad2ad03e3f3d2f66932d69059aec475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ec0dc00cae97769a2f7488bbd62f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec888fb1bcbdcce4975a121c8e251d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7304e58de7b23bc9fef53d6b8af00278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b83d5b305b06856164d50876792b0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b33a8b4c814c79f6291498a1a2f1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9411b6240cd925e1c80ceb8205e3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f11482f1930940e7521f8bf3116cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0324b456c37f1b1613ee8188b391383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688daedc02de4557d4fbe3d7b10952484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7e363d5910922356af1fdb3223f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06915a2706ef12b9ed24c5ba7550f92c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ccd5cb64013d9cc1a75d2c6882b8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2488bca5496d3515b6e4e2dc4f5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ad3d6f41bc5589bd5c58972e8b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ce9abe670eb564d2b0388d20d2f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004a10e369e87018120e067f21ac1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e70380a1acde6a04583c52d2261d8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baedeb1edc0092f2651a110447372993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48804d38b515a60b0e8bb9c833ead694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf30176b9b6be929e3204d693b36cc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761dc32f2151e44daeef89b317e9e2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5126830471a55618cf301b908335197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3aab27d2c9ac8779b86112f4b80998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2957048953bd6bbbad4e13099c29099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae0875624a76a05fe9fba57f0e2268100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617977bd448b8ae1b6c3847ffcba2ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ded5b45c8d4f43816004740d1478102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae876dc0907ac6a119a0f8ca4e37644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec38aa4e16b455158528853de3aef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b88b2e872e075a9635d642cab11e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebba98e41e86c88b382af482527333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13e471c67bd723883b41b15d6cce8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db634d7582c856c0b17f88e317fce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6a122e0f363bb78bdc0b3017f741109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312b1670d2ebc44a9d5fc7ba337330110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b05bbfc38c4478180690248d7d5dcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8dd3310bf0ff7e553c6a99a46c72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f3349dcf7fe2578f4773c0d7e871113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6b05d96051f0f8c74114454de287114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0f04529e12e4a1e7a2a9bf257787115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740e7cafce6ab98b90afeb43bf59d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd169c2d6ad9f936d9cd740528af2bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a30c60c072fccfd1a12316cb775a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd50cf6507fe57d707d8a81410b3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf11b46cd8cc03741b21e3cc55c93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410c7d2b5863fe71ec7b1aa0e5218b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5328aefe23b2ff5a18bb35d86b10e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bef1433360f73e9735ee24b88a015123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18137523d3c542b43df36f08d2d25d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c25aa69cec3c843bfdbb6b4be1dcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aaac055da38802742a87347806316126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73056584a8be2b712481bf732c42e99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef92b8b8c81e25c0994925a89417ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e812044031fcea0aec90303172e324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1270a46b9c27b75a20e96a8d8fa58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c71f27ad4f45cc7f8556227c481d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56506b633da09efbef8b6d931deeed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b98f61d9d2ca0c7dd0396f008c979133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197031bff346af01208a0afa82d15e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef05a573296e845d808ae6e4b8d84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c6dba348445eb0fb2951f1ad626e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e92e50bb9b62ac964005cdf0d08a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709b9a666b9c158be6264dfdc52cec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423874b9dea8294ca4a23beb1e9b9e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba0d1c47e5f183db6457346fd2ca40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0e7d3a5d7430c38b7de7347c88c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773b5697b68214c3ea01a96e24bcbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b792e3778824ed570d431b592c36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32591ca5f4936599969e4f8479c719b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8803c17dd3fa9419e8c9f1467fe057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed7e3f311643dab689ebf60304775d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eadbe684463cb231a8881a4fb913ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785451b24233ef700797ccc627ae3164148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec560945483e0adc13bea0f95d360b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e0f20b4d0a9d65722d44d2b8eb21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d643061d4fa43f33d123a0ed57caab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1f4d6019f44929c1b14def20b0fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472477cddbe6435aaa657cce7fb2ef8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cf22167236ca7c212c83b8623783154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1847d6a2721b8f426fdeb9139d112f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b465763495f1ea3db2762766f56f83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab199d6a3389aafb92210349ba6cf698157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582648b125bc6b3e28a9e809f44eb92a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39281fdcad003c0be9a55a319d246750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d83fd771a63b34c542603a4f76d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f472f6e757117375a2e9b5fa41b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996157ca8bdb31ccca48028fe30f2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce790a6ea8af25fad5a998166d167a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f46c764741536a007f8eb98753ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303bfd33acd9b4193f645eb89e925c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c2daa19e988e383951a4a67ff04e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f6d341ebabb427f4508a4aca53ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2cb6b31a11cb59ee74d0880e16147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c482ff7c37d2b18babc2b28b04b76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73189dbaa42dd262cd24700e2b3d2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbed06faf933431597157fba99b567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616fd04484b517feccaa209de5b7a39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559aed51b1f975094d932e90bc5c50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b64a08212beb995b753996e60645174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38997a2c85259b584ffc51464d7a045c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060017efb4ac965ed8edbcbf469194e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa033abcc5773141d44a6b12c2cbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b31960282430d1b7422c7fc645c92e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b821500335d806a28c54b403ca06fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375aca24173b5b24c243cd86dd9e3e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475662004c24642308c25bc985707dfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0575c53392187a849cf3e7ab142a50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfadc3c6c73738bf748eab47897ca8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de2457367445b460b1f610660560d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924365897ac9571e805d6fc82b77d23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173d812052158ebb1273e6fe05fc09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f84ee93e75c3063e6a21ab484bc8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749e2e01597fc4030a977f3db900a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6219331ffb0053e5ce8fc34757f656189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f769822dea1f4d4c33f3dab5acb171190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f86e3ad46b0791e31589bdae98cd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7876eb919efdda3c490be867278af5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20c984e0e3138ae76f4192b5497c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e814124e22e04d0f4df0062ffc4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aff0160a702e1477117905d3c58e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7eb6bf505e686523bad7bbc0d707f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9651f23c6db937348f800aacbaf3e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac757222b6262a4bef9f91d7a89195e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64fd856c675dffc1243485126c5f49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1126423e842903b685226e78bf44e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873553b0b6539221bf876b01a003f48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d26046903bfd8f24fceb0ee53e26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eaaa720c8af4d016610981ab5e94c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a284a82043c708f62a82906f2a411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd3bb1d525e262d5f00d901719468205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf93761d6b1c52ed85c9b92525f083f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd20306f18583ce00b5b0cfa5f0658207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499229478b93de43c1027dd909727f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb0834cb17d559cfa422dd5dac0e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a8e58d8ffefe0fb3eba27e28a53d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767a7c85272b258124582a54b042ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb2b32f217796d315074df8e95c85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0107541f8f4e965c373deefa65a7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7753a6cb9804646474e6d746ce39051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe43acb5a63eb682422f3f223a142a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7f2008281aa31c47ae7ac75b48a34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d0a90e90798e21dae37780adf0e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fcf8690811f0a593ee3ca5ca8d548218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae908cb025bf743c6b2a1f0a9b595219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24ed27ada87a3e9ef45eface043ca0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7490fee37d87b3e13eb640924d601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543fe797845bcc2128e0e3e30642c0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a88fb81672f21b572dd2793ba0bd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513cafa0217870ca8ecd8c85a341a6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e7b62297c1fedd8c67af70214a64f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e914d782156d53c11cb5b927b55d26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc1b2bf62f1e3cc38392da17b66b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e6b104d8de23a421793cb9c13d47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220468fdef35000f29ba6d84b8274c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a57e2da3d4e047525fa5165ce6382230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ae48e5dad24193f45af78c59c970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8488ab1627df6ca5768d623c4c3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde7ea29f7b7d49eb5bbabbfb2d29c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c781b28a7cc748ad3beea1f78cec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83a10ce4f019da6d889344d4b135a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc810994725d9531620f2236d25d7722236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d882523587f1a58ad4fe66345aa5a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b15e08ba6d082eb38d92aab07117f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cfbdb9acd556aa173386030ebfd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174049403ae45d260fffb11658be6b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14a3554ba74c0b38470fd8333a43ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e319ed850f9f5488c23a2e92349d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740db3858f91eee281340f0d472c23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5a2f1d546f920d8a2602c31b862b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee597c0c1088e6b3d193511e6f4867ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a01c496d8a15a116fc049b2ad15544246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0db65a64ad4bd7a322bccc48af64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef984e494510f85f8c3b380adedd06e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd2dda5beedb4e22b6aa0e3b47b63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7e07eac566380e6f5860bcca6485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ec35378ed364ef5ccd8d5b4bd8b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0d61a0995c530ccbd5236a271a33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b00dd422a1c48d45c73f632dc8fbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea88b3215ac6f9d1b03807b6fbb43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7863c0af3fb893396c80c6e9e23fec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fb4ed7a5191724e6cedbce81bf65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b61bea5d1ca36a991935c4e2cd6cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bdbfa6e9276b6a22d9d4dd9025e43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ab6bea8d14c3bc9a64bd406f7e2ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4153127c607fbd65e31db29365703260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251f329d2710136da3033a800a1af7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1720a714635891a846e4ca44c4406a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed9662054a253f2ba172f1c1c2a34d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624bb68d80bbce9541e08876da4453f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8780e304a86167b550a23d31c93ae6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade1eeadfad4ce21087fb97d716dde6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916efb36065f85c58637c45310fa8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ce9b0ae0bdeae2e97f751530bdad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b51fd498e8257b7d6c8396ff5287b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c25284cca729fc2c0bfdc7a1a8069b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e62278a3f8ba2f2a792002cccac9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d99d414ba3e23ae81d117e119a8abe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059c9947a4f57156f1646a3751f5faa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f6d4fbfa7faedb04a596b26a5cca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8455f2ce33e66d270cdbbfa74ee49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d6ea61d34f1e58f24364f922a06a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a297fe046bf2a2741b3e58c36220277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1125f7e08727320951a98378f380c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526af8c70a78661d5d1ca514260d422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961e1718cf1d577ebe8d3db4654bf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8f5250e9f6d915f73ae981f8826c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56528d85181f634211629189ec4d7739282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497f870ba9877a0c0a7adcbabc8f3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724613f6e5a137077840021172a473284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b7cf4b4d08846de506944d412368a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e4ee71d582a3b15677dfb4c87913286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077922ba60cea9dafda28791fd5ce108287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2a8bc03f10782139b5ff24d831a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3b161272997a52ca388b0e3dae81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c72b8646155de88f2de3603c805f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456ce7af8be7c89e6316c9228e7ef9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec4ab62f44bdf5d90205e750036d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0be74f8a2e9f337ddc8194680e2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766463533ee5504ffd2a047f93322d98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690da0abd750d6cb423381f29d4e97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac36e8c9b0ec5d25b7820f1954bf82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190787f3b2babf96ac0ab629fa8c13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca825a387a70254fe1559f181c7ee19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6f3db77de0b7eff4a8024156db98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f870beb642dc273868ff395f6b134300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcde7e7d19335ca44905ad8de74dd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6305e38355b1e6e7e361de8acf8385302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57c8a3a5cd4df946fc7321d64ed4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949fef8e0c117b26f246ef280c89df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7128818e2e81aec8cb6f8a78bb32c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db6530b4c5e3bb2637ff3e23b767b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe72afdfcb0916d7e93e134a68fd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b837e9aa6750cb4868974e79449e43e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc358c2a081964a533b99dd5dea61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b497e51e3e1be098bfe6c043db5276310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb1aad02f153200456217d1123dee2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e9409ae1b08d250f3e2ac151bd36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c22ae7f6317de7450a43f6104bb5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b351158508ed8e8e8bbc73c41ca7d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2619e0d783b28c10e665675b4bc52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56b9904132fa4d05b94eefbc3b365316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82766d77b7cdf9c219ca669f37befcae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53540ef14d16432fdb780d307396f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d9430de6929bbde62db7f072b3844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a12df5a33fcff5cae21c47976aac7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372dde23ac93e835901782b2613e9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8fa701bb95d74cbf433d4e5aaaac9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666cf9df3346ffa5d291f193fdcb892323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f47b34239828a4e0bfd11429e0129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333658f20a0b24902132f3f8508a11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af4371ff209b1413e1bdbd43001d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047677e9ff6e16dd80076f08a199103e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566160b6b0fa15f5982d9852a83d609328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86500a367ad7e8874abe6656ba467329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028aaaf84527775b3a500570c034a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337f365605706e5957c06ff57bfb52d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80956cf9dd01271fca0d771072146136332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfdc7b6dfc305e25ebf328076a76e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07986102de3ea53814610d7d96def77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74218a02a5cae85a72292fb7ebf6fc98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f80a417088ffd0cd3401a1d5f864f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46f73a116a946fa03c8988e15a26b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61e486548666d2f5fa1d2e012fb84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9674c6468cece6dcbc4b2f2c4001d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36383672d0ec8dd8aee24a8c88d13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8026fbe79f417bee91a684b57ea7237341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375d30bca2ad46aa2fa9bb1b2936ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326725a0e1b8f1bda3f24ac097961cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706521801389703b57de23b2676ca6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e200e7301cd5856fa25e0d6871b8a56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52b2b35ac561f51d9323de7d7aefc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074700041ec7fad7f4111c12f6db42f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de95b23a5f4fcd8662597663b9d229348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23f22ac0fbe2c65a1c0ff616ea9b3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678e7f4216a417b3b4fc0fe5c364e4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a50178ace981e15d39e57aea384e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f571bb9fafccd878ef770de3ee952e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb68cf712138442fdee011eef1a793c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe72e50761883a37a30321ece0c833354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6346523fab6800067877f5516d47194355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f71ffe6b186e31534af15dea28cdaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5725b785df272cc7abd0b155931841357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5404248aa08cf241af02d1aabf4bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab533b58b25c7286050dc3fb581769f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848680890021bbca6f1af0d73d8d9718360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d9b0aff4103478107161b73c88df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b984d9266a4977d60a2ef4d84f700362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10051c24563842f9e3aa16d470d9e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089ee00160dd0fc4c8f477a98819d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104454c818408e454eb7ef0dd8a2ffd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a9b49e07f50db9468ca72f6ffce1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28c150abdbc20cffb8b886efc0aa5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef9e55bdd89aeff66dc235f5964bf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3918773b6661348b2f7cdf0fce380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c961ffc86b430cf0d21f2ed6858dee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762053a32270434e38d2bd014da7a65a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa2ca8a0e3fc53cc1bdb88b6c15008372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ce2a4592bb5ed14d0b2e325e4f7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e18cfc49cf10881762db3df4582e10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e0706aef38c5d40ff131a68a2c3b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f72b80fb35954507cfeee0cb6a6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48c5e6546a26a814ead21cd089b218377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695c729f08f6e67df70850744774c97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360caf1064ab76d70d0b1f54dd1ac980379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5b1168811843b619d678aec27f428380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2369840a07c4d9e2158b9a8225d66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad854ad0da2de092c110e5bc8ea94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f48bcff7fd4ab409f4b65750b8831383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c8c137caba48574e0612c31fa205384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3255353d172e443d58242102e2fe36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669a4e023154d66d2c60eb5b1ffe69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09085d18be937b8414a1f4d0b50c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2007a5c2e7311cdb8f89b74cb55fc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7ebdf15a1f49e4b25ab6eaece9ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a38c34f024e286fb285354d1014be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac66fa1545d384583972015854a28d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffa2bd641a59406873d4eb651d809392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b5b78a594ec12d682b756986466dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028ebdd653cd3ca25c54439d140ec3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c88d9e990ca4e17c4739ff87b73f29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe01e9192de8daeb0ba36d4cf6032ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae80185ff408f583e4327bb88d5bfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f8e336f6b34bc4751c8f9500ea95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec538659f7cdb0772aa9f05b56e194399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee0b164e5136651bb9cf52e4aec500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41341bd52c630ff12607e66a6a6276d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f450831b41d44d4785f84d0e73781402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071919338ca2d5f25026a057927e16bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d8f808146061741320da96085c99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf43b6113a91c54abc48b24314f7dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd313cb22256b38e8cf1560a8610275406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e67bad3ea39787a82dd52ceecc47a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13494e6a148f293758b5733abffa5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8add5b9facd255e69aafe4eb7d62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb40b08794e79583e7f5067b5bdaa58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ace85e4951d19a787e0b60ef28d33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492d27ca1cc2102bab772743185162e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d711554d7a5cb8cd67ded7fe598ea88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c6f90088e41b5e8f84d6f58f59f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15159690f18968114c2f7907d6a484b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aac40aea34ec323908795b94c1916416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6b6af078539ddab8e3f24a271f85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dafba496ec8d3c74d57439f63a26e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24adac44ec4ee0b97eed075ad531cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351831163da93e1143a80da21613a1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88e7cb9e6f849e81e41b57f98ea80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c22446916da8f4023a551104538881422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09b1b51f6033ad8d7669519cf1a2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb5ac141a435ae6a616ec4231d137b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65529e0212d32a16a8d9448fddc460b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607baf8df1023b7f8526e760e3da908426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c6de10d1e24286a566cd4f945ca1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b522ea06ad9d61b052ccf24baa6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2bd857a5f7e85f493448b55069ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925721dc04e1fb9812ba3a4902b753430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b10497aaf321f3a403e0abe30c6fbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097f5b57d9844863190bec16ce35bd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b2954def2a5e3d8e7c0f0d991ad7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fa83cc9018733666ab9c50e099b87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcaad9bb7759879ef2b87d805e4234435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ffe15e5227c4e4798b22222a4069436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea775ee2b42119dfade4c935f3915437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98736bc86b59a0b3e640a0c0d164848c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c49637bed62ccdfb61445947c75be4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c6e18cc90f6b501da13f7b94b20a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d2880422dde96b1d4a28716a40e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd363ddcf1900bcdec81756efd515cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2cbc7c66ce0be7b02de271aed800c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b7132c84a45044c771f934956515d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff3367470154b9ff520eb559f70c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd6b246e20b6e7a6d523f5da030ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417fccc8c2c2484f0e01bcdc44f4d7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14abf5f487f4d9da0aabc63444d13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7d9908a0fe4f00e2fde72b67733a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486290486498042affb584a23c08b29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba215b68abbf1d4f81159772ea7a5c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373d8a65481c4006cea98f7d07e5f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb73c21ec5d9bdb83a7e1130446184453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06880435904e492c491d369dbcf3f358454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67c4044330472e430352cba83f06e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b77117f4ee4e22247099348c4d967456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33241aec34ec1ac51caba0713edfe5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80dfc6be803f2ef2d84967747089ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76efc6693fa8512d7190755741903d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01c9558e3f04a554b8839e9b7df78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344a4cb178dd0639ff0af4d69b302a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08ce5b4f5530502018d04e50f229c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07b17ccb3d33e278bb5a384b31f86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c39c6474ebe090a81a31b5942b558464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601ddd9317def9ce7d7897dbf17f4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16286dbde7aba34786719d08749c3c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30029a3695f47b76aad38d96c84197a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd6bc213ee1638f838f13eb3ba1ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2f996bffcfe77594e08ea731f116469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae033f68c77c4926a7eaad4bb30a11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59805cafcbe4ac51fa8c5760e67c8b36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085175b271c2ced63f1608834aaefdd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbcc2bf38f2185f491588d8d54b1c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd1cd56b425a10e97d6ac7651c1f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128baf9b5b8d9574cb9b7cb659dbd102475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df09dceee05c89082c12bb052b5f57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ebfbb7e5910e0a652744ef881814f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d6d5d0dbd63e9d4b2bc64abe7883478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be7697c91c4bb996b346ff5271ab0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d861e28f119b7f10ada40fe4cec5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d42fea2a51ab8e80b34f69caacb09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e39e4d0f31087aa4ce543ade945fd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7309fdd2b555add07d6815295eb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ddbcfffa8b84dfa0b7abb691ef49a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a359f87a26cccaada5bc00557dabf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b71ed2aa9aa2f972411828138f13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70f8fa52726a85adac98e0cbad890487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f85c4d60d70cec4b3cf2471c0981488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e2d48981aba3303f8963f8dd44e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc617c0ae88c7502a18f7f5a1eec46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b340dabfacb71f1261cf337fae837dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1c9d4ef24ec8f5c52723280fe035f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ace45c8befd61f3d3ddeb85571fc76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b3eb85c4d7fa38a3983a5c088f178494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976b8accb625a2292c021ba778bba9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8d0bee01e74c623cb9e615eb0768496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1f132ffdaf3768a3c0010ec833b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f4f229ac439577c6eda97b20f9d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3550be2a011e1aee99274d3ebd98a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b2c47211b860b269456aa0049996500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bac0b140d94202e3dd762e32baf1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf372f162534f7a1c871328bf6c011d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cbb9f6051c2c5b0ba37c90a76f90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73625451ee4fe554b6217e30055c580504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5af5b294dd9a66ce1a14f4829ceec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e490c3d2f4748c59e86865afcabb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43522078c22dc75f8438f3ba344b17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1cab0a0ad788d9e1bec37bc1f4fcb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739509124872dbb9a81210edf247eb9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad9051d85c4f03a2890c00051c940510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001f6152e8e9ebed2cb1a8f3190714511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f876b8797e0ad9136dd4532939ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547f1fa05d582a8e1882222dd6ba9f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a60b427f2592673780de9054a706514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ca1ce373741d55e7a44580c700c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85192e30ac95ba2de1ae2f9cbef978a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa0e165b8223c0e9bdea7b3a1a337517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cb7e423639de0223b06b6b9f569a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d064ad737556a815cba19c6bcbe9e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f99ae3caf34fd98f9f01b66d08bbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3acc3bbf474cdc272f25f61e4b9d14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973e96510c0b8db8db270aff9c90433522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11596a355a9c63b8d84705cf601ef8e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8fffa2f9789f2522d07e79f357ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38074e2ab66e6277ac364da8f02c798525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a33c47287d99f1a75dedd73f62b501526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96741f659e491084adcbe2d30cd171a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e81dc444f0b80617ccde5d9886bdb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3dec26aabf7ce6fdffdf39da6de8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f520ffc7e1d2012f31cfc989a3781530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3482e1f46c4c65c44168bde258674531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa7fb0295fb6e2f2999040cb1f5838532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d162cdc56e7b49d7b8a39ee21e21ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051ea6259bf400e7114baac59e6490534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfec94d3ae7a5adbf6e8abcf6d6392535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f9868c4a0fef7d639a27298ec5cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3969a7d95062c32bba206c8a0d79b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d77647beb16c1040c2fb91e1bb97b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6478a958fb2517e3b6cb24ae3391539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9696a6b08b42ac8b614f5a5e497c3c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376619355a8cf4c633f4a1a1ae4bc08a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8cd116e67b4c5c16dfdfee9a9939542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f856b87dafd0d21e0d16f0fd025ca0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53847c63675aa60d624226add9b578c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b5137ef9dbe1e2b36066744fd8015545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf36039ec0b7a50d69695845bcc7bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2c0cf52234a7540f7d344df1080a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c3d384d2a12078017e2cb25016e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af41400ba6c4e22a342e6c04cc2ba1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b21cdc1d7eb22af38143082615797550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9282f15378f78fa2be6513bd84ac7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccef952ce98ed5b73e5465be16c609552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d03654ed2228e5bc863bcfa2461575553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86efc5d0239201dc8711bf78839a8ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdfc39136b788ed1f4357659c3d977555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca3fed9335fe3269a6a2221b2e3cfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504c8ed74cb6a8bfc14fed432a39f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a91725df0134e51ec143297889c72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909750e9a0701dfc5a54406bd538cea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469034b100cfb5a7d5f70d0d73fd20c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f13b78007d8f2e0f75506f907ea79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b7e3999168aa665abdfc8aed24f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1045c9e343f1760212cdaa4dfdb47c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad08827af5b515f98736ce16446a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae505d48a54d991a823b168585225b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135d7d6250b57c5d0d5a8c4d1709ef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413dbf26d74c23259b3d1ef286ac743567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd96f3580202790a4384931667341568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38c7d7bcdc287cf99d899e69740d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3c99210f1a0d89fdaba3e093c26a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4c865a50f5266d666ebe98ef90914571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09594b2a014a2aa2891c5cd0b640862572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6a9fda25acd12ebf5dc5ebbd57c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7ac5e0522a899087a683e5bfc4cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd370b2f089b93687f89b8aeadda1af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed38e2a6ca58ef169959774eb37a05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da9d69ee70168a82386d00c66b0c69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29500af5c9871f5a3e4b38b08c5c8a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3c2d94e380438af505c2533dba768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfe526af8aadb1dceca7856e287b86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5cdac784bce05c2943552af36d54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cdc3a6ff6444e9681d700d88e8400582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4cd730e5e465e34c2dc28de7b4708583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23770f949151a7af7ab07c7d394bd006584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616dcb7c7e87c4c6922f6f142d1dfde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5536db20c014de7dd1d988a452509586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2088b2468d6f672180338bfacffe29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400e4964b5ce10cdfc522680dac3d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf982dd1b042a73c4e583b26072b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a9dc7152184604706cf654dc4344f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82568bf27c42775bbd915726096ab81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeadca72caa514044bc9ea24c7d11d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe565eab7c2b3b9a660533af98daca75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64851d40abd2ec92188a70020e636dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294a422e0de7d0ee1df63cb01b7424f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaae283dc980ea793f372919668be6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a1f29cf2e2ec3dec6832ab385f6b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb5a31be5013977db6c5cc755debc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fb7b23cf36edb7f7dfba9673d0277599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dcd63e24480e8ad445f5f7f5fd384600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed330143d54e1fa7485d547545d627601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506638f81b8a31474881bd3a47c3121602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f59e4688f4405aa3645b04764f20c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53992282af4f2da1ef7ba4af5702acd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7402c3f610f841bb12fc466778e312605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d444017d5ca164c651f622e2df8f52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d90570eb85d1aea4550e9e37db96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641611f92c8f3e071183fdbd20db18a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c0857b31e5584c1b3a57e26f79bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006891bf4ac31c64025c81509faaf1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183a1d2edbaf5e29f242bbafe8e398611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334507095c142c767d4f1e5a796fcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a463bd3d7d521c672c25a67b56b98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d36f00fbec796715c5e501deb9b1da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae9559842b8a82fe8f2f06bc91751615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd09852c61345e91601b6a288ba457f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4636fb3b2b7041df7f913b970329c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056bc19aca231e89e56512346e2ec88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785fab7ea7ee37d7c76b9c566ff13f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4bf0796532c4fc0696258757174b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68236769b3b767e237e04b35403effc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375a4b48fbd3d6babc2ad293ace6b47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe865cf241bcb4ed0e6bc28f0ac372623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d7cbd5f75b2264efaa1da3b6aead624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cce13234b766ffe0704a408f0dd81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f46bcf03efdd0a2b7adcff001d91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab541b666e3de188d12278b806c3a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44f1f0f9093304b4fb56359b6e47b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575457c99f8d792fdd51dcc4b1bb890629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a0177cfd2a0fadedc54313ca14760630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362acec795c1e48cdffa753b6d5dd31d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7ab16f0479412f3e027cf9bdd44d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db1aa2cb97846aaedc0021aed770e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b771e309ec69473955b9a9cb16d616634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6641a704e12e552949ace32083b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d10f9e2b36904f6a5441e6d3879b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade390a0492babe668f33e01deb9ee81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36723e9775ae59cf1364c333b75b4ded638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceaf32dc0fedde972b8fdb7d74f85a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b080f7a315dc2031e4c18f3a3fe71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6633d76262438eafd1a2acbd6a22d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7027cc531fc5a53f58575da32ce54a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f601ba79501eab126203ad0c3a064643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479914276ca9a592d52bcec0abeecc8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5cab623356a28df99e7fe8f094515645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aeb3f41a11284a7598ac118598c76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c5a0bf1970f7950f2606b359b7eda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263562b27cc827e4886fb32207c21540648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb762c21ab2d71de0423653089a1d96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd34053b913f677a6f15b880306b93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1c528b0cd18baf6c31334a6b37ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef943371c22fb3682a4b3dcc6f401652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1c1970cc326d47ff55fa7e9634a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604d1ec408f5e06fcfa6eecad7e3f55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe410049980539feae2b22be07bfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463801567e77c3c9d432effcff512ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794cd7bf343bd6b6aed5f9da47da44f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2cdc8a0f50e3e06a2ee704f694f5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbfe56863ceee8800b86c830bc2a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e417c8a251d45c5edbc5032d7fbbd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a49015748605dd1cd572c323422e9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f530d12199d1bcaa33e6b79329329662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba41212721d9dd3054a352dfe0a4dff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7b86c1f819b3a605a781973abe24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb273c95c10b3cfd60dfdab5f3dd75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246b88a7dc19d5a68f50941b5174a67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76d0c7b96d96756e53c348ab110c46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607899ceb20ab54a562e9f0d0a30998668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf093eb4e9c51166f9cc87076aa9caf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783538b9666386648a780bbbdea25a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf962622f90c97ec9b8a677c80df47a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55425257bfb8fb3cb6a45368117e092672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0008ee8b62e0e4347588cb812258c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4aa6366ab24636a1ad3c268df6e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc3fb4928b52a2a4482cdb19f332ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb995e17f982cf17fa108f02f8325633676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d61da6f80c79ee228b7330ffc71be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd39f7e80099021bcd922a3c864fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c10f19082c8ee3a5eb9912b530950f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f5fa16c0a385cc7929f6374ea7a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d57849c4f9b471925c476c2656acd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea3bcaf0e375d070414ed3afacf799682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d69ece0f219e5352c4f7f89d5ec8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac674bc98171088a1fa90c2d06092e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4b5ed77b05dfce03209bd245d55ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd8336ddfad82a1778d0c8e0c18ee6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f80c849d072cf18570cebea74516687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a6fa8674c2417e8573f7bfc0eb19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7647cb079f6c3957165b371973b0bf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9aed5dde5717e6c22c218a47d257690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c793e7a892e03b19b953f3d7f48e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985f912abb8712b2b514fcdf6cb316692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f19cd4f47e5eef8d4a219cbe0ee8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021b9c943f01cd8366ca45c49d41142694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c9120b5b1f62d65db30552741802695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006ef17939b0308a35b80cd6896fee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d02001dd3c3ed57fc56cf62d4322c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2de8c04f63790a582a7db9beb56d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715b5a60b954080ca1b88bd9837dc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b4b7cd5fa4ef04a43dc160926041700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8971ea50fec1834d3dc084ee2410ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fcb33a39760de74ac376411846aa9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aa38318279772660c0e343a9aa291703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734d3cf99f7a94fc4bfa99da5bb60a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a364e42b631fa8ba394a34af7203705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125578b2e5652d4d835b95ef3e19d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c92b7660470481851d7e9e866d2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8204a7d072c0ce4f6502d41756d8ee7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab602fb0b36e2b01dd72827da51e5f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dca66e5973920b89ac731d8d060c76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992737a3fe72a787f5454ec766e0b05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135f5aaab988719ca88ed0572eb1a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3c2782955f1387d57a7ac304b3e5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df29ef7ed169d3cfa115d18fc3b458c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ba5f298418801517b38512a279e71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27316c4382527544da56cd0126f609716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c3d23c52918085bad0a760fca9625717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cff2dff2c91309c6a3accc8c45665718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1c1b5ae799d6034bdf1d54cfe570719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad9a0436d46dde465a4cfcfe886a12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd51139419f6a926a32d4ec6d2587721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1844c691235fbb174534a609ead48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10fdbe486f8884907d315614fe24dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284411a703222022bf19ed96a55969e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548808cf6c0991a16cdbbf94cce6b8d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74326e765cdf91dce73b0a204e6aed60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bb2681a4a0c27b7dd2a8b3675862727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330b4ea40651700c4652a017dbbb5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba4ea65a3c8f7031bcb4fc54d0384e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24cbeb20d22b3991acf0f04752f7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d14cefd3fcaab4f41afd67e241fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ed9afe2d19b5fe3a1129b5c98b633732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d405b2e2fc351019eaa2c29a69c71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370175d787a478dee336d49e137816c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82040e5260082e6cb7e63705cbbb3f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e82db756b8f8b92b4fb340979806736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079fed048265dc565b10aa61416a318737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ca7e4732917d89a8e059d341c4a8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787067370c83ce95a565f8adebec9ed3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac1212f034ea78eb1c081daaf1dbe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9768491f65923cb6d5dad6f0f96d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627c639f8a4f5c4e35502de6f5ab1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb264a27bf5f190d7725ddd71c3805d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d6643b9544f1894a6d9b59dc0b077744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c2630f7c8ddaf79c4a3e4d71be6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933260969fb772267608601ff9964c8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb37ac66c790f1235c8590b45e1f6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b282624f2e0b8c4069aa10deac95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7c3d6d83ecb04d4cac392ed88588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a901f2f82f2f03ac786cb349f43b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c28bda8d013183138ffd7b1cb0bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b0748c9daa310e6f1f95d027b53f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968117367dbd28534177374541cbb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221725f52017def860da07a25bce3a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a593f0eeb93948fc36bab28847221755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358fd12437a9ec2d7b5c0db1bcaa6cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669542eda3d6d7cc077c3248ffb89436757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c0d86fcff82cd5fbbcf66c68c033758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0847e918e10ade4744425daff173759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e2ad6001f43b7fb7438480acacd6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a3fa8781d347a908279db622b6522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491657f2eb499017de97bb787dbbf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aa348d3278ae0229e2bd3c0e0f0bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de1dfba6ed860b66bebfe6e92d5dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae38e0bf24fd6b6e754398c817bb536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579e1654f00a4366dfe7c6d1849cfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ed762b5ecb487f638398aa55d8ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db1199f13bbbae5c645e6c454db0e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71ea820bdbe6e3e9442fd3e745bbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc42b12df9d1b44b934b2a496cb47311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd652e5b12722a0f915e9373b0d4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a02600e73d438d893dbc738c8f0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce3cf5bcc6df82ab794be811a9f0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432fa4728be3b98022946dbbd4caaf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4512afe71738b2028dcf9590e66320316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ddcf65ec8c7c5b906a768aa04d1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79264fe60e0964878977323efaa46318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39b95f3f44052ac17ab31005c5dd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c2be6274a5aa784c2363406a285020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee1fea4983a40695655384f2ce5c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79384b2f5c14d10ce5150cddd02c1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aea5cdda51780c69188368e2dbb1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99890bba22624c3e9cc0832f040d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d31183f5e69201cd841cbe7ab53cb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf02d9752b2cccd0a68b32989e91926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efff72913896ea18e83194e70f494427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c8ff67a6018ee0a7680bab1dc888428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3820fad664611a34488eea5f5881329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1684b0d440e3441835e6dc5f2c9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6d05541c76dfb30949b4f98ae64b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedae727d5a7804f02fad7824e623a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e3b5a0b712b853c3bd61ebc35d70933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee410974fc065fa122cda4285278db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e4215a08045baf2245a96f851c6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528768ba04fc01e4b918a3b9af9d4a2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686eea1e6cddaeb2d09627975a2d1cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78757532e7dad3198b446fad078c65738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb133e4e2d40b231d80b587b31a852e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7378a606ab38563cfc4fcc5b6d512b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6cd2f4bd6d3a561d154a25610421041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405bddd6b991f893ec6f0446183467f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d05e55a78497634b867e02a133e0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368377116ecbb04f2a276d87bd79b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506f430e1b92c5cf6884bec117e76d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28695cefab6aa58ecff37f81c2b530c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75dcfb1a5e9b6e33b033a9196d821c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7f6c0c2979b4d98e47d4708e61c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9978f8af2eef2e708bebe0cf083864a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64419830289f139f5599480d2655e8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e327d8990dd0c46138ff2e2e58bdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee177fe22e3861d8bd0ede5f75c13b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9f7c41b31fbe71cc3cfe074b10e1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb039872dfcd4e62d124d0f4a9e1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5d268411cfcb4ca97a535ef1d3de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d9e0ec2688dba9768a81ef2db68d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84174a663f7dd5f44e1ce4723fcdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3b4a6f5475bc1d0d5ddb0f30d1d3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a0d07e705eab6f5d9b0d173899f4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fb94509b16436dc496a96da138aed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51324cc2e4b98f71749009f957dcd6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123440ff6a5fbb05687551fefd213d9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823429f8928d8ee36bb364f6585069563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be83c944b7cd79ba640acbdf8a43f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d77104f6949e3ce49232bcaa533765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f74bc4b33f5cb3810984261bba61366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203d853aeb5a7283531ca5ad64434d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbf88699feac4b73fba77d929108b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58058ed5b02c96c24f0a7be1c26e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09750800e2f206ea21e1faf95bcaf93b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb1a21ec9f1317d4c47ac73157a9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f702b30aaeaa0dd51bf03fc53e1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb41d93fca514562ce21869d7fb46c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da95ac7a3283841f639a1fb07e6b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6dcd55d8fb84b4776df4adc0b029f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c5a0681c5958dfe941db990ece8fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2576ef3947ee7c3f548bbc3a76f6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055d3d444fb92f4aa9026425f2f84478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdda8c9503083b4fb780e783b8627779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326806fa15d8aef8549a0b5213c8afa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb33c4ad4b21e78880d2dc31d8c3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c9d032a4fdb37d530a1ea7b56dd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912c8cf2cb39871789e0cd3489eff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90cc78fb187c0f12033dedd6d5070484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2d4994e7d18612430f0ab39a36e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800099c8845f202b44ea17d7b075ea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ab9eb02789fbb1bb5ea859052868f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f7b6f36871105bfc54b9609f3a0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c55f073feefa6cb8dd2ef5c8579489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f58f68adab4faa13a17e6db41ba0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a8001e19c085ff2fb8e22927013a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b2e96dbe477a1a1893e3bffc6e1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d66ca0344c0b0bdd2033cecbfa72b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e88060963cc5ac329463ba5441ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41237a3341f9c3d05c8f6ff31be66cbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56fc6efe73727b424af3ac8334b82296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1d9171090981727790ef96060c08c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd51142f8235a1835a0445d152d44c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2736a23e5e23e289f57c47749127199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ba86dee9b36072a44bac07da9dece100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1127deb119a7036604d9ffcf74548101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05110ff4701d8476eea2017e1fe01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c9bf8a489968b8ee4c7364cb23cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dde5519440ed880112a8ea5869633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07941a8f7066063193e47d6b6b4ec1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5947cf23e9e160eb8c2d1083a4ed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a982be1f2a6db460217e626a1bce818107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14a460ba224023cbef1b1342ef951108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d20bcacc4509b618c8b57274e91614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e216166e9d44c6998b6da2559d176110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78ef868e486351e367067b33ce742111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a65bff3305b36533d01b09a247ef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e03c12f8fbcf9317564880a327bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa8a0a72253679dfe08fa46d13610114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadabccf07223c785dc7ed686ae48775115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2366bb9b094a5bd4be4519fb9a83db2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44d34489adcdb2b78f7cb0f2b1829117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74df1a608e3735fcb16aab461186b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92bf2edcb7091f21cdbe4c9410a154119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67865132bd9911433217d9c6e3e1fdc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8ea719738491e1168b55a823064a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733d5175af59fd242cccd214b701b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc22679f38824a40b1724577e76f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da3c1cffad21a2946ad73c1cf1ea2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d5d8b073a4e930a756a76743cbc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab694eb3c4e09c04fbd3bfaacacdef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea422663d2707f6b70f7a712728e53e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc24056e1cf0ccdb263604b6777c24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145433ec87a1082003192d663d4f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b9604b780fb26acdfc9630f531cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e19df5bcda07553f12b6f370b539131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87d170986636acfb9fdd536946c14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5855dbe957848e9e0ab484cb84147a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cd4460b1c4a1e89dfd22f9b9ca5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21af3fa3a1613f971a8671d172bfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b075fbc79b1ff97a14a86dc9de7a1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939a42169a1ab16ac2f648bd0bb5be5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf101944cea645009a58192b2d13f434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db1bb01f85ca6ce4f97172858f7612139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7410ae5e6a45a9f11afedb06e05151140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453916bcd255821a9ff97cb2cce639141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53621fa344b9238851082882d315c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369300d488655662181e0457b55664ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3ef1114c8d755cd29f75433bb0be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a9c7dd9a4de3356e2a3cd666901d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c1a6a9a41ea3371db761673559e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c1ad4482fe73b7eb4ac5c2188879147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4af75b7679fbe0a18d005ca345946148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cef0a5099a3256a6dffc9044d6722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecfdc94b450f6396fd418bd09f9e51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6332b74e2afb8769584af9d2dc17c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640fdd1544065b51ea0fb43b428808e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b7d2e257312e074b96c3008d76ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52504fcd16657d309d75d1116436a16f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da687c31fb95f87c46c1cfe5805c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f08aa8818b32d151bdd8fadade553156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7981ae1b44f2e6883aa847de4caa8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d1e7466c426a9bf212882427a7f76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed9b69ab54e13291a039d40f4beb4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5a980e057217e34654e02e6c1f89f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ce3785837c8940af71aebaa630eba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ac5281562466d3293f762de7e867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a779b4c3beef1e611ce2d556ee1de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e7e65855e294272ceecf2e7781889164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830523db7501c5a2b76ef77ee666406165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900331d03249b5ff5cd49f2b37b4bf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36a4c0607d75177dce9466a812894167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71598e8fede449e882ffdabf4de26d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ebc68a38f92ccb938ce70c9e27970169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f8f6bbde504904be9238a2825d96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190302dde4226bfeba15ad0f51ec57e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d8c10334f8d63a5090ef58871998172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b0f9f77ee7fe3cc35f8677f495cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a37a5c57fae03ac51fa950f7e48c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc66d355e02a1bab1d7153ad2a0799175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa77201b6a39046627b8aa81fc43cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367016cbd4966a1590a16588c04f296177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff68f00b16b778896f9567fb46489d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f5592252c8024cbe6871b12d0c40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862f690385c53e8aec9ddc53d44afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e526eabb8fa0024f604f843feac29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67701907507d0ecf3176ce26376d42b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6c2ddac31182e48617c7d45974d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4993262232a1c8cc5733b86fb872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261814ea5d15855bad928b9dd0f97904185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63163649cf83c595fba300039f14686186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9bee15330362453505acbe9aef965187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c406f5d64d65cc4148277221f4db0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77116f74dce92edb42f985edc2b86214189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dfa6643c7768805aaca0d646ba161190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9be8104dbafaef35e51eeb53e1c7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd490cd79ecdf1bc4986c655a25a455192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bd2de52e98457bf278c2de6ebf013193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5089f5da317f9a16c0c24b9a06641b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5873abf6f111ce5edc4b984e929f427195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa54e18880a78dac26572b221fb3a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb599533e22b59fdcff1b2ecd0c715197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574e8fc89d64d75d538acfdfe496c1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62f1789a49803bdf0ba80e93884bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c709598c3e1b43d4cb64d6e19806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda5ab0b082ad99a17d815ffef761f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebaf35cc77cf8f85e4ac60be48ef93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f626bf2d15ae7fb172eb06e08c9f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a28e109de4e8ca1e48c57639d5ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f513217f7fab3ac659898680283e89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f717ffde06a5670fb59525533449a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f673c635b87f05d2712009ee0693a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3a8fc91f90e82f2077e7f043f4b10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a49d0ed34635b46b807994ef72a2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafadeaf9ea3602489232f9a3365746210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d750ad4c8cc14a3dd7f671fc4d30768211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac707c3c154dcbfccd0392c5c449bf8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad058e8f9d81dd045698511f714891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2dbd6f79bd7f98d5e081d1c44c032214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234932ad23f5781dbb536a7145e06c27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0917c700fc1edfe413d8bc880be5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd7f9fa2a7da547ebe2df91a910db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb847858fbfc3e4aa13332f765c0f7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10012b289f6783c12e0322e82be0078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a030ce8af4ab1f2a849085352fe7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34872c85816b6da53fd768eeaad1123d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9feedfb37040a2c426efab6dcfd3e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb71f9bbc824a0b0407b88599352c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3687fc0e241c44dd903a91856eadcb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6275133efc855e9b1c33cc78ae68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4dbe89db59e6194686f77ee73ca78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d833132b32d26f9a67abbcf55ef10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd73d12cedd09ed64567f240ff817228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aac65ff4039adf45156235584a074229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ce290f3bdcd36e0dee3818925d36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bea31f74c07fa8c9808e8e5dad925231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac700696b73e6195a0aa02af401c34e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef576390ed21e38aabb063d3d8c045ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930946b2c4533dc8e3cb0e0725e4614f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff136c33159c30f4e8322bd72ff55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d666eea1c62bea38c540eee056e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b7edb16cf5460cc7b3840831d7106237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6419fae2eb0e1715b2ef027fb9810238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cdf2a34cea1148af19cb293ff6a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f47494951c12d4e63fcb2f92b9f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03056f2e0be84a4883f10a52322edf83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1dd02f77b48f31887cfece57a29ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc4d32cd656d43fc4c2eda832a8e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf667e845219886a8a24604d4c54f215244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc968616c69a6010ae97c621d46d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8d6d05947f108011cb56e3103d93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27674fcfc1afd86efff9c6e224172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106bee07763bf564245ca9735db28f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e97ddd56ed64de18a225fed39a5db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ed22cc17b930d8d01eab0d31db740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfaf1d9ffe3f266e8a627cf10eb290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e011b9f46c4a40686ca5ff78c8ebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cccff5b1fd50d1738ccb5fedbf073f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448788cc6c9d63257fda4f12a4d84bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d90c7c3ad93234717522781db8bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b200bfb6bcf41b0de10e760bec056256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfacb7e47ed627db471a0e2e2434f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4bc5aac838a588a86a0340467d89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80a207ac0b997f58d99f4355b235bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a1425c7cabeb3b8be8ed0e9fbc2b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a9cd72f30baa1f58e0e6ac8383e1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5adf9dbd4824cb4a0d150ab352da61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb5d81c3dd7763e645913c5469ecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927afd500ee468534cb16cab7303156264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b617d21174dbf55f9479e086f712265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc9a8e0a28699f2f4317fd49fd9881266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead5d4aa60e5b65beec9bf4c36cd5d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb406a30d421552c2999f81d751df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c031625a617e21f8e02608596f0297269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634a2ac4e5eb62ad3f1201efa44299270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9954f7c3eaf50c40dcf8715b8ec20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c843413a321bc1fb88ae15fe29956272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927648211dedd15c65b10f0f79b9696b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846be07d124e56b507430a76f6ea6f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f047063c833a7ddd5f4f65ac6079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e45ffb4d5fa61ac888297be25f68f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4bb5d10d3f2893e27035022729812277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d45ad4a8012332446183050d3b04a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b4a75ff1ffa6e460da984e7dc893a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e32bca57cae24692af294bfab048280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4d828466c1c8189c9af74c27c20d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8046b7d252696e5057922ca8565032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805dc7ee19b143565acfb888064db15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be4a8238a9ff6b33da82424894651284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123cfe7e67627903ad9c0915d38c8c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c07e7bbda028e468b09bcbc2d60b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95ffc27aa4f86d0a0ff0644da3c37f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc27d636e26bba71a8076fb2574d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed29b1801c714e0606c3e0c0e8b663289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec51bcfeee2b44ff65384648891b5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe594bcbd098e76055b06064195b0a84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb176828cc30c46b02be0bd666196df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92adb0e8eb39f92ea85cf53e281617293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b80d7ac556577cf46ad809c9bb93c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6a2ef280010a1f5827358503a1e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e46f6afa1703d302815803df1153a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051715a3be43d0075b9046763abee2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47621674dc483d7273ff69f5eb025f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486fd7b82422cbe0260caddb3cca64c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab75360c6c60344ed9093c6a12569e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909d2a766d8c57c8f776647bf63fa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e0eae462b879d95487f968aa7583b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af386a540ba7be7e6e507ec108d95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ec0af16509f745431151bf06e71d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09562a1145bd0620ad50aae4755849c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88a9af3fabbb83112e64d133b83bcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdaebaf8a45627e494c7b566efebcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c649480574fabfc35a1f84f85736a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff019fb3c51727ee6f4dd46e22dd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384b524abc18f1b9f7006790e98d4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44aba6e4f4a2df916bf42e5b50fe45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911aafccf31b8919f5e570c6d7c5d30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516ef9a34dd2d3ad03cbdc6e03cd809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03712503c63c9821dd61951ae9266f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9056bd5822df24b3833fcc67bb4c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd17a117dc564ac7c6a351863b49cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786e21c69815dadef4d86d39f81a2f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82920e144a435509ccb5f1637433d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d65263c2fad078a3d416951cb2b99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932597977849c6f0b9e242eb4df04aff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d31718c15b8010ac70d4929a8f9a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b79c2edc09ec96a93c8c107aca61f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267336d2075daa965370dc07a5007d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e1753497b891f342b5e0d8337716324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1b7dcf35bdcfb274dd6c4d6537cc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f29dce30dc3b3641c0441bf1a86d51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07a73e77012ef588dbeb138606a9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b110b114b0b46e4304ae5c219a95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16288ecf84b56faa24226a5925df7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd8bcb519c7199040f6e85df97d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455703917effd1f2638cfb7842e69e80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637884acd8f6e7ab77fd53c1b8bdb16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a88f93b647320492b39849aa4bff2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cecb80fb69f4c44c896cec1701d68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d30118d9d8b11bf172687d0aa79042335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a99888e2677ff91bf27da89a1ddc0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025170fb103b4db3675f9c1ad11a8e49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8f88030d62f22a3e122d5bf20221338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271a2282e7638c8dfa2587c6d20cfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3705227e408d91042d23a4d65938340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace29e207f632d8eec420386ec0176341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631718594070bdc8a43a59909f0b00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dfe7c0de4353971efb13ccb2b1ce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcde226892dc85077e0fd8ba0a92ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58ce68e91dd0bdd628f056f14e490a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895e7faa09bd48fb67f0ba62506c4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e2fa88d552f0dccd98eb82650c16a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed2701f94ec7d351a2983038f0bc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3269550055255a7aa8506ba215557349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9716a03599de5972cce94401a3124c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47cb91a8419aa38c7b5af02a69831c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ecfd0fe23990be18ad0823614e589352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fae23833deeec363eaa781a1bf330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf54782ab5375e769fa5a106b7eedf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44beddde30b1e7a78a0435501a06dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3d62f3b26c83ad279396af897d41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2a58e1dcc35ddd32173918041d6cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4936a24359d65e64e6f310e11364d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66066e13d1616624b05ad909261f01a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac51e6c0cb8cc5bee3162bf931e84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dffeb0aa6334adae691620be8b2d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a44c24c369fd54f3ab2598fc6f148362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c6464125e5639ee5c9f10aa75515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866f8a5484a7cd14dfc8af0d118e47b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedb8263d2b2adadb6f53ba144dd60b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec3ad47e88d7012c3c97d576edec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bca5ab8799f43b784b36ebffdcab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cd48c74055b59590f1c4467fbbdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b542a91db71320336031cd95d957b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308bc704b24eb70e13616aace2759ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261534b1b573a20ae9f5c971021ab81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cca242c79278f41cd1ae353f78dfa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94bef231e71e099f0fe1ca25af9d58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb423ae03369c1c08b1b5daa96363374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb82ced49e96f9c0d0c44b5271f902375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0931228612d8e1fae81a4c5252da5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7eb060af79bf4957af61e0f68a7de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ffb5c555067e564fa1cb632550b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295d89df886474387c634c6a7cb4e97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ba5952557725225fef86c4c67710380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166ce2340400914a0315c98b24bf03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f76c9734c96b207391e01c22cea71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81aa6d0c0d19eca2903bbf247a5471383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251d4da9ef8f32942e0039bdac1140c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5d785e860ee66a09b67c43089e83c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786782eaf7d0bbbf681b4462dcc851b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aed8d23d62d8ff1523ca5c2896a0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369213685662ae9776be6c0f3aaaff6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143918a4677fc535b93e9353ceb63c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55a1b43290d71578d15137330db5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1b2734a980fca2a7e0eb8eb6b7ed2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b803809a6ef8e6fb94f9286db982392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd74e59cddb66634e6b40aeb82da3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772b5c9f0680cadfc4e2be38086853d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc38ab9e693effcb9fbfeb94427c55b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c288d60c393268deb36e0bb4984da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444269486927c2c16a2f286b4d962014397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dce84ff87be6dd33db20a2c5ff8e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02caf311db73beeabfe7e71e80053c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759334f17bc163434ad3e4fce5576f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb50c0f7b0280faad5cdd9670784f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52be091f2525d3bc6893c116e654f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868eab04c7dec593589ca602c3be9a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa73446a4a48d57451f4cdf50158d0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c8305460560fca7ab8c3d43676ca9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b3c73e82f94060312a288fef9c725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273416773dd396427e6c4b6efa442ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb9e2da912c21e541834c3aa5aca07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3010dd796145402b252614d9c50d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da080907b0901b1b5591a9761955a06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203fc8739c1dea5c9f09e9a10bf95b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e04944c3aa4cf804fd094d7edeb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1c408d3699f0fd8b1c0118082d56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b20a2548d30a4bab6f53171a395e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d8ddfe17ede0b20cbbe99b2644177415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6fa8c584490d23ecf179753c28eec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f0a97cca984eb715abf6ebebda07d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211f6e2915bd6f69c7818ea3abb1d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0ff1fde0eb667c3c7d1262b3c2c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04e0f522a2ba9dfc46fe6413b3824420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca721c89ce8816fa1b92db60b643584421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bbec173edb21f8b23d6a4d1c8946d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c70241e150800f366877fbe39b387423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cdadd43b6ea57b808d5fff4c63122424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a86457805ee43667e7dc45c25ee0f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d5ee63169eb4b5d97070e17147137426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d38aa13997a901c8a789c70308624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2232b5a3d317514b4baa6851483687e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688451e2e742eee50094b6c3eb6fe58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b58e647644f7af4f0c278ecb7dda12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68ad22ecb279ebe15c00c7cc6fa11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275484ff2ca8baf62a63c098fa2d7b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe2f99414ebe6564a8fe36f31790c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d00de970992185848f1519d9b2814434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de916843716f907d9a8db6caf91d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27f7f5a2991f12fa6b4696121804e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71eb9b854ed2f1daae1a712d9a6902437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc394482566d36a8160286476045fb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf901330d01bf4f3701701f8a64e4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b89849a50d16c9c9de0ef755d0bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcdb0ac62bf6e26a5047e14b41874a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3626e8c0f897a942b08f21eed734ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d26f0b7edd9335a760669031745de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b3448a8c86b3eb0ddd01d903c644444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb9d0291097f6d4dfe886b2c07da5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352a414707ef5875ba558e3d944839446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cfec56932670a0c8a75b66aac64a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd9bbcd089077ae6a0082a6cf733c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967ece69b8de3d89428e28815a59e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd35c356b68cd055edd3bcf10eaca3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0da8d07ac99447f1560cab4175767451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9985b8ac0912a62d86ce0fc6917199452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5979acbf86b04800090c6001b481ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffd140bb8b61b17efa668e0f39968454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0ed19d2f37cf409e1af3cc00f873455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4669665438c6f593201677a7672053b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e039938547bf2e59033b33b44ab28de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42518f12a984a5d35b38912984e89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc13f351cdf65f12b96767ddcbe953459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f009ece20744d383e55339f9977521f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876caec08f4576db700bc716f4c1ba5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9afca55d274684a2ccbc2d3585ad20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9fccf2aaf5e78bf82ae6361b14ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e397bd6774b7b4425471413873cc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d17c49b3835c595619d4ac47ccbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c309c2ebb5c9c5078ecdbf731a12c0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc73c0cadaa24bf2182378db178db56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc2cf3fb2f63ac64606aaf1acafd11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5002b783d290b1322f6267705d4272469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135fa7043c4ea1f2e864473fb0b29c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28bef58c49560392fc12f32b18fee5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb288d2a7cfcb2b7ae82582b5f649472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8d0c8e8cd0c4b7fb462ff6ecba7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a8f0e3152f14e995df15ed95f53a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a290ccfb34855ed9629a0b09bd19d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4190a159360ab1edce1530a96d4ecec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f9381f2139ba15ff7154b759b9e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e6fb808063566027d034ecadff7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31702005355f5515dd800b2ee9a0dda4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893dea8c10fb8fe5ce3b663d4efd5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb449ca4b9761189fae46633712ac87a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745080c8a8da4978d62cb33f07be3480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea1ea53686967f7af3fbd227f63df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba828c00c3bf47a3db94ce0948652f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c81cae7bbeeb787deaae537ff4b68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43074bee0d29a55ed8debc5f15f042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8b8e1ee6e860b5dee6998303a1dd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b62dd436e0d53184baad478695747488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864952df2fae2754bea2a1d66bdd5a3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7d54c86be4949bd2f2768cc99682d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602401d084ca64bf18d564756c372e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783ef369357868a1e33e49b0d969fd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfaf92fd868f7037d674ae44b0d8d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609385d5e7c816c471335c85a01e017494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7dcfbd41377b3d422f6bd76b9ba67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e861c55791f9c25ceae7b454b349b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c31ea82aebec5996f7420fe478ffb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0e3783bf85eaec45625bb1b5597d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e36a764582c8b6bce6b56152cf27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd747ee0a070e7dde701e9fe6c83343500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094d63b7337219077bc8fc12cf7346501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8c5fc7092701b5746fa0f4eea73a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a5574478d4e888a2226f3bc0bdd1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb9f29d384da75bb4d044ae0a5217e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a04c702b861b14e280764a3e72dd2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb410a6d7234591e5a542599ff7609506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f52a522677d38f5c94b8f4b4e504f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68992eb734270343e52b13d1e727e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ede591b28adc7663a1c6ac55765b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1019cfb353c5eba34b2d4d70130fff2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de9a99a2f1119f91a181dd3ab0800c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c791a9e863bc96390494f09749c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9b0536b2df16c77282e40a1d5fba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f50198fd2f844b682860046a936b70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e513c1ed21bd97bfb0b0801b184c08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eaa3503dc555089de7811e416ff31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b91959128f354f8af6c10fe85759517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ece5b3d7f37a106e881d30116f44af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52443f0594f20ad5b3e31e3c8f6a6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d453fe4fe9e95ae199970a76aa453c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bf3655a842a64ce5827e7ccc0d3da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6257a460c8b66af4289d8b95b4fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376512495cba92f67a6b2fd2be0da6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e13f480332774301a65ef27f8efc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ddc1a1ebfc23c5defbd471b22b8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2352a67ba2f68f153748f632790dd3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212314cf1a3992efadcf06cfa4d33f00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad22e7635b2be72f9a82e9a09e34539528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4544571494a85f49fd1701d83c666a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c31f4373f6d9eb65fbf882445912e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011be2829faca999690a83e142db02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ebd79c679698a6f0fd6b1230c0c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49470270650600bd78787d409c4f7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618b2e711619066f0cc17326299eae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792715cb6736d701de84de6329325f07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3df82bae2a7ef293e0fb469ef6ce7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a9981489b1ff4f8d66dd141b04214537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d504f10c8bdda1c386825ca3371707538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe361951ac7fee83959626c4284d628539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a849e2c14a94a0a9ba3548fd4c4be0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2996f7bcc08eaf9e42c904b6157aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e736aab7519f9aa53855e743e85cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc98a301ac75ce9bd5a8e46ccba836543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e422206d667301b4478ad6aa50775ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af657f385ac6f97cd06b19c103fc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097bc1dc218f9101f87640b371876fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddadf63e86db729921e74aedc11358b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742180ecb27d9bc0f12652f1d32c5868548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f0062805243f787ab2323308c403549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f992724ff3f6dd20f3cf9dee935fb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858794db70e4e5fa4f09bbc74ce75fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5030d5076e0125bad0626bd7d638f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbf6ea2b7132ebacfb7093a34a0d0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672c64545ff0304dc4b4b1ce3d057d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d436236f5d7fcd3aacd8f35c65aa0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c619f0b78fd64097008de20ea631a4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c11c395cd5f33baec6c7b4beb5f486557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911301dd353d3890ae9e8ea582f3858558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965ee9ebded586980813cea9211f769559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7e922b2f22259a043f878f2eea133560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97645a1383f5fe9c30d64f2767aaa27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46ae09a1f6e2925e38bd4330aba0a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43a843f80ee870b87786c21b4f3b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88da43fd30bc9a00f7db0052fc37da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0402b19153a4e75c3f90a0ba02b35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973f0bdc6d3ea12518ec08cdb1a83a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549213e00f78e8dceada6b61ed05a2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b68d720cc65f9943903dfa2216f89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde00664a242d15b610837029de8ba9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d01652526b032118d7283db109e37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faddf2d2a6b27da4226757da9f0fc36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947a8b5d1f1ab383330ac35ff5be04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2535e1650f604908e5f40c974b22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46395c364217731fbd53be03bd4ca2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158886266468658518ef02bce25d03a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad726747ce82a8920b39564c3b74a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0e9b7beea16cdf65183cbd30f082577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11125a286bcfac97b9ef8d258c7b1699578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b1eaa50e85287031060521f7c98c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef1c0e515dc2453f47045cc97a2a99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32919021ad4c2b81294e9dfc7b267e82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe5a6777ab1c42f431413f37f79337582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb79044f5dac1a93f945534fcf450b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7686d32c40896dfc36326846a74d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e6fc61bb8ff2d4b1ca7fea9906392585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c283106dff481601ec3e98deb1ab69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d78238478d4df3846115265de46159587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382151dfbd3a0dd37e9e17b7aaf028c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648264a4f00770a69b3edaf44670c1dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ef5404bdcb36119caab5ace6810c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff7290629fc063ea69cee92f22d4a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d145f3048533f9b8d85ac0d9f6ca665592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dc7da8efb43194feb6bff60036789593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6818180797f7cb9d71093c0d3ef88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c415a8c92864508a772dbc89da0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb339f8c41e2d359b874ad8f9b16bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a999ae619686c95a974157bf12ce7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d914573b260d648cb3c417eebb9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c11ddbc5f0cdd62daf44d3cd6b44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00297b0a5692ddac8789107815fa1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b8fa864d8bf0e2f9bece4d71c607601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7524ffe32c9b77aec810b4777bd18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927604f2df98b93a965cee85a2922c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35793b7cd6934870644b8cb03c88375604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6050e4a06e92ce97d90e16ef32a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b311dff5604893db648a34f435bb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03269e1cc2bd45f99753f0db8a7a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c079482ef96f6871f1c9abb73264c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb083ac42c890fd49010765a11f65d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54fe3bc99f168181af0f083417b71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b224a48de46c0f073bb7d7efd311eba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951918711664e3c79b09e5f22defe644612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd651284bf154604312a3825dfe3749613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7805b5789c221b9b5a57b08d597707614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a0b1a2906c18a56cfa4fcdd6f41da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165a98c9c0d659e108ee9c347a37f5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751964ee00deed76ec6e61a94cf836e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2730bc89a6bfdeb7cf46ce8eb520f97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559cd94435cde5a366ee0adcad5d91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ab80333c22c99c2c9b1d7db05e76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca122f446625cd2060b3f98289aed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d22e1534e72c611eeecb4a3ea9d8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efced0e5c55dfdb592dbc911665a4342623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8558170c681e060847f253c0bcedf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b36b25b642606aa65cc2c0abcee3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f573cce6f181d5e4440861df31699a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bdf61b4f73da36c77a01cb457c98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b84095bd525ed92fe8b890ef7aa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ce7ec14e7a1de56900468c0478a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d281eb24e5af5bb7aa7c88ce9cbc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33785968fde0ec7e45b2daf60fc67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268459d65c1813b2daef63885d31cf0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed637f7873762d401ecb7d5659077a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c840904ed9bf08b6e1b2577844e960d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4329648e68ff227bbcfbce8fe0e90d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3d8030bd36003c43d64d22f1bf8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c0283ec6d449e4dc9ca3ab9738525637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905ba55455193c44c7ee1fd874b742638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847f5916b98b8cbd8a6c9f502420236639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb0f0e9922709655488e40948814d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc6e8681caf0352f5b95f5e5a00b79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2232993ced34ea653071c420fabc908642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7327be15616cab60dc006acc5cfc0e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ebb69f33f8054b7659e4036dbc1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5b87916a050360563a38cdac6202645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d3db3a40dcdf54e8de5ce6d4cb66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8dfad4e884b0529f98349588f39a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191708ee8a0b540581fc38ff3afd7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df03c69f92f5fcbca93a524b709adb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4467914add3cf55dff1a157b3a49de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48058c1818f79a84b2a39abb85a111651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0cb07e3b9b0e13c8bf920209f07f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9563f637e7f67ce8f24c7adc880da66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f83cb54b61027d5c78ee23064c897f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16640ee3e66449b2d7457458f7113a16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef93cd02fa12c2b606d67c4541084b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ae11e698ef1654bc3e066368fefa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816bd226e480f4f9b1e6928468fa79e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84640eaba9c6bdd88fc758d0654ebdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260826475522780ad0183a7aa15a36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63202df9fd75906f5bc769a008bea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037a747dd469fbabc9f661bcbb39020662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f9d1077f39b7018adb874dce0e57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cac35cdb45de3fb640d99023742b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db26575c7fc18b137e8046f1d4ce78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb07c1216b04a9b2c50c665bbd0c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956005752b59fd65725aea6452492f3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33560a38bd7e233874cb72120360e31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ee968d0f20a2d545b16f894b7b4c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d2c8692b05cd14a91000a182a3e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e06675b72f58cca134773ec73c834671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79dba560ae9f0db00488aac3bb45c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c3f1c77d9a7be31d4b40a4c2c2130673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa427b1d5328a7a638e0c30c0c7e7ed1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb8953621e0c6b7118677ae89d7a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629aaa0537fc828758283ec443035a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c00772d6956518a08f27d26d86c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae415ffa19bbcb183df9b04c6833d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b640d5ac86b4640ecabf038b31405679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec0ec731684e25390e3e6ccce47a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca4d529535666cd449b717b47d64fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90df1bdc11edd0a7ce6acf5d8c1fd47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d4071dffc1f0bbcc3df9a10be8828683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d285fdb51d36df5fadc2f327eeee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c335c7723cb8158f76a1da68e2eda0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb024d1baeba64365c25e7b2050f07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20704db8033c0fab61a5349447c6463687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6cff2bb14c5f2f811a34ee78fd068688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0efe113db46b4e25890aa72888fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0474c18298263544335eb0f89cf9b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb7e0bfdbc8f1db49939693d2c122691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740dd0c813f98d63b5cbf99db19978d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d580c2938d805457907b137938ced693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ba7fb6a3f5d6dadc0fb71b2f4cf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52946a849d59bf5444739c23f74d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268bd5ff09f4b815da3e7a568c30041696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29748484197bf1594ec1082dd65636697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425545edff73a4f6147093cdfeec93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f3fb767c6b358092a9aabd6998f26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b776ad4eced116d9e8514c2ccff23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e0e996422a387f06dca8beb9b297701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750db031582478d4ce02c90710d928702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c4a9f6fec34174f66c5bb7ae9152703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5f66c0d24e0df411835acf5452064704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e442489212d7cf49ea31561c0542b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47ec458961c80fc99d1bf6bd65140706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b638c2d395d850da7aca4d271d606707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0465054e7e0bdc10e443c35d5a5131d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44d176d2d9fc5a015da0d32b2952c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd59e9d3f45d82f5c07242e2d6e2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de5c0ebaa7b07ad40507233f29928a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c20cd7d9775dffaf4e13aa7d88ea5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b931dd8e31009494e547c4e20240185713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eb8e64c308cd5cece7ee330780b5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226304f5cec598b1fff8fabea23b082c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b7e03726d033044cea3a66a05ba81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d37398a038ced3ae97b3aef26374a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae36005b4d34f130f4c6619ca0200718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb86603f31b2756d2ce1a8f9a095c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8267e4e3e8ed8c4a6a4e74bc423112720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7acd557aecc2b05e395ad943eedd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae146be95628b4911770d67b238bb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0cc72a3a62444be765d7cfb3856d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01dd2b58875705030631681a2bae4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d95bd9507f94dbc75ad2acb02fe07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cb0a9d55fcb7a8a741b6cb665d06d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03990ca1950e69b6e7960fdfa96e70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501db7e0288900dea408ecc9b01f43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df214fdf7a96b3c97ca69ada44c1236729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d2a5d3b23c37df7b9068e3504f16c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b1554d8180644ffcae0528e19713731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f5dfc5dfcf72bd295df0b3502222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235209fd6986a244267591bdcc2435733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5033e68c64d35909a831bf57d4d0fa9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf19c1e23cb2f16e92b4f09ff67d7e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e7cb6bd939890512e62bf3c0dabd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5f02722f853e08c0e5ab08f7010d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012828de516acb239f6659f33e440b4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295377cc3e2a0a2ba297e4adfd0115c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681225497a744a48401e587d08c2179740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc560434101f9886a974613dc94591f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd2f69606884b0260ab5738bff472e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe10eb3cf5a3bb52faa866983cc4f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f56fdf957e344aba6e419e98650b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27390dd2ef23a57a376a605d12eaab9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7104225bbd96ce23be1792331976ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8d5ed961a0eadcfa151e9c47161e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a6f8b036f3ebff4c6c5b72d8df16b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562dd106eed31d93a3b20bc1f083010749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04fb686bd3fe5d5346e9aa9eba57ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc28ef0d2a0fdadaecb5ce873f9f82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe8893e27898ca839acc81b876bad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31c0ff32c758c110721b81d7215fa753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>