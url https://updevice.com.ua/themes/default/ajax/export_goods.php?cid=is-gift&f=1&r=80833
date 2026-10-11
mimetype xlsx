--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e64a0c60e42b185a107d252465559d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08550669eeb8c344fb7042f3f87b142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62476f2796adca329546083cb3ecc0e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b57c25be48cd6e56d35cbc7c2574c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a408ccc4c503acffb9ed7fb8ceac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f7080e96cbfe063305ac3faa39f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c097888890cbb1809bb788b491e6627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fc443c04d5340e5b46bd21ff1ebeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4805bcfaf6b381e5bf6701b160e6b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2025a80922dea3280e7b08a49765210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bdef51102f9827ee8bc2aaa8fc4a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e733987cda589db7c6491f0d620a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df192bcaa696b0cd05fe39b9643dbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a9a8389484d69a96e67ee3a8904414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ffe17dfa8781aa418b918d738bd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f4789d2ad2129620bfe5cc79f8a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5c18ea240a8566f363ed6e2511ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bc57260659ed7f3994aa2e5c3618018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c54cf2f9e011c0800d2d3c8bb79c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d9c1d5aa99c81b5fc1c12e7a9cb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183cc43c60d938f1d3a57201f88e5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc7749e930afbf30d490c2e01935922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c71ee008109d02eae6974a0ab530623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353824664b4a17a54ac7a4c7541a23e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e278cfb423e92189dfab2dcf218df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd36e362a1b0321ab8f05cab55a06ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb4aa917a57abae146e258ed53b5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cd9d6e66e596a9de989600b74231828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bed99d1f51359458a41580bdd2c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d3334c12c5d0d4f29024c3ff8a3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410add32e3f310c8ec2cdecc5b4668931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74bd76e35c675029af0aabb1efb46232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba28520ab0a9ba4ca1a750cae66eb4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953831a16e5a0f8f4ace8b941c088b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca2938e3b3b679de6b34b85c13ff1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039709e7b88cd981f59f043d0a778936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeac8cea389ec13aaf1c26d3e1d89737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67645c7d997d5d01b148671371f7a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962c99ec77eea44086655e95b5a8bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860040d5461d1fef8f8142a304b1225340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f29c720f04b7e33c4d83d1c13d8cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4dd5b8073d9710c6de35a9910fd9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a49b93b9f7b26426992e3d9c5b5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa4b044bf9f3327ea36ec81d3815e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016617ac1c808f3814a392603e3069dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9ddc520732d33aeb81ae7e866f3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a3ff2393e4275a3840042b42d68047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3e023e439d51f626b725e91b838048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1145574faba8b114ae705b1ab09c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5705acae5f56542786ad137bdc87d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e17232437bf9025bd21bd39862258551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b539c3c83244193f8bc6e308e64352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc745e53281787e6298fcf36c7c8f5b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f99a19e84ad3710d4c521c5a6dbd6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83bec3810288e56c1e95756d61374355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45ac5866fcbab45d21ce7f6d954d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b8deb6f372d7c14e01c014e7a10157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f5322eab7171aed705bdad511e40058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff141690f629574e5006764012b422959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788bee0eba6f155abe1d7e8a9b8577960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1c8ef964c80ab035c1217e3c872761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec4a0ae19376f9616b098e7d334c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10160e9d5b55d81c4912948e552a04ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486dbea1708476bed457c39422cd74064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc0129d046601d6fabbdf34dbcd2af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21980714f8d8bd35465655cc719ce2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c28b46b87eb63d99d6d03c82b2dc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a08c7172145aba1652382418d90c4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185ed9efb87fb6d99c8f047fc52ef8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add210adb3a49d7a1daf19c17738b05d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e967f0ad5e52470c767d98d2abb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0174522ef29c2d3ae9dff3e89fe9cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a57356aea86f78eb7fce10a6730a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0281beea5f80cd0648d5a13fb43e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d806605fb3095d54814baacebb968475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8681b4b388a6c8ad45ea3e4d6b4ba276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd378c9834d158659705a0d9ac7bdea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993761ce49b55a8a28341efd7f115e1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca7c97fd347d6e88931f895fb809bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7404645bbf464ad675b76a8c3a40a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e9f27153e58c49c1109a767eea7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac8755e4025fb9d8fd188d84815fd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67ae1013177b30ee7f87e69b6a485a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3ab4dbc3f1ac2109a33474c2914484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd007d3c1cdcbb1e7928ebd558a66785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68173547fcf6713e5f23085a2055bb9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6890f7633b7e02f4cfdfb3fd2b0a5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29761ae75ac1fb49a114859269532b9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc814132d7af3787defe18a872caf22489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af45240c2dd6fcc08979d63c2cd2d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed7484e64ef73becc09bfb6c9fa60891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a132a6a6b020a15c43ea5d4e84cad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b3de22f370dd6c261de2cffdcf3ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c89708037a2f890fc861f37fdbb8e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379b4c23bb9d62451d5a4f5e126b6eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9babe00d4e00800c8cc7d1f775a2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08a31aa785f5eaa4d7cb3d185aaae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c51cda27c0bfe93e933f87d74da4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61743e85a09b1d99f6c690ebac03b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1253220db32c12fbf2c9e856465f2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a02bd475b47150d5238e846fcb77d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326f013c60d961a385d88b3b0d9f26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb5d11c22498feb0d16d9883dbe7a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c3a8c9a19cc8982f4d7a8a9ce5e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1134355ce7f0fe3d4ed674c7da457105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e89c819be0cde2c88ee45dae144fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e09538adb5f9a86d03334664a2de7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f2209aec9f68eb3e6a5e09499de0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98b537d86c59274e552726d6e80f7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b72e2ac5a884c2d9f1bad4496e7ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def1dfbb09c22d399282aa08a4cfdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63b3227404c0ae13916d8d087c0d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb7dc5425c70ca8070da57b262d310113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd5e0e39dea5e4da54ecc8a1c9c90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeede4e8974a326477b506dbdd1f61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a914a5ec58328dc143e7b86c81ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2904bfddfa71eb1eccca66907622117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295efc9c8b50565fdd8e9415bacd412118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064a81b8fb1b203a423af954c92e4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a714e9288861168d376c90ff50d3d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd23ad34f98e23ccd322805afc1dff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81b78837a628cef46e3d7410ca75a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5612251bd3ec41e738fbb63e8e0746123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a056d1562439ee99dd5d9d087ecbcd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6b1fa3d44d8894859826f2b76a087125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4be5a1dc7f0a0710e318213285c4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461cac189c50a9a61c08c6b15919607127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c97bea6108fab78f7a8678810d93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee55ee9f2c30734b3fb90176f4216129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d58c8610cdfca9a6f414510454b09b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef65f1613c5b38faf0c2ed3b4e40b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648712a7e16b9de06cd7a929ba61960132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938f5a6ee23d095f0ed9b95c0e9915133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc6515d86482d0ffe9f38615355998134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a307f0d413fda857b0c56f6149142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7d2b1a4e4a9907388f76f4736d22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded8b8ef38ec912f989b552759bcf00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26693ea40c3ba15067172c5b378f8630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133b885f340c83f06853430b9581a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc85991e3b1f9aaf71416e55c5a306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca47d26a9cb3c16b45e4ad1d4e135141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29626561099cfcc79be9cb919a4db55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcae3ba3df6f453bf39df33dd3818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a374e643753711871c4687058d9a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a05affe24cdfc161e29a678319b8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e99bf14f4877ee9ec44b8713c2c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618bde5f839c7357bd914706fa1a2d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420b053e6e4a9ea1afcb02a196dbbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d104609399327169b1d52b8afd85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf433b164ba7480fcf423e4d0a4ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5770bf534fe3136a29c73f6f89a936151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae690f824a2801167c3b53c270be3b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0039bcc6b0b7c12aa437b635004b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b73969b44927c1d56c55db3f614896154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8ac0521e44dee7c826ba3a5d68c48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abca41fffb934b8b973740cfeb911156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d083f59037545e0fa731b277130a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f6c262badf9725911f535a98053b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d2dfd323fa12b8f3e52d7a3fb63a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2db6a94ff58eed6717a897af7a872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e14c83d08ea292b7fd9c66946058161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29c35c44719ffd670a3112bed145b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e2269c67b74185cc236312bec301163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0e3f151b02949b5a5aee162b4ffe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6190c4fccc355c05aa27472d38e80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e776510d489c3a3c9106c9c68f0915166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a116d4e31142dc8bfe9ab15bce40096167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4aba49b25211eb8eb56434003993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a001ace41ab66a10ae9c34de9575f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe9a0b8649eb35bd31c079beed4a96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7919f37a8a46a49189003e20409986171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77850cb45da3d0876e9d4aeff5d85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b695cbf1bdbb9864673f740a8840173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39d587f45efb1c2d95e4b5b82b8938174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ad62c4ba5b68e5949c6f25f2714b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e491554b825b3dceded0858e0f63c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401815509574f87b953fc8db37ef481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60fab69272dafd763cc4627eec9fd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f7ec2b4654f9df62ae86c3095990179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790756fa0a02ac06c7ec4c4148a9eaa1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac4abb9f7edb559cf3c0fe49d2a25f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb417b8dcb1af46fbbf69b1a089d7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85009a3497795f7a13a8edbb64f4799183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aaa31e48dd697e729c410da89b8cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b533fa67278a9546c18813186975c47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ea306f2448f31efade1a379ef183186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aedc97805fca360dac7e27f1e47734187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1b08d9bb1ac3b4b9da6cfbd5375a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896810f15597b6c85351ce23b5738e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b85fde3e6e2d12395c7731b8dbf7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02712643fa8aa0fe347ceb99eaa16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23351692bd3d5c3a587f7ddca65fe2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f54dcbefcf00523ef045a878a368b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e632eb5d7e45bf05a3ed21ec4406c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d14ceb2a492ffafa68d8a5c4266ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad503d15338837bc19b500c93067f84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc86fb9ec0baf5623078e46afc18bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605331325f9b0b3d32aad216dbe5ecd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fed5e8dd8452eba149adee9f4ee60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6660fb471e0c8c9d2b4358f4eba01f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42ad6f9f80fbe8541e7f9b4491481201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bbaf9a934f252a03978bfee37c644202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7cd1776effea130f52f13b3bc2da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80353990e386710e79f39c693a13b786204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c59b05d34ec2f521c3e9b931dfa6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a6ea21c6d24c9e3288b7d63489a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d02355bbe7c6f41abcc215ab4f84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30628efc3bb7ea467ae6e1bca538c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1b82fd742abedd7020bb18ea221f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214504f601f25846b07672a3201e62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fdbedc52cd3d44a1d559b3e953f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55923a18cb4ad64e72ae3ff147c9f887212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c98454eb0ab19ec3a4c4261c1fb15a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78222a975c9328fed78327d679af3a3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a2046a330fdbc6c148c95c193b649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa8efd25940f61afc4f79c95dd0b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8bbc71f6b13a348048c37250bbc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aec85bd9e971db332d35412102e57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6c8ebf35224f68dbc7af9a4a679c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48aa245b5f16d148692fbb8dfc49fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8746a9e6ab936c626e5d81fbc0aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528e2f76e5091371d68f7b85ac5e100222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafac5bfe29719b075b3115867222a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a1b4b0bdd6233f3495c849d41f20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95455d781af02afbc98b3b09806ead225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2acfa1af2626f24fcc745dc953042226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f54f13bc9d002ce690ce40bc0c68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf5a3cc14b3342a525997f3e3808c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d652639ec30f68fe3a0208b4f439f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434656fc475306fd70df0ebc4e381beb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac188cd70016b2d2924d11506e57dcc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c300da698344e22a3928d7fd35cb56b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b17ff7f1ccf47dd2b7bc8d505870233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca84b1075debfde7fe1df743b1fce7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8b80d57b726e8bf336ca12505aa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464adb6e609e0b38ef781a925806218236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23826b80e460bafc30fbc3bf4d3f80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d563b72b01b48be401b57a3db6571de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587cb83afe6549544c9d8d9bd03589239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999862cb5729dcd3f720f94ff74fa4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250c2acf0be3c9f3e2e584dcfde4b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9573af2736a0079457f23c8b0b72b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450176f6c4af454202a96759a92da4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223950730e695af9e868e4450f83d5ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc348ea8239bb4dbfa848d88bfe15f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598c9e4f2c613f088a3b5b2527b9453246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834757bce21d3c08736ef7b77ff1a884247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bc62d8e7f267cf3aaee09918c5cca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0c8eec7c29b0f9ecf68e33160c020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2abf9ab93bc80ceb2cd3e6d9d48d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb9688a19d90108d7cefd27a3140f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1544d1e4729109902eb5054f797b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cad4fb0e3c330d9cc5612384fb001253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e09cea4dbb96506bb8ce5a75439f0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac3b200909ed394f3051048b0ee25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a23ca7b106100d725fa125cd7124b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef146c9f208ef4430d087997471ddd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca58dec5119a032572fad43390829e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c25ffb060ad6cc4dc818a1db061fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b57a5a9a1a5991b40e0d75e7e299a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd4f7ab16d1d7531e9f73178a46e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2545ec0d4aa542549b961ceb01ffc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6786732379ab95771d3752567ad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255df5c981498e38aa9fe7c70f97662264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598ad6cebf575cbe3da6def9c59230265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db73abe5a8d167842baae4fb4eb870266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a7ded8acb48ef909e200d3f0128a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449db9fb1144c64dbe4847ba51ae6364268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0f450dd1a447520ed43b439702ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ed1c8dd0f8d97b70225461ccf09d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2683002be41683050d35a356d193b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0a1abbc991df73c0930825e77d347272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57df5e3455d40eeb883a3828d39fc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b0b37180ec3964f3054c28107f8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8de5814c2fd051a474b7efaad72b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002376a6995a1d4528d5c04e98f8b391276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7195eba2f780374884ad0eb2fb161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8904190328cd16da89697d801746ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6a33c60dfe2b529f4d307e124f70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509b1087222939f602cb8ab511a427280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e624a5ede00293561cd8936f0f6373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e103b84a67523902d9b05d2b5daac62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60676d8083715ee42f42f9bce7c408f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd677c562be690f5c5bbf45317e78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785417bb7382b415edf5061c0121ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301949b30bc038bd6a022372158a86c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d749254e945a0fabcf180543f2b00dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baccb1effb1a55c46c465db5f4a16d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae64704adfa151137f475ec22911d5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be1ca1457b4e681bb044e0e6240cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74757a55ed4dbc31bbf1e720ed7d68f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d8c0069dcfa8ef7e0258926f72b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742717ba9bb7cf58cb03e48e5bb088d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276811fa6e4aeaa81cf97e6a9afe3e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484695e85c2841c3586da4cbd3866eb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b70a1e6d0fa8b101682ddc596af5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc26ad51d23c5f8c0390af7b1786a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ce4ad2b49bd72579eebe2ed6de07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706bc1ef8d8435aba9bceb90354a380299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a063bf6a39715a38256ec8ab7df6d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591afe8c2071def7191105f9eee75102301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd6a1deef2bac5bcaf717658465d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d78099566f5549627a70ccfa79bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be68a225cec5301831530aaa228b4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ecb6fd5fbc78427959125a1b9a92b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7714029b0a3a5287f68bd0cba58d1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969cd7ae35c330171f47ddfabc1071e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ae65738e1d8845eb4fceeffb9ce0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12666363d9bfb5c95883dbdc0df28fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304f8e7264923f643f210104d166e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852769797f7b52d0209d0155df25bfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed48c6781e2a13ec86bcbea764a0487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b9da7163e9892c8d9fdd20518de1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b1741199f48920c209f6ead5aaf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2e0f84953d5f6ca10368ac4485edc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928dfb542479d2bf6e31f98770773c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acf630ac90e0aa7b9b27552352aaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2c383edca74cf2daa7ecdf2bb767318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d5a3388105d93dd3786b205f0dd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a79687f14e8c33ea885649179397e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6fc695dafe84cfb80143190ca6ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b2dc3bb10c1fe046f599fd8ba497322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d568cffe21cd55554d759ae6299b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dfc427697e6f620c7ec19520f9a78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d12d300cb5bdc5142abb9eaac6ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8bdfc8729446d1d444f685367c402326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa06583d5f63c3d39d94e8337b407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1919b7b13557070f5e16141db46fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5364de23f29fc710cf74242c55a187329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b07a7a07a2fe55ef9c7a2b479fc18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac7e458b7ac981078031a7ddd13b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794ce2b34df923f6a0db11b2e929f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb31089fbe2dbf452cbbb831d6036333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db6eb26dca2d1487972d510ebcb2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab984d6700a3950060514716f1d36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801dc31a50641d4d7bef7f4d6d452ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc69b426acbb502e40afdbba958cfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298487eff3e71412768ab48a8fcd1bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322c77738a90e51f0e5ecba9421b67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d4f02f1641cf8e1b96014a73622a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91836848a15bfd4e39eaee2e10ca46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612ae78b25fd0ddeca4d44fb787741342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fce0a430966a8d566682865b900d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b160c914405d94cdd8845b2a4f822f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b4f189c92eb26e44eee2684734aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5b10ac6fbeda3229146b5e65a0d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea748e2c07b1cf51c0a20822e65d24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75244f89f8805fb2911d13c4bd48c255348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81d1ff99e3bed4db46138684b1258349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ea274f7c325d3ee6ccc0b94e6ff8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a991ed8236163688f03cf8c7296af4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcbadcdb1b45552bdb1aec899446de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce996d9dd03bbc22a5d2f070c1c4f65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f24df2c0f90859bfd5eb3cbb04aacc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e0a4615b0fa2df2f77f33b92b772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4789cccef6f42c1ed902d3402f65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992ba562375fa0e64364641fafc81d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315f021dc98140f316a4fc190cccf64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d30dd01dc46ea5e09225bdb3e6284359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d45509b47233ab697d4f833cb507a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b530cf84d83574e97c6efb8e1dd725361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d7d15e34776fd5baf39fa9175899362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b71fb7cd26f997c2d3453b8f2be1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793af81395ae2712fa46913a948172364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f45453faa8c8eb6582ca453c6e0153365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b92a2c55f169b8237180e23693507366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b142c88b495eb149483f2bd9b02a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d50abfc16f78daced29748ae29cf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f20fe0b757beb7baa1269403ea4825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6fddf297f02ba7cb1439ff949db83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffd6464b2ba0f48578055731ecbb24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c73233cf7ea4c25898235c0b90299372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553b93390727fe9d127de4d65bc7dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2169c19588a49df90c5bd012a701f87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172359c2c07634aa83d1cc1f474224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed33638f0a0686491474b6aa969687376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045785e0a0ab4b8dc766efcbc92d97f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ac4b52e884afba2265f9dcd55a7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995cfdcdd21f5b4deece3ffff1a500a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec516b705e34894a07ff1eb1f2ab499380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5eeaacad1083742555e01ca1674d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837bf1a99b65e64c19f80366e74ccfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8b8e4572b483a43e12b07df840f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102324d52c4bc2705e4d9d11114e34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1b68c4028690246e0c9dfac65b5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab96fdaa9e2e8d1f1064310f91f5655386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196df07246ad98158f836d05fa75b42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2816e00e9f01ab607777efb81f993388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62fd0026727537ee9338382898a4ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d90ed245f6c127a9cb6efb9fb216390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a0aad1fc6b41989b425bf51d6a42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f66dab5ba84c98314a7baf4e3763fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0535ac3fd22079297bc37391398e93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec7a9e55ef6e8c877eed4ba3791e57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3232caacfa5a95535c85c9a595a7be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e721a280727f4e402d252d5d633f3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65d7bec877a5e42104a6e0030b42a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031c88a29fb2875a9589b8de5fd2090398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba0c4d8660b3dce27af793853e0d2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a066b832c8aa2679e9428999c0f0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd1b3ea1dde2d7ef77cbd0b7b51cc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa22f345fdaab421064934929a077b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52193b56ea9aac4c6c6911d9fd4639403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e53c7b88af438eb82bd65b273495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046e4d17e4d1921b32970816c09534405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590ed14c9d3533c7e6c7dd29e9eccca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746d8f0785b833e73d642fcc281cede407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81185df9aa1dc9691e5aa0d8ba77b46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498d573aa01bea7e547c20c5a0c29c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2185ea952cd5da5f67d9b6f7d9e831410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4324edaab083a4e5ce03d8394502f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786272d40b382475c8f698026057a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fd2cf70179a848f91d6ea3386606413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e6050aa67ccdb3f42be4246a1af7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beee1c91437176e583542dd0b6b570415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e04eb4360b496462aa542eb2c184f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b553e3cd01945efba2f5b9320687417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce174c0a3315bd65df7a65806c7d50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839e1a30fc6c88be3340df998f17da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd06dcbe698ae19b53301742dc5797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867c69a1e3c4479e7096bdcd184512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4adb552d105b1f83242d694b607ca4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902425f54de99a75804b1ad8e711464423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1af21acbec8c0ed0f4c1f75893f55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106c80b27e853be8d22b3af37aeced425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390451e4054253696997e4c1ef60a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758453b0768055a784b0a56ccbd388427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae0ef953e4c40cae88b371f429dfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168c5885ebafabad1942a78d91f2380429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2226edec262908807d2f575166f63e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee0de85eef90de6e368b4d687718c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9688684a0b997d76876e88a045142c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf912f0896fe940e41da11c6a5e53144433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a4e9f5197da9f10145dbad9a4794434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b75cf36eed58da7ddd5405479ea03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d4d0b92bd63637b6448a632caac66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5bbbb40e4da4ce3c556adff45fb56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313526fe1ea30f3e2021195108a81d08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2b6ab8d525a19ab664fd9836e6c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391d9e7b711ae8a586f9f5e89e4ba9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cedada0339168649ad1357b2c94f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f30c17a073471e87e2415b908f8078442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7fe1c438afc45b945d92f28fb232d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc80f087caef945bf584ecb6e8d2bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99d20f3726d420c37bb77ac816182445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792310964651384cd09d27517ac440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6228e5c73cd7f76008d07dc434f9c95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb0fb1e6a3d383d5e0a88c549e310448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c91d8fee529fd305324d449c98d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee99823cd1d660845a4fe29aed89d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ed2a82b59080fd823cb6af2649b23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45a62c28f7f3390750cb6e9cff537c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cf587fb34f27a1d1b75a0d20cb54d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dcb4abdeb141c29dc7033e0b64390454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd45c6af21b1bca02575ed9c6a6305455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93a3536f292b5d0a072f33af7d3253456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975bccaac6eeeba32b563f7444093ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889dc87ac69d14e97acd8b05933877458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b92e643cd76e4ff6ef33ffd434f249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334181ca6c03046f6ffe12a9442c43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850a10ce002503ea9a0bb804c8a897461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092fd0bdcdafcfc4400efb52b69bc8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625bd5754b80fb4eddf0445930e9b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b057b26a275cfe62b0042c0fac5b27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393ed554cb2264b381a86a0c8f07680465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633939b81ead28341705dcb68b2606c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08253df88e9a9e575e969dd6b55421467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d9682cda1e2cbefa8b7651eaa7a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f50c82943ecb39d1e6040c9a7ba87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b28f847f6e0240ad6bc74a2c17f70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea508312dd3ccd0ae22baadfefb6d92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9397b3495f69c63c0f4d7fbd75da8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd613067aa6aa1005466452e19dd835473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598a28b216b0b57881281eabf8c3d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8fc9f9f61540db79a7be662a7a6a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e16c7b97782f14009ef8342586ee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816534c1855dfb75a3ce0f80ef2fd86f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31bd000c7c8e01cf1d5eb022d8f03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90003964cbc7a95ea217257d963afbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1670db4d1dfe7ccc99fb941fc9bb8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9e21eb6d861e9841d63d14d0a79a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb68b563ebc47b7114cb718118287a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e8f984ffa3b3f144f4fdb95b2f9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9182c01efcea1395a94a053f3fd3d81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff8b30e8d100a53d16d0e5cc245be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167713f7a8c73716bba326f9504fb54b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96585759f4567a0d9c0a6694810cc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9237c381028c174ba0ba9e49ce2e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f4f23081cd897cf8bff0593bdd457489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f87825952189bc0ee45d9ba64418490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931c63c74b09ffee171f4ba6c03cbe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd821ae8805f3ab1446ff291265bd9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46abd7ca879f2af887053eae674674f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab57bb1dfd1ee5fb04ddce2ac1717494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a99d6a38a6842587ac1e111fcd0e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205f42a42ba056fe76c93089b2e991496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a14e41fac265715731cc8ffaa37e8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde0ce831d7be0f23b6408d60c5fd9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b0dd66e3d88c74897d1a7e666d14d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452326e9b40072d409b500246b55c924500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79cf489ad3efa0b7c9a06f5a6bfe8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefefdce7d37693d9eafc3c80815ffa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c41bb8fa8ebee25f1bc6e1e404d2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292effbf60bcc7873cec73fc788fe5f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0e4d0ef8a29f5977e783a01fe8c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56316ea5851d59ffce0fbe75bff80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde6e793662cd290056dd4d0f9e095507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406d97f04a7ce353676e8faf5ac645508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d43ce394270621c34862e58bd3cc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2158fc40708780f1ec43db163b0b672510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c119cbd4dccf3da27232002e85bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cb26be388708e5e5c1c9c5908290512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5d86edef6ef3d89681c59e7bb1b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f4559a8506092fbf810d913f4165a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e216ead061cca1cc7a3c6051ba966515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b581f4a8f1bc33fee6dcebd9107a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e734d6d3d18403f07ba77f1023cd9b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4499f78bbbfb442785cf22786b58d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8d272525d5041c16aabab310dbeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5476d6beeaea420d1e34c453f30316520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0dc406e9ccf85fe1a7aed25ef4d92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb420674899533c5ea69b7037be4ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3387b8d4bfe478196b22e4e569f15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b722eb1ef6710e2431fdfb2802f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ed49769d7f0d879124e79f10eb9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f3a7afbd043ea6cb4ae6ee674e3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367d58e568f5a5b2850baebdb21543527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25208b6f683e0909b3aa9dd12a54061a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260335b552c0e261686c91b3170d26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ceef001a14a5ce1daa189e833d2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffffc91aafc14ef0ad0d9d3a8b8acc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d092e1a7de41574a6e73e07f71b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483293ff1df98dad53dcdbb7f27d7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a500c7094ebcf9c00f03c0751a4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e5969392e474e21788aa355e1ac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bcadaa1c98c4e1eccf54acd75f5fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740311c06cad63b93787a8f322730db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee59b753c1b3abc33b00fb0af080e98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc6308a0e0d2125567628bc03499c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c08cd338959187453ef4cd32c4c8b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100b8e931e3bc243380cfae66f88d2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48e3b04c8646c799e4e35c6c27dc0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb6d71c854c12aaec7e52fd91406dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e39ff0b7b2ba8a5460df3ece765d89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e832c1a40463c3b3d3d24e70cc0075b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19d3c8aada3fc7ef6575863716234546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec754cb0741b84bf9064aa08d92cbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca9e9054a9c6d2f61eed751755619f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df17cd9ee974e9b3847a903cc7f74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a869c36116459ac8ba7ea37786cc19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60f20ad78b9a19de835cafc88d39e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e9dc1dadcf486ead8861e89e34e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e7817bbf7d4047a509b207e284e3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a307d5679032eff387f5c342b6b0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9047b96a7d4488b32e01aabe4de08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604741150a38cc91409e381b405ac5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575c64ac341b21614f88544ebcc806557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177bfc71a1cd3e0bfa9aa1ca8e8dbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284f927489d674b47ebcfaae2b7d0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca2dff57ba1b25a51d87e5ca929f6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc8efb03f37b76d8ba33bb054abcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a536eb9d7ad6173bc8fb8d5cdaab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4202950831ddd59a89846727f55758563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f3e1eb22084951267a4d34c5b0a69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d5e73a680a3e8d2b1985080c4609565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96debfdb2567b98a3df392b279a200df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42a78a11b7bd8dfa3e3600d2efdf07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f805b3e33f47842124f262b107e39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26811c744a85c1d696f1aaf3f8d6219569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb8e984a790e4459b47b73568bf72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0225ef9a9c1d93c9804a555b6a2b30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cbf8d7f03d54dedf65e8e5bee8199572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660af2a4ba1655f18967ae3545968c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dcd6b83fde1d0d5cbf32bc61bedbd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757077172d708febd44f308bb9f104575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d963549ece9e7041021ffb6187d89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a60e134d30038bd0601cd9acec12f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7cb62f6b57e3a35b2f9b7911ad307578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d8c0f11148b27b510a0b4ff3e246579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00466c06ba59e616d905cbac817c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a8eb51d7db4f959b0409bf98d89ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838d807053627e3e01d07de50aeca6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28767b3b9137c9fc4070d7e5d6b97c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da215a0239e0a2c0f9910490adf407584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3df145f408280bd7d2598293ff92d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1359f78fd39450e91de67655dbe1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09972a4d3722c8c3eccc517a8b006e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbf8d3aa863f602718993b5200ed2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b166b2726ae1823efc6f322f8d331c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e61babe45a852017526c697b328a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761667c1db36479ea7b8efc7229b8aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e005174a4c1342bf2fb9061427778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ca64a1eb27322d04d4cfe16fddcc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2efc6a2302701a75ea2bc9a819cc1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651f2681f77af2b762fab701474ff1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054efebdcf7954f4d66f74266ba94b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4ef98a62a45dfbe82bbcab3cfb599597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722fc9d72e9141d965b5a0020c463a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379b2a8f4813c1175418f7fd83f312599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb759d5c1e88c75b9eafe6f242e568600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8762ac33afae9def95438f38fae5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ef25dd1d7ca162f6342b1dcd341f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb6241dd06870d8e0fa3706b13d6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d7170f8fe121cb16c535658978799604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba27692b7d639559c6ce7c7d174a55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eae65f5a8e3d24cad11179107d8f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f699bf9890b296727085be6970720e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafabdd6a4029e1d9d0120db4f4f0af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3252f084309821ed4eef6d285d4e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c3c6d8eeb46b555f3065ace92f43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fa2b886de09a07048c7cbc377bd09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd50d7c8dbc1b740d1755d9cafcb33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118f63d407266201f6c02939b4bc66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64926aafce13e54f4290b3885879a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290566c13939d54d951a0c98c36222f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1708404dea18e5f9f46f7ebe009c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a76e3a09e3b00b89cef7a0e0638c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330e5db1e89979630c7b66d57115e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430c44a54fd0c4881776631ff78d8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0dec1c1349f9d0a52aa1584938063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aca4365558ae435f45732e7ccb9c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e01b580a7cccfa92f5aff47ec66ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d94bfc0b915d3cf9f733621fe08731623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263ac23ac40807cb931a3d6d4e971f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d686ad251455d4217b893b6b75eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f3d34247c793bd41275b766d273a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077f873a977dce9a5c85ae1b867db1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85df3d7b2f39a4b6801619ea16e1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8053d4e279fe44745afbb639d85412629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d66f79b9d43a7b8fe383c6760d4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757709f383094e43740893116fa3b27b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ace38a03f9ddb72712bc26de1a4d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5957f014d6d776ceed3863205436633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eff29a3b9812f7b7062427d6a2326634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521edbaf9d5e6d1ed9f40fc4610a8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893525dd490cfaeb488b8926dd0722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a744f5299252d27804230383b5a64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9097cf1c489a0b01f7794475eaa3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1cc1e73853a8ecccdc3275c962c62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8feaaff6cbfea7ba7741b815d38ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace05eaba92ecf2aaa73e449ec1670e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd152d0c344083136e731ba777b8b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8499b707464b6184d09e78e1a0510643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccf8a027ce9a3b1cc23a0948e86598644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d7f48293a2ee0978dbdb7874db5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294278fac0392fedb2ba7baba88ab30c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa2178482dc632e23a969ead0cfb9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e384e127f2a9f00fb4f843cbd621ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd0673dde4d9471cef6abda884f5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b215b544f8fde7c5423edc3b0f090650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11f81104e4cbee15ea6261000e986f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e585fd135794748ab0208fe76fe675652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953e4d180e45e4abfaecb616b3a979653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9f7591972fc2a4ae79b7956a1c75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce306b9822bd5f30b7f2b56985938655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742acb10ae4ee3f44fba58422403771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107f3c54a8fc35654d28c1bd58077c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4baabbfa8632077456debcda8d7b89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c49dea1e6d4d7125f6a78fcaddd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0300432e1de9af45b98f11559145660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb070cbe29c896861c8521deb47c34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c309002a22b5f4b71882ca0cff0ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c9d5e757017c31c8f0b7d30ffaf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3cfe9759ff55d1a11233d9630455664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c122a57b5b9ee8c0f3bce96c3fe2c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0769c9e6484a18f296bc779eb6209666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef8f4797369875e3c46e6382957c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5604e4c081567e09b7166784eba0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7901d6e3edc1d977f0bd6785644c7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a79b16bd7a8b10d4d60d3f0a33b1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2aa514b4b96506ee8f997cd493c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea7b8d04728264c6508a988a68f6ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c104bcfd7f7dbffa2a6405b0aaaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa1a29a27a60c20642ecf15c66d07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9fc211f279c7122d21aad7e848bd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea8adc6a479f3bac25975eb7b34b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ec84085dcce1fcc6887bacdf141e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335270f5c8e8a34c8dd032123c7a8d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c6bebbc84de469d568d70cf6c1bb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cfd6fe0a612d673491637debac71d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815777e13bee1851c18e8022184ec00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55fcb4cd4afbc17ee4362cf1883a00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3080b1defd08f0443bfa74d6d903a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efb0e16837d81dc8656b0d6d9a6fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef12187e96f6d0bbb988ae6c6b24b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26822c3b1b658128f9bc001be91d86aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035745b1b9ce6d1f39dcff0a7e87612a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3028d8187a3e838389e5a675f1801688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52374e8deebb650a1a48ae60b98bdfa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdcef9021e1fe933018656d0ac382e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30687240bcdbbc077d674069faeb6473691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c172e750bf2d8d4f5223de105f354d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b8cff311045f6a4ad5029e430c8fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d4732d3243d8ee5dacf8040e8627694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608772c6ae4896ae7216141fcefae541695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d20fa10001db261b9cfb7852ff92a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac91b499f7c35525d8dc21f7e78e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea1d9a3e59ea06905ed0b271be4c06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0802f56598a7a21409095dabe944cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbedb8d96f840ef602f765b2a40244e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171662bbf46cf46f4ca101dfd24fbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379224e8bc3a221486e1fd46e31338e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc56852b119d33b71a75b8e2ed0a3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae9613fd9ef91022fcfe754d8803c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec4bbf13e3dda9f03ebb48048fb0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53378c160a936f93646cd6c894acc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146921caaa0156eb4fa9204eabbbad87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ee24b0cc70a77edc615658cacb39a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddf36d5812db55db30d8586a7ec8c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72df058a115e1bf5c7740da22ca034710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2469a924648bf335d0ca4dbab213711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa64c6043f19327c270879d4321150712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86dced446d2fbcb9820f2e318583d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb77ed22e566a9988bc028232e949714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785bae862b7d57cc5c0c8135b9a1ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0fb9f87d674e0de1c00dc62d4b77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d103e3c6d99e998ab272301272f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802500959241a9bbd442c89518f5f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe5fdc217fd83fcc7fe16cea2cbf2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aa8c0e1e0d0f9a93bb97db15327c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d747497cfb06a15bc717f384f5d3f4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08879bcbc0125a56bae139c14ba72f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc7538e8991c05e2e02f919624318723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a41d4eeeef011874dd787b9aed075724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e4635f288434db0f42cb3ca79c39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e050b94a1a46795fd40be438702e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6441ebfbe414a668b80e5fadf564727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c269700ded4d72a9d0e32b101aca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923f20d0862ea2067ea956e6f4c31e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d864d11dc8808edeed0554238383730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a05cdb7bdeaf8d593b0015021bea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3da6c4a88d8585ad76982dd5222e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fbbb59c5a332e03b7a5e72de9308733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec0d56b1d0be22dbdfc3d627660b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2950686c7d1787ee11b9bb17e30c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402e69638e6d7c3221a2267d86db98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c35d71f919530f1ef05dfb2a03a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9923ed6ddb57f237dc090278521eefb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea870e31c15b96beafa6d3b38d9184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1f9773f522646b03617de896d0ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898fe6ccd6750cf9efbf45ca8881b55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635c16d2f23f0c2518a8a21b7c2e14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ffb7848997365fb52e88f7de4ff06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356221ab4c767696dea5f603401f76d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a74145458f00e1dc0f53060e0fa331745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780001c746d214e78af92d81f34d3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548036f3a72756635d02336b0ecbc85a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105561cb82aa4513c1397675d2ff0312748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da816f5ce229ebae62c85e40e0c665749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8470b7df574e8f1a7627a3057a9e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8685b2ecb6d911103060fcc5e2b12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45bd26e02eb64a4d2d18548637db6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400024a5ad4767608c44db9c3820cea0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab88b89b1425fea005755edcdd764241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6f3bf493f189a41ef6e6dcaeead82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93ebcec6564044c943fe7fd22db96e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa601985c778accf7a3020a096efe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d119cd6e6970de2a3df7e3ad08ca815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aeecd8a06a290088501327fce59046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb8e49699269bbd247e49876008c637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17712f7dc914838447afe0371f2b748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb9f41884bc5aa2e0169464a59cc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc12b945ae88af2694dc0630bdc77be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137d4b89ff6bf861219b23200ffafc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70646782b009fe123eec3ee91374a75c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42bd120b05d06fa3b1ac3c5734cda513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325a2862a28662d546ed0852f1de0a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990213628b2f24c8dbf921a3a8dd9f4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d396f3aa63506766099e5e9c791b3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7fdb4c51ca04ecb594a8437baca3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae6338a75a667f80cd30ce403fb0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae2c4e52fe8fb64d9153a40f604b9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329011677b49bd2ab1c8f7857be5ad020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44785e847c1fcaf2f48ac20450266821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5078b967d093e4b5e1e0c264ae147322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86be137dd8f619e60a1b141e8b5efc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873ba7b7c8e2f15fe6c4683544ab3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34f8f4f5f0b097fdfa10a51e77f60c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003f055e7ffcd480ba176bb16eb2d2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0cd895ce1f5d478b14c2533d1593d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d892a48bdf5a2826a2eae449c7fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd18ee1c7ba786172d9af5908dabd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada8d10f9a3789f516220649db175030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f82012ed2e9a8d602de291bd815231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4c4ae5d524839eecfede833e665732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fd09c2a336558af425d9fad1f7ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de79449037f827af466ee6af859c1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842dddc374d0e81b258afe7d099c27635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43bc59423d0a5bb789f5cc3d23d5a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677708c299c2ac002298c3e730e78fbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be841ae6c3f14ec27571fff82fe501b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519afec1acae77bcd72d9c079ee6a9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea730917712a39e1bbfeb4bb72d11dbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0179427b164ff0edbd9cab98b9920c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160d4f96160ccb569fb4faa48e51b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfbb135798b7165cd49d002f05c67443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf25704faf12730a7921c627af30d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94d1183593767856539953a51e358245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949ed5e3c78e38a98689524e3b2034546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e60593a62bb0dd4e69725324f9db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fbc965ea82ccf99a97ddee54127f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd17379f6354099d69b582b1601380349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df576a79b3159b01891980a4b9c6ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69722c4f6d11a00aa302a0d9057abae251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807cedace55ecfcc01242821661e4fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711802fb215927dff97785a195ed27da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13648b4dbb7f1633a489e466afa971c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfaa223c9cf4670f78f8826adb5aec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef16a653bc27178c050759f4ae04e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43cd8c0f239e598c331b41ac4607657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e40a13c6441cb21835c1aededb91558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563c4957329fd1733af76018f12180759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce35fd0f6bfffedb8a3105f2b31ab660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1368ef96380db049f7a90e01cf22f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295398df5542814fe0357e8d57e2a4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6157b395eafbc4195c014ab473e1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cad42518ea5fbee436766e6b43d2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157518e7029c56f82863a3169f3b16c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac85ab848e8b86457f5aebec7e055dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4c4ca73fca05cbdaa98157e9cb1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877673e94063bfda66adfe3975958b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c746ab347e0f0474b0ea3618dcb6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb38e435f8e0ccb56a0a5c2055984c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a6024aba621b1667f037a2d09ae6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044166591d39534d58b33663b80a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326475f6794f428b3e4bb3b203db418473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51ae6cb97515da59fca2192267c30b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8cd9e52602ce464d819c607893e4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acb22a3a8851cc67d5fcdb512716a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b2c8303e94e63a79354d431e6d5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61afd26e6c22c52a2f5f9a8f451c5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676eef5f8a99d2b7d6289e425d7a7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67827d3933f5c33a9bbf33e111b8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a17f42de841270144b1d40baa299381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd9a824d13a7f5bff71a05e35815e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d917ca9a694f8671bb90993a1cb941e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734deba12e29f8cbcbc9bdf2fbc9bd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c8e3f6df82c190c722774308b808285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262f42d22a9ed02967e285a638d3e7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba11a44a80ae7baa284616fb8faea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a368f2b7d9276e9cba8f1f223ec688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9840e425efb2aebb5bfef8b79cec9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e5f127fbd7d7ce22515ab2b58fd1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8657cb87a83ab861869cf7304ed906391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684f592f947c2dda6b2eeb416d906bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371931b76290f9b320ea1204fb5ee093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299f9908d3f30cd7bddc0824c5c30d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cac668a9bd572662921e5a8c0a499a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a613122d811ac0c63f8ba5de2124896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a260feca6a1536b0bc11ca08883697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b381e0049bc7e736f7c4e78857d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f32bc49f1e3f50c21db52eb37d8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b553d714498d98398346e8fe44c152100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db855607f34362028eb771e59e086101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38803e96c51d60d076c924ff91b027102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff90de03ee818e5a82cbf805bb8a6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb635fdfc36c2eeecec78806866647d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c6105f22468e945548be98351c33e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80196c4450f613fdd79d601f6166146106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44283326523d1c214377436a575d9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100e65c81cfb888f9b94a3176030fb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c2ce94372c8558576d3b4aa8cd24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b287c9bf0a54fad135d3eec7ef60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4398d3d7fbc4bec863d7b699e1068df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93f868fd5a3bf40cf976f4b6187c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097d9ecf19bb856becda021186f0da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32480bd17cd27c0d1025c92ef9dae7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec270301d655aec8284da01cc7c3042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d243b45b3166584ff63b08e9e5656116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eeef46320c1cd2f93c6f6c8400a79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e82dc25e1ae21ab26ed7f6e192a1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23202965a0c9f2fb060131f639e2643e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f0213e09eec7b1c7818475292b986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c6c0a2b98c8b4fc2dd0b459479222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca60b7b67e747adcb369a34ef2a7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468d1e19d587759cd4d2229929d17f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd1c0f52259fced7a40c46a5333fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db9161bf6da482f5be43c5123cff8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb84d9fee9367e41e239cf99d4144126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a59cb97ffeaf3d0bb0edbaa618abe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976fd59d038f1fbfaa7f15151459fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbae3aba760d3d3cecc020eea56f79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7b7a50da865a989019c92fa3ec1f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c724d4e7353e6bf620b11c5ce826c18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7b5c3c80b0497cda9d69044ba3bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e3b0198d446765230d18df5de80d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c56d75d4f9bab58e45b235adf24a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317306cf1bc62ed3a653b3732ee36da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57720ee7baef635b4315f53e430a9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce518bbe4992ea95887d5968f6e54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071324c159cc3f0b6e993744572172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5bc0864d9b57b7fd4f1984c235561139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b063b0ada4e085242ca419f49497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3dcf521315fba08ad31349f5090ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d06b1d89d1554928155a6256ca4573142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a5f0a900c3392563d5ccd51d6b95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40c8fd178b70ff693aba6f83e7c20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731302975bde9da7eb7da081789e08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94073271f95ea2edaf6b9df62a537548146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b27419676e853aa4018d97f77bccfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a28016c825b963e506d6a8b3ead5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9067b162d81bfe91093d0724df502149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e19d6eb06b1303d01e3e26bdb303a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c94efd279cf7f044b07d87103fe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7bca0a3e97ddfd96d97c55d3fe00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc69e586bfd5844271e499fe33a1eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5025423f1b0c544ab08069063b51a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554467f379a5a99c5b1485d953e76be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c62a3bcd5a8eca42ff4430b0451429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336790edb608c82456edf43df8632b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d77f804b8398dd490fb05dd2301235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbcca9eb7bf2fff1e630591ff34a52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6bcc90d4b62d9864168a820364725160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39061969b5920dc6913e79a36fe8b245161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94850d1c31894dd54181c6a9ea95971a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbcd3b4fd094f1cf731f776f6259b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba7b79c4122f56a764fe40ec5bbd1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9f93c12a43642789e066aff430968165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba804d7c533825b5c6ac25143adb45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be5b1bbf24655b943f010e877d73e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252426924692dc9091fd913c67ceaccf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94419ac0e102f98039f536af74cabb8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2dce0ca32bf5fbddce0d0c9a0a31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4022a895060e38b1e3b85716ab0e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf0b51dd0f1dd58e4ae6c36e4e7eab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91b21782ac5941dd513da2c6ad18c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c814daec5b53b5e1d391e93f70b00ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8438ac451a79638b515638c25bdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec361cc1f2e24b51894a0eafcfd1ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769c46e43aac48b8c854ec75e4b1c36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0d1eb6efcf338cdb7d03df15229a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d777707a4d3cf81dd02a71cb5a7f54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae41a3a121bed6469293c076ac403a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b3904856e1fbcb45409535be8c674181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c43c33a1ab7021148e99728e049095182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533cc2ddfb4787b3c773743033a8a39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fd53ba325a3f09ebd3c38d4379daa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345949ce9ed9a9d7b6bccda23e2dde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a370cc2073e19b0388a0db665dcf4e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900fa4bce2da6c002bcf83f670c980187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25156f2af1b0273f0309cbc62b1b9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3db10bda20091273c1c64d412bfc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4dd2d4c753f38fcafae455c284b70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64447ade5060ccb97a1df24a5f270191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f4d312baaabf1fa4393a660edba0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da752a44b1a42b26443b59f3864b53ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d20d0741cf92aabe3b6ab71e4405194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454975aa9d71cf596aa58036df2afa52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691edfcede212b9127c9edbdad94113196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d0c98ddca41e219c529a3701f4c9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129818b08dcbf51c115e1330924d158198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d06caf06516b45cfe81ff98d1d00e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20403ffbba601dad88a3c091f2c1167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2bf24d1707a8353f2dbadb5df28c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a299636be29adbd75049107b148f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad88977711f27af743a502e232586d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092760172bbacbc43df5a29c91002e57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a348847b8d09e3b8d5b8691662a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69882b564911aa38b477b062a507d1e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0b6b880d6e73691e55bb95ec03b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b30f64320b5153b93960471773b68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eb1731e8e54ea44b8f36aa16dee9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff32dc36e944824de9731d471ca6f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0cbbc344c8a340d39b17fd870349211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46d72bc768e17dd47fba2a5c7de1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3daf5acb9cacfb6b52ec177ebb0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f87c88445f5f36c8d8239ee6c3e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac77457e85f089d80ab9d66f76c980215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0a78a42e6825a84831ec18e4c723216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cba05a46849eb40309739cc9db6c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669b9e28b8ad2a453c2f4a2261be693218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4754a4108079ff6e321f3b2a991c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc728e640f091ce86369145e672538220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d58f3705f789fa7643287426b019221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0e7ffa687a65eaade08b806a9c78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b15811113d9a468f2134988e49c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5625a3d3f42bdb8c2c00a8c731e4d86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83471b6b8f7dc2a3fa959d314a9a23c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e1b04890ad09819b418568b2d55a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93713cf445548950dd4923b1438882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038314f000428b7cadc892b6afc54f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e32fb810e84b6597ada24d74bceea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9fbc7fbaf7cb122b6e68225135778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d271b33a7a9f5f9e8d6f0a385c922231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29d6f6b87cf5be0453afb9cd74aa35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc888268e8a212e778a26b84618f34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646bf7d67dfaac8161747396bc981ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62b45a6b5c383ff300ddaf4f2b921235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba04564a8b69e6605b55f92205bea0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcc74d905d7db4b6ec589d98d68df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15a8982c38f3e5a888d69ff955090238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090dfdf1483467ce77ce97cc44966d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d6466b31cb8763bcf5dd8d5e343c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920be4501e3acd31ab2b4b5a1bf1ea2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f283c2d6490982ce199b48a262bdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bab894b7ef61c96d8eff619831a7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c6d257a53ce1d51af4ef09776465244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5bca4f8e4e51bb18eb8700ba923b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941795a04f13b7f39c81cf0ded5a8990246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c030988749f0c5f55bb6e87ee06e5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c626d61f2dbcdda3bd875ae42c2e82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df502f7e7a0a8aee1d77127c081538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d8bcb9fcc6fe6e1111f454483ed0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8a7e522dad9a1c0970637772424f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29dac93a4a8052cbdefe717ef4081252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014bb9dc89068095846fba8a5265152253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139e0d0240f81c7d055e74766d17ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d0410dde743a99b12330003140b23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dd9ad5b62de63ab9dc40b3656e9a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cbfdf8b3e45ddf91409689ae5fd3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5e861fe06ae37c52fbfd4458bea9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99fcead6b9af7ff04864c8c521f28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd072c2f824ca9908c8fe6cf5e869d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d07fdc2bc1b934c72a707b2e63d15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46c98682cd6c826848e678b433423262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143350a61d0a7c941f1056b483cce89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1ce6791c199c7371fcf43b497840264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb4171035de905c2d2486dd4ad30c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceb033a9c1095c414f79d163d69f69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d7f3a614c8e15605aef950e9c496267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb10e0c27e9d6bbed6208d1769cb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ed81f26876fc9c2981e515afb70d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784246f7b980c03d5e2683186ec68186270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a89902f1363085d8da526ed030029271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ecae28144657d34e337cb0bc109de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ecdbb185dad881d2296c59f18ff77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332c9ccd3170f4708e1119c8684e29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d35c158ed906c3f05f31f0e41fed1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b458052417550d2c3c987b8001af00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c3ec7d822bf7d204dcb53053603d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2e7f083f76cf88eefa4868bf65b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494a12f87d4ad1bb4d647af22af6a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a585d4bd47d9404b0a236ce17f1689280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448b44d90db82cfcf1793e4be2ff19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabcba72789d66e7e2ac39ad1b17b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d3ef367f007e6c2d700bc4284f70e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bb4284168bae5ce827f97a1c336c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb940cf3400168ff9a788ba9e5b489285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcf5089f000ba35ff55a5f5c449655286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a27f8c54a5c27d969be0ceed66167287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d425a927c902fa86a9cedb0d47f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ce5896c73e56e4d7a39e097766b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68686adefde2a9694b5bf69906679fed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a62f1332d2db6c9676d0f61602d9d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89950dca5de759a81bcb277a990ca5dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194acac9a4483c05df0608259f03a39a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c5652b7ea39c51d498179fdea4f05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dade210030a12c23d66204ee259b38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e2b2cd30f928475a27fd53afc1874296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df0a5468a1f8eca2f5bed40dcc034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455aa56b349c78328f42b61b792d850298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5555b5831943c95b96abb745d757b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be86ea2685791ed146aa57fe69f8194300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba46f60366e42c2d4425b487958b4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f587ff977e9174cf736f1834fe0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4166b6415044e63683ec2a40eab88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7c1cfc311e57d2f17b6bf0928ba6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eabf4834874ca6dc4e8b7a21c4758305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ea5a5635c2340a414f580d9ee9e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c0fb3aac13632c6f4317c3803ed5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b547bf3ba2e720054e7f2917f9786308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2bd54fd4adeac56bbd15c3f1d2798309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89dda53cad75df47faf260f458e741310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0537e6319ac9841975e0a5786c8310311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc5d31359d1e8796ee66a8acb9d16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a71c3f0df3b31ef1029c36896752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9908f22efd185db0fe5ae9899c4bd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb3e98484052063d84aefaadc696ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c735417fdbd9380486055caf6a7bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52e5d53745946525d88b48a063ae3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c450ff9fc744af0a28cb6f4c78424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca418eb3defbdc13eacc38d8b145b92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909c16f82a46d14e7766852087f6be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cdab9c17f4ad41bcb49be1c27bf7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58d33c04c6b75350011aef3c9cf0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5d744a9f792c3290d30265612e8e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ade1ad641f3e7cf185b5bf509aa63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e05979303f5f2ab9522c597154cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f4e7346a870f6b5e7ad6d22eda840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21adbf1921cc9b9cc0b13bbd851804a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cd3d55a3cbb1380f3d4ad88cb45ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f13d65e327d536788c8f0756b39ac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b21836720ea1d746f69262d9a219330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6aa0846eb112296ae2c7462ffc6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575a1e94a3a746c248ce6775ed1309332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b2a25246736340a95032926f758d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a71f24f06ff8d9c6e434a66acc101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b705152896c757723aa515902d6709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b27bb278619b736d506f9e85986f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffbbf2f648b3a309cab0c6f65e4143337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251183e2d695084b96b5fe8369dcf4d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae294a446a51e4d509e9cf0307a0b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a52b8d43e5674c46a9266882ddb357340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd058f8d4467da21102dff2fa7cb0a7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba7a0d26dd6c3424ce21b94aae9e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c538b6ec2557a19b4a4f7aee9f714a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b326868ab8e752e6e08bcff1294a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d5da5ddd814cbaf1f1c4d592e98a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c184086a8f9712a4746e12fdf0b994346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c285a6fba741e7068af51a17f5527f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425aa8b6f140b9d421190e792d0a70c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd924f777eea31ccab758a9c03b7f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c3eaaedd45c96b8fe5d03eefb7472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eb895ef850f979c74a5365a5b8c9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa07faab09580a3224797707d8de567352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31080e0d7d78d64a79393fb3414ec428353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54a849655c24ef965ed3827f725b14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e856abb4e583d841cbaef0959b85a61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300915867b60da344a92b19a382579ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f2a04297ccc1729c73d0e192e1d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dcfceeb8698a20292c5cbc56c19da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee7224a0417984e5a0c484ca4bc3a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96bc23961a443977a675dd624f46bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a8da1d4b9ff75aaf2588d1527174361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a385c24e8fe556a1cb01c3089e96dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8830a35e5ec3164c905db8f82b5581363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71506a2805450139a003fe8207c93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427eb53cbc2d377fc7209289e9d155365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a9995e247bdbd1e63e33beae4d23b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b955f8eb7c2f5a769870a732b3105b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db37e9dccd0c4be819a10c00c518a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a0db4850d1aa03006afa817294fd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30897f4e165b3cf82325efc8d6e8d7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28b94dc8a84361ffb8edce416c86e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da8e00be59ce96797bf39e147c8f66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873fdf58a928ca67d67a921ca911c64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782671116272866ce7cddcbf19837b51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605bfc5fe4d55e2edaa8f58379006ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65284e61e98d60defd880ab64bb06dcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f320e04a7a697393d28c2d6fde818377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3a17c1e69d2a62923d013a926696b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f758a7602963b4e64f689e75ba2a179379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4a67954cc2bdae0ae844127ea054380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440e88c1c9a95e25ece6269a959edb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbae50ecc33ca96d49cbb54c38a84d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8a18b1335c86a3806dc9c6c39660a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad087951f301edc116fc41f7ca1f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d78fb6e134d834038f9496076e177385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a828a0510161a7ddee1f52996af9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb0a2ba202820d798d4f2361830e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844d54d47e74de8ff36d0afde00d3b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1077c48d663d6f0704b44d4301c99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82314247255eb9ab49d3efc2574d498390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97be80b9edb8f3ba51781c7c05ff73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f456170ad08aef3fd1dda1d16c22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee09bd3ab5c8cd2669acb11e325f612393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50dae322df80a047d1e446bdf97d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e44fae65d929eb97d0e6a7c2d08ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a501212168f0d2de13fce7a2f5d91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56de5097603af904b3cc6a133e5b18f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df588e27fb3cf9ca251d0441369383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911b61b44091d93f2249be71b838640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952cbec56ccbbb0094d187673a7926400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f97ca840f9348c393b40055fccab1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff7c374b7bf11bc9ad12dfe07c08a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b8c16e5111263bf6b3de2e4f7520403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b25d464721496a3216daf23fc86da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ccfaf81c8417b2a53e38b9f6ce34f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109339f49f17746fac1fb7e93292d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604db40c07e24c0fd2a32ee68921de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc9abbc52d2ac3d9e36ce75b8a21e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989bee3870f3b533fe654c8c4a672e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543311ac2ae7072a540dc4f9b1fca5e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318484856bf7e09ee506bbe5223749f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6847c68cac0074d191de519a2882412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0c5f6c1cbef909b186375c86e41d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3075d947a2f83be0ffb4966277e011414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ac8ae6278ca68c482e0cb61c5ba52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed18d91ae13f4090dbb1ae2ce7244f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786baedd58ea85f37991af3bd39f4b3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44bbfe1e02a809ffd94aeb32a6b3d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b87b449c3052a32707dfeab17411f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87915a79b50c332c678a59409f66bac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfa2d7acf521a928ecbdecea56973421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4334ba5fa0f78f06e33c6933fc42312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ffa1a5ae40b1e776a16e1f9a359f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad43f2c593c42fcddc4fe04c8bf91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835fb39d15cbbb65a5014c92f268194425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a4b235e7d77002b7ab6663c65522426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bd111c90ca53e32814caf16c9f556427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8552f0751fe930e8bac309cda10cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463234616560c2a5784b50522f9c8f7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5909ffec37bf08694532cf40031087d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf17176fc5b43fe51472fd3bef53afd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc07746dccae09d2d9948ca8a6a63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449458ddcc03cdb0a709ed32d5cbb3f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1638450067e04002b210ae97b8009434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab97444337f837196ae57beeff45e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74940800dcf0674cb5ae9a44794ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5e6e4a3b2b3e804f5613f7119099437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d443b99c68140e2c93ae79efab43c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78863ad8292afae6e8e2924b6cc56b4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631a6d9ed1acce13fb8fedc73d8fb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042f13e1a7efd0beb4311f700170016441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52214bdd328b35a02bc6bdaffd0aa85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835941b9e66723ea1e5547674a642ea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026157a7c3ab236dd4dd4ebf0751364e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98681ee91a8059fbd4737094a0fa6f9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0a8aa6d5cad30793d3668cf092d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e09ff98d0d78294c5e8bcd720b68c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161ef36f1f6224de4e816c5fd268bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba78ae65275c4a0c667cc7cfd0b8d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed73f7a05bcc939da05616a62c022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e6cbeaa5b1c73b9a629a02e341481451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465055f210e37e899fc6a56d884cfd19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2503962017d0c35f484bd1c4bf07f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe84994fb0802bc3184071bff814fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8c076cae6fb4213d0948c6dcb6562455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af6720e07820799c3187dba519ebb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea8ea55e9960193fa4577a840e214e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c53fb6519045f67c7c426ae3a235c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab43777cb68c02279d45cb3da752e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb403f30a81d43d0c255ef126904a8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89cc6ba2a4d45c841ac385efaeeb62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9232301804679e12e2c0eef6e95861462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabcbb7b6fdbbcd7ef7c122d529f06f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a2bfefa9b1a75f5f10b5e84572a46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b7df8a65cbd7c481ce412264eb46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcde5ce43d3420ebce3bc333de8027466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfaa9d76cc13fa719112bf3fdd28ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea209003e5edf06395f37f29713c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc6919ca537f604c610b9735543181469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf381730c26ada6122994116a104580470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebe33a498d978701e9f957708a17e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace78254981843b8f3bffbdda2e764472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ede576721bb91a00aabf16af6495473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ee4f086f1f5c6d4f4f05e5d381d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4efb0b49d876a36a94be00a9a21f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd43f4f952f32a0b666deaa368afd63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50120fde0f02819d8f37a864ebfb66e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c6d43a26d560bf1f1bf2972760398478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcacbb6c97a9b131a74cb065494525c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdea931c5a4a8926edac0e53644f39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c7c10e98bf01dc25ab8047f41bc05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a96428afe89985c8a883f45a1f9a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006abd9c5c8a8ff603eca393412a7bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0f3a94dcf56c9df2227e86b5a430484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a849b27033f6c747f43f1adc2fb2f6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf6c1495d0000470ddb464dc84310486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e683cd26695416393b124a9108dee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07103a3de84e606104f2c3c9e2c96e21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c22e4a063318f67fa93da4a5fe143489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd14879cb069a594f3abbe203a8867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca6ce1b538036e13838bddb1ed4a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081617a7b01865199883c3e206c5ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63602a77700be9dcf6556b96fa83fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d01984a1fd8d724e77da1d92e2ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d2788a209fceddfc9ee6f99f2f70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93760870240f27e8009c480f5a178496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde8e21a19cf4c265e13749afb77d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1169045bab82c84387d618d371eda2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab772094a9b27d61f1f308889a0d6a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa3ef5ad123ed67f6d128d994326c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e196d6a77413081e8c1a5fa099116b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cfface2930927c3cb73e0a93c2ab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c2260bde80fa57b926f466a57713a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb849be74847f73660ae816a49a60e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb3ff28056186fee4d5c824031ac0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf677dd0c1aabbfdbbe492c64fac90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd57c8d20e993ecb35c96dff258386507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e748c43b99d3379e6e50de4d456c62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24143521750cfa46493c3c4b88c69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f4d4996832742c72b25296046390510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d250f0ae4099c198d0da5c891df5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717d6d9ab7bd4fa918f7e12b395676512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d884368aa8e585b10b466b3e63f5685513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e7d0ac2e421a5409f313ed92530f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121406308c2de58480ac5bf6e3b4bd03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015b658811bfa86d2f6d4d2546f768a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00716b189313bd1b2abe1b6c411bff4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8117bb350e0c150cd8e9d8a30d93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76bbdafcb594c03cfcf0d92fd52c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3be45cd1bb43e42f103347b95e70c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a672159eccf26bbac9d304396543521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a23493b74479f80423b3307050615522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35895db243f17eabd55212b06029c5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd708a040eb5a1e936827e1abc2c114524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd297fff3f66904c6737592c67a96600525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff74ad8ad879b1a3066044589297c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91067ab814bebf88bbe437537d7819a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30397024679badd9bc000c96fb3e53d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a50ec75020bcb890d1dfc4b289b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc90a503c3b7279d8bac68defbe92f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f4ad040c674ac0c281ec19f85ea1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2cd025cd6a3843ecff191fae0a28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313b89362fb1943e66facfe7c55a75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8f1227b65b4c798f016f06c32da48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8704f787989cc2dc9884b65e6e8e775535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46da2c44a85e6c4cca65adf9f103e17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f18f1518e0692413bd88e036a8557537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f799734699feb84b48b72c06ede980538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448463277018bcd0724e01b45851f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa383f5515ac4c8040841fffa77f25d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7cbc32d4db25ea2bb94ca03c7508541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a476c75a3e3c3a54e348ac44b550e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b397f5bd14761ef92cecb4fea5eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f906cc4b1531d48e2606f9bacf332c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cbf8e0e779501d02e353fc9df86f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc09149f688ff2ccf10e3b910fd73f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920cfd34b97f64b309dbcb61b45cf71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced0f7b6b0ba01cb6f9b5da32e5abc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1264814bdb5cc486899752eb5805819549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12df0eeea54d34242ac1e3e206c54c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19889ecedb37b08b6162c6734451acb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a768104f8d608ef6d18ea0eb505d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32ab5f29e45c329c70a4516e2b9a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69606961d1286953ff7dd1fe1ca365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f03d72a820d9e75fffafddc365cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ef4cbb9984795dec514058171e2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cbd073e278bf5d84928b66ac16a84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa265d0a6cd3b3645854ee4367a5fd3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e10a69ab2a5a0f80a309f80609b35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8811fe8239e40649c37eb55d7794ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c5b2a58c85ae301b1f750e649c77e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4735dae767f962e0656f2fe4e98253562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf7b71036404ca6f662631ec3afc9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bb208500dac69508945722cbb455564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7b77301e22c786f44e50f4982364565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78d2685058bc5f48669c2e927ea3a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2460b62234c8eb8aae0646269762567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab86095ad4a7cc73de0f60ebbfd2dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf9446a21c5e6ff6294d934aa2be04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2915da40448cb9b93f6d5aa5d340e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa705868ae6585d1b8a68a7645bef92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560c1083333aac13fe0c366cf2ec58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a2607c69eea372933675ddb5c371573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd0ca14ddec7f948d92ff950e8414c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0721ee34c63dd68c35f37f95c1c6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1b1744beb67a35743c8dea2bfadd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf957b63f618f61745d09682b9a1c1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb7fb54968ae1f5a56157b9feb135578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57dee0ed260bc089ade308d45be7f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a114a0cea92823001b3051c44a8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb448ea1217d025573fd68037c6a4b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6642d605225926b5638fb720838f27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdb0f397735f71ce7674768eaa8f99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df03b39b63c46fddb214a5dd3240a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ac9359bdedd76bea6fcaf661c630585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa54206c97872a9322c6aef7e0cf0a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9e198f6e5de7d0e2259b6a2588b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a3dc8678c96c251c1ee7292712ca6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a980dc6e0f53cfb3ac93aa7c75cfea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b27cb3fbe8dcc1aaa7b084879860590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed72c942bfaad97cde43dcd768785f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7f80bc874168d7f6cb3fe6813fb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e45058d8ad5410706fa36f0d248a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f08bb824e390dc546bc047adf4be42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce018cd67a8cc40dd5964d65a1c3a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b25e76e981d8be288ed92557ddfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c332f248d0c277c1dea842328618b3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15772fb2c49255862b0af3c4a9442f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16b4e7108f67e8d8fa26f7fafd53a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f953176c6059ab3d8576758e267c53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5433b2c5a09aa42811f800a60b44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ffec8548012ac196573c6b4bb994602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f1b3fa84b591fc33c2412ad2da952603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc54ec2b4095484f5e2e01c6880341604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edfeb362ffa9939dd24552a7ab7dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046f233fe462a5123cc093bc9adcd3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a96b13bd09f2da26d86cd1c774d52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de8934fd49698a102bdeb547f82f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747382eac93035915b8b3636aefd6955609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d10bc3efe21659808f8cfc0cae6b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdaa7692fb5f8bbdaba94fb1554263611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a26449c99bde48afb00caf76459991612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd63b7d65da370dbddf1f8e335eba3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454aa50c18d48decdb4f9fa3a2bfeef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396425dfbcc02fd0203cb15da47d4e21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d42bb70577e25e3b860ed109c0fd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342cfb2847d4567e692c2eaf43d260c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21818ad3fad316dd70ffc0acff1ac3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f59d62de4df1b2e8b3142986584310619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c300ce815ddaf2147ffe55fe50459620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be15f1b9beaaef1a906de9c2457648621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe84fb60e41fa17d9c0f7da6e65dca2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e700717f4c125491f5ab76a53c98964623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55455673014c449866345a172da0711624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29921c9f96c4e036869397347f927625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60682615bfbde9ab0cc250820a0fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad80f14d7278c7cd8c879c30630a982627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0e8bbf1c54ffdea16423bb4ec6be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d4bb62cd8ea95ca2cbef34cc0ffe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d1f1dfff8df5fed0bb48387f77cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65f4a221c70a25186c8941e1aad99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd10612bb34ae2c3c4f281698ed5b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae13cb0a9b672f78479ff21e667415633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88f754539be2136882589e1de37cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea27e037fcd535550e161f55e6da3df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc23243cf678f57584372dc419665f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e27757d54c0e7d53dbbd67d2bbad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172992f51a8db90bbd7cade0b5776850638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c480be085b17b39f78f9d7c9b834306639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b758918ca096b9ea5bba0fba6352640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3feb6ad0c7deb49a3f99d108cf667e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60255570585ba3f9645bacc3fdf57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9b9864b88da8df124efc5acbeba75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07868a52881525ab10405bcd4e13abdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce2a984236caf19223e953e1ef520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc56b20bdf3d536a2f048ac7d0083646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d516a6e09b08579d407acc10ab52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdff87b368c5b86dfe5a5199fe7f15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4adfd747c0b2172e61a49e4da17bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164fdf12861511799c4a2644ea90133650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed84c96dccd189872eff8d11408f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9056b853c44a229c3ddc4342de8618652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31bfc0abddb18bca2be89209c735ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed0f8edcc8138e96273263782c681654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e38f7553032da9e1d02e035cc59b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ca1edd4a10e34b98c9b74265e3ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c16f4248216de2d3022a65ba86f25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987633116f304ee08afd99d0d22524f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f69fa6171e445686c49f38602ae855659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aae903faf084faea1a53aae90e2c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46cd8ee78ebd2bf54089396893a2ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48f04643f3cc59c006fce87502d15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5117c6ba5e8c8c256a2a04b1f15e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253ca866161ff2419f41e7fb7d029c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e0281c7b8d639491fc7926d6d63e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe6e8b71ce323d8a15ffc7f4c6bd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7211107e43316e787e87e53aa29c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318e8e59c5997b5b9dbb2f76a24791668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5527991bbcfcbb07475f47c20697176669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9939e6c9c0212c3a6d4561642d09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca3828c4f16af4a4ae4e3f4592d999671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a549fbf779ea0f6bf17f55f221fa405672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8015920bbc7e3293ffe65385869d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ef24543878e1eb6a262a20e37999674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc750d6a2782e3d30a6a617e8e5cc8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8493e3cd4a9832ab37ace84fc7a2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b9f224dc4efd0a1e53ccf63b6713677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914e5ad66f827d8702dd7264fe7ecd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1df7229ad913b266dd0d1622286d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c680bb2932649f60fcf89abe3a234680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8dbc092bbacf50b09d2741658f561681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57addc6418a70791110ac8571a329b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703690dbb0a18614019bb1872505a77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6cb0905b6c330754f95c31f655fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7dd5ad4b13c98f64b4b1f78383bbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d0ea3f550645750e1a3d062117beb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e9a84b688a74638c0a8a521b89d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6fa95fd6116004277507f8dfe5b88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c4de3500ca8971c7dc1b84301382689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fdf0e59de6893427bf85cb9fbba17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a1d84d4c4c4e1dd3ffc2887b412c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb7adfce6d9d0cb334feb36fd9145d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82567bd7e50d89a5f8e6d3ac37e94f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390b92f0c0d20c11bfc15d9f947ff6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af8fe85056935060bdf5f88f18cef3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5308802ffe46075dc6d155bd81991696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55dd30bbcb51e64f18f3fa2479b85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00ad4733e166931fd0117d8300b624698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd64149d614afceae3eee7c2f517e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8a868a9f3c4017a2a499518e9db4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402d549e4bb9242e18cbe182d13c69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94ff741b311a4481a58ac93ac3fb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea557baf232d2b1fb1d21498af7a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e52e2c0a74482e3eff030ead3ff4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454370d39dab10875cf2e40703a018f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c9401537906298701017be5899f99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e77e60cbf994e879b1bd3509bcdb0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc8233b217253d4356f7650a0e91c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b7db279cfae39a45027efea49c360709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773aa2c67b01e2b79f07fd3b5df4c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1657d43dc37033e2dff12b6addfb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33e15c871dd94b3936d5dc41eb5708712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad1e4f752ed3773a7433ef2a5e74cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce09f5d9c14ead8402ec277ccb7afd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52574a702d23faacc2fc2b5e4601a493715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f946eec79fa07450e78efe5e38a99a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052467a08b30d63e0eef1cd1bac4f563717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849082120e17cd5397fc79f61d4f727718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d305b364377e715b16ec8d54c92a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab095c79925f6182ebdbf1f780eee37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514981c8e7f478e2d9f0cd331a2538c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827bed4acea575ae4d00e4da697dd8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9335d6175a9acc4630468a51311f553723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a76572e9b961f53446f771b84e7a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d8375ac0fa8d3aaf35e15ed6a150725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9b78db408f9dcfcada10130c8db70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b8b6c0384b735641f8a3034b8a82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d90b26075f2656ef654d385e9a184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275dc3cdd420dcb6569144ad85d3185729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a0ef7daac5596199de5c6408886d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2a91cad1a5bd7fc1bb0e2a126f7a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cad217ad96789f992a5eb88cc91dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81eadf54fdbe94bab71423f95009e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473dd2cd6055aa339911a8a4a58000e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d129d799fa5a04bebdf4be265a6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5136811edc34f3a07027344a6d3d1ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6aba730063f586beaa7826f2ecb16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516b9f01c17fa6e5459ed8f686d1d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bbdf3eeb35d4b87c96cbc8f01b515739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53365462c09ea26824a249b5ff1bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffad5badedb78acc7d6e683bbe42b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f1e0cdf6cad47374b13be56e9459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01599b49f0c8c093a04747220ddd2e08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e991b02fcf0201b00464416bb630b35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdbee6345f1fd942663bc674419889745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9067d98150d16df866ac76e844a3b36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ade979e203ce04e176c541bb659042747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc7a2a4c28644960dd65f179c8bd01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c869d990facdba22291bef6ab24640749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b402d08dc6c373d955b8115644a019750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb7f47bc4783c2b5ed6bc90ea8d02a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbbb408d4a2a797edefd28d4170e28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335bcb6b71133c67674374d1e31be1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>