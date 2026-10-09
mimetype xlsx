--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7cef22a1e8b4c68494722c415a791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ded46385ce8bd927192a3439443f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aceff92fd2394aaa585e9a29ab15213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dcc10decc6b3267345c706b43ac594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1677a8e4e11b12ddb2f6f7bd62915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35c93d05295fa2326c9ca80d3908b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ad655120a0c9a3657e20d03c83dcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda253dcd6bfd99de5e0e705ee13a708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca166bf50b628a6c37dd0f711f46fa259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fddefe82f8c81f0c47a5723097b4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f59d1af25b95e0311c7b7d40959d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641ed931a264fccf0999c9b16b9d87912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd6593f3be03e1862c71c3b9969f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fee0a97120b55232ad908e5d051b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068ff6e9de4bc2dd598a30a04cbc41915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7a237abee557608eb9269d6d35b7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a857c84d8eba893243225cb59fcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ace96edcbd871ac7b6e645e445db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920177384501d928b307ecb7e232a4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0324b63238133b0e30c4898bbaa8ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4522805f0c9da748c6cad913a87ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3b6a2dc872009884e9d65a646177f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef519e253fb587d7329a02896c1f56f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ffedea9b92fc6ca17707d96a44b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e210418cc234ee006800e279b051d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3099b079789e9161f86d6f77e8ad826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa9f1d2d5cd1c25d6ac7b2b853bb0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d66280cef65eb44ae1f87b8dfb3bd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32034266fc6d53145c81653321bf60329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fd0803151861141f2cd838c5e25f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2380c4d248699ab171a310ebbbc671131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbfcef2124b51a51e93009a579ebec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de26c9e8cda0e5d5a808878043e6bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e83dc2c5a574eb765984bfcfd06c5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf02412eaa2d804a662abf248a8f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dceaf086f20956c282f9838679ba936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa482f710704573f3dd065cc7fe8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f847a4dea7910e8630a0f3f1a39aa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee08f449f4aff5bc2abf97134b4e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a11bdd61d31dc2354b52c3afd612b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa905ac7f46ca96d3624cfb8855d3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebae53f097558a8b46a4c7873a691142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce9a4808f41b7e94851d7ffd4649a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187e1720f72ef8fb7d727c5ed7033c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80e02b3a89601da910c86741e867e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d930fee561d248b641434a8e48896146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d50f19b0f990599ed7e0bef00862e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a144e8b4415570ae8b9dffe5b0eb8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457a44c0ed4f566f803dfc2533146949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9808707984ccfdb92b5ad9a962220850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abab6379fbf3d51d14c6734b7b407e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f5be1323243ea60752a4149b5cd8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae94147228835ae7c6d3eac15c90b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94ab03a0332405cc1eda8ffa6d5cad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbcd73bbce0f3a4e2edc88a1674c1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7fa1242b19354a0fa07f4ea15d05a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea0e3d7233b644e2719752407717a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba2d37f6c442ac745daae573c218058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3c4c97129d57578f407f32343bf2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d51e9b9f5767b1caf7aa9572bb3f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f880938b8750b8fce72144ce290361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0bd9c4f4b676be67851e81f08987462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c834ed928fd568623c056928858fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e0eaabf8ed8733f948132a4b0c9d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414505b94b5e4725435d6d72a33f04cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd045816dc31f416d08474ad4839076766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84962fb0f685acd0ba489b822fab2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501bbf7a670eaf070b1d911ae90b0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fed3eb5fdf8d132d917ac0f10e27b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e02c458fe7e1c9f5c6b18a20901b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bbd045d8528161b43064182685a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3baa5678552debcbc7684af6c8e96372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249c99237ad45437277f6e9cf21cbb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846de3e7eb2b0195a0b645f676018f3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd4dda92fff31a2582d5882481c5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05874123fa8fd7fb1187dcc751ae9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068866d5b9fc4742be37f554cf5575977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021c79b2b990a38f365b18be7a36eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea47adc84f6ab744d24b9d2250d92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553eca30704266ad1a6e4b1e65cd6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56880a1b0cc011e0f3b32de8c868826581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070fb566efbe85099e19857e29d8b6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eaaf5a0957844b7c40ab21bf2c70383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83a6bf9ebb1a4e8c85c4b26d6f0cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d165b70f3ceb5efe9df7011309de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c8ac8e95e3aebb5bf06686bcc27c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da4ed3e2d56ea9d1f393090eef4bba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f187bb3e1046d6ae6fccbb030955088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1efa51bbb281b31b28cfbde6c7bcf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a448aea761f894e85c1214699284990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32d3696a3803a6d66920045d06502591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8538bcb698e55e25689d0f78fabb9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab2cdad8c74c6a9ce415c58330b14793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9c42dd2b2618c8de794359b68ede94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f128d31303f90392f44698cc7d4794695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee924741d7718ac9a0cfaab57749f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47934a6ec36f8edaaf133f133a6fe95f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376054b8024cc8b547a1309ff5cbc3c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306aaa09f4fb3074464ea84160d151399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff85c3e3c7c4b36b996bf32f28d1ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbc774322046d07a7b653fff5c5851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b0c7ebd442cee20beda77d714dc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf19404f8e6f1fc8f5803e3a6c01fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f1572cf4416aba9181ccfb36b13c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40e543a62f1a581d72a4028796bd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30c50995f7899a906ae4ed05dc222106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08867024dd4b46969614c261bfb644f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbc613e5b5976311cf9c43399b957f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c974bd1573cd88aeaabb62c12cf91a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8fec92abd0001e81e29df25253c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bee7b397afae87cbd5265af2bc650111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b78ff154e910904249c1428adb22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489dc9e03aaedd55138c656abb12cee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc20731025497ace0f048e4deb2de2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569556353c7c684e19ca1f3446e62c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d654abc4e484c26f7833481c096f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4799670e10e7c40e6a37f983c83dfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ebff5a2e7c65dee2f04cefac5b2e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38d55ba01e1a2cd8241909e745da38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887281cc845e7fabf3c23e4d1131e76a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76323e13a4b3e72cf7cb70d2340ecee5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d6047ea844b78c48d0ebea15ca360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63f5c77428f4d1db264fbde6a9f07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327606447532161d4855ba52096f3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2cd39a1c35f09d30461de5d7f219b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18807c8c3b1e1db9556ae137c4911c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c7e70810993f6f2f62fcfe59a4901127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5dfa8dbb25dc614fcdfdb8ff854ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c6f03e9803c1482d0c47bc65ecbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720fc3ccfcae57e7827f787f42df3d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ccaf2c5df1f1f2c0ac28b0eb297da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd955af552b0b8c474f7603618ffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a20410c2bdf8fa6bcf5db8e5ce5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f1db481534adb120a78bba1cc1c36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af51cfadf919bae134d105c97d41994135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0a6cd2e3fae6d03d10136dfb7af8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b486b5ff5be7499ea1b06024682584137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e98d7278a5c471943edf06c876bcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dfc8ae3b87e92d70d97725606558a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222b78c4bf14bf0a0a38c373886dce5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5f50e0a906552a28c9febbabc038141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b25659e6c75b9b9b60d810b52b9721142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcef5377c8f97e1cc5a0f650c64711143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bc0b80d843a7380ffb12baa699e0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a7eccae45ed4489211eec73f4539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b7488dbebece7a8a51c540a981b01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03617d5f2664b8b4afa1d520f031d6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d16d825f14179aeb196c2f28ecc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2045ec5f7465e272747e658d3cdf148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abb79f34dd4a54481a53e4ee7f97ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce8f964c7748cb7b2b1310b0ac9cbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be620279582b4b67e024984d7baf43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2473e268aa66ab0dd550ff600fcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a2e5ead9d072e902a45127bd8bed3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0e8ecc115a3d93c26c1042ad5e89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71797671d322d507c5a6f9c3bbe7a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eec4786f2e1a19cb532b5914e12910157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6844da545291bdc1f396ce220825dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41489a297ac5b7eccf409d101cfd73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd40784d3d70c5654ffa19b58ea74c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0452128fcfb10f501a902516bcd20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6910c0dc4acf424186e579b31703ebd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89215762e698199908a3acf9a97ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4acbdb5bc89101a81e0a154bfa195164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ee1f19b515356573139795220c4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369b97ee61bbe3c1d9d0a73823a6ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304caba3f6da2b5e6d5f757d78329b6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525bd15dcf84cbd7409a4de3e9b68fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba419cab74779284c134bbe754a4e472169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63207c264f0f2fccac92da6dc89d87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1e86e0ff17a9b564f25b01b1137a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1306bdda0350f8bc6be6b9b9d2f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea190a7549834c8aa8e9b437dab5410d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f448a3d7546beb1f838acd3b633b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa7d5bc2f18d70a0db93c0815168ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf7831d52f7cf7d43a78785445f89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e48ab0fb5a76fe958f014fba2b07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c52a663b4d57a6451bf59d6ee2c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7522b448a7173abb4a162d8fb0880c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51237d7c11e2bdd4ad84f6817ec050180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced8e3d714989de6271615a39dac96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20a6196232d48b204d27fdb0880a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d661a395804e0215996047f0b4a0c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75887eb7c5454ccd5aedf3b2c177f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195db136b0632edec86850370e93e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f882aa73851a7351e0ea81cfe55b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb0b04c816b9d7b43a8af999ad737d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fc42a98518c7a172e83420cf04d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d4fb07da5d11f4a9cff221ee5d1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441b729b381cad61240b9221f93af1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7ecf3a44cb5033d9d42f763a2b31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33263db72db32252f4637275b29ed453192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657c6d61444e70ddeb37f42ef846bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a23b2e750cc366af2d55a8ce4a3191194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d70f3c2100fe417bf2d3fe35622c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a929ec9dad4bd778143b2772efd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc315e9b637599d7c325be21e711252197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1691c48bf01a6ac5eb9c6338dca4005198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcb3ab7f1750fba56e91c74a8bbc93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf9a98873b231745dc6b20d437f5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f034b2eb70239dd2258b27525ce82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681a040a1b0cb06358b941cdbd3afa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f516841a9f51f5daed0369b249b0fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c0860793aef397569fda198cf18d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fb68e04e6a09d380c263a81a8e0e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd9bfbef054151e6965a94a5a12c06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c12700d9cd5a2e64afc56f6277716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7d6ee31c447967ec0798e8df816d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc459ca748096815ae106c8918016209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e81c683113ffec47be8ddd0af6fa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e16186aa8fafd94c0d086c5a67860211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0dcd3b13a97c0179ddd33c6817d84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af592f0b76ec9fd328f7e3dddc4dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd31bc9f629570b49c449de91f0562214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed003b0d9ffc5b1ab7c6ca4741f52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da5d0182c87181fe9fe00bbf4be4f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805945128979583c26d0a16f138fb6f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82097eea25708e6b5d88a8f52e0001be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ba83c849a3d3b3ea25dcf9b0277d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b01a42fbe9b307a40f9d43d42584d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fab4d115b9c8eeaae3b6b6da5bc2a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc0ac9467b0d65a34b4a076603697222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2add428aa06b343fcc9e9e5dd18bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4021aa4c3ff5fe3bde5beda0089b94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae44e44e3444ca3012b834589dadb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea924c48dac47202916023f181e769a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdafa33c22c6470900b791cc24841c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2239038e5b363d03de84749f3be6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc13661bfe534e7a9d8d1a30837d0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484048c8c210c01ac4f5f5a8501cb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c2d574d0e0597e8ff36377986e72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253528e505b6e5a935efdd81e0d59b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a763fc953b79db675cc1a48885500ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93f6ecacc429c6f6c873802985b5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9929a27e26e569fd2bf0efba65a98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0c42ab250398731e90b1a19d828ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b93d229e93660479f8f04fd75887e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488aef88bcd887b3a1ec0118d4b8672238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277983b7c3baa5ac7aa71200df0d60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb8aea8a60d91ab7a9fc62a9765c0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba68f01d17a354f05ea08520cdbfa98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7506201069f2502d2d47c1f0980165242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af4fe3120a2865d62c97732631d0bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d834424df96c4ef0cfcdf727e671244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505aa57ffc2d4289599ac91ac0fb9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c04a5a6134f65fb25c4ffb6e9d6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355c36f33543caa5b9e315c921f6ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc889627648910bb92eb29a24b5a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc39101ba3b6a505edbb91c53fcc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a719f269970670038bd1f028062f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a3471572d8f3e425575d96b64862251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e9e7c9601b79dacc75b66b8827e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f20d57b0dfc74f1abbd41b8b37654253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce527dba6d06ab04826ffbda279d6877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676393acfa91ef7b7404a81e17b5ffb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82589ed8cb1147ecf556eae45a861e1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c1bcaa8ae3ec28ccd993f58912202257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df31f9bec389844fea977d82acec59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0da466d22c1380dcbd6f91d28ef8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3189885ec70fe3bdf281ccbef4af6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb03345a29e0eca186809de74b4c22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2dccdbbbc76513840b949fd271d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8bd29afb40bd23df9c931c950fac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e15d93fa0e5405c787a64eddd1872264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c80d1e7ec71892513d0b8e0c5113265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2472488c1a0bc72b396555563689e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6244aec15b6ecbcda105d8141f03e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5578717eb1119b02e869fc8d689662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df5120b9e58bca843e01da9952582b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8514e32ae8e089f712e0e65d53c54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22feb297f35a12b4ec5306e6e23d6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff633d4f9fd705dd2cf8594f6174409272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016213feb26859a6bc0a0028e384a20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd402e9d480fcb8034f8080ab92183e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e49601c3c72a2fc4ecaf1056a357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805354fa6b84517ab7088af3b9baf306276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4ce7de6db473f28f56dbdbca2630277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9033be703bd5e9c065631b460f875278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee768261d9ec160befabd4fed3406279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f49a4c1fb4e2300f444a94c5decf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c31094142c3a56a0ef39e20a2b1d1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175356446d92075dfd26c44e9921a560282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b90ad972e875b790631f13e7501084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407937b922fefa5b6da4307fb5f9454284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b51a43fada6d1c5631f5971e7b48d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f8aa57a723d86c05137656b2161e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496475dd39777c284d32a6764e8719287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4349a904cce2d33bafb9177e17f5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f772fe5e0f07362fe85df14bc158289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24cfea6c833144e7338cb80ff95463290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f2848bbf9944722d99c9e195acd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b23d07ac50e8affa72a9069682aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba8aea4a36913720b89ed2a45f05f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574548540af7fc74a1b01494f08823a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f24f6db000565a13b61f5eca1bad04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9289d3a737d9cd5fda7f66df448b9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add7b13f14eb1527c8368ce8dcb611d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b744232b45733ec2b962ceb1a601298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9414ee96309a20c853a8f60cf172e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb6414d5c57c75db5658dcecaf5e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f427412828c179c90c3bb18a54b9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e5fa0f6f76793944f90642e07775b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a624db8fb637acdf0b68485ddb85f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f4895f7bd323b565a3d92ba682ee7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e472f210d3078c09efeb8113611a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777abe89018d558ceb18c251533d55ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6837b7a11e3e15bb137775a5c95e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480fc97576f4933a36ba26c86b0963e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2185fe9a919a7da02c5378f0e19c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e72d2c017091585d2e0d5921e2c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28926d5c997710f6b0be921e7e6724311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be563806c22b8ce993bfd90667b56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952356d1b4ca93a5f77816103f4dc8e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf50f18b160f3d832ec804069d02c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30af11a4ffcd918659c678a9cb9a4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59acfdb9a492e677e7622cc0d60fe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a41f654142192a72c7ac5d0acde55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9a51f56091e182f9642030b8ba81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc6620390373d916799a217b835fb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d2a1bcd33fc7c6ad444d05e9e90e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dc3f32f40b453c7dfeb0072a1f17b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45ac87cf626d4d148ab0505f73d395322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57193cfd5a087a55cfbe96cfa193858b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09de644dabc1362359ffe80f0c6dfba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862079a992c453e3f98e3eb45672e116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25099d135a049b9cbf35deca6859188c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a52bb8f3a9c9e206ebdb216b24da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e49ad2ea86f741e6e828eac9bb6c6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9cffe8cf95056b3535132c074502e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138a650d3e8c8e685c2e1f1be14dc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6de70a4dbea6a3fb51d0fb5d98c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1fbaf7b4dd2b25fb8ce34338ce37b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94fa0532ff64ff92d5f84a94d0b34c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034b55cf6ecf60f0cd5a16b470b70c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c9870d003242287394a94156dee7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad5a33e02a2075a3e63906f30750a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31150eda84203239bc5240d523a5d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e3b26a51de6be9b8d7b4fb252145338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589708894495fc9cf81e729a946f68ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f1c83536a31cd0693fd09e22e460f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec65436974053bfbad09abb74b750a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d2dc2d4295e4c9a4710b932cbddd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cba39683861b44dda40d3ad99a0f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4a2f2d181e6865dee99a89448a58e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808f39f01bd3876dbb864ddfb7c0cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00a668f65ef150ed16500d82f287a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a13c9d51a81ff9cf4e2c5f475a74a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee758f55c6195b5d4aa54b47bc3c1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e1f6b2006526042c54fafa745cadd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e523d356a0864bbfc24fad1003be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d317169f63e759331f2aef2eb9f13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb6e2239f10d962b94eedcab6aabe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e43a2ebae4854407a29729ed652a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2b856976685226efcb836560b12b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cdac2491d898b437e8b1aba637d82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab0a0d4b361edbe186527cb8212e03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d4f6eb2b2f12ac1d23e0b18a9baf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545fd62d956d2b2faff1684cb541442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac64d47e6d6c6faa51175d8fae0899359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f643fb3dfe9a8f450169affb48438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b0d1e88b01ce70c591ac61d1fb523361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09234a372db7454b3434fb01d07537362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61814c771ab858590093b4d921ffd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f68809e2caa918e6fda9298805dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2016d764b327451c95dd74904cab82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a1955e50c9c1a90389a7b0c04dafe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15196e85843ecbb4e05c86c47169bbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e476f285b2f579a3a8ac3e8ce606368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a801d153728b1e800804ccfd9e02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac273bec244ba880a1894ff5919151d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d68d72303fc28f3f9c31a58ac85040371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155052acd072ffe32b463efb47b696d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48553a9d42f38f5cd0fde1302bedbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf43d7383113a6715fa377b595fd842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf68ed704a177d4f84869dd99de73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98026c9daee44a3ac2bb2c8f591dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c54debdb66072f685505008d04cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1cf98c600404d3e263a4d0fcd983c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d483f4e057fd30cb4efc5e1aa8781379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334439487af59bc6320091e35ef74c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd62e676700343543e046b0b2a5cff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201716cf34ba3d5f7df86651080dcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d2b5e33fa7686c800e28fa13e88af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c238e9dade074892a450026ba5446384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f20507ecb3e87355e204d3e8f89fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f613c8af6bd47075bdf882f175d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387f05b23d0706515eef45fe519cc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3718d6c5bdad02b81b89df1d3fbe1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061800851653cf5d16f34c2a47f05f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ea87a3f75c051b3cf15c4187c1154390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b5edee73cf38140a998adafa9d79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106a1e39c8109a178eb6836237eb56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d8c038b4e3daf849f4f55975d2f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8224a9dfb5507fe1b612e3f6bf6d7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b656b5985ca8faf4a6f840a43b31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd040567f345b8d003946b652b1bb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac866d28d8bc298845e9ec836f29cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b5d5bb87f7b7931b2b75dd9b7996398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53df0bf8e6b54a429a0b15a708a9f97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b86cd13c720141d2d33129c7497e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e5018b53d805d3f05bbf9786241c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3139f2e28bd80ecfca3fa726424cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d74a6383ff98a52c57061cdd2f60b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e44cec714569ad91bb8fd31ea65bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e564fd855e684029aed60a06de2b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50190b2a91204183a44c7f28d5cce04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32c137155d2b5c49a8a1f2965a93e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8d47e4249288cafb3e3cc0c36865408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344cdcd065e7414e3c39c94b6f14770409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18ff6821071ff5ac319b8f23370d9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c87f34951232503ec014f9608d3ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaff132058a2c1fac871a3aadabbe8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2383050a26782a70ab59bd852dca25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa010532a24f89ca6a14d40810dac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8364bddebb1a2933f9d0038657bfcfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f3e3ca4a4a0faafc54150555750f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636f52a2f05b61b27388157eb3daf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ca155452b625a20019b95ca8f65a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396c3010018e91fe29068d4249512b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e830e4ea4bfa34b2954850949da301420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f32b9fea1a56c25bb61a5dd954817421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ad378baca4adce506595c7a421f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162ffc73321e574efa39f828e3fbe7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f67d87441786bdc0de5be05562959424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e665e9a0aaa65db7d619ed25a2608a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502a3288c4fe5e3b2b006ff16e53650426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25dee598f5de806b414332e668dbb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c685b398833db4412ecb67cd0220428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fd847902694c0deea69fc31e9cb3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805b39dad03c57f506132c4024c4c68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11298ce4bbf9e570e0c1c5164988a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4ec0706b71ed198858bc1570fdbb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b244f0cb047d1d64a0f416a6baee3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f54576c44442b2cc510d56a6acafc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feba8a5737435347ba8707e8c4d21e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f371b4d4b2312ca9f928d8e96882d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1cf9e52edbd913ebdfe0bd067a35b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1217a08c1303b7e90894c8e41becc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd33fd3b59a52789496cd27d6be6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ef7a9f5c212f73530fde084b6a918440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397c39fb4dd4f6a282082dbc880606441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0464840dad0263ba881ae155dca142b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678893682b4aaff0a0ccd9b1982cdbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f840265b3cd29ff18f503b8d6d40f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f54533d1ba53af0302018cd17582b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129cf61f5cfb25392bb15a01a9e2818446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e2f47b8d553f4b357a706bbcb1502447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb95a73eea25f006f76a410127ee594448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156d5515c2f126df006f4ad10a77958449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7d1cbf1626af4deef569c80d54b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa953fa4f7da351b421b613a9885e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc45ab1975f354796df6a92ff9ca5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2892503653de636811764649206b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfbe3b2c325a1c174a70c7a640a4d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c9c797f47a9492c809d1c172324d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801916ee3fa9844389207c9a0a4a8b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a729b0a5fa28948279d85b3ccd80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e7dbbf5df67c0b598028fdd9a6359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf95e39792277ae2e4280ad86ec4d26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49b1eaee0e9a424b45e3814ec882c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc5bf60434dd00da4570d77f6c0c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f043b86d6b32a0e1f9e45835ddbbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4b9001ba36b56e0775129780108a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e212b78ad0fec27357769eac424dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072650bd078c4125117e0cf8f8ea1abb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c72281840d609d33373f86909c3951466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9384d0fc4420c1b4c24ba86a8131d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec2890de107506179b1dc70acdb48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a055f60a3fccd462227cb22b17e5cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484dfa41629ed1d0d22212156c7b2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285839926c50534a5c58c1e4e5f7ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44344d2f8a4a25665c8a49499043a59b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170344d09f1efd4a9d11d730e72fb51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba2e226a4961d88d9b5bb6a2857f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60cb5620677939436d8c18b18e2288475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01847d950a3e5e6aeb89604b5d4a822476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57f231221a9438db9cf0d66b2c0587477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcfe23c04accf3d4ef34129ed355d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931106261008ced16ff76960b967a015479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed272f1735157bc478d8355a7f381f5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf349b1134ae2e287c01d816adbf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d72d59bcb0badee858d46a793a831482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7239452be758f82192097389052247483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79169af1d8d8e38e5d4f84ab5d4f9476484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2197752f9bc643b745bfeb1462f92c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1306815686c6fe67680689287aa0dca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb802eaa3a06370274f061b38ede6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fa13d206980704a0aaa50595af28e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ee1b708f5f1ab252cdac74e851a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84f39e70fd9e7bae137d243f6e566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad03de487f7b63887f12486bde229491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e4c0c56f98e69be0d8991ce9e32f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7908d339d7571f8b0372afd5e607c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4958b6a0d1a9369edac070b4869bfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4996cd2b274e8f1e03a28dbe9f49e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4deb79c6c09b72f234e09f0507697496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068f357f42369472cf0a7f5d798beec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05097dfd91dfa70e7df4e2aef90055498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c2b5b5df5f67f5377eba5ab07c2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4c4d76f6228c5a5c4033130fb4b4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546896c656915a176ff2b25e28cef565501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c61148a23133c5342a05cfcf52cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961b742c2501df273c7853f542d3b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a941e53c675e245d60565ad3f7fb6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58b132236ac66a46bc49f950a606a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858abff16edbc4e81e803c22850a273506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c94da58363c0f3a55dec2a22c5e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3daabea7bd890f37f49308ae971cc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d1524dcc5abc07042b17018a7af08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2196ce54f661a6d8813171cd229cb22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6db59bdafa5be2320252798a09084511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ca68d07d5df76ef9a02a2591314c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff70a5604b27ac99bec114a11917db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d031a32c69dd26197ca005b39ba6de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41dbd8b8a69ff7388a11f2acedc9e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941439a7027b6fd36d60049e06bd285f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d157e63a94c34a3a385c94b2c2b32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608899ed86212784977a245b9e33723518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf49c056a8f03c6bf0b672cdc769ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83823c828453f735e5144ddb19474e83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88aca43477451f32652fb952dd0939521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445810d905d4bffe3cab904578b920f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb85f39543e62f6c5ee8546b9e51d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195743e257e0640da86d52bf3715b5f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213de5263633ba896a08e066204417525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cee6aa123316a91d96d67ee367df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9bc72e7cf1a1b32285191147aaac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddee2dea0d33d730939b66dbd6063528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008410e9967839e090e9cfe4d328d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cda50760f932aa19df92728f48e5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347656af9b5435c63ee915eda3b9a80c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01335f08f280afa6e634236ef93636532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07283ac030be55f4963f439939e300533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4817b514c94e48a4dfa1a7edc93116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f1145d48b837f3e0c2193b2aae0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e03d733464200e1f817833cfcb662536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed24862f433cfb0b924f38eb543f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdfd683eef0f71ba6d2369badab11f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c09abcfdcbc9471043ae9072b1e46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de661630e8c2ecace0c1f978824bbdeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b953a5f3f4a3e0dd4b745c269f5c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a04fde7d17af5aea7f2b6febfe47d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cd773905f8d5f0c97c5cd892b81c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ffbd5a08fb5b0cbe6ed6c812b14f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1092b91aa48718f3582306c12d62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545115dcd6c60ede0fc3c3e5ad3777af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e478a5e97d20e43cf6f6681940cb49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53baa6a021a7d434cc130d55ad440c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb16c1e73a94bed5d982daacec65b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659e2370b99bac327b9518e0d88b9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2dbd90db926a66de21489169d27b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40134d0edae289a781a8dcf8e48a05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d5263b77b3ca3fae918d99ad62f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a053f4b6b25171084dc1b4bb9a1d0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b607d3cb69b9d7939e5d8b88da391555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689745108f15fb734ece5e9eac6c459556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6885642ab86d5bdcd3eb2b9b30e337557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c63433b91883f6b1ef7ca3d34e409558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe30822d974f33457b6efa683b2b77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a714b7a0ac3a5c47a6a48a5dd1d67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc8a9452a10efe387f205f70469c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d151059afeee23ea247b37344fd914a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5434c4da57bd0fe5049aa4dfb97f3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384410d22869d772cf7ee6324cc3072564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f600eea5d851c5d62f8c4049ac94b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c24d73657fd2d51a4475358d517eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c85c052f9f5fe9e1bf5620f754ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d8f8388130777241da0ca024720d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e35a66cd92c0781bb850a6ffabcc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42dc1bd65c9fd5c8e9c2179fb6677570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f570dbf21fde8cbb2281def53988c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc7acba3d4ab801babb8d8d13baaa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab42db8453e8c04e6999a76376065573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660765cd94ee61770b9e89b4a9237b43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e984805637644c0ba4e973f29e39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d0ef8fbf25567bbde0dfd53c3332f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74789886a59a5c7e619936d4ce04af87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c049a26f7e374579ece0acbeea675578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648252521973bc427834d7e0bd1e57e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2731f5699dfff3453b0f7c90b90e55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463566d8497db6c1158e6bb73214b148581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92ed21fd212021451ac7284d85614a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a29bb30babf15b692b52cc1f3423c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86845c0697beabcf7526133bfed9303584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ce4353b81eb8842efac658444e3be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c3320a30af206c12cf51046200ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4132a5cf63b022f09beb0203d7b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b452f30925fda93b9266ba4efe8070588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1923ff11f46055bb291bc811f03572589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8eb13941cd516764296ffea112ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fada36c75fe2b49f0c074e65003e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb8d5aeeb03d66dd64bf3b2e38f6c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613614917192cf65573a9a08acb3b46d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84e34a66d2401c2d3393f9892bad7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eda7ce19ebe6158b01afeb9f8acb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb60256087e823c2aa4e2d730c98cb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcedbcf8feb912b1178e026e04395b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba99552853c09df601cb312d7eaf0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb1511fd879a19cf0abb8b77c0bb76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac7c9a9d4c1d6ab25f92b683352c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a9b32cea1c69e8649f41df94d34a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22757b451f4fc22d857fad8c94bcba5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8a474d0775be30d67ac2dfd5f3088603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662604a3d71d0b965269871ef9d7f955604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482f2206f4e61f81849d57b04e4f61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beca733d7a042f9fce1e2ec5728303606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df063b19610b25ca7dcd9b843ae1778607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf352bab60053246daa3e4fdd6acc42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cddc893d395ad2e98045c98c80715609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117833fe3f11ee6a330d69794f94779610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0506030715672c4366bf943633b647611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16662e1a483524348c8f14a3a612e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857315ee2df5964598b8fcbe65f54203613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f22d2753089529df77a1995b57f978614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24399f95e6fd6d4248618f1eac10c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269578e48dfcb9f42a529cae9f3ffd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c644195e481911f399c0f38f0a2452617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25cfeb741c8d6bc1ffb8cd6742a70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6b5174ed472f6820efb5bb34144a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114eb6e5adabe75e018c3dadfde7f38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27984defdef32224410d07345ef8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4fb40eea9470469b9fa2e2b7544a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a424ff49a4b29d23d2d788a3b5e9ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e728e6c5793c9ceaaba4c40f91cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae298fb6574620e07de0d5f40b823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f3f8049ff3e58da7fcfc2864a3463626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e69fc1faccc8fad527eb870d1851627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eeff2b9f94c006df32843a04fd323628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07ae1f3710b6c5ca5c8eeec8ca5df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839454fd73e01feac2076e2f324f14a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a307b206f8648c024ad6ba0d6cba92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679fc6880260f84bc305b422eb03752632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60441c884caf4a7c7e3c492c73c6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528266987d1ee4a073fcda29386dd3ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410be782c1946cf667a642f2ad910103635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34846362e04d855b757cc9382e1a60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea835517c692567c6ba54273b239485637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e423b6e85cc3688b9bf36f3c993d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589949e70ca90ed1cc5c68741678bbfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c804776650f9f89db204e73cefe4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03dcd7ce850537bdf3c00ede46ef48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f8666a3e1d20dc057a189817385e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353b289b50e3af81fe7874ca18a43b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe346ffe32f6bf2e14a5e8a77b42b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff7ad9b4247ee169653eadee517239645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49944045329685c16b6ed71bbb64fb24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d116a47bb68868764a7361425fa1ab9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ae422d895ccc28af4a758722f141648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34fb738c27e7b8cbc0374de4bd1395649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd69f0264d9cff3c3ae4692d35eb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e44cef456fd6ff9bf40e54244c80f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e3a8ec457ba0ac46fc2b448360928652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc08a07377155bf94c1426c666c64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1b5de4542575b28df5024ee7bcb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7056c43e37222263299371ee807c74b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39935a47f7c81df8f9e0c5f9e50eb970656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff389f70574c6827c864234b0e4ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34563eeee5c3a14099a92587a9c20c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adea83ef8d4b4538b2ea27933ae077659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a807557739254387cf1d7f172dc6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea69cee79ebc2e1f8a11a92a1aedd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0838ddc5eaf82eb7747320f493f13f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17ce40879c19051819662aa8c69e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ebf9eef741e8c86fabf8dcad0a9b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ae4a389c57fd857a31ee1ceba9322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e029b98f30ae5620029bff51ebaba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f80a1ae937e4e8f255b3b17c539148667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942389c7fc6e922160cfa18c0b57da36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee723040d5aa55c6b5481ac8036d8dc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c39af16c96a3bca101881992b873670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd713ba92e7a24e6bd1b129cb12d8fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43782f859172893c5f940d78a79954c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af19dac06bf9a002fe9bae62d34f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3cdba628bcb29bdfd0b18f500d222674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc0c457cea14bc2cc546ebdda386e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efa8c9d9a96d2832b595022717f2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865096fc7c9d474b1b81100f195e11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc407d97df4fdcf74874c10278339d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8191fa8d782c267561b13f8bdb7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd727a040f6ac285d5d8f9bf0c3e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862d6735d86306e35f598b93a5c5134681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32719874cdeef13f76f8a4b98985d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb495e001f24282d8a45078e922af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f6f4d6f987a06c89ae99b88becc2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c58251b3a9292dbdf2fc00211a2f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c4aa6ebeb24ee7f537e005fe44749686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daebc50271a1f526a5daae1d4afe711687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaeb366a679efd303769060704ab84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb011fee8838f6f92e572982ceb3bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ccb791904dcde583300726c9c876a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0470baa579b2f76cb8e6b33f794fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e686d47b568e9f215b632ea3590ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe7bb25ad49d6e1d4588363fca5d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe579ceacfcd348e478962dc14a44a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f94598fb3acb98bfbb5944e018c56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea484b9483c0be97ddfdcd90c93d922696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e41cd24c9a752587f0fa95329af6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d0c118b5fdfd3157fa24c7ad0a02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cdddc25e4a3669ede43cc5652eaed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98450bc4d2d3405e9e8cff5939d67b28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3024e9a24536f9418352c3c908a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a87ce64daac4bd0f241915ae812d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc03a43af59e031c7ae506bef0d145703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb84d0fe6ac31712ce81c7c9669c74f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5765cfee9a4a4ffe183301289a972d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930455efb2a62ee4be8f452fc8974fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900afdd3343eaac99878cfe4e7aa1f82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b07ba306e5452e715cb6e4ffafc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c9b445539c04555208afe8afcc9e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db467e5ca9a89e80c22eea72659287e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b33c7260352ea45b2e7a1a2967610711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f657fbc9ba47e15173f83fe80228712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ca86dae5ec1e67963171b11a9028b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bece7d950913a45bda64cd43c331b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1436b823502648b6b02c05980acbcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26712267f865c68190b074630cc057716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca740e4674465600313bd7484dd73c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f76b651ada1e84ad27f41598541e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53f21ee73f74578a716e2204d9d93a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758ca59bbfa80600e2aa5fb7a2ef41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94efdbee8d2ba84c1177402949ac5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa5b272a2127e9e3ebec4bda21e791722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ea86bed38652d396e995de244dd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b454a140904ba0e50072cf47e0e515724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb6c06929737915d68aa265c6d4c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646101968204c46d4bdcdb53a7de7b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135858343a4106bb610c390f09eeabf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac1e14673cd0e2b649c6b288d65d1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee204a7f0205e5e971eee017e1fcd29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a946d895fc25ddcda4b03da62634a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5866f6cbaa507482d5d5d08affa34b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c3733364bfa9430c5922abaa8773e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20c9e6e4955a6a422c5e4925badba2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486726f7d9d0c2bd102929590336260734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20881021396d0cdb7cdffa127e40f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b0c5103d263410275a3df6aa8db8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3485752b45be3e095b19c37b85b1c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5efaef1254e80db50ca63cf3b848ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960024996a6cfe73a22602ff909b0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb53afbcef923b1f1aaac65905baebf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291040b3e6e288a35406d1ca7f18369f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b87d73bb460cf6ee9a2a51458ffd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b10fd0ef4bbf39cfa1459ca97003743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694bfdaf842afba74817388f23454bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba2de46cced2fe47063c9a11df4215745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16617edd494a767d892f9188e686187f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851ae04b59182637378e3019982a3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8accb237f1ee007c9209d417d02393748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868d97697fba91d31231a383a4b297a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a37e7ada95b716473149e0b884415750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460b0a41fa89a1ea570913f50683d31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21494e454a9663cc49928f994bcc6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2d46424ee2ed4a44d3c979547504a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0198f920d1bb3e55b4b4503661482de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4cdc45e8e89c8dcd27e3388cc427755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38424f920feb4755fdc443d4ae1b308756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bb8bd87889ab39da8771f6d54057757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5e436662bbb76616ea8fa30cf758758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe9410fc9ec7a512f6f3a4b50e65fb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efda46b0eb0f8c958bc9f45fc566c161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43d6d4cfffb709a5545b6063fb9d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73b8304fe8178390662ba22d39b713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f319ddd6100354bf2ba6482c46eea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522edac0cefd263505190e9b3fe03fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc9d3960a1f59d3cb1c1f7a4eb3bd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79982d037753298d3318f19972f3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710199dd5326a47a2f0712b772fa9dae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c188ee9d350df601f9703a64268e769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b783c40af889f16dbc36161e2dd3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0736ce9b8bc161c3f4a058c455bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b4d7bb4ef1f4dd15dc23b6853c61112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0755a9c2a60df7e588da1419d2c56213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4a6acb681d1aea287265ee07795a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665372a4fac26c117e875991abf2538b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5f09083764c8a92040fe1665de9ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da0eb02641598936428b33c7d760e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340efe566d1fc497378a520b088858518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458c50ad456b1a2e8292172b639da819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841438d59a43aa5788463bc445f0c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bfcc08172b5f6f41bed70880688a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3d7b2f580040d04e1ff321785081222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce1b6bdeba3e074765a8a1c492c1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a514cc9bfa734a25712fa52136de824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099f4f0de0424bed00057998fcb52d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc15bb9571690429d31cd23daddd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaa45f0f61d306640855d0f47d66d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba8ea624ac857537a8fc0f61bd93128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81411f4312438e478561cdc35c6f6a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50170b9a15a7f76e84dd233638e4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f806f7fbc41a743cae9c6f074a2f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4670f7e7cdd78596c9413abbc2f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc5194bc562a4be8598434dc3147433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f0d842438fa000a5c7f8e81f2ab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be5537a3f46bb667c5e67f1179e5e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299add17529fa5b8486ee7954f0feb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd821db5a7096a5c64c00a85b969ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95073a3c8667990b32dd2cbd43edfcc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6192ba2645ebbd7680f2a0dbcab60c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4477563a4f4e9a94d1156da0e479540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2a846637428fcd928663ea113db541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4a63ff4b2272257f85034da71389842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc728f77cf3c1a05eb36c55bf1672c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e39a14994bc2e7415892b9537190144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde33d504d38c6308c4b44a596009345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e19101e20d321192c1b47e246191346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896149c5e77007b3076a52e44ee86a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a1d8c0937d45e4b27a47b0b318dae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380447d57a578c9f3b0876a3256cce249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beedd5edaa524baab3a6498710ad89b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b42df6afb4d792bd186287be6b59d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d636d335b24306437ea4bed604fd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc3184e4e8d189cba8b2a20117eee253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44129186a9b0de0eff96e4d04ae6e4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349927a211a85ebed213bf63d52b2d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c986993bce7df6390f945566dbe9ada56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684902652b460eac76df263de37981557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271c71e294dad253f60c2de791a4bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda9353ad9e1a00c5c8b5638ded15d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e200566050465ee9ff83048f15cb2cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575004691e38719b9f2d347baacad53c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957aa21b98c1ffc7cd07c4f85c6aa5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c088e6537718326c735b4561a7282b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6925c6a64092113b5298dbd6ebf5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a201fbfd80e18a8fac880fd6d86e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5da7e4189ee527773e6c6a454e18866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679bae45593877036ced2a74f8e154067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411981197c9b06578ce3800a545461768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6dc6516e589e502b6f4951eda9d2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc592e63097ebe9ef52b5baabe6666270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac5c844541af855adf12be713e598f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b8cd7049637eecbe9a71891ca826272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ed1ef113cc0dfef7476eb4fd19fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643664a3c94ffb80803345af31fdd34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b855546636bee608ad22c82f19a4d2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38bb009007e6e355769904b9a144d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e62cfebc439068341f33e797839a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f658465ac7393d232e106aa4302af478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479af3fbb019d85ee70a7f9c8cd39ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3a29469b74a90f3f946f402f6c4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b3bc54c4dddb4705d56898dde1eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62a3cfd23eb224c2ab19d01c7d7ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd5443dc718598f8adbc7978555fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db45d624453c9a23a9dcfd37264f6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30bca11062c5b98808c772988bdb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9298674a84f601dae5ca1c724219af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9de0efa1c0d1789be3a1519e3dd8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08615da300cb8334c8ac32f1a6719c0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39753eb806b8ea26738505c583d0ac0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e15b25e862af2bca390548e94199e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653aac46457a38bbfd434b713413c4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382db814ecac29b4baad27daf91163b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660449a56babfd8f45ed1158485ac2df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b580d71beeb3530a7a71e275f85494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414f85805d3f40a15ad8379c0176e3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ed2e55e9c7c330a6cf591ffeb09b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5982bef1aab4c7efcc38467d5dd7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8080537ddb1a7ec30caeed9fd420698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5471e4381959d5eca1d81b9877ae6f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d40d9a7d5e796cd9d2d7e60174bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a679f18ffc6c06e5d7da46961121e8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00bfa543493543bda460bccdc8f70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e77d012a0b1e9fdbb4f0de7ec9dcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461fd797a92a746f2d3fd4d7adcc36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9398aebdf58f577c16d61bedc4655f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74853d21abe3f2680ecd67453a6fa27b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3194de1d1d3c09686a8cbc04cc2ccac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d609b3a3db447777d5f2c8e1f471108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e0f2880e957b074c2b16ce795106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db047e837b2151a5880e8c5b180fce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4963095e490924e329226878938442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48137d432a9b2d0e3db6cafd0d2e41ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c5a1fe5296308fa5f2e2cb032565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd486c42c8c790c9cb3f5d52d21f9347114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c118f6bf20473cc16084ca0e0dd271115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca8f8cd05ef4c4408cb2f6759b6c09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda0504e6a6c2da75ca3d4815b9a8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a01cf6d6307d0b317e774a731211118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5d17b0ca67b1f81d233be9d14ecde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976cfae7b4c079a0b91e00200b08c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d52e47c096e9b6fce4284b1b6666d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eb961895eccd2d746ec42f5520fa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fca0f61c8660226f4050af47a8997123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a5bcfb961a78dd3004c1ddaa73c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558aa53dfdad51c6d3dca0520ea7df5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8a78167a354c88ef545fd8ae89f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432bd82c3a9755475effc20cae82021127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbeee9c4d387b03ab5c6b4486aca79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb749646e0f2ce89894f600fb8389c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207d54474e60c70cf52ef26d14d095130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39496e573214f69ec7caa9b0a5a85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3854556d8158488e9aec5df59c33648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d147a1b308ef7b406121bbb8852d43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83daebd7e659e51a2a3323eb2acf4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea80a673f270c229b0d5126fbac021135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7c07c052039cccf483b81bc530ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a990bbabc8b9c38235e798634d57beb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca8ce45b9eeb9512a6a26928edca05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43787f6b8b74e38495e932f11c9c23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c0add9424666576dc85b8a8288734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7830bde3404c7478c398390105b9c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fe87f07bd3d5a1a62771294b047b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50d5a9804410e1e6b342ba3e0df18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02b3ff58ce47bea977ae79ceb2e2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fa0c379b64fad47a43e31c76b10bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f9b412cb2a5cd2e3ac1827389e6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cebad7a0d74047aa135a719285d333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015aa66ac7a691d248b35378ef5ef5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d77145b344d704f55bb36317f8de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47233c4a9c7e442ad351a64a27f462b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8229c16c03dacc324b6db86039422dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774639e68fd64395e42a552afe25d83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0972c8842145b1ee0b0c2b8d702ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6761c2f0c45cd751eb8b06052ad77f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263edae736325c69f280087aeb9f8fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0845df8207d8ef5983fbb2f8d1314156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab04464683c6f3cde19fe3c0ab8dab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5763a5c5bc37526d3e1013e17dd1b42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c72972903458db15b96edf5b5255159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea7f2f97ef9248ed8b2e4a89c793c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240bdef5576c1cbf3b577bf91f7818161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d115e9dd779a3a9626fe2f054945c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187025897eefe511e164349aa91b0106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb1857604950280a94fe4a5b16b26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc17d09aeeee1aa1cca201ad2c9385b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750421ec26c4272191950aa983cab9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df0dfa6194f8a6af4f96d9330d4ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76131c734313288187096585d0d4fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc63d0a2f98daf77849b59aab62ece169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef2595ed2f72879aa43c8df6d8918170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d623f013389240967881440452e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7504f8da9b38074a53ae16ad8915fbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922fea0ffc1a28e9e1b3152cf33619173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04544fb0a0b2f6b105f1fa1209953db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3431cc29f205c7f8f842ac7a04a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efc68b160e77a0e9e3a4bb1c022e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd5965a79c938e69a35f7c1c8cff17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56833e0deeb4d0c9a33b247fb2a5cf44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee89ced46d044abb0b5a4a6b1dd4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c43f1a3af910a011a58f8e7ac2fc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d44c659d63fb225370b45fc46b06d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51fe6d84c4ede3c6d79a6be9277e9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5d8f28ceca7e43f4aa180a2e0e782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445712e614f44c5502f2344f8e2d25e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860c0bd8d1816c9ae7691ecf6657da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffae82fc7bdc401e02fd9b1a910a1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830dca9194a8bc9a46e8691613ce859187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd59652fd49caf2a3cb6c23f56195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778817a989985d24b7df5c7107024480189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b19e0d612af18c160d2e0827c8c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6319381a44c88737379881e10385828191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9ba8740032381d7274dd7f8144e16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b218425e247b071d8b9abdc8315fc35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345099816a6f5dba52aebcab01e1f07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d43ac6f72970a5f721bcd4c21f7a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224cc69838485ad84a7c699e837d54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28eac53df6e98775ba2099fffaf7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eedc5e28042d6ab617cac6fe185e31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf41a3c0e2ef618e5ca92d0cd7c0e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46f0f6cbd43455994fddb5a1504221200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741155326d47283a52f9683c41319d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8db2770cb98c3b9aecdae4352d53c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d126909a087df80cfd34a91303fcf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd132e3882208a62e319cfb65a476204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258609c496e5442491cba54a914d38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f2d29892ecbed6e7b56e9da702f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6208828a7e10afd6a8b0881547172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e39fbfaff6d17e95c8c65ce7746b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec1bc636986f48e1b65555204a27a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5d07cd8cc1e9cb911a2ea8f95a56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732427a1ffeaf597261d5c9e9c63efe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af25aa1830fdaeeb53f215d4af382212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8419ba4de9cf2b3ca76a72ef2213a0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9781646596554d8028828af71e32298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0427562e4038c94d29b73bb64b04d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a90ce3b7b9cf1b5f843c6dbd36fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3b81a307d7ec85c6fd9e309ea0f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c47fd30f5d32c381185796536969a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd1e61a1cf2c4643307d8ecfe57772219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e360a3992d4e57c3b9e6f731de58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2d1495f984641b847003ee4f836a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a75e19e1f5f1e0ad9ce0fbd5b3ae5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9274bcf9070e27e27905caf102d6cfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc5407c517880c8c3fb14df4d38f74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03560935bb61cb7d1e57701a4c391f1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a446a3b42c340061f3e29b6b6d82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdd9fa00100480140e757eb6e95f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f372c694fc0acb11bccd4926dfd27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ad810f065112544de6600b6efbb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806cfb7e23bb4af2c4ed125f0871e48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc916ce1b1fead1b28fb8a2a15258e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b300169e74bb3136981ed83e931f03b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b5ff08ff2470907d4a313dba3527233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49f9c761de216301fd33e8c3943550234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d47a061ac7c50ab101c65be63f61b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5eb9a0e8a9362c04c64b15dd49b54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad0fb817093c5adff63cc56733dec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e753a96689c8d27a895266f048d8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2ac1addb8a6f5dfd2398d631de63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ae9ef400967689f40a77e9dfe5df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590befe475599ff6fa1998988eeebdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6d6fb6ffd2e10970bb991aff3d47b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039cf6ec35741f059f941a0cdd59097243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea48eb9fa0eca5f07c69ef505b869b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f7756ed28512e1eabd9adf57a9ba3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae555c0896616e0d96805d4022e30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79540c9956c7131718ff746f9c89d106247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e48ecd839f120e5a37083e07a0ba6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecbef5764e4c3c7bc0083bfb7083c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cccf69e833d19de4697dbea717f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567aeec756b46ddbc148dedc3591e55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e751a1392112bbe51e1ad95056a0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb24ce55b97c3c9ea018ce1ada4280253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bcd5d0c67a2cb427c6fc0f34a39f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc1d732eec6781d0ecaddca1f295d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c3d66270ab19157354013d0ea18d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23ad90c382a53d617bdbae2b9863b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc28c21492d2400758a39835b5672258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc92df283c42131ad556803e50f64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdfb1135977fc34170f9d55d4276d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd8d74f196765f7a1e1081ccac546f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5fd66bd906daa315c4d04228886f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f23adb799779869aacd3d2dd5960a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7314c099bc988dc645044f820db9bfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc22cbe8987a1bbd165831163399b4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283432016e6ea89f6613b16260c4dfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab47ebd28e6dbda238fa5a88e36b6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5f005d56a4be83cc3edc2375d65c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a5dce089e1f3eb3a2cbd4602f8252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bc7dda24fffc52d54c7a648cd215c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ef717f561630fe1e8967d2b195a3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a60f785cd4365c7417afcccfd19046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae53d4985078113ac23e091ba5b9227273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97746c04212e0201cf76600552580ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668e90d9bd7bc34eca1057e0f1916bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdf01c7dbeac00045ce69cd72e7c51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646eb4690205b4773c3b3449c332df8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0103b46284375d711443bf17bd9b382278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9e3d20b094550c89552721f9f1e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b87c5bbae27a6e0b580353107c4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b034ad6b245287412022828f9a22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344428c9ae8ef26e56373a892ed448282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3744791fccf5dced815de5fa9139b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6314485ced24b9f888a6810388c0955284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ccfc389011b65f71c395dd91ee3ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9efdf48c0498e4dbd19a0f947835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493fe8e3186cd7258cc394d118f7a67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930aee69cc12e12d9572772f9b8f40b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a14da18b89903cdf10302e9feda70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8695d3eda96ea61dd86ac7c5a2191ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f1637c84ae4811b5c9f982055056291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaf16b2ab8d3e997f3a0656b943643292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7739a999433b961631eb09d082d11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cab0220f300f35abb463e6a22598f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba7b8ba07a4a25e62459d4ee0f802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c569a925db1e28f478a027f8ef329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0abbda3c8d3f69ed02f2d18a1f2d87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf70af2a88f6ef90ed4ae8dcd227ebb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140db6c89d0f268a4b0c7df85545a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbffc5dcf65705732e0a0027d3bd7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe65902b9ecccffe3a35d886e43cec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03341629d0f760c05f43c65863e41e0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9830d1395b73f614a55c3656c2e5e2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a483c0ddb95cdb2f15dc6b65203e31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e1c8838f79bb61f1712db55c25a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793991c913f0e17ad767a46bad847e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2e72f4194681b9e66d590d58543e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f57e57778d1c9fb06fca0a1d8c3caf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e72fc25875957b69006afc571313b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650aad686802780adb2703b929141ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281803e006178c6de5c214e4dfdf308311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285bff4f53f3af211dbfbcee2f0dcdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750ffaddb26e5d613fbdf099a11a415313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d56d77f6c4e5da4ae4cac52fc60e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9498a2994281877085d920722165315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d648801afa7735a8b4e3c1dfa39a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1220852a9ea8decdc8effaa25e4ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d87623b91c17a804bb2ad5979aa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285502942d87624514dab63840baf5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9989d0e42486560ac13d950e53420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67175eb9de5e77cf05e0b4f57f9b6e25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde747785a8a75b1f51d606c8964353c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3420845d4a804ed9d717eeb49da5abf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4650a6e8eb862a8e4dcb97d324fb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9882ac2932d5f02f6ab407b41457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a006028c0f65e0492ac1f66e5ce149e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a100df4ab87f800fbd3e31ca0d41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a5acb55e14228e0aba72c25500d6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ec0cf3b53800e1b1546412ffba19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1f613b5f433e9761a9e0b79fd489330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccf549ea87d683cacdf808b6db0758331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53864286d9a889b4a1aa7b0d57e092b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258cd1c963d2622069f1a8f94ed2dff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f5a0170b8cda4e5ce8e98d36519a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfcebd415e8f12814ac9ed62be59fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf42623541c5f2fa6eb80f2af8331a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b515f4f1427c10fa0d55287569e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac7e6f23300f716d022f5735c6c6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21127c3b75bc38019f26a7846e6d31d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad07187c7459209778e911de5a9f252340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a81313ce6cc27ffd5c7b89a542deff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394a027eae2ed79f189a430d307b72c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b15125b2a28888795cb97e5d83c60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c693511387fd2c03a6c467190eb0a90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713354fedf44352e853fbe1d8b4d9c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd23b9550c716c9edb79378991cbc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7962ac950ff97af8a7a157061afe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e7813e8e4c75a843e1b2517e172c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9afb42b0f57b363a6c760113273de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a35046e5430ca8f1d1e3cffb5a9a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44b5b6627f25beb644118a2604b687351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9517d6c30d3f4a567edfc9c50890369352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7908a59ae171658b03ea1c7695d1fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f56aa70650f3002278621981ad24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f34c78362e3fdc6f9163bb534778b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f09aff82ccc64aeea084913790a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a3cfd19e3df10d06e1f3328911f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751dac4785b8e6aafe72aec6b3fd3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485faa2e0cb905e13721d465ff1af553359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84032fcdd1d0421ba493fd9c332bb63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c6019138a50766baa86f49fe5fab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb287a6628facd728af979e7bcb5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39d19984862190016433731cd59803363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed82d297c84177f0be37cd0915afb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab92658ef1de50b6c59571dd5921e34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb746d5bea6417e770712e79747c0b86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aa04066fdb4c185beafca5c027d29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c414a8c0ee01c021429ffdfe831b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f602bef7c085d8eb5af1187a0f0cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2fc63553d5777f7dd1d384c1f05b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca2c7b1cd9cd281cc5e287f08d6f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235c7b33b31697f8c30e2f9b490709372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f91f40e5aa2ece269cebf1c2848a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a07f1bc871cdce3c68f1bb995b1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22972265effe7a73777e513c21d99cdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b60c01fd1f19e36f993a4d707161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5556e51e75156f20271d863033b166b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8835d7693e682ac3babd9b6d0cdc5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e58fca4d708c30c33537abf2fb85b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18531f681be1adf970bdaadd63e3a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9508dc1a94b6cd853361e18ef09bf4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8655ce320afff13213d325728f96c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ed87fd90e43ad51c93cef5dd2769383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7aa3d9b2197040614532003fbb2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848cf9e4037cdf3e83ddda82a87532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaec3d45c636f6c7e9c67757b17292386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c94cba5c56aedb72c198e1b4bb11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a183854a9788d8eca1c60724d96f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bfdb6f52d03331deaf3e620f86393389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f825bde215196b4072fff9ec1d8b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4275e6c3870c33aa17a397d12095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b852c3e0d0ab2b13831fdb035d80b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747456e7e069703620cdcb1b385a327393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680691289fd0544eb246f05a9f40ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd25180d4492bd8f74485b4f2eca9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9707c518d5788eea76e5b6a4c21c96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7b35acafbb1e101a42150480c278d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3b28525a40c1916899acc3a0c84b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feda30de93bb8c854577d3001c67f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b882a8ff00d89addd1f580be7b1a2b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee55bec7917149f8055130f77639e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc7d4a85a5286e40e7385653a47a09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d15792f5dc912eb8364c1d211c89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7662fe36fca38c9315eea07ccf72c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd80a76c2df0436e4450c5e4d67cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76bb4e417648b966605f62c373176406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd807fecd268103c769815115ae09ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea7572ec43964b499c3c673376c06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e86dc3f17baa0f210a35ba68adc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a151aed14532092d5770b61c4c580410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2058c6ebc7647c4a09ebfd51e6341b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758a1cf3e066807b0c9776d0ef82412412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a075c7fcb3be1ee269209a0dded89d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43ed35f46268fe28e1ca6ed257fb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b978803d846d7ba5c527758ecf1809f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771c2aa0fd2af60aed9cad8045f66d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8942c984021d039e6c99b603f1091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5ff0ccbaf05233b2ce83f8dfe51f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af239594cca46f185e5e174acee01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5699d0d9f5f7e102a7dbdc5743c4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38b10f78f9945e8808ddc9e2e092b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60f92ccacd72cfdd2b123d7f9e9ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299d6e75b06a691e3c9ae3d7634413423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f1713bd7f9ab621f4bc3d2be91dcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890befc009c6bdf55c1ed4c14dbe5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fdd61f594267bae7d8600d4aab819426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb859973c8a8fedd624129a62fa8cb57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575120943f195db40b33c482fed5177c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52a9b18381fe154b2bf54fd2cff990429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd729dbadd2491226ab5cb30ec9e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd47cce06692a0d6e73277d2bbe668a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275905909fdcec84453733d6b54c5989432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e161024d485dd2372515ee2c6600d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0cecda77f284c3f78f31c21df4fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c48d57557f6e71ed31465015077bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5aedbc9adf91e5145dd053da5f06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a619be363051be1a84bf771b90994437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53844d4ab6c330dd7fe151aa6ecbf69b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b512f82a281f4fd8d3d3b5826e94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b472353e95a774ab6f906015f52914440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a525a61ef49ae8c295ec5343bb42e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037da4ac1d6ab5cd0cc3d8f1e6c952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d7d50dade8700120e09ac9043e5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e686b40f70550fdc279eaf400e02b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9b703f8c16e66254ab1c8597b21c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c321bc032909f0e17937d0bff92989446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b30a58afa063b7d9482e76ba65a50c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9089c97f2d4afe2fa8f45a56a2436e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149b038839182a80cddda4d0d06ce2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96749695348ee1f5cd3665dcce74ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907991cf7399f2869bfed14e13f2bb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf2e6a99bdbd89f8a2893945ffc47d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c3ce079e7def4d9d0fa28ae7bbe6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb81c2e6c6d4e267a6a45480d0add454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1547ef3a009084f89302e55a90921c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abef183a8fcf3793fd2d4f2cc885b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf136110be8fd68bb740e7aa0822cd04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d1c72b265649fff7a6110c66c5a7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf630a6f82ecf2d7ecbe60ed07da51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca5ae4c41c2b0dca9a15ded39ca99d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa42e6be6322fa255b31c3f127d78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f09c9c8c2d9adb5ae6d15197b147462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa9e9bf2a24e84c2a0b0c21473a7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6240fb830bd7f2ae3032136766f0fd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4ef22dc731a79e30a81986f00e78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8167772dcb242483216c34943deb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a96cc975a12802086a069c460dbe05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca14cc223c44c97ed833e22fa4526dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b7dc3e6e434e66439fa0dbda8a7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259499d1dacbd8854f8ca332b07a7864470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fbd69c968fa2a92e5dabdc712dfd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9fcc215440318b64859715ebc094a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b54bfe1675f76e73dc20c31a9c1624473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71535f3d46b24da7ffff6786d5334474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7033f25f3026004e96110a6311b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634db238ad66ea814067e08f4b0940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2be6c873d2c75052f677d3b705f59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df6bd269be92d38e051b002ff79a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e85a63ab9b8ffc2991766c99c48c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539294c06f4315a652c2d005a147d852480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1f883817a6119ed8fed3b42902c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b479359151844198088b65ecae282da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2860f6dca78e5f0ed6e398e757dfc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373854a6c3e89b5c04c4c3f4577156a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88644c845701e8513393ebdaf6b21c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f0f6d438d11c36f8e5b52c8dbfc9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f66157bc116006ce0e3ac48037fd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95fa09527c45489821d0efd620b49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60114d0acfb2d46fb9d6689eca8ae443489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c2624a674e5a29e73daea7f29bd28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9efb46709ac0f35da8cd3a1762d891491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac2e0ef742f6f74370a2ad4f23678492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1a27f67ce8167cd6c6bf30eb832f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfbb3fada4688bb1b5033a2262fab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c187b58cff61b4cec10f0f0cee9a86e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56c66950c65908698e8475c4801d43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234b07fc6b138b5582df57dab0540b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bcdae231c5e5ed0c31ec89bf73f42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed75145a870854ec53a84b3bff5e4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203e97b6fd17ba9f12ab9518d8c56b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a26d9ee078187c40972a2d874511501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94fccfcd128fa5f43a0876ead8ca9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24310bddb1f8cad39182f8bc06324c52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008ba11df44df5221dbf55f2d64902504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37710aa125f2859361ab2d64c5a7424505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec166542671c03ba38a536126ae01f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e959219c6c0d46d9f619e99ea298ab7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1833c94ddd95b015c366dea55bdff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609663143bae1db4f7bc18a17f0aac50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f7e098c2288d346146562bbfa028510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059dcfeb0a0d3288e58717714613c11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082561c37555a117998ae2a20aaf00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1423c96d9ef58b9ef384079e05658513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f6ad5299bfd3e0d315d91f38ff3c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f416bedc502e7b1eeb19d028e4db2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ebc738fd7a9d398a8eb8a1cdf9bc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588465322e89f67fa060f8d2c9b24a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee82a6ed54f9ef1bced3545cf7187518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b62e6eb03ac57e15f4519f2a35a0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9ef07200e7cbdb1c9de234647f389520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9142d226c1d05ffcc1e4fe46c1207dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372fdccc06bdae45a215802f1d7156522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd862e47de8aaa5f537cc969ea5137523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e7a31e975c63567330f764271c70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f953cd684d9deb3c728548174b4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b25852d97392a8acb4e1b4822843d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294a2aed7414049b8e1c9263372de46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137776f16b0308e0063d574ba2be4abf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b783495dae72dae808621e68ea9ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422de86719cf3c4c189f3e4c68aa8e57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64887200226a9358db5773f2898decd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718aa147f6ee99a1c81d5e6fa60192532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e335671c8ba27702b7ce050cf98c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c2151f12dc619d40b956bf7cc540534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54f04469e5081bc73803b49bfe974535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8657529865efb4ace381aa69020970536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a93fc26da698300029eea4a1d8ae4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b79d8060b5cdce6e860d57f4b3bc9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dad720491c3ea92e094c4b4de2d6ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f9a958e7b183a88282d6194a3107f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ac033417fb09d08ee3eef0079227541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf3a7d6a488f4883f219ec663ce93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7664cb0661e5f60ce1e2b40308cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2c25041de08829aaf753de997728544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613021ef17214c0f881a514dcce00f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcca2ae23a2b53f12043f17e9acecf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e888e19751e14cc70e4e0ddb91e1186547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5898aa52d9b280a86278ec84aef9e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1651ef865f769b89b1f670173144ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447452fab1e6cf68bcb2a01453c13a7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6129b35e5a37bb18915ef21c1c27c3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669bcae58ce0488bf0a0990f72e313552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c4a9eb6c98aca4cd054c73f8d6eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc7ed5833f08ac80439f3fb288aac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f08e6bf728a3278badac2f3515e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887edc500505784b8aaf5b963fcfdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ee76daf6c2ee9919e1b1a018ff4a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9e60aaa361b8e28730c5eda879ba3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6161ba4a994601b7ba080d5960dba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f99303b14f039018923632e634ebe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ca5de7fd2826eb7d92b27d8119c90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a3e2b18b20c77dbe529a984c7d911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837a853e4604ca0f1719490f3ec3f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea078a226da7ed2da9b7236d42aefe0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff53401f43bfd2cf7d50e04babdfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60ca42de69d0de688dd0872a93a1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234d835a15fb1d60e0f928bc6ee836567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e431ec65255a2f53d9ae472f58d72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200ea4d6677fc7816f484dd62c9c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d061a945237121aad93fa79d406260b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69be893ffda7c638367ec102a905b4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43595754a034a91e1406f83aeca50e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e426adad4c35d305ae300ff519f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e98ba0ddd96756c4137e93a3d27e52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6a19a6df02eb0600d7eafc5aeebb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca826c0ebe9710807e717551a9d324576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f87971b2c5d0a4cbb7beab9fe2bd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c057f46c0de2e69087c41f2b5298cbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c782796b7b0c75d44ca5acd838ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a671a9a02081e3c313939710f7b2c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4337ec97f364aae71470b6982b4fcfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f581ca373825ab872654548f9e3ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb7a1abaa5f766de0ecf15a082e373583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849c248924d88670d0c68f5e0b74232584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4922b40061b1d4f3460fdd11f84826585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715842fed07c60c1105dddfa0db0ea52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423fb6088f14c60cccdb13989fdd923587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084fc5fa12dc8f538d4c62a7f1ddbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85037ba749d92d313c7c903e2e99450589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5c4468fa5f2ddce2d4b593b5f784d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a13131735786e822800acba5433a16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f43b4caf7e171985380e31d7f449592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d2d89a7154a99e40b0d01085f1e6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63bdfa7abb9852f3413d549b94e49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e639b7f91b33fd5b49f7c05c5b8be4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806d061793041225566ee5b0859f0e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d09417559e7d78ffcbccaa1fd401b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d6727630e74617d55fbee2ce50346598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2d3a5278ae62a1d3758da2c8dd2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec632480b01c48c8ca102a6778e324600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119adac7ad9b6978859480fb546d179601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fae842b5838c25a7156d15966b875602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61fbd4108a77611f26db0007718159603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6542b3e248054bf23c7f45c1e112604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777b701a3adae32cbcc1ecbe7eb475605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739caba041fb8262240e23a31d42903e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6576792ddbb6ff5090a04e69f04715607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7157034c440e0235bf0633111546ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5934514dfd8235303fc3e8557e60b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d51d3c0993e508043bd959241c68a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b07233cce5d7a1c7b603e9a5fc74b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774951fd6a91c309aad2e429fa456b6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d23237f1234d507aac7a3f897ae9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879046f12836da0891d95279a78ab18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f7f11677de498c4f27939156d8f13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d743196d7ed33f1d22502925b738be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7c16f0db17c5c92a04f9781d08d88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165531b1c103da625ae1ad6b9bf1ad8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a598b0481df1be2eaba91751fc7f2c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54213af9417a603e23db4dcb52a47e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c847a3c4ba93e1e49ae449035d01fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8651ce64d896a87ca549649cc8f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa650666de59b898d178a2987c2ad1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f378fa69aa4b1906e8f1ea145f9ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a848cfe6b8c2b760ca2b7d5ce51c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd54953512194f0a6199158a1116b42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73310f42fc4f5800328d6a88ea8390627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26015903e11933b86937d85afe3a12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9fdd63caf3bc89554c2c20f9cd79f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d807bb056cf2cd4bb70fcdbc00ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae7015a0da95fb6635bc3dc8403ede631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285befb89df67ebc5cddc4082c9f1b04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571622502504640b4e9b8c7638cdae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01617c196126f0bf4ac453eb13a7ac4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e586a79a5984ed0a8ea7059d889b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8df8a2f321aad68752746ab9ce117636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc8572bf36c4ee20da4fe2195d4887637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b213b6f13fe0fd2683f80adfbb87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9661243972e052e9d0d068ed3459639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab6992df85882acf92450891f68dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b5025d9f1557688c943522487eb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a0095431a15d5152da4a5a331f33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1ba8f8d7c5a34c8ba18957d81ceb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed6ad53afb95953c17ac90c437d5f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ad238785cb74ec3d23815d2077cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5e350a3899758b12f28ce680bd72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64729475219127ad984c640ab8db6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6ca1faa709ad245d9e3efb7a6655a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6528ed34df221fe6d4fa1e96d0189649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46f9c8b765530f5b292213bac00ea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2bcaab37a9e13ee725d3b8edd3634651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802815e68aa0202ce645a7a0e502bd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab321f14e97c45e8785ff5be1fb259653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da7dc16a63d8c6d5b8f3c938b0db6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9cf5f2be2333290c56654f16084e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb669bf1676f860ad845b7fc9eaadcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d81270831f88f8909ae7eb94830709657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a4dcbd7a7a48c5d9d3d5e847cf188658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1636275b20797cceaa55e7293b2be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55313186b31ba038e32bf753ff6a60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a66c5d49b1382cbafc236c5e3183c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd7dedf7b3b158632abc6e098f205f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838dd75c727e517c9dad08823ff63c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c327410c85e2c25623a7effb811fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa22bc0e934222d12ba31c262d27d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c465d22a481653a96e714f3b2fc79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0ddba1bee9ea88f95ae6cb7c70cf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739291a6a73f6979c755370d2b23139b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a19ddca5d35024a8e1c947d672dfec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc89adeeb6ca533201a19d81d4a9eb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa954b4870841d5e482d506980e7fc87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bdbb2f9ef182dd441666ae98c6991672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f03c7e3bf1e6f7bbd6a809190c03f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787281c35c9f72deb20d803b7e03d2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa86f4b78e9edb51141da013d84d798675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a96ea3ed886703fccc0d7f6e3a7a7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb073b07ea15fa90e7d47c8c5a74d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592197c5a26892a44e5886eb9324ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5138db2bf7fe499b2dd7854c911fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230595b5e23dfb241be703349cb025680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a103b19daa2a3a2b733542c4116bb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5c4ef6e4bdf13713ff8a4b4feac87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1aa7fffc52ff0939ac5c1185c759b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4426e581ef6c99e5df4b2ac5d084684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5f30fd09b86243a8b4d0596a8c96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328faf2bd6a549774c006125052e71e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada6b64f550e6003446070ef1d7f3a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf563b0040193cee2ca0ced3b648f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b6a84d7df83394d6fc78476a91df3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878edfd7dfa0d2ab0a252433d538d4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0852891477b40c77b14a4c3f30b46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cddd67a7d492f9b85bd0184642d45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9de046010e9a9059a073700d77c4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fde94a5d59e9ad0f10661d0596c1e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305d61a2f9f3ee66fb44ec7e774c7f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12740f9aad97432e94d2bf5b0d0845aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce223a6b63bd48a4b754fd74101dfc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd88b1ebb4983f761bf002a51ce71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7ec4e0e03c401fa001f921c89d6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024da2b3dad11b3c3a6aba2d5aa3e36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c44392b5c9b48296147f921363c32d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec9ec9e171416695ba51362ea30e2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e774490cc4123414d6c249d151705b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc80b7716f8ea35ce3a924237ff39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f86867915175a432fa7a15d4c9cd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30a7d66bdcf117eaca8b287e50be2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d790fccb256f1c06a093360ac754a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac3eeca9d9155a4d1f94141b1c479708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c6361bd6098ea097feea8b99b0fec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1201224f25e8bc1925437eec57537b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e24d930ec87a532f25eb6cbf4844711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b84f356c5665b43b15ff030ad4ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db2f7315cd68839b4224c5517892a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dcb0832ed4f620b9a4ce9acc100a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9652bc20893ee485d97af06cbcda4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad947528e483dbddccbc4264d5c9ccea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8443fab1d2d0480e1cd5053722e5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f5403d054641cbeee505ccd51f86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b5f6f1426360a85952847fbf29df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656dc1d6929a7a6602716fcafc6b74a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d98c76bc295d927ae3a9dc1f7a938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9a751b7e5e7f6682e6cfeca63dab8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345cce4d97d3eacbaa07d52f6eed75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee604488f8062ce132df89353e581724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e2142155f13da73c2976ec6c1cb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66152eda0fd8fa8715897945ea58d2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a2510f85816cb1daa858a248350f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc8dcff90d59a0024a7ca577c8e14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921394a584f1106f350f9a224610983729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db93eb8a28a40f4ae11549ff684053730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202874361b536a261e7c032673e9a4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e92635f5947679a1ff90e37d7ba835732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e0b27b5e39a7e9c35fbfcea0e34e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a67a6aa9ea73fe9baeaea75f226c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261f5141a05497232b01e39786bd47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b502f57253864cf0f443c5e40365a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b8872aa4129c2dee872461536cf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb290b4e1f1cecdd309882858f1de408738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9626328b50cbd02bac23b5465f48582739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832bfb1b2375c9843a4c9172159422f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d3b35b928c324d11b9cb8d89be51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce44534638ecf1fd8d40bb3f82fe1e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb279739d6eea3c51cddad0eecf5a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b755299ad0f4a8e6cf99d257ecd2d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc72168e6ab97cbf4395af578ef07bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504a306f13ff9da79012e3439856d7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc369e6deaec7c9e957f74363f0d30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84600cf08852c482a0096dd11bd0346748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba1de7baff6ec518ea18065ad5d7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe6fe8379e7f7f87f694d1449eb56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da374dc91c1369d35b6926139a0f2e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b2cbeac2467c83b8a0065f65e5e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c942fd4e389ba14e82c0838d7222c85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792904499801604347737b690450c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad15df239ade9c1c11c1e80fa54758755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb650b861a0cc5c562463b07f23ebca4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673c294ed62e9ce8ed82744a34267d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4bf954d9a6bca2af478979316b2ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30cf7984f63a468f0599fd1d360742759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>