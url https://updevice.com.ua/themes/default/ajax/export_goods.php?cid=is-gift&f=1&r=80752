--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb8a721d4cb1870c6dec6e8621e501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540df3a8cbdf7dbdf45bc7211797e1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64ccfdc00ec818dc81ef95fa4b278c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6fc8d8558bdee9709628f2fe07814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d802a5db4fd368372f8264b2d8cda765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813fa30302e22d6327353c72c3cfd366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadca62c06484886efe9bdc9a59110077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa742ffdc5e71a2eae3df07691020988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d20836c3d061027d3899a6c7d6fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f6c7883ce57ffb4197d5fbb001c0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbf6af0213d4af87b06c6bbda7bd8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb780235c07821d66726f91cfa51b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8078a37487f7fbc577d42a3e8cd31113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c260bc64ad33fc672d08f234c30b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a737ef376f7364b70fe27bb9b1bbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28532819211d0b805ed4ae80167cb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63237c806438c6246d10ec03bdc3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac124b0f120a96db54cc4224ad089218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800d14198cf926d2b426ce3d02a9ca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad69c4a439b335f3c1706f194bca9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48085e17df2fc8ada9a1156ca72da7fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657adb873157bb890b67d0796843405522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e328eb23e991ba572df8bbbd655b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf9a62529b8a84e043b36e9d07ce8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c81299ed7396c924f2a862b6b18a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ec313917fdea47ee9d0494f25c45d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ca0720df8359225dfd21c56cd901a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4880df649300d8a03a324a9063e22f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f13a83bef36be6293f23974a9a44429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131126f8399379f30017bbbe51e1c6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11df1f8c1c9e1710a398c9c2e2e05631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47cb05aac1bfce7a78e1c7127dff832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc22814c83d21401dcabd301e11bd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf21767ba1b38afae57d493f1e6aeb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375def6a0ccaec2aae977b6be109b6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe9116801809f2c9f1b0b547e9388236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0791cfee08a9016978106fe619f5e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1258fc7f362008ea1513ae851f69b7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf617be145d7c946bf44f4d0d624239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f488c151ebb84baa4f49f081f888940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce5058fbdd30bfe6476e44e4007ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbeb396ade193715cf3e517574b7a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e6a32e8cd903176b7ce75b5acc61943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8add03b05da2483d4c29e7c105afd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f7d3b0500193f5bae5d3d86329bf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ddeabde1c179b3cef8cbcdfc634b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164498c1eae5d75ddfb63f6de5ab6cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2c1bb130241c463dad2d8bf378a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ccb90b63324e13f19905a65a5656649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f030af64c08a6ed3395ebf85a5ee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16caf1750e87e8403cd3717d3dbe9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ba4545851396aeb3b41a949b0b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d63fcfd81e1252b0385f1e0d1a455953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e9d394ddb0948200a04ee2beb7ab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5f0abcae8b5b9e0b7fe1d233cc8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e0af20e54db0b7f961bfd7ce82a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd88424313c47ff9a2e9350347aca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2d038e08dd8f4a7febbd93d55a26b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcaddee07cb5c8f64b3a4aa8d5dac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09815b7165152b8dd892e4ac32dcdca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e567bf2faaefd0a5f596bc886e68661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1828d0e61275b181e7c5bce6210162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523527643d4a17cbffe2491b481ebf0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69d884db96440e1803726fdeffd4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc77f37721049bb5bf2de3e360b22265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436629e49836aecf882c16819ace7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a25d209d920ec12105589f7fc3e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40259bc64334ddf9a6e6f7090ad1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a495a09b2e3405c9a0c3bb095cfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0492fa254fb27f1bb38a5e939ea9ab070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cd5572a55c8c63b758eeb5929332771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863efc3f4df329e95ba03957d1deca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283712357674cbd43c8e6629801421073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305948c4b1a63e74df87a3f1b0ea290674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f956b00545e3b703d6912c9441690775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ec878836c541cedcebe0320a3b1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baebc23ccf36da2cc277f45412532b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1d249846045bf04096a095cdf4bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457764ee6c26226349868ca0524d16d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22287eadd83798e8d443e77364076d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d60e1227af5f8be11dd95e20068781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebf774d6956299dc2aa77e29d3c33a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d50424a0a6ac6dc42199f7bd1cd25e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df575e5101f117044a5b4d2f2ab31d7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495c351eacf34a90326254962557fc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56cad2d2b36cbaea38bbe5fc4dbf1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef99ac889353fb9c9f5a97d5c0c0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95550272e09d110084967ea0b3caff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1ad6a6fa79321fbcc078b563f801c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d901cb85c29894269cd6cd0b01a7bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9803278c2bcdc3f2982d580a6437791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70d2f707c939e579609778e4eb8c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4399c74909f81b9430d2932af49693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded33f1738375197fe8e1dd8853db7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e29a4ce49da327bb5b656212307295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9486f7d531d8df7c42fc0a9be3efb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd8f895e87739bd5593056d05924897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0638540a1715f9eec464dc69564d4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401d23f443e0f82abaee99e8b147d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403f7b7508bfce45989c3ca7b8e69bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893cdd6a5c23c5fc34a2ebd751c67b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc21f2216ea2e0fe457f4e0972e68e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5726b9bd5af697f23bc2ba665c2c42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18dcbb363d8a1029f924ad07b6809f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a3b44d437be51e3196183d801b6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21746b6191315f1a4bfce8003fe98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a2c6b080f280d9b127da754b4377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be481b832fba28f2a054bd6461a03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f9ad95a9c1eaa2e3f6176719aedd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e0eeb2ef3a2d7a06133f48c38bee3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963065b7aa6d597d68e281b6314f01c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48592fcc07e511e804fe152b2f4a71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60899c8c65be42e9a3490709e5ca945a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a404176415a4f982ef9e4a945f89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93050b6ac919256d54a6c0d01f0db5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60eb2bc13951e1a89ba54447d99432116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a1bbfd07aea3989f00810c8fac30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989f8612d899269315e2520425a4cb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d9428dfcfb53b3a11e4e46aa45f67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac40e17cc3b1c2e52fcbfd245de05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822ac47018339168dd0aea28b508c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e187a38fcd6db4c82dec7248336d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f82cbf7177ae2581cea9e703a0ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf13a61b1c5b56267dd8f3d3d3552c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb321f77d50957bec4d7159e515e3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e2b41e2262559e15f764ebcd8d77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ebfee6b3409126054cbb367a2bc14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922622a4d2dc3fd1e9f12f29b13c54c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d289d8dfc21ddbc67212796d7c3cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044a871b5be73eb5c3850e5570d986a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0064fb897e28a698ff85989602af3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd7545c0d51e4ea5448509e6f96ee8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef027119d0868b5f24f05d780c8c31ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc9e177e7e5fcf7e4fc5613b7707d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc07ca91c95244ba09b6ae9fff8033135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278cbf469ede0349fd5f7d40146567136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1186d58ff85f76e3d15323f810be95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52073f413023b960f90b9bee5de7d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c70906ff4988379aacac3ba160a05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd19e1b9d7abefd3c1adc23fe9de3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de98521f8f1f1d5e2e137611f8e95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a50cdb57fb7c5ab5b39f9ed9864ad4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716466a446fb8f286e25a12fdb2a66a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6289ce739698dfd235903c17fd841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bf42762bbed1ae7852e9e0333cb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10daf14f1826edb7505ea8ddbdad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbae26c84e06d49049231e01ac6223147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0e02e075efa8ea901f9bde98fb12a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b4fc1f31802e10d49fecb8be5a94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219fc1b56ebd97feb22958c154c83a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219dac658837833609db8f1680edf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01696327e32692bf1711a7c8e12d727a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7b440045581cebd1db67645e04bf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2280e5ec9992b6c3b2a255e66c6186154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143b5c16e38d26de900c254eb0a523155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eddc7c4c1e32008153812bea8e7d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892357043863b3eba53e29df467ece5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434645c8ba4a7d165a4f46fad398562158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7dc793fefde8ee7cee649b076310e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae3db0f75a93235c22bbbaa4252d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9479300bdff879b2b52ce849328458161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a73f4b69d11536463f6b56c8aa74e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bee14b0cec8ba03405b3b04b6e483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac977d946e935f6afe3bb1a56c835a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ffd43cf2bfbe28ce2dc5028d8db6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22364b8eb787ac438112a1bb07caab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1010d7680b443eea6b1f9f61a123fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95641ee0282516a6a55fba493390ffbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7b3386c153b8036f582219afa28f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfd5e16e4507df9c5607109e8f7c1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082e6f9d4dcfc11dbfd2e00f78f8fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef55cf39e6e3d3732013d9a4096e99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2a27ff36fd0fe2824f6badefe101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c7bf15bcfb7a48906db5a1defee9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e3de56a2c69afd5fa3cd0a3b0edc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db83df90892433090a25cc58b23fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979063dc6ba6d8ea2a59284bd82546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f055dfc84b72e6825431994d778540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f647d2906fadb9e495a26b2df2eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f18c0a42a99a1f519052308a0768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d78284ab89af5a35c1a9c8f53b1b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc2e7e1778dc9b001adda07ba6f0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b10431b338121f0871a908e3e8a09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29d5b2f4e59435dca6293c46a70e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e925090aeebe0744825ee48c85047185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a66e77dc78c08166cdff9e4f9130c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a1a8c508aeeed29b4d324d2ca8b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51268d197f99b28380f413442ac9a134188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec79fa141ee6827d77201e49282259189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73da74e8f363ef54461d869338459190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef774d448dd0b34ab16b7903b8f909191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8f75a2fea69374011edb3e8ef54a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53334003e8f02e63692ac5db23826ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4664093ec02ebd878f3943d6a41f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841ebe318fe1403aed3c32ee8aab7cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7996ce9aeb5edfa42dc7061ff360196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78565e3d5b9bda3de555d57c51961390197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf811e173cb28afd9d023b34ed9ef0fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58aefde9d71fd3e11b6ccd9719c40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57743c7e9d1eef39cdb06fd24828aa11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5079ab16961fb678e1d488e2da060201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d35009bdda06525cb61ac0d434eac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7278ba58770d8591b5d7f0157f85ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4ad54037d6a314b7dd1634cdd2f52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc2cbc9092d7070d441a51256d82e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9041f6fb2089b3b99989df936dcea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b361397ff9dc89fcb0ba21be6e573207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841df79cb9bd3e58155be64ec271ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c2955684c001c5e2a3d4142fa378209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514bd8b3fb27624d0d3886d1c09e970210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac4e2a99542d382e7303b955071b9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee0c74fbec616a434eb37c79ab7dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb852fd4afa782f2e526c5f6b15c7289213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef79eaacba9b8514a4567f99554e92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ce3a5c19a3289acae2af1e24ccba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c719c70bac2166ea20e571ed74123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83960488624904e636a12617f448db01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741b6f445b33347ba1edd763690a17f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca361ec29b6aa60834b0bbe0dcd389fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38941766a216360869f2c45101412a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ee63a01a02d8d1c2f14a511622a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec126d232b49df4d546e846e38849e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe98f1264ca41fab5b646c16b07d99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6269e24d5679cc1c0216ab28e8cf9ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364ca4148d8b1e6b13ef724d533756225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd28d9a704c073a4e8a36051b5d20e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0e181c18ecfdd41739e76843eff2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091620ccd33ebe98c1b49a8da98558b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de52cffb2043d66ab9d96db2ee3d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41463b0657507b48fbb0ecab797547b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114162038eb1bdceb6fec48763addcc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c42a10ff1843aacbdb0764fdece11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395b372ee0bfe2afab58c4f031e80a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c609b82dd7ccc3346085a36fbd62d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caff51ed91758466e8c4c079bb5238235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831de6163f5058b93c91443848d2d23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2afc06f95b6a34891ea60fb058ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da037797b4645a2a5e798ba843df074238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de88a0301aa28e890be4f3214cd091239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88851713097b16bdc8e1c58118b91d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f572b097eb337a0d56d61496e35b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8210cb6333656f0d4ba5b1599596242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0dda908f0dab797676c5e73d01e90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af76e5ae165f6ddf9faa5343861de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebd79cbce7020d1eee1c50d71839fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180502c90d75dea02972b3218e5ac87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c85368fa12fa4d44155f0c90746dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae57a1f34c19af71e07d362c840bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13809ef406c0a3df1f68224f5a524cc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7e23419c59c1506b7699e7dfa639250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef3c79acb77d26ca748efbba008bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6cb71fe4cf34e3d1088d53e105b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d27d4e8c041ae60a33ac7cd6a1269f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d452ed087d899483d1463d330d97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cc9cdf8e1eb1e938ad6811dbe5cc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4fa7d0d89abab8a2dfbd921169e99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d88ee2f8a47c58020cafb4350a51f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2912114395b5a61857e5b0890490258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032f84a9cc1c76f0104eb446bce47f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368baecc44d34747143bfe4eabb2b131260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02139030e0fe1f5079dd1127895bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8850fea0fb0fb225e5d789cd41d0b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e03e83665a2ec974bc4ceb414621a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a6fb535f4d39ac92be917d6e7ed89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0439b733fdf8afd323709dd54315813265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde075878aa6fda8ba7d44c936f523266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c26692382d959e023b7665453bf93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc57a60d48bbf360c6fd97e60667d59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd974457ca1d727504ca13f15e941e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c913560bb4b21350ad079d7fa59066d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3788860ceb099c8c6d33c205bca4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b059d0ed33a5a442d9168f42725de4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50891f7aa6f6b63fc569b24f1a0d49cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd799a62aa8f13f756274043ed74b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c32912709542ea690d99f290678ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cf86e34c58c6fe2182cfa0eb1f9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dee8e1801d96c75f9774b9ea326675277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1ec5aa3ba9fe04d3d8d588c2ac96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7365a05961febfe169b93654eeb8b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e1ba3434fe035ff8a179d939b73a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d508c40a4db330f066192f3d0bf8fd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b96d43fce579eb1478aff1406b05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32279f50ed33b7a853d17a055b74dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2949ca4e262395e00f929e2176fac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6392d06ab3f44dc335601b0690496285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af877cd77f3bd50a92fbf18045e2c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc299cdcc0482bc178227446f7e90d8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc08a2378e652cde9abd26cf34dab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc20f7e95c3a7771f6d28f97491b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851681027d3183f662a920e8dc35082290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843aee0c5482bd4abe3cc412b4f152291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f925203b517d6cc67da1631e313685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c76c068999a1df0f4b10244ff700293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda6a4aeac4b026bd4e4439f532f12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569105f0a1d74bdf54e56e9e82aa8835295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca52741571887af23a3c08ab261cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb650f2cf7d3bcaa239ddf3ed91f113297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096ca247e57e2fbc7b2784867063180298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bcd62e2f9e606781ac79e39d9c287299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae12ab281d0605809d4acd1c060336300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b5d3ec187419a815b3379eeab50c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d720eb8735d49e8d75aa13de123fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812303dfab1826bc2ac70f183e7410303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494e1fc6a5ee8ac047f06164d434ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff59002ff5cb3572ccea1cf773e67c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1526d580023d3bbc07dd7194fbe0d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca208c3d8a1928e5d9b140cd9025d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ef8f84f2d0cfa0f8b67edc1fd1bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d9b96189d1ba449a8ed1f1f00c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1872ce3a092447afd91ebe409fb6ba6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44fb168f5cbfd083e2f2ce6c078168311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196c6a77014a878cb89955d0a65f1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c2c75a4ab945a984e8369d709c6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c56f5b5a275323f199089c1e09a614314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf758d4c2813b5ca1b8f810fca028a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ddb5ed3492dc692cef81d67f79e18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ce37005c14cccacd2bb5c60da8d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fd6d530c15e6f07586a36f253c4f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267ca7f77614bcad92126a145fdc0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873805444b00a5897bbc141c342284f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e7f4c1720f71274dcb8be3d028e54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be1e203f8644fabafc28fbbf18dab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605612bd5bc94b8a5baeb9794ef8a000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e813a454e53da9a3de1914fbe0c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad66bf0a0568bf8f19a6fb331ad050325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a7eeabb4e4250117503dda7b02bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dae587267e9e0959ed5eb84ea472b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81171d246379280b011c42155ec6ea4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558968b73ac66e8fd755016e95b040329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd35a0fe5f9521c808d06bc97ecff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebc33b2db3ea7d1ed9f34c3ec7fd58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23276d40d5339aec59cc3673b60af8ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f30781e6969ca467702e47464d830333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738557eb13be5e0d1c1df51ae27c369334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc6299016d029ca094318d4fab147d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2caa628b549d36f50923e0318a627336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db228c5c778e14b333bf555f10b01c71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2e2b2802d12e543b0cfa7306a5af1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d61912c658910689a27c9a9d3d983e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15bcdd20553c1caa57f9566395a18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41adba197c1394642f3e5051fd3719341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a53cd4d323ab817d6061427375114342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6e2dc11ebc61e3d26696483f02dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c58400d38f7f1c95b6229755bd31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a026a0b319f57a61977d33229d3866345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba52b17072924170cb2c18a6529797346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341628d251a2aa5ff9e866b50d8f19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8f7c36b18d7e9b841cd4024a2192348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94584cfea1acef63df637530239d5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942a3f0cc7cad46d9fd98e74346354350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044413e14f2b112026d33a17987cdde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5817b497f2fad45968ae52d5f7314f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaf32c0f96697f470fe8e056a6c3b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab49d422f431abacf65462e558f717354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ce445bb8f5af0f6c36537c93c0e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb0dd6980cc50c79fc63871ca00e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f51ebecf616ef9a56754b89ebfc62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeeffd5ccbf756eff41fb2e4fb9281358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d392138fadb426836b0c7dcd13a18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d5f8bfa65c80749eafeb512df5ea1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f17c569b6d0531a25101efc5adc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfa3710442c05f996ac22d270fb828362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd305a34b9ca38368dfdbf8eb4056608363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7338a3d99fc5684c71fe44e56b118364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7bd918b2376f3d5da8a6a0e45c25a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09951b9d6615652e75647433f2e517fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bb3e21e42669320e951ab2c5b7565367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4458aa7290fab6b6e2772957493c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f25fd69f3572802cf59d5505d04782369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66691898f0952b42bb1e4ed63a4e3b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc44a99d665cf07bc71f0a4181847cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1a29d89bd075743aed94b1c57be5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f63db9a56211505bded7fe0e8463ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd8a91da038ff6ba317e06dbc06d53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6880d1a20c6a989b0daf0e3253628375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f138e2065a1610fd92a223852876376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6f49b3ebc5af151a76c4b43802ed9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b425f90c9ad82d21445cffbd9df3bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b979d354a66201b60024512b4471379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786484e4d9bf9b9726434d01d2f8ee4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fac170437d4eada5a422c6ed501d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb702c6d1d8c512c1398f7bc12b35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471f68729e0fe758841d4f64a15cd9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e61149730c430d626c286e380f2548384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a2ebbe83be1e0bb50c3f20bbca1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f59e5d3d2d38f2ee7bfa816157f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9adb24f91dd2c054dc5a8b485d70fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27576c8f1fd00fe3e1e2f218c25b36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862d4c2321a35d7ef197be543421d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c65abdce6f907e04a7c07502a02e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fd0c51fdbf5338bfeb6fb851256fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2f02be6a96f84007e9c4c9bae6a15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a51bbca3c6f2d5f6a77967fbec8a1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da3b10244ea0e0bc0bb3776a2bc86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55195edb06448f5f44f04a3a95adec2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b7aad1763c660681f9777985a2d64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a041d204a89895d639049a24563c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db458022656d7b45412f7e8c42b538398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba633db6a81144a24bed27596b839325399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56451a41f680fa9433feba4f4960c8ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac45cd076b0494ce3fe5511e51365a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10686e0cd981785b1a94c593eaa9f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6abf097a880d6e3f49531e0f2dd10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ea4fa4f1ff6e2a57de2edccbe853404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e61b8b7f7f69fcf9f62498b3373f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e868223c09b22cbaaa1e3a0c17057406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6235ae5a874cabf021e4587f668d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c87f75cfa6a8f38e9c9542f255a16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6ec0fbd126a4e447643e60a82279409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd6f3d85b54ae926f98f9e896c46c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5c6a75e60ad5f9745ff18bc08840a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc35a7b825610387768ec19820de5b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad631dcb2176d0c87bb35af3e5d47fb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086485b6575ad5a89739e398380e99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f8cdd5b947215f06d80093ee91fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55e7954cdcbc1a286e9b0845dfa31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311635850d7628b4315328b3bdf5148c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec6300feda2cf9a54bea252d136d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2917bbe94174ff061f7732e1b5de263419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa215e1a377a3e1ea31692f4e5218420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2dfe1e94fb10b8c989b4067e9fbd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74dd53f3b00726bc077ef7a0a95e06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c6d46d5592e0afd1ef65f0c2b08f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a683c1d62f74bf4bcb7ac100a775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056dceabb64eb55bf0ad9ceeece764425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7087dc38c7d46313805d3f397682e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bea42e46c37612e0df42bd113ee408427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538f4ccd6d802680e4c3b83c80c2f72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017311dd16a7b0d25ebfd3806c4eb70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31b775e6d2feded295369f91baf02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa862a660122dea448eaa9501b88bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2fef5db0028edd1c97a7774f38d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a9e3f5a433aa75f7edf4da727c34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d73c8823a10a21f347cb2944bd48a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd9bfdf8b7ec620d88b35ae8a9c15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33befd3319f47cbfb9cf05d5370e7ce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d72dcff50861c526bd565c6e1aa8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc7e376b09253479c357da4cf7d03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458ba35640d49e99baf0b8ac1c0334439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99665148a691036ba2c95802a582897c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93cd6f0b0facf4c343fec9b1d0f3ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd0d76b863414c4dd1dbc67682eea2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e20cab0dfb2db5ec55399b74c026f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e425cda06c93c3016ee0cb4cd5b7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487677dc9088c686eed2405f573de70a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed45459d160edcde63df1f0044e1cfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19adff9dcc8f73698428a2db42c43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504ba6ccf2755dfe465d332d45b0cf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d666b9f491b0705df947647d2a627449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed23c3831ca72d3438771468f03b59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44efbceb4bb15fd808c96be674de47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649204329234cef7b5ae23f322cb29d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfbfac6957dcf2a3c96e008ff6f2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de42e1b8ed95a737e63c2a2aa04314454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e316a6b62421e6029c35f7ad51c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bb0995b6cf9435cf9610123819fe0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88084f1280ee508827803653535e02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05b5874d12540e4006db548fcd63a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff18f89a50c20121798b700f923afae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2b5c535fc6b92a87cae0b3e01c2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687617b118546e62caa06b5b629d38d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4abb0fac0a9399f1d81eab10b1472462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6663b9af90c81e9d8b28cb8049ba12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c128fb5d7d81b37fc71dd5d9c8b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a896aef226235df6c856c08f2a7d1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a703e6d7969ded3f10e945b6a997fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade1a0c1a2d23424ca28bbd16ba4c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f802d3278fda0dd5006d16afe83e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc293b199379063a968179033bce995469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ad78b314fcf1f2829eba19b5a598470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e45ab9c3b5657dc6b1c03b0c4874c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87aa94fe51c7f258cdcedb8acf145472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec8828fcd499c94f2c11f93e1ef29e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8440daf0e02d9c8a7be28ad747474474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f5d92c0d564248ab8440a1b1c3a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610480dd478b75132ad0a3aff0114d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601bc7164631ae54c114607909512f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a913e2dc290a9753ab191c0be1ab0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d216831d9fd83072a7d0ac4145cb8c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49455c0cd6e78f59aea33b37109051d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cfeda94c50c39f06cda582b2e5845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d8d19db3f3749ca397c1fc2939d0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17c224191f347e6a6ccdc22da810d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b55f18a8632433d72daa7b89718d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f1a5f1c12e132bf5ea4315ade1a67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd29fcc5fcf334905b6bc5cb295d2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552748160e51e0c055fe97bf21049f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbecfe9a56cc0becbe1dc168c784989488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dab6392110a0ce4501e51bc656870489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688f6db306db4fc17bd8054783bea40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758e19c124a9173d30c8cfd404b8d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1125c3be321724a9aa1ad3bb84a598e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ab6e8e4cd82f0f812f3e4b6e4bdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c4175b47cd97e5085eb0f972ccece494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247e25d8068ad69b4e2d84abc61450a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2bc2f18fef621d71ca99b671a40d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109c0ba4018c0a5c4cd5ddd7143e503497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ad3b5bd9ef81e4ec664a2b59789e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f5b07de69eac058f5a3d545918b94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5944ef0d0c6c22d1cc28454082afeb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620025142dd57566b502e2cc8578bb21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e48fb0c520091b95932559eb39dda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa2fef181a21fafbcdf2f2e5bfc49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903080eebc467430a64679973586a25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ba1f3ce37b4f7f2314f920796e12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a91eb93147232d6a9e78ba99848e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a91eab351da3f113d68177028cf1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe7749d340f5a7eb65eecf6a5d98d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0aff526b95f0542b646252742531a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c3a6e9d1bd0c9685da86c3806d6ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7289c0522ae40619143545a36f4df2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcb27d3af34e7ae2f41f702887066512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e0173cb44bcc6c40e7a00199d708e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d38a6b653e8a4edfcab45495a8cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666bf1836eaa9ed35035938c450cde5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86187991af824fbd9adb4c59b70216516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745707ed457c33a91cf69745c6843b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0bbd718f71c94051ad991968389f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a315c411fec2108f6a798e5dc9a7871519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831637e56b40c6056fb68a2850e33416520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab2bb64c0ac3d1ee0e08912132e6c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6351cebacf610492ec9d7b1c27a26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c248c9d3971ba37cf27e6bf0172962523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e1383db0341e1b31a903510d634d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e976bb6d02ff561e10cbec9516b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279027657203a27d2e6cd52e2a1b98f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc079e693edb43663e8ffdf00f94aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc803ca714d02bde6cccccb6a77622528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419009549fdb6bb2651c56d130a094a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5b544bf846750293b73835a4dfe1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af57786464b644b4609c07658d0c76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0848259944ecb43ab840d647297b423532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49586490ea56e30864a8502c91aa57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d21baa34e2f9880f5678d5a6e2fe9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3148cb69dd434c49b95a2308e1f14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256002e8da6e8e58ac3a1e5be6e8a875536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf246e5c96a1e372a64bbb1acfc344537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7216a812bb510898d00e5b6fbe3400538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b62461c4957292cf921d2c3a333a07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc6848f58eb1f279ee6961be3cb66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4748c655accebebbdc4e1d196402d98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6e1963571510ddc10e05ed9f97fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003468ecac7b58d115aa861e77157494543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaea9cf214aa14470de600a299199c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4032e6ecf2b466c8369babcf626e5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca3e1440d0bec33fcfe870da13626546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e69d737d3655434aee4739ed9ebb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df49ce5bda35f7974c24d639c968b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96ac412e9bb0f17591552e2948710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ba9edab885510b1c5e1627305fc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818456f50921b8a1493ec1ae3ac0e11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47032ccc90239f72565654020a2aa3e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb8a137b322f25d8f44c25f6e6546553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ec60eb053131e54b36e93000dc78f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22456f15930431e41d3c34233c8847c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3bff16da36c2a73acc9b35b2e593e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230d235e29d408cde4d59938a6594b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd3accc6a860097bb24ee8d87141e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7a7ebd3dba58e81564cfdce63749559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb746b5d0966d78012aab4285392f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d341e68d1e76f4677a648614f5229c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71389bbe5384dca6b18747edee4806562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4caeb684bfccd324072b62baba9cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ebe635835ebb6fc4778bb851158bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c69eb6ab2218ff9c9570d6455a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e95d37915b04daef170b60f87f052566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6451db5ffec936a10a0c24d046e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947615b20d4970d50423fd7b150a8f53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a206992d8865bd327d2838c38aa87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e46dcc552fb13e613feaf2440fcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56055f9ac236323678790b0bba4258b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d645f3c35d5a845caf939ad2d81f24f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173bb5e4e90cce365402305eaffc1d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8a2a6579b361076ee9ace1f20bdec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f78c91a32be4164b94095c6128f2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3616bc24fdcfff23c2e39b5ed3a30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db96c4e8a567b5456520b574595bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b85fd4c600aae4bf9c085c60fc367a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d804307a48bc7dfcfcdec1b2ef7f2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2eb9558371f8e9812f30a4be0bdd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ae54c5239e53a06ac0da37253d1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb86835ff815308240ca23712e8278582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6791b037d67ab79f04d544bb676d91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a959e28d4c7e59e308f55bacb40c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac6fd2de804a52b27fb9da05dfb23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06886962b9efb41357e1e2e5f6911d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ea758c0a7baf3b409f58d78e914af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69950a67bf2da2eb323714c6b36bccc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac0d36e6eeafcb45a0b79a09362bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f0cc1bbb39252561dde5635eaf2e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967368923ed64e026cadd3a326a1651591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fe8122e9cdb0ef4a885b70580ff0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784e77c4788126c53ab603fd5aa48e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ac1a5f0db83cae5a26d61e51149c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c32cb7c89e0c1a9ab8dd764b917f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ca9017d849fc6410d62c2a0f1e259596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0879c3775118a7ca01a574dd6169685597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9b025d87dd368589dd06d4f3960b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3708aff214f18237777e5640a5a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfb8097c20a4650599414ee86fafde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c354439f8d4cbb69d69ecb9a6ced7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638a0fd43668bbf4d9129c5047e131602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1831a7213c2c4aa2d306921524a9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc8d063da9871902bffeeca39cc6b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c23d33109daa6ef0e37c8df2353b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccada9c48b197462ca568b11cf34fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bf354f0029f983bfcd07d23ad1c6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3a090d3a0d2c397eb0a3165d019e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c88982296276a915e28596ebdb8051609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc23e2d3f34414a93e65469d4b61fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125448e9c788c440b7ded0abe6025fed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c21b5577bf7b3eedeaceb7aee6a9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56af2d16412ab676b02186536aafaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8388926eacbd1d27024aa2fe08216614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfb10f70192263d38d8b2134bb4c5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c6798a913ef65c85cfdaff7554de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53c9138ed5b16101b1f1bda971e7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acade07aca3f04e71e81cd723264d2e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e19fcdd714b9be595ebcabb7a42bde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103230368af7c38e99bd9326ed34a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e815d5a45ee67a4745c221bec7c463621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5dfaedda2ac87d4dd014dba8fa5ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1a42f899b352190fa167d82a7130623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900a937fa89f8f89e527d388a43ee9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa9dd6b5000bc52efb17f3b441784f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df799c024571c2c91017b2236c819a9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809678f27832dfac0657cf8d0a8301a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3082f65d8478e14e72df79f22275c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95f5e81916e07a4f7f1b17107869ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb59eca76a5f4ee5553924e9f1cce7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200ff738cc7cb9455b941d44a9212f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14493008caa58e748c96171d44c1dafe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722104dfab5754420ea24fedc0d95e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adcb596cdb9a67ceef7327251219f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5babdc78981ce58da90b78887cf0789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffbb3ce019802be0dc8d7c3cbaec4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27257a37d65d68db521e74915e893c44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e3720f49bb9e68b626b86f2d3f759638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b924c5d8ed7b317cebba3556905b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384e1cf46a64291aca601d7b5a04995640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891aff23bc216ab45d9364e16d60eb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11081cd936b1e45001fd989061a7478642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a7a4782aa11eb0dd14c93e561987643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec606d429c43fc80f36c1f05e15421d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20982fa586739827aa6afba24828fd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbede74eb743e932bfe46507095f60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c90d4f4ff24f6c9869fefceaf62a7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a61d631b8aa7d5443158ab511ab8aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1938447b9b94d8d4c9225e4032a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a424c6ec7e8415549fdd9176baba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc91731b2552047592fa37ed43f6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8fadea94d427b3cec3b7fe839c228652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06948d60782f6b713bc5c72cd34384d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286db96b684927d023bf5262cb79814654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f90e09827ddeed8ea64a62d28c6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7553976de2d0afda2c9684d210f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b0b8365b80d0a60bebf0e3ab25de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c01732977e659b2cc58b689b56d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ad7d84029b30d273cf6a424df4c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e849907ad69847e95ecb10bf0d4db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2e3d4808dac7ab70f193d16ce06d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc166b91d120eefbef4d03de7d958a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397ec8fbe854be24e0226eed20291e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80217dbaef169405d5ab4e62a663ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bb600fbe10adc448af7c7f264cca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eda1720f3094d86f55f246cb29a1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee2c791fb18285c9f25a8f08d8788667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64937a70f574032af94fab4923bf6cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7bb7ce55177ee94505e92012d2f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b4ac45e2ee88fe665a43f3f62c5ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a925285f2b1d6c6edb58144a85de9ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e5524189a1ad5f9625740baa5537672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d30099ef39a170aeb2f24234e33d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eca4513c295b97249c9382e497791674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cdd04617b3a7f57e491c61acec493675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57717ccd6005f7528005931a9aa2ebd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d36846b69aed3d7d448bc5a7078f76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800a14650f5eded17633a477be964b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332f00b737f0b4597954c0a49937b80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb431ba7e33dfa6d9f36d932cedeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268f44b78d706380a70cd00bd56763681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5051029251273c29d7dde50a1a7b0da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7307eb67d4d5b685ddb93f8a62b27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba2ccf5ff05d4a7f50308b4e265123684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616bc9510c7e8e27138e48ca8d45391685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ee75ace4c780d3ae7f217d03b9d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43e628da3658b3b0d763c3bbcaed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef8b816d23b2886a4a0766a704b9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece060db17e325f8a693291d2576bb19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a66edc3cefcc2ed5510f3241ccb22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fa0860ec350c8115fe884ba27824691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e64f8b8adf6d38747771599261fcd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124b5a1b3b91d32fc96b696570cf46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3cbe061b8d891d96d396ba068146694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff25a952dca23a9305cc4e14a9cff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986966193aaa1956674076a1f1011ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09351d1ade4f8c1e457a542469e889c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d3bfdfdb023358c60d186e4d7dc45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216a78f6b4f30b7411c58271d5605b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67856885342c2fe6b7cc6ea1b8368c2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fff60c1172f34173cff0b2a497be0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf86518fb37778e0e997b70e7a31f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6e6d6e33bd97b9daa630ad7e39f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a08d1a629c6bc46c54115273b813f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad45a0560cc040c4ac1af9e9fbf89cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2538a1d713ed391615f1f9217327706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc048e3274ace871d1afa1bac37056df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab186c1225c05c8a8e830b571095c95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4d86adafe34705db86c82dd961a7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef36420bc5b138ee80c25a5c93eef05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece33962247e0813ed86b0e7e7375bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de19b98ac27beb6753cdd1666fbbdc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1ce6764711e64f89a60494b9ae25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc3f0d457e502f3c5b17969d598de9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e5f31ce339b85fe3d67ae2ae307d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52db4263106f2b775f1c9a1934e3607716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938e566682618c161238f9956825a02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ac68afe3a7feee46afae68ca0d449718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226983cbe630003fb1903117ea5b3803719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b64090041790ac8c6684fa141aa07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2ecff9a0eb756734c74bb202dac6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490d6eecb4fa5652529609db0e4637722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a00a8fef24c7e8de4fd31e166d3cd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a019291d59580e055864aa70bcd3608724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca49d62eb6dc4573763e3df4a0ad4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dba9f1aed04e18b3ae2f5746ea89a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4e5348b28a739688e7023f167754a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0c64a9d00b1ba012d3d728bd50f76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c99e808711b89eaf686c9cca0dfe8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8525d6931823fa32fa06fd1c72d09e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9464ae737ff6f2cc2fb2f4f959c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9f6200d01d647d5ed7a2a40699bcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505fd1bad8830930cd12ffb5898344d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26f73dd43d66895f279ef19205b30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd02f10b0114d760f240285e8cf223735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e866eede64476d731c70e15c46c0dae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2fca3c5e18f1f29c325463d6e9f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1acacb208cbd77ce3badaa71387d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6846b8cb0dedfbde519d1ba2af8fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fef1d04a1736f679c061c6f7a6cf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c73c8920f1a37cb66ca90c026421a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d1fc3c5fa425565f3945ffacb058742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338066a1cf8708c77de57a9ca6cbef63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5b5475860e04cb90931b78e256d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c0901bca1c69df6f2aaa9667d738745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bb1eff76a87d04995b0795eb78a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4b30f16f9aa4899b1b02b8ebb3ad9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ceb37758150d903f71c0841b7ee78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0cd83e98b54c44530b633b4ac9b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98731dacd6ada07204a750d8105a16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5820e164365cf232c15e8b28033b18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73124a62055de7cde11624a1026749752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ca9dffb88100e8f8bed51fe9233e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff6e17c240e90b04430089e64c559754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1310ad47b871f7a23fce5388bb7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd370f7d9d61a65d4dac3d6d79b09c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4f930a8042ba91e6a075a448cd0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a55a0ba56a03712d0f2bc3927563b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83d92cca158a0f8105824608fb4de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bd335e3f8f4e9224cbefebdd24d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65309752fbcaf946fd7b9bda7f0b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8914b5212bafa690138966a6c7033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647a4ab74d1dc643e062374b7526e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba3d16b3be06791ba13283e6dd0525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df464717dd79bb95678a1e4988b876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf6c02cb9455d4c266eb566c9404967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842073c5e61d44ade9d9447b4f3ca6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419761509df22e360e6b280b7e77b44d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74fb1c04e77f2587af322864b087f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d40ef886a00aec748a6bc4dac2e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b7b0bc7872b9c1207a7caab1b3b8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d88e451e9f2d73d34ebed3f70432e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd379a055bd93980fee75432f07813d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1bf4c256e34f981026e39c87822f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebab196a2be1760ef8b017e6473bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae39b1c9185b788dd664843628366d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75703aaea018520ee36adef2af8d93a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4cf39f5c36897e3434030022e583a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a42080c919ec0668b0377c9b415620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450490ec73ce1a8940282c566fb7939721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c514d231a0cdd17a3c5140778aa23822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385e34beb5faa5a9ff73abc187360f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b315a7e580c022e00e5e945e48f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640652ca04758eeb5a7fa6d8eda5dc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee44cbb672626d9735c51ec5f47c9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697890e47ab9baa14bcabb72770e1b8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4b605bb2f951802a99bd832f9e5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d2f62b02f0f83ed9a4da4089135c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15ff6165e1fa7ba87c0c9668f21d5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f92504921b8720006cb372af8d1a1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf271d2f910290342c7b1197123593c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9126c9c58e722d96ce58b199c4404b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22a2d9daa9a6c64c853f84973303d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b12826a0132047e91db8a2edeaed4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb30e622f4d5d7939aa3f7f922d86f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c633486d5fdf3268c91ea031fe7245e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f747e15d2c21df4744e3872f4858a7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f7c87ab702aeec2daa5c453193af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e01a7c8f4057a7a88d05767aec34840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e657fe22b7f90bd2336144ea70561d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3b3e786a9b583a950635426cdac142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb20b2304fb6d5fb0f67c7e986bfa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575dbaa3b89f5d743be855a372936e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908beded369d75cf39e7f5dea50ad3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d28710e77ec7be041212bbd96f9c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a64b351a1a762d9d409a0e5a6eda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebec70835595b92f1c128a52d6213e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f74c1f6a67b9873cb3f8441fc9d0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec67a98cfd70a855b9711448ca3f9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce78784dfe4408fe5bf0713d519428451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db8e848880ddc95ad3809cb32346052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4454d15220319c787db8118eaa4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f24683f5c9b75a2009f3dbf8a3ef3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5224481e3663f4f396aedcc4c3940355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765da8ded24af742130aaef7999a18656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c4a7873d2b8c02a5a5b29ae690e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eba507527ce636ac19705c83db8c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039018335c524900aae67ad1c03522b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a179eccd084b83d57ee2fbcd3387df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105ff7d27cf31273f85bee5f57868d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd7341be8a86804444fcf42954a75862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe3fc73961f0ea05a2c5cf65bcde163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319939e1c613102cfbffb0ab9d2dbb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2631d32bbb653c82ba2c20a6cdcc0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321137bbfcea4a56fb3c889305ae33a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3cc7324758504a8ce9a310ef60c4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca712d58471f50fe12ebc989c3376268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc556d46c02c4008a873b976eb6d9c0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a0a97b4ec6da98dbd1b0c8c201a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e83ae512adf3e1a7bce70929c769a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90d8b1dd407745da5522b9d959cd7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af10dc6d543460fb1a0dc0fa0f5ab973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb220e9fdf78a1bb7ca1909703db0a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1649ff654fea1d00f3e52d8636ee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60513ef5f600d2291875ee767c8ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7d16eae042e2bbace4234b41072977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927af4ba782165dd5bb16eb6d78292b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a9001535265b7e2a36e2875ccb0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abdf849b6fcc91feff450b45ae231080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f61de52a7320c1fe36acb820b5858581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8223849f5811281977e5b2628786b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8e23ffbe74c88393688ea86e6ece83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac1a4fef9c9c63e146c1ec8fa1dd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c42dbf2765a98752123ca69f7943085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086487f9df8ff4afb8a6693896a1d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a5d32c08cd86e59ba66600a47f58687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf107c6456dade4b00efae0bcf959188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e9103a3da54c1d6dc3cdecbbf1ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3d18d630ad6b45da661402f456d1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac289f6aa5a4a8ad37e2be0cfc96b8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c92ec268e94b3491dd04f27586f0ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302cfaea774f47234153dadf29fdc4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605f8843e6e5ba907ff6ef2c19455f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885347f076d2b4defdb68cfacda57d4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da97bb83b689ad39ea43ee4385f17d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ce467314eef1ecc3c76a3b7ae7b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae2144588e6d5b72e627fa807f65d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb956ae6d8de52e89c136cbe2155e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1475dccb67685120ddba9fd38f14a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc7bb4be670ec05bbc130c1a6efea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e26814793608ce3e6fa7aad45a6e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615f70e0c10fdb1bbf25fec671b30b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222e4b9938d0a56a99cdfe18a8c058104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda78d43043e5786ac650e890269f65d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f0fc153ef5a3df6c8505172a2dc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39af3cf73634a57b3f742edd0094e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6145a960c5b998a5aa8f7c12a32f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3df590a6e40fd8ba96544096780175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b362a1d68e7558aed29fe17e963c59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84927900c139887e946adb3e7b05d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5f3c72b66ed9f263e18b22d96283f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cf89c80fdaabb8ef4db41239537ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0c9bb3e9845cc93d7dac379ab203e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ad51bb7967a731a0b16f0889dda69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ae2c9b43084075e490c2d6e77560116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294425259eeab9703f27592cfadef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceff134dd8d74dc7c1cab884ead890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b211754cac748de94fa0ff5b7d7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0902cf53db6aa136509f80792e71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102fa416cc4ceb7510235feeeaca3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b73f34eca7bbef30845555f47c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7a8721c982c006ff3b51222dd472a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be96c4d025bc11904c5cd0d7bac548124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c75a4390dda3cc6be8e026a96bb3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8a4de717709ffd36ca90e303ea0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c08e39c32736694be6f809ce60bce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5cfb75c630dbd7c49cd84e3ba2809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52b4110a23c4e56e51a75188c97e02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f0714b598940f1dfda24f667d8268130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef402a1080b73b4831f54226b132896131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676d83f55fa7d4bfadc61c518224ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046cc8a27aa72a9111ce1b0446594a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e16c9420e054153a0a3e44fd04ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bad04f00efc33ec596f19568b3a982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171562c80f300ccd8b58051306afdb23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e8e2a7e78565e5a52f61139751ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0863be000cf1885de28a92c83ea23a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ee9b86ba841dc87dcfdc7b18e877139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc6df2905ec2e223ee13d0cac8384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0725bfd13bcc31140932295123b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f968513d288779f7b3f8f90fa7771142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1adf5047fa9c54ca02dd882d61a00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae13883e3845cc2234c144bbcad3188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3cc1c87956686636319b2d2fa8ff0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec3e81f5e525774cdd9dd157da1eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d21bcef256ccc58413079a62440ae4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a0fbabbf4e09a850a9bcb290fb9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed97e323ef37e1a2d2b8fe0080fdab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8634754a950a3e17367c8b59e9ebc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1dc064afd05cf550521eacd65d9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d4eaa71cd85a4046eb318ddce071152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be90cc81316573c6fa8f0e9e05015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded247486a3210ae6dee50b1a300c538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae52d85e029872f0205142cfa39dc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a3065cafce572708ecaef48e2afe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7a2f24fa96572f5eb0aa5ee4bad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961184b29dc340f48d778ca17b4b372158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d648deca49f29cf253f5be1cadc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea875e1968c46f5032ef910cddb1aad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4225c9752ddffb5bf1917fdadac4910161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eddfb2132af2fe02409399ba9ac3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e8f51c9f3c71f244bd625c8030dc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be2e95670dd2c809e6f50e87e0214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a3975bfa8c5817aac12977ab42be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb467de1cc8102978795a13956d0f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c6948e1eb6bb73e3ee59f3ed6467167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab88b4af3704c29f756d7e08c98946168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d471f9b852c4e3e761e5ea0de9159d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafbb6097bc324af24d05825f7346f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececddae000844fe7a8d44e4e0b745b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f6cf19c8d91d15a2caecd1de5db0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f2b9055924bbe6d71fa9fbe123e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cf43610debfe390ce11a145025934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c85e2e3dd5a8514c20eaf5ee291c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cedf1d514266e0305c0042f2f027f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f02a87b9346970d588517000e5f8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8b7a49cdd910a5ca2968b4153db0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1195dee5e4df893f80f295757777179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f22a172323296d72de551eb1525a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb256d16f4c60de4d0de0c5e599e8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba053a9cc07f9fec745debe6e772b241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90c345397dc296ca3305f3b0c58c7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7914a8dff8f4190cdf2e6a0e7c049184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb13820da30e2bce556334027cdebbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adb8b57415d37c7c5291845494dc66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e175b93b1b92da9fd026317fd43df4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d128dc11c94036cced09e6447561490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9088cd07918de8ea0fdc7021bb28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73fb3eded1c1c731e232e8f1d308f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368388640bce59754e1f4d053699c3c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdf7415966fc09c40f239dc6453384192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e46768e731e733f6e8dab0506b6ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ea1c3c75a0e61241967db3ddfb85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008c55946f1edf891378cabed6d1de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e36aa16f0c148ba111daa511337bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49333598f2f5c40e17e02e311fdab4a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54fa04253b481cd9704d99b971953198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735f7319f38006a20de02831fa3d64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975427ec1a2408c52e2b5069dc9ab6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3be5767c92b512fa8a8f4c2f955d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee3a3f4f4bb235f3801883a12b8ff1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b1f2b9ca308e9fdf4e53f0b694d1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972e5ef2c28ece01e2430eed1969ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776598f45f7a282232cf4776e3069e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840ed007f16eb097d191841ac4b9e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d407c72c6d9b3805dc223dea39d64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17433f9861ac37e09d9023dd9600658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f26ceb43b0c8e016535fb6fd936d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203747f175f29402421333da7521857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8d3a3261c819f4fc8400b5d885ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47055834924c50bd5b551348cb7e1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a75d00deca49605046666133920c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c8e92d7aa67713abee785dd5be0c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f9a67d687c42f6662491b9bf1e18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce013a8ca51878cca3a7d7cd4acbcec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874959fe92688e1d3c0cf42a2aafb32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a14755e7d5c99ce0e35b150cd8eac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a9b6836bb6e338bbed89bee16edc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b382a930b9b29e2ca830de51a7b30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741d369080c95453108975d41383727221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ffcff5eb509727e00cec83e43fc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e90f6462f0c28b9b4b21c6a2b9cd9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c63780139446c742c0916fe93454c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703375cac686184765b723aedb18d27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c18276fdb9cb3b6abd5196bf0833226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85067161e1a5f57ad7b6ef6b3e8f16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867befa1f6afc0cb961f2cf25d5e6cd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eedea00b8861aa11453956936a319229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d21017bd8296fa0a8c8f004b3753230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538d70c9c035feead890fe289210ba5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56a3a4a5b39450cc11d7f9c54d55d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1b90a2e25e575b8313a377731e32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836077940ba8c0de31f84dd4249d8e05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5ca1e834438160a0ed3fc7c6e796235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f908e363b360643f325bbeadbfb4a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b545306ae52a00b791d5ad5e3499237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc35490ebc7019caccdbdea5d6bba2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e54b85c6286bc269d49b4802e56b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6803be6c4376d86a3a8cf15e2ef6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acac6f90733df1ef6a68be1167acdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb08f20366e3734f01e45e83ac1bfa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd738ba5c3510f781ad62106c55d06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9eca278dd4b175818b5bf61edb9bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5a7a93f63ef215986f77c17056caf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abec9975505dbd025fb447354ad96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e90d7fd3dde6c0a802a7597fa76c62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbde8ef381cecee1ec4bd24ba65590c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c769e73325222ba23a7a4f58bb6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937068e127f336f81963e646ae72d32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30cafc5cf3a31a965128995e52e26a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2846c2b1ee1761f0325a4f52ed8f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc23a44144c82d774324380865cdbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cca0f81b4adda207f3dc2d57be71c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d51c6f434bd39df3d241ef786ed7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ad49a53a5d6a4d4d40b3126e2548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4b6db2098521c15001642813db929257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c870d38598809ba4c50968cd9d8d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afafaba0c7e6d4f6b13aa5bce627c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a20528ad1840e51c63fba4c163fcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010af16e0e3ebd1a95484997555ce6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125e2fc0806f312fb599fadd5db01f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72843ff16c71f79294646a0fd1d17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b36de5b3dd5c3ebaa7327a8458d86b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c3941058ed6e3898fbc112aa32bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbced56ad91cbae7d3502be453a294c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28b8137e5e18dbb2461a26b4494f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517135c0cb58df03a13bd6f61887aa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a8352004ba9d7e4709c5cad76c75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cee39112d2a850ffdb8d01a922863270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3cb3dd90b47a6df848cd4fde80643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a63c2ad041bf538e1c9676bdc370b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130efc9976d120950b4d4c975aab5de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc74286a6f5a2fb58273e1628e9071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8e20d79d9ef35938c7578b9b135a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64725db8fa4a6f2548979b55f96b3a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ccfb8112fe4213032e3e8d379c00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a04047f80485ff0fc23d77fb042f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39620c4e846ead70ea4997acbc3fac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2571caa0805c21398d15ab0f12459280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb02b9240cff2b12e58db14c99795281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248fd270418e4e861f3679e25c7ff5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67786e26c3ddd2e24466d5d1aaedaff5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99b35c0397be175d96a0aeea6f3d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a13e7b938df303234ea37f89b6023285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3757f1e0742abb4fcf5110ac9e433286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3668ac418544629fd3ae96c7de46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77ffa4e20b4031d1074158229fe62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b6603b601d62a5da8da16903b35ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5b37b7f5f2e97ef8b67ab60362a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4738cf9b1e1bd65661e24a2014c04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc807f521503bbbcfe5b848ea41f737292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9405a1907f53d41f039da470503cac8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f907c5b2a6e09c34ca3bcb599be7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161dd019f827380a790f8516c6aa656295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb773340bad066ee92d38a1d6e435296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdd9a38e848b3d604e7f95f87cef08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363376e47a4814695d80a3a06e754909298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539d170c749e0fdf9bd09454b37d002299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb45038af08d296e894334ccb69b73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9edbf0d592c3b5dcfa30e3510b0af0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b7e80fa6f9c8a5d7b28e81cd670b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8794648585202a8cfc2a9d8c9902bd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc51386479d56c19289e53ad223ac38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d2228de695e86e808a9f860ee749305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f4fe6fbbb74ca84b23a7e176293e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519c15f5f0251297b6ed98517e3978307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e386df61695c9cd5e3510cdb0a04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad297a5913616b55f04c6fd7c3c7bba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f28331b9c4ea8d46ca6c8523a89e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b9adb4bc9d52e20e9f2264cde7c02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e043951ec94c0b543b8a3777e412312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fc1b1d48319bccde09c9ae379668d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b452bf6d87d0fc2f20bf2faa7d7b7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9850bf262e05cdabdf18d91434a3bfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a34cec9c523e3d90183e9a7b48b8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad873ccd6ec1d3f03a22a8fc8896ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712db5b3cd2f0debce517a928a2a81c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33a27e3df2de1b2473918d1d4a8bf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f2bd455785ac90c8c1ea4247f94ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a9873aadcf3f5e82b6594d22d1da7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d644097077951640575f589e0c5a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e93917033edef951e6707ae4016a1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f833aae25df2e64f9665905eaa69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b00d553c780d182063eadb254f6086325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7c4b23a00fac7329a4215f1488c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9b228eaaeb4d9c2732ad2bba1f44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96507b8af164730063683856b50afbaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a2901e4e4128a76e615232ceac3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66847b5a61a44e0cd47a5ccc4a85943f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe5d5b359b281f76982a02bf21888c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f82680f4357b2596c4ae5e364d0db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab65af6ca5a89c80d884fe076e9e37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2505c8769dac011f46dd0065024b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255fc24ca21b852c429914d8067f79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1130f43836fc85aae64697d42e7e203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f830c31d4d61f35301f2b93e72371337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb2477ace12241b0b356edecabd56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099536e2b2de1fd4e08a752b28d5249e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb954fe73bb04928e41b9ff51c7cf6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1202b51e2369bd60e2cd73f6c887f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b774f53bf21021495871beb76c51d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a19a5c6229fe6a0ee91d7bc3794a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a08c53377b31f7c4ff286a6ccebb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5df01ffc15f4ee18781aa31154f870345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0958261f78f777f00537ab8f7ba824346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624568307eb2bdca5a03ca755254efa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b18403b8b2c6976c7c986c00f660348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a5162759c4940095c328f0c16361349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161fe147144448b56ba3dc8630f4bb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a90ed6235d7a171554b8ab53355893351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b7a3b76d53d09d7a7775774ad8e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a84ceb14555697e536c8d669b9a17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e09f1af7901d54b61e5feae258b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d57e4994effc84df0dd0027903c5e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403e9020707061192986274e5ae6f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a6a193dc11fd2bf698c01056bbb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ebe5c943afc2a7398bdadc78020ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79212e491575ffd352ba5ff69eba8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8bf2b81ded9b69a22a03acc0fe1b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6be00bbbd94bb2f98669d98f0a06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb9c0f4e93843cb47e16fd3f6145b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba593893905d619310c29861cfa7c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082509dd186b23a1964c79082a80f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae210261f2544059360782ed0a7075365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838da579f69cb0a5870d2667bbbd416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd52d67b6c893914d76008c72ac212367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761e5a101d2ba76e5278e19cc1a341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c5b168eb7e502875708342e693ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fea25cdb5ed88228ecadc52eb8ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c921e8323accf10c87c409106321371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a0d856157dfaaea83f495cb77b9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bfff4a855a7879985cce651b02403373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963371ac2d41e4cb496aefa22002acd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3f2effa63b1ac9e610603dd39006a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43733e20c0036d8568f0f7d58e02eb28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab4c907fc273d2cbfe34a5a4c952e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92809efe318235dcf90ff5ada6e506c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905fcfdf943ce83e22c06304ce691f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96233671fedf64c78a698da6695e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6164ac5c086f3a8ece3a6898f084d13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f481d35c88530a6dd124614de6ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d816362a9f733709e060365bab59e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c146361ae89b1f563e28a56522343384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9971deece0ccdb9e434d0f79a822385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5317cae7f0c68b9904e48c4353313d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1a8b00bd8a3eb0d42712ebde8285387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23612496a42d55bf4a1929ec3d285388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351178068dade0c67ba1ac76c2840a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20e7f428782c330330abe1dcab23e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c8580875df7ed56af529e3132d0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc8bf669ea0c33af8d459bdc90786e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebd6674b6cd43fbbf95f6f78ca014f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f22d079a48e4848773597125555e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709be935b804d4f7761e902906d565395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f89ff47ad0a8f063089ad7d0e8cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc223213bf3271203469d1b6b6fa301397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e725b46b95baeeaae7eeb475d0499a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd5823ca7ed1b3a0bf6c522477f02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8190a4387c4755760aa72fe16a78bf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ddaa997426162a02077774878e01e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277f6e27d11fd57ce0ee50b376e9f20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a886080aeda8ca5892a86deeff74e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3090eeaa774349b471461f8aa6ce58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b941f784a3da3c62b58a7263c3788405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851891abdfdaef4dfec43e8c14defae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c36e0748de92fa0ef3351adad5b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71823caddee859774a8ad5b496c15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c0df8c0eeab31c925e48f9959621d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884735d9a86b872422b2a6dc8c61d63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1ad1906e2913c04b6035bf3b7e38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422f44ca5eba01dd364634e41affc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d67fbfdd13316f247f11c579ffb955413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca713f9218a4bee7d3f6fc563c1f51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1fb0958c34aeac3aa987a51c83ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef8e2c2d50725b728820e7df12cd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4897a79021f9d2bfc2c513e78def9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc946f6152ed8b2db0848fd39ab9356a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9996d3dc4662521a10ec4dd421ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54005d5fc34f12f16c4a3f2777333a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b00e551420c877915b31cae8a65a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae51951cf31292cfac20aca9504882422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc514dd6fb8abd8bd723a23d2cc4f68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc047867f59f92d629da64ba13e7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9fad97d1be1eea2936368573b5672425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f83f0ab720adbc56faa00b4ce6546426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb27884386739c62a792558c79df36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b8b460f71f7c0e8e2188937674ea2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248dada92f879212231a16f1e0be8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc186275e4c36bf82b9b17bcad9362430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b16b2fb8887870e551d9bb1eeb5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81935c7373331ecdfda947f6d73db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c23760fecfc8b3683f0708051067f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0742864cf4d7a4842cf1677214873c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e73888456b99a499159a0c3256e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a67bc0a8199e39eefece574f0709f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6defc97f28ce70486449d642a8473f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01472d3297857d85ea688d97074f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2506fbf5a2d67ccacc364969f1f60e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ebc5b1cf8ac5cca42bca3730c243f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b5440c9d150a20b3a9a6ffd981963441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7117d5ea7130ee794f26c9829b5391442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae990d0794943c36bab236e1f2572bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e11593a241d614d96f6cd44668ed58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86b0213ea596e31c9a4929e5dbe200445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7701d6e0622b81da355e38843148f15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2029248ddd64953c778f874d4df3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739361be85eeb52c7cb9f19a577ce9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95cff53a6fd7f27388f55ac11edba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6f3f591601861b0e14ad1739dc6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78ed78ff7af2db02e56d0c56e64b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75f50d4a32ffb19298d5254d94d360452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e49b68591011a4b27724d98712006453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c946d220ebf8577757c4606c21f6da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14a25a9e88041c4b8f688c457b86d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea34e9ca755f93eab0f9519b0381d2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115720542818f6dc05374b0814fa9605457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a830d7563b588ad7ff6f2370dd2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994391c1ae6a8a9baa932064be8934f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581c4f154f45eaaa11c47cc3dfcdb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145b90f3b1a118cc3325e7a54d20ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bda0a3dbab06fec8910b9bb0ef26c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d08387bcb75a073ab121449629cc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75545a83533e7f35cca06255eb8cf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ca0c9fcb7ca00d02aa84111e5b61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e7c922d015c0da9afc91b8cbbbcce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bd3bffa34d33397f5a5781846d4bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee36708d62f2cb7af74b197f8da49b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040754dae67247dbbf3471f440c3a608469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8bd34c9eba2c189b310c2dadbb79d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155499076392049739baf90452cc5d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae11a2275837608b598c0312b4ed5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896300f243591377679d74f2e15cedc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0091079a98c881f480ed535e711da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383544a63a05246f232a9a9dda17bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a16d52736616cd49aef63222097ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627085e1cb784438dcefccaf8df56f5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9348be53c8ff0955076fab8ed0b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a18b2534b97c3674eb8e0a76c3de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b187553c34051061199f82366df434480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf93e506b2339b0a860936dfed4b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbcf5deb2af6f01a74bdab3a53ac79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da6632f4f245ea7526c8031886f84a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3030f67fe33fd4ddcf3ffcc07ff7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae1fcbfd16ab7ad987ce33ba4bbb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145835846e726fbbff68c97790dde7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee901ec1e2a924c118693149180b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97866b33bbd9a1ae4e989602c2015488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd645b63b409892a989755cfbe832bdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359550b5c0f3230261bdcd13758fa15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbc9dee964adfc20faf65d06a5cb66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509359e3ba3289d6a0b5f695542591c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555dafd5a3bf41cb760071db47fad8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1d4cdae78b5b80a79352f4aeef8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff9ee86d2726a6aade0abbd06c86f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee4de5108d29783e9dba9b8aa74a0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90315b82594a943ed24bf8a11b7ce21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72883d8019125a668fdca40ca0491498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b47e09b77ed209a28a0315cb517f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad5918364471844a4721f9b75caba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68407f95ab71729f0b73b55195ffb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9219b3706e508de156a319cb0a01f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e6aae7ec2e0c83d7652759dce7a02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce554050badba827e818054975c9574504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21c512e43dcac654023608a0dc8aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f196280e9a177f305b97165089f267506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e54e6fa1b6b65def9a6fcab69b1c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1c29a76a9d3f9f9ac264b5a3486c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e16ac6c5a4ffd74c6af03e627bdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd9f313f84e2452cd17199d23da16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f5a392e93880bc843fe48f6275704511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe8ea1577b01d636283f2510d5c9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d8b4fdfedb43a7ada7c733f06ddcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0f14cd705b9c1b1fea416ac8ddf31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b33c220567bcf8916bbb24fea38d9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea875c030c99d905601cc4a6307384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990dd1eabf5510c08b18ec17ec0004517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3b2dd0fc26f4660a9a05590fdf66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9f8824c8437412d732438f79f79e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7adcdb91c385999d0a8b5bb83109ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d6f312870d34ba3cb5e134819ce8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a2f40b70ed4a624795810332a4c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e090df74bdb655e9fffc140030bb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a9b9ba557b9612d267609af83f92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f95bf1e1e3979813624428e3b78f7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb44d4fa969bc594f90a381d0b2c13c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb6c7645013f7eeda7e9cb0550b26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da920ab5c4dba61d7e52bd53a1a88b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d47674c4666fe0e53297eb2f54701529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a948d431c6d9d1a04463c4f67349c13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649c5f688b3f43af6500688b0ff279531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac793dc717a492d4daf6becd615316532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f979af3850f9485067d3964393e2b38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841fc6893a54765088f2a814550e139534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109f125b26a5bae1c65a6cc419654d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711475e294f1c6a41b7e6ffca73a557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5225b12f99df474ef4be8ed603119c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8846b8834bff774f89952ae4d11ae80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1f83a5305ab6373a0534578194825539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62c338e69701bb28f8ad505e8eeec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d184310da7fb0911b59fe60c2ac23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abcd590e5d1484ef9279cdc3f5f83a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a431183b571c71fde7fc398593917543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239fe379e56d13a1feaa8c9399ff39f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88424bf2b02dc1d924eec8e83660f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae602d68b2a3a5bff999b7f5d15d74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd54f9ec9a3e53e8286ae208bfe0c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3059154661070bc2d8364c35f394ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065eb4ec44a3e49ebdedef112b9b78a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf988e84ed67bd6e021a990de9a66823550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236659100a919b55b8efaaa5f43a89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571a90cb98b0645f10f01e165f5eef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fdaa4357b3934db88c5e2f2b4a5ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904217d84f8480c6537ee8bea6bf1a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282a9e1437d6751b1e45fddadf66683555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c06c4d7f4cda2763fa2c3632ca8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc26683534a4cdf6b016a25c02fd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9ad2e38f911afb82feb02e1cddf4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551871233975bccd6b3dfa312b162f29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c76a45ffdf59c8edff84ac13c21d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a3a9c2f9fa296cdabd9bd1738551561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d470a2891def9985cc38cf59392538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728852a7c0c10944871d4b707e4a45e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6c14766e343bbb7490924792b070c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ed7ca73a6713e221979e69531d1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509334a84a95089dc8de4886058bbfd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ca470bb09a0596a7f233558801f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97285e3acda3b88791a3b95a8df34d7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642ed5f312cb5ec132d11923881afb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f4461bff278cdb1d6fd32b16bdca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70a87998d3732e278820540f703b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99582a5425ee14d7773c3a636aa4296572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eea66cbb17b056cff52a043408c467573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345cb7d7892b113b103f96eddccc57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a932642ee316e1b7d7dadcf1a706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399dbacdaf4e43d9d16c3e05373b33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b85c0264b6146e2578e1b0c037a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84b58ada8ed453121d735285bde19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e3c50dcc996b664873016952e75a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36213b398f1a10aa17b0734153658c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef389428cfd949b1d00efded9ae9b562581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb049cff16e291f30d3344bd3fd2cc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3963e4c5ceebc915baa1f3e4a71701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c148174d057dd9068a05d54130251d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f81417f5e4f829a19ad5669f8934585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978ab77a31669b9e22d488ed865fda4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650262c14261a596bf324116e815e5ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac4d196b17535311bd1738e754f2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12804dc64c2dbe4d7a5f2ff3780ce3f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c105620887d55475c2c3a56d9899fe0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b045130a31b2f82f67901267f250c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a472e5f659b5182a05c0bd572bd46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eaee0ab843b7b3a54a35a8ecec6b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e62cf96ea220d2a3033b268cf0be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934655bd19887c521600736bd5c0eaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b98cf7385ea3b464a1a98f7e0e5f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312a2dfff13f992c74b9d53331ac37a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f61584a0c546b4b6bc0007ea78d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81627536f398bb33a34be724a5bf72c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3d00993395af4d1d5a05360d3cc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f83e404135cd244185fe99ed882fc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f15dd7605104f7ba3826acea897523602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589601588887ad88811953bf395444d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d45846b4a0690f482111dd0b815bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ce58c1728c19cd17ef26785cb6763605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ace5b3935fda83c860bbf0b1639f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b49b28fe65d7307ecf18222a15715607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159869b39de99211e4e71386d57f125a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84836461e0600f5093cf2d64bbc88d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34e9f3be26232568108ca3bdd5463610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b12d4e72978b1abb13c82407c7630611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c072371e33331233b6d11b66f5de98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499317c1ba9c54489a52545fbc06575613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63f3184ce001849fd790069975b6ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0129de62f4fbe25da7948943f664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819ee54927f29bc9f69f3bdc6400bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adbfe7d6219048e1d7c0d6fb822634617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbb82d70c99ae2ed8abfd4a1a24ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17552544819056765d22ec54d871c883619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d193a7c74115f187b375eebca5ad2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65824a89a257c81044e61636dcad28dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a794cdf005db7251f067d2a6036a5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f781528a41868d87d392399c55c0fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52871c092260261b0db3300ffcbdaa51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da0506c21b25abf856a39b0797b98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5ff6618b926d8ef1643ed244289f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac61f279a141a420c937b536da22f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b9d1c4c1971496ce2559155732f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf712843ba7df79abc4645dde290cad8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859049405307891ce6f9ea8bbd769d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d47221f8baa84d934ad1504fda5a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1190741c72d65fd48790793239b77e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c307ca7c027fc913aecab533ffc1d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20fa48c906bfa3ba9521a2c6ca5de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d96d69e9bb0f056dd399704cbd0b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff931dda3b25788ffdef8b29931a31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59baffbc40bdfd199205aa953f843637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb07a6b1201c8d329080f5e8e8df8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464d140e7b80cb88e10f8e409a8c770639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462655a3a3ecce6ba6d83293c76536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb58a6c4507ae4df76c7398fc5767f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2da2e5e5b7b761de506594a8997b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d1cd3b515c2b2d5e716122a74da9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953107d4031d9a97757068abf3a6d407644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e0eeb34e312c7fb54c77c6264a6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9252b57fa37ee0915a21c6da4329d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e19084cb7a46e74920ea04e5f2212647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69b1de36d2a791ae0ddcd937d2870648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a43fcb43fc91f7ce76882643bb1e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df67a045103eb235934868e166b844650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796933d02cf2469559e7272168114c13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118ec03bc98a4a9598fd46cee9e61d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c732ecba811bb932ca1f7137b51c91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512999d175eba50d6c9d504661fc4660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18668af7fc84072a44e3635dee0c64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498381e2897be89b2b9fa10661ddab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc763c432c08b144ef59dff54d5789b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e0a63ec67daf5e187ec13b2c1a4f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8bd261720938de5d531ad1ecf4d66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa463cbe4fc385cf95aded93829fbbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6657f65a2c3cc5a267b08f690f8d62c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c31e4cfebce74048b38b5310ac984662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e1b8dea1f98a8e0828044cb031926663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952bc0230b91d3547b2653792d44792664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336c26c05e5e37e8984eb01b420af6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e714d5186fea2ae78cd680d7b2fb84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883f13f8843b1a230204dbb0f2e016667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c70ef2ec01c5a813cb6a49633f465668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc140cfc3ea26e31062194b986007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579aa519e68727d618c5eb75a8eea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ea7b140bc0a658e6b282159f8ae5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d90cef69d7c9af0b4ff85fb16cbcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead8ca44b647083d143dbfabfd79ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b63699caf7b64ac03e839f14773f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a04c43c3fa471e100099fa33f87b80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d3cd47b861e192f6d48ea7efe4eca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7119f1fd669e8e2f40044b75c4a8a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa1e3450e958749d1a21d84eef20c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcf9d31a17a7c0350b3f0cc29b6f3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d86cc0f293d76321fb2eb2d77c6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae085347390ed8bb246de5ad7e1a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec2b041b9e53481626b319bd0dcbd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7bc1a3e2810a55edc61638c57f78e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f7981b466ea8ff0a9c6b16390d8df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0faf49ee19b09126e52d52df0883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3aa5edb47f578f24cb65c249be1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c40c83dc7888e917b792c03a36c196687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd9dbfa2800a29607d939761807337688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c5d9b6a940b18395f5788e0e83c31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875877e4296b412edcce3185203ace690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591441f1d75b5c43a9511d5ca4b4527d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b46bd54b378b3ef3848c0676cacd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13a997c62c7ada907ab6d09b3b154f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92473d25996d6a5be1b2b2499ab5e909694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609510219eb3e3c2e32196a0946673695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b6234d1e1121b665c3db161c3edf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c92a37e5de80ccc2e0703eda8b3a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4967345f2994a0443bd1144215eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9943032b9d69fdaf66a29cdff3d3a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceac95a733285b61007a8297610af7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46170a200c492577de29bcf047ad0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b102cdcd85cc1fdc3014b7627ebd75f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11470793c8ddede45feb69dbb72ea6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c55bbb625dca9144e20a062331ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60b48b125934f575b9dd877d62af7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd4f49babfaf0ea7be82d6cb29636f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e7f16c11bce10df20f7c481fc221a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5b650326642c9c82f2eb90f2400a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da69c3f34101b7379601bc2d0f7554709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c678f6cb18baf23b893f6170fd1f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493865a5dae14fd1fc4f31dffe7228d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba3a6555d5ecc1db5aa8196cdb0fb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f20a3c9529eb7dcaffbd71088c974d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea7e4108cc2b21fd1fc5f43ec6922714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572eff2377b33059ac86484742bfb55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6e3b3d1560c82a20a46cd00e2ae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f879ae971a47f2ee84bcd3fea0731717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e74a5aa397e1e50ddf9c557a7c6b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93fda648be618b046b023c6d8bcded719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac075fd7812ad6de6a7193fea7ed3b57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35763fce503473082a756a97d8a1b011721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb74ba05b254ac1d873f9e24719ad1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfab7b4952a0fb4bab41b1872f6eb09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d2758e3ec3b4f23a09c55c483592724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fd8644c74333d96d91c8ddc274000725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef4c368985aa8ac73e3ee6b8852c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f06864e0ba055263cf4548b4bf53a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaa47af2af92d2482b1a80d4944234728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47382b8621403dd1f0ec82971d561729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3ce85aa607bd54c8dc16e395e903730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4059235d7644107eddad0e17ddc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641275f84201c82bf04ac926057c0a56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c68583bb8128cb3d94ac70449a16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b16fafc04e38561ba5c5798e21a66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad8dc8c66f0aa96b654a1f1b262f48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13037aaf3888809b4656d9c1296ccc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bc3fc7a71ba0de0b3a6137532c71b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596b732962c4034b92c5040ff52b21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b447d9f84e68cd43bbfeb03b2befb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b767a7892547566d5a015a8120e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a07178443f57860eab6aba63dc91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09ca51a1f0ba5ed8713c80783e6d1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35435c7c371047411586dfda60da30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28815ce6b41176dda199be5106f9d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02783b7c0cc521103b3cf95529a21d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a51678c2d813ece0a029bb8b505fdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee11282e46c10b4487ef33257d2f003747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a1a6e2f98954bf56129f5c4e6a0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9a51faefd56a63c3ee57b9fb55cc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0098c0cab3e8f4c81e0248ec4dae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28c70ec97eeadf221495a080ea7c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001a8b39e20157c698db4b81b2f01f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764281ade5bda4f184c6c229780f64b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5372737ad299924a46e7738d9db7b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab394fcc35c2d01aba12ccd11d1cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cb0373183045e2fdb5a5c3c18f1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0fba0701b5374afc1c0d1ebb70e00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccae2c783fa6230e598191846ade56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938a1806ebb3bcd151067057de1c48759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>