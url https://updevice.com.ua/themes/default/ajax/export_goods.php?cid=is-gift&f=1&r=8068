--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e79e8724bedae17d8854aefe3f65f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1d2f7a84733f021dd6c1097834442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904b98db3ef6189109346e2fe9c23ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964af52ccb792e4d636112dcb8c0c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de263d7b1bc4b8c09f9e74691241515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896233191b6f81fafcac283c1e9a1106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0566e6aa36cf25a993b6e7a2d496c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a93cff6b7a5096d20483a227b33678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879710dddbaa1cae886987f4d18943e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb971547b4b1529965a14f20e22c6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a859087272436ea82b77a65c993bea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198029970111b6834989720dd40d78d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e57c6a319cd01c85f3e98752b26113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5bb78e1aef809d3744cfc2480149714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93486a65d6168f0fa84f5f41d2ed67615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa12c9e05e219765a25d2e257376f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1c56fb830079e1ddff3d58efddb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6352b78ad49acf022555bfb26df6df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c55630954044d464f3fc93dd47e5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e261eab4617d68145f85339f199820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320332d3ea3005326d1d40324b3409721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11587356fd5244b1035a02a01f67e6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12c28228807b6f6b167fb16b9c81dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf13b291d14d8368fdc00b99a6862a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb6ad58452e974e7e235d0669f50125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c2fdb55440639cbab8095544611426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33070456542c1858d5ed84aedc1715b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15139fae9e1f2dfd78b5a1ef9f986d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3e3451ddcf40934ffc60fb5f797529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c7c21ec042846233d7b96dedddb2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04300a3f13ce4621bd6d7d35096b4e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc51ec74058bf4714438fafd6fb45432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8064cdb19863b1429ef008533065033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d08106bb62b25af6f84d715cfdaf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c3a500e208daa8885bceb9b2f4c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b1df62c99d4056441133e627e68936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce932bdd0803220e4b2bad3e54e6619a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4921adfbbd7a02861ebc70dda7f7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def05556359e96f58f846be292578e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284fe228a625923ad0576ba797d4ead40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cae7f3ff6660f00fced87145a5059841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860e78878205edf6c897df04b23d8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c77f61f34332dfcb7cc90daaed52843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2fe9d4224842dc3bd18ec9570e11344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8ae7a2b8a510d4d51a31cf19b16345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8146b0d022d4883b236a29dac43851c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b581d774d96d5a7c362454d2b26bd4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a98792a343a8d28acdb0753a5c6f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2badf223c9ca99ead146129338d8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a670d8577456551ded82bb45a29850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bb642d665d2aff9c1d675d7566d0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3838de6bbf453b7a94a0c3f72cf8d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ad020704299dd959ecc6bca7750af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e836dbf5a0c5f85d2474164a868c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bd16c3345ed414f79fcf76dffc4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a80168e0180823b2b0d1df148232a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf303e12fa0c004238298d7909bb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b9c99df3e201cf25a1fca7bd04fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66312527b07731a8807a71fd1dae7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316681359208ca706fa0a9779a9c3e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a675978a6bed7e7a1d1257a95eb91061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae72be15fe31439f06fae0283b58262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093021da628d83477b89fe784dd170a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895ab098bee873131941e996f6dbc5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16339010e4a0beb6b6a280652d3254d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334be07b4cdaa56f0a326a831254a9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fdd4cedb94e63adb6887a1847973067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35423a5865771f49f458b96ad4a439768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31bde187da562fe7950e1cbe9453bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8aafde883e3148829171319eaaffd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7696c889fec2f911da33523e80c9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58865d0d001be7963ae6637cee776f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7fd612c1e08907b9e980a73a076473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cd1d5536be822ed5d6e820fb16bf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e99f12529297926ab985451c17c30075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1b3da64ac2b266bb0ad70a82cada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62b15d85bd28be7460afd5f878f5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95433d399ae861eb73aa470c241ad6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989252b745245cc3bb23e36cc5594c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3dbb8397b095700b79972508bf0c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ab8e8440b30082fddeaf7ffb27cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b10059563b74afa53a91dca9e1cca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f95e06f2ca878d7f7366927794350883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c66f341e2144da0485cb9ca7008184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a43bb7c750b22d5f3048a3d5249b2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef2c373018ffb83e279bab87f4bc9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9bb0b0b17d87276d500d4dc7c34c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0daf26e5948122f118c174c643bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1a5f40b978c1c210ee78da93fe90d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb6f2c2e91864114944d9a14ec90190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f373d6e5808c0b5b1903e1278e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514896675c9417b2bb5c08ee6054143c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374de2dbc991585520fd4078b5c15ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e2e19f66de78dbbe0d79423a3dd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd72f1b3d205bc6772b86a15c34e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3883a6e9dbb8c5950b37093f24d1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865397eccb9990d473c857b29ed563b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f95bae72f565643065cf131b7a79998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed347525010717c72f3829026f02b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7fc2d532f1d5bcf19d641d0d59c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efefed3a2da3de6cbf7d0cd929c3834101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36584fd062e562edd6aaada062c7bb3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67175a28edcd7a522141b2629cee76ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f504cbdacd569054319693a4d08f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a9ab3dc4b2c58f37ce3c23bc1394e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb37eb19926e78f6613ae88509a61e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8246f51c606d2082c98a6c92ef7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eadaa4603a3509a8823edbf00930ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654de24340d2c380a77883ce3d608f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e79ca85fc1a021051195dd12fab0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15288e8af180c3f5f63dd984ba3b356111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28aa39c579d891d2ac4573675056eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ca544c67dab7abbcc735b878e2fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38207d1fe04a7802577c2a33ebb48105114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf58c5a2dd1487ac5928bea43cb3aa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9691a72e28d5dae10db76c714dbb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aacafca2204133afa47f1b588e9bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57053e6817c8aaabc4f8746fa4bf2041118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb36a05f394d63c0853dc5748976ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeb4df7bc5b3c89c40f5a6ee47efdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2f8c58040711d400c2e724f36109a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734aa67ce05a44b789dfbf18c96bf49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0922b109a117221a437dea9ceb82ca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cc0ef972ed23183b8d137c415106124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b3c33aeb43230b4fa30eedc97fcf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5602cce69f2fd40c47f41059e74e65c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be03a65e43180f16f5003f02607413127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803907729adb35138b75a99ce3f189d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23f2af0f00ff5a5fa44bcd54b1ccc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b24200e708e516518813996731d82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f4518195dad0f4bd50074594c1ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7b00b814708ce9db759fdc260a0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bfff3202cc936555e2a5bcc02bf53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55641a8446511ed123e3113b1d72f1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c06365fa549b3ee62dad58929656de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54951756de4e62eb5f05f03751a5efc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c90de87b9407b56b3ff93dd8daa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b727ba1c47a0eb1452bd4929876d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7495367825d3d161009bd1b5681e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ac8eb11641d47f707ab4e40a70fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f16763de8458dd9ef29c070cacd8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9fc494ee8a1bd1d9fdbd565ac926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963993a63927b44172d2881ad27a7d0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bd48c32253e2ffa22ff819060b30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebfc896c21c7f90272026ed073bd02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de2823fba8a92db74e8af9e17bcd99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5222bc87b3e96bfc77d627d2bc5fde7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0ea94e26a8a65655f70610b52e31e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3842ae8390a62c83cd6686df7669c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df13e1d1e220b42edc6c6b6cfe98c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a5bce6193c62b7a02e8f03513bf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09a808ce8e5e5a259e795c7c0d446a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bbe17b5aa1b1ec64dadcecf1a0b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca34101278b0d2cabda681ba6e26e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf6103d4ef7b710abcc187b98f155b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e5791366ae4b9bbfd5303de624b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324bcc03897594b8b1d31976f150f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e09141a1ec680d53ac4b3e3ba38e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19dca26e76a7b672089bbfed4de61f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d1a713ab363afe85759364c421fc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a88f56a6115309a55c5fc1e4e3c92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c4bb90c4983c4850a1c14709428fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422624aa201e2219c4a5d26e2b6fe9ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04351aeb05ba77d5e62d5f8911cb49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573cd08423c4db85814af453ca4f1c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65600047652be803290889fecdd3c87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ea1b3458cfe0239b439e01c311d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3109d9b6517f017b78caa6e7df63b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018f632cdf4e453af0cfb491f5076a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efaf4dd61beddccf6cd6e2a452cf76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a724c820c6b3e65eef70fcd75709a42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d8477baed52a66b42cfe80e211bd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4436ba5dd8ab001083173076db1b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6db98be30dc5579d52f0644e4a2ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb57f2e997dc853129185c427f01073175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a6f0fa52b7709890416d19c596fb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29bf1f09fca40a9d9cf7ac31fefc64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd82ad4394fe2b920a2ce27673250d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef2d9cd693dd222fabe0c5009e62d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d525b0fdffa732b8a46108d3e8e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1908849cf10440a92ed2f99ed08c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c3e53dfaa53587841f1e4cdb2e5ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20c7bdff70521022e8109c0545242183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368feabe4ec27c1e25b996e2727d265184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1014e4cd652e65522f07bd6880db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54aa09a411e90eed1bb15d38f404a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ed885ece9769dc7182d4792f5f593187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49472a702ce32623bcce162f989e7c8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc1a47eb7b4af5d11574218e95a3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453f8dafda7eb18e142a740e74822d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1a3ea28463ff063645a9cd921f1f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb7654bc807c1d8d5f18a37d12d42d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea081d101c780f85722186d7917b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612c055d7b0ae281a7486950990461f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8e1aebbe322d9f0a6a4fa85d242e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b315f36b18feb7a6337f44a236cf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32017445a26883209cf82b9226c797d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e1e32d6fbfe5c066dcecf491df7b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92013e0ab96456fc078dd22b392efe4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e870d60693904e582be40aa8bc94a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4e8604584c21c778540a8b7cfc01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f7f6d2e6375f09ac4a5a00ec22a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21829c1b7878cf84f4f32cec3fb1a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fb99204bf3cf0f2a4a676b99fbeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2bf81d129772e1a98863f02f9dbd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1fe72f1665e451e424fd20c2248a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083e1355a956038fef75f9b251558e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a3b7f18856085f1c2c06962a971e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a4308151cfde1da8350f14f8bcd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706e204fcc6c43222678d785008adb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb47670c752125b349e85b8d0cc78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e0a165d210ce45ff7b4b4a6bfef0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128dc0dc1c5b72717d5e5c9f0a938c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0207d4a9f94cc9cf7ef3cee27fac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748be7b689c8d6ec9fecc7f4bd9e30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e431d59a2407a54fc13ad9b997d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea65481062f680cb73a55e0033662ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236709cc9d5097fd7b4affb715236e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df1c3bfeb03b004d27f96219f6e63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be06755478272d27da93a816d352b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d91aa9c769262ec600aae3ea06431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba7490d5e9c59ec9eb12dd7dbb1176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af97d478c9c4611b761c0a4993c02b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16918dc4510e4c6d5b5707130236892224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd99c9d22eec81e3f45c1667f6e96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abafb09bd1e3c2f9a29b5dfb0c1671226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1a89895677814da47016bc0dbc90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af56456abf9a53bbe39629d99d609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee632e721dbce3fb5edbf89500f4346229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874799d0f13adce707127d6d33c2c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87764e78bf0cdd3b7fe44cf2bc013231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb2667fd7f06bcf91514abd89e8e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5041b850af3960636005f0d4845bb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96647a1300f6c091252d8ceaf712fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c8e0665da2f13b13a2cccb6d78ca1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03512688f00ca28d98192c26b3f3d8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566d12bff717b52bdaa119defcef4b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082eac8544866acdc7b5a8f2f434f73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c616c053ef7cb90091954278cd4396239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc782886a2888c0dc02971809aeffe19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608588413cc82a1bbb0be09d7461020a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5aa489538413401c95c8b3ffa60ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b9a3ea413a4ef32fc2239705d9a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b832f02ad57eec19ea4c9a0a175aa6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d9825086b3456357e52f65675915245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5c34367b89ffc3031498ae9815193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c75cb2889dfb64b481f90eb1649c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4e9ce0df790dc1159476c93ca24e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ab5a4cb1c6f65f35b0277f541da2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a1df84044c0ef0681037d2fb7f068250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1b7c38e697189a9aa313f6d5341e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbebdfa8cfd365ad8e1f22b3dbe60c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea4d8c7a41f8da23d73facd3bd7a37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9e5bb8f9301dcc6edb9fece6b385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc4719f757014a01569f44778f3401255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af7a2c7a7db39a4427901824b5f14a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06796d96226df09897043c16834fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea6d38e40194aaee1c5a3a3ffcb01d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c970701fd0b21a7e30a80d6e8860b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493c5a124fcb6b8c8bd17985418d22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af1d73e0d0518d1ffe5bdc3cc9b7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadcdafd4d2a8b4a2a5b17f623dc9da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efbb6ce1dc93feed7a84fd86d1020c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742114ecb05589b1bdbfcc92062ca07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf371c2cff4d4f9ea9c515eeb565a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc99e7270d9f8e38604907d360e9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00cf1106e14cc56d771ca40785d92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0316841bfc6b9ebea630321b73a57f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a91d73cad39040c8a4230ed1314a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbd412008bea2d5dc60359483a171270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646827d6595cf99dce8c6eb3102611d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef5801d9302e8b5119577a5b6c9775272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d1e07aeccbd8c9cb254ad804bf49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786f70375ca97eae5b2a264de0a7ab1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f45ed620616fe68d42bc683968914275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6db337eb5d91fccd4df66d9598c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea1e2e301c911488877966c2045221277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7d2cc1b77949972bb4b48c2ed978278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2268d53d5615ae34cceaa1c4d55483279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dec51a02be2f5da530dd5540b13a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb0e97a825d29ea65c5f8df403986281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319be5dce9f2e3e8e903dc06c387cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cf31c045f1663e109ec553405c6e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b3f992542cfbc74d5e61098ddef0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc492e7589b15cc4f1e873658bc8b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4222dc82dc73b63bb15f68b9347316286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520dfe9861c4f12abec95504ad6d51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2674915a2586e2874d0de28e4af1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f07c93da85f1610c18e8b1a2bb9d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8ce7dfa0912bb2f0c05a7fd8c2197290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a7c9cc4208a54d92078b1869533e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d74291e00e6d70cbb16e007b9d69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0c43424a545b0ad144600c2d7f90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbaedc86a4ae741f62b2e4ff7bd0e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ebf73d18b0400a6c975bceae5bb30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ae7837be403d1d6aaa6c5b0ea6fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f38f0468b78b4f347cd525519a01c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021e3fa60efb84a36abcfe24e443d2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1f2886e834da52a10fa70175b2e7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b51b992389193b6079a9476bb1ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd674dd2b51f996ee60ec5f96afd703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621876f56b0cbd5f0500ae2620fcd364302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0573805d4b0ec2b8ba1262a409cc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4da8c722457731894ac95766c18b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b46ffc75aebc458f0d66463ba49ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ceefa8788e36acc11bf102a32e36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c48a3d644c06dc5b23e1d6e945be6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2028378a9ef1b0939460fb84eaafec3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8feadb14f133b9b7697621c53c75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc373f535ece3a2ff23280eeee1df89d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbd6031fd1ed4f95ff769e7618bed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1234e906af8ef9044e425aae3ea4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7614fd09590a4adc517122ac6a693313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf6e4b284cfd456bc3f3a3c5ef7f85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cdf246c245a6d323c29996fe89861315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9373ea0484077bdb931bc60edd0cfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddacd02f16b469905376ce3b4e1304317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab1f32b6e1d10da87bed2061f879e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c83a915bcec221cca78b1f77d27607319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de10752acf586d4bff69849678dd4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd203b201de300813870a3321790ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9da35f608cb725e3f5e89f56557aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3924c063fec4b61868898f0339c267323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c216787c906c41049953e2a66538216324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477207adf8d64cb98edd3fd9a9251dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a471985ded050deaab90bdc5601d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65c1fd3fab8ffc304b32cae25eec1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9370ffa2262235d5bf635472d3fcc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e96cea0d59ccd00cdc071638484385329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07fe62304030f8ef286ef644a119a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd668bfecb90723d103c4d6d5b425fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d61fa23785dfeecd6e8ac37444709332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cef2cba2159d0b1766a1d4cf2e759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673c02cd67cde04671aaab0dff40e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90585d4928500901b5c29bdb40cbab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac052c7943accf1065025526957ccf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee675e6c9c8f9f1ea3d55884a6fc6817337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b89e1438f74df1ba36f38c970d95e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31482d4b1f06639f528f507d28de191339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882394a58fe35bee8254cbabc258b3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc7063c289a63509a59b17a72e9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f0e176400261a7937aba7727fe77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd14223624ae09ac48cd47b8f347b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e342156483a28889107040ba938b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735bbfc5e435362c09a559c960cb31e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb47fc26e5bf99e78cb55c9262e147346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7738a7ee3855e69e32356619d2e110d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ffe747b81b844e21e8ddd4868568a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dcefee540a5bee70417e9f98dfc97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849ab3b47f7f262ac1bdeee2713b6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41821be4ad987b06b0a5d15fff7bd906351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29ea35cbac50da7407c21ae266ada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2c0d4f2d27d8b3b93c3d205bf8c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7607e487f8d0693c6cdd5edf11d286e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca39f5cef162fc0fe6570de5f5d4722355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6354bf604a288f9fd50b0cb65705f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cff5c0ed2f9bc2bebab1aee323802357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01020ad846f3eaa54fdb0a28c70b9d2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6875e0a2677735509051cb2176f2f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e126f18acdd474adda53ac3c3df9f3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb36c8683c1d92f1b7788cd59baed3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd433e113c32053afd9294422a38b2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003301a6d4435dac92aeac24ba9e7a75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f9b896799d9306bf8e4d36176cab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4363be879c3289bbddee3a2779f6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d653563b022a358e6e5257e2fcf73b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f3e57a145b49147f69d6b9edfc7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd28122c4351a8ede0290d8c38a50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf56ff16db7753c66481d813a4cff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a6bf847460fc602e4c8388b989e06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dddfb6f29b15a8bc43a8d4430fd5c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224582d0af85d75190d383b77d05e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6cdf2b6f57f2f2bc8e01e1161a489373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794df199fbd0cf562d248c5307689da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb900844284ad83f7ac133db0318198375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe29d93c8423ce1a8e561142d57f24e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec209e5c42446145a95c4eb96d78cc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46012604793839b980a670a07634372b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33edb168575b3867228df57bff60303379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1bee29b4bce1e4d86d3eba42d834380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2daaa7f04a65d89a3545e797ed77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee3b16423ee7e25b828099ffb1d4b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c0f59e1374c3642d64b5d0e814d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46d06e9f545812f83380e9f4375be1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43847187ba64526e438b1f81bcd19e71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09495288009c10967c6fa4143dc37eee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a8c2efe06ccec72177d3df6cb248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de8a4330150e70e3671f027a10612388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f0166833490284eac392c3a620a4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bdd53f053a5311bdb243829e56646390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da3c79e014d3b495e7f4b21717cda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cecb1a71408d19d3072e97f7b4b1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6968c1a86bef58fec1721716e66fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0352362d6fceda7a6f2b7f38b752902394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351f0e6632da5741c3b2e8ab4b304f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c90a3a5163f6b0b1cf9034751dc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027fb766caa2f3e18a26a56e78749e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f0db5799efac1e28241b08bf87ec3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107122aee1678f38d88ca50b60b7bdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404b35e5c04baa71a2480ed76b91b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdfdee3521571f020796816c31830a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a30e491f92b74236769cfa61831b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a7d5351242eb125bf0cdcf504b965403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f46fef59116dd92dceb11766e127404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43694558ead3e60b4cacdc4c57c0b07d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cf0884993b2947c839ad96b734667406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc1435fc9f7dc19de90d685e839e4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d634f7b01c6089ec411abd4aeaeb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87804d82bb266b1a748feed56ca572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632784f23adf7bbe1372fd7cee556ee2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da234f658287d2612d70e6304bab1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2838c94b3363926cf498c847e5164c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c4ce915fd6a2da4fc4ac53db84249413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667785beff6c9c3be702970c85eba37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea2b90ecb01f3a7dd66dcfb758ba99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b547f09bbb3a4536869f56d64305a25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f10de60ff88ece1e4dbf9cf66af21c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c295121677c1a544e251c7abc76f3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06759aa03b89bfb4d262a655b8143419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721057c4c38f5c2e1ca293a1a12a8ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22437b5a4860670463e71e2bd43fa0a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005b8bae06090ca20cea954280f5cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcbfecefe1fa20b6f0a6a09467842c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58d128c036eeabf750d1bdacb0b09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e2dbeff69caf464b45d70aba0988425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13921ce7d3aec4f30d8ac55624e65c08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05052d61af6383dde23b293e2b9f08f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d66ed003fce0b154bc3a7c7e645f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694471b8e6c6ad95a46427015c5f3ddd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832df5d5201a91c6cd40d01edf2dca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bedfc9bafad7afe321cc828afb7887431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2967cd3cbf7d9d3acc9877683747432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9066ede4898be70f20fa9b7703399d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8d49b3f186fc8e516006d2786290434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e1fdbb35e74ae1ba0773a6ce11255435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4413ccbc4d9dfb81b7a29b39ba13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085064fc43c728135508f96809f7dbd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb936596a5e38e2dc0e48db47d5dc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3513c3fc1c7ba66ffe6d3d5812875a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d1620370bc47b98ac4dd90b1a605440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced65f78495a85ea38d69b67a31814441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354edd70e316b3774a51d84952145bb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca048b92561cd9f37408c80015802e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a66b7c92300b920f8a7fba22c059d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c941d4f30fecad583c3ea0a8b41e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b1c61c231b61cdf3b3beefead2b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca609714fef6f0a53cadc03bd4e1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae0ddc04fc03d6f184ed5b48cba90c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4ca1fb407d7c22af747bc382ae37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390826fdc4b5dd53bd8b16f364ec9458450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170a0adb02458829aba89375909f650451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a7d8a4a2af8d2ea53e03c2129b5c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f906b31c26c06479767047442a05f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00375c8315cd2e8af97091ac3b315b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2fb6443f0cc7197f1bbc8276572e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9085c3d22b3212ba37f65460a9fec2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c38b406fefc1261be522b0a633775457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0beaa86400e575e5d34bfb067159b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ca94a288fa3926b02662d0220405459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d959ec747127b1226b478a01150e79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de9a498f0830ec91b85eeafa4bfd14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733dcf40304e71ce2c6852686d28518462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b73c02532da950cce7f299abaadcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3cf1958101110e727c5d8f42f6453464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd056a088f78d4e5e5ccc48835f6a0b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9998284bb305567b97351bec60fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffe8de9f5099f05489b774c120cd5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442388a84e64a01543515436c2e29e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc703ff1bd17f8aa9bfd3c5a63c5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ef1e2b37012ec77eff3d531be806470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f50b70ba62f6a74b354e9b3ce9b63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99161f14a91fa380f98d6605292bcc12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11b57b82fe2d3ec325f0cbfd9fa35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360dc87d87b9f50f656036b00df3709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e95323db06f01122d63097c659b56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f12357a1accf9a15ae9ecc27a75fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b97f0266e3e2670ebc58ebfb63c587477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a28e9ef2d000637913bf5ee928df9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb93204e79944a58e510b1d0149fd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3456a9c01e440187d93bc75cf1ec9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baae996862862d9016fde62ffcca78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86186d30ef3258a879b94fac61a4729f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21e531644451502fda5a72007ece2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3977e80f065be0181a29505973684484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d216f8810eaae0f798f2b135014fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f7c4ce6f34cd658669cfb23afd4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fac6382082af3ada2af82306e016a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707fec11141db804900fc48d2bbed8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d376a15a1f1108739b405f72d5c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0407a8d128c851acac5da403783371490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed39deff5cdeeaaa62142eb8cd8b7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ff82985e0b1aeb483fdfb187fb15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5ce28abfdb7fd920a6179297eee28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdea21327003b5e3ffc11d84451044494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3626abf59880ba7585e1550639e6ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb089d04253a337a9275ee4ecc4db8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da111652ae48de73926ca73ac67603f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999706f986818f8f4fca494da7da59ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ddf53e0209c71cee4f727500d276d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299e7df33abd3af2c6fee1e6cccf74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70850542a8dc8ce54242a52923b11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe16dfab143b7b04206f55cb53532502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96992884c4993ba5f94735f56d504079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7465e710b6d46b2181b91c6477314504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf90d5e7faeee9d75bd958c08c66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac30e24355856795d948a6b7624e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701e28df2ac64cbad511f1726f9b3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95a25ed5effd27980ee65e79f7df0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a402b0cb26633341f8a27e7f1c92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891845e94830550d5250122a7b60afd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5703881ee4b145fe177ab78a6c3621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb934a2492165b268fe1247757cae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abbb494997cf8dc8ef869edd3de273513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb6a1bc6fb3a91c729c045dfb636fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e56f86ee54b565ea289b0e4a6928515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d1bef9eddc6cbd010ccd63f865e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2442ddc929acfb3f2a3ddbb66d880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a5d56c9214b8a24d299d9504db2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67193f41bd37da27120c6095a0be9dcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ba982af7ce507925408f3dfaa5559520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcd9a33a80a4f2d5a16bf27ecea836521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca673c029d0e870588b3aec6cf83a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a2d9671a7095f9dc28bc9a41b701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7338a88013d8c68880b6c68cc7d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76f7f8c073623592642d876f32399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be3b92556d8b5a6fcf25ae5578ee9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c561eb419549bab993796f72208a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026f391be2924178ef860c9f92fc1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5707ea4cc5d1267b051f34729f43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ae0e7aaa4f7944ead2f16b1fa2206530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5fd278093d74f9a1ed28dafd11ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6698c2bd1b8cfd00989a8bda58f96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe39a12ab10e79e58c10a2d1321ff9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef19d1a682178230870750c2878374534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688020d4d655b3ef09e7a2634fc1410d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca432e138a8951e483efc1c0ce8f79e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d5f53a975e1a0f21865b5ca5b307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1b8b0529c7a8933c2259947be6dc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a510aa004a9e2d201d79dfb281301c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f2304cf46438235ea01eda86ee79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a4f29953b19c4438439afc879426541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521365aedb23d8bd4990685e0bca3692542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9ff058637b329a46993b3b61a3405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c28f675adfe369c59e7284e222adc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e6322db4654b91d3dd556b69c6d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fbd0635af92d070f1db33d66913f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276647fbf48fa66469553c49e0fe9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3416d69d3fc8e115c8e50781c50b60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b4677c13b73d117a8a1aa9771296f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c20c9833032f301ded58958e1307b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a97f4264378693da122a9b15eb69f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bc94738eebc45756a1cfa0e8ca23c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe79d18761e3adfd987468a212629553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac270b0b6cb85c99cae52e385f9cf4bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f8482a281cacf9e6cc29b0b05c1a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda8f97680689f923a15d2acfe4a442556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e0308b1be3533ee8672a26beca658557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42f9d5c17b5bf0a57bef03fc4b5ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aadf661b8479935f1dd67e7001407f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126567c6cca9f3a4e63f0a60b4ae7ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ab8909d09b560be73efae71efce86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37efe1de084e5e25b11128ef9c8aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074371a414dedd6a745f81b1303b424c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c1153344e8c470897535108bcf55c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bafce0f23a22181a213126ade773b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423386d66621f4d88614295d02466d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ba7d750462aca8b42e553d2514db3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d31d20cecbd6e0bb76002960190d9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2056a5fa3326168e1d04fde701d56bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a79e819858df9a1d0e4558f15b2849570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03abce1b4bd6fac56565b0de172d2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53c99564c269c8974f2a3d7d5c045572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418d6f034e3ab27aaaae60fe26435e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081473bcde1c1f1bf7a315d08d8f644574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57837c1649df0e5b4ab0331781aa86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a8a165bacf3896d4bac0b76b23ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeab5ce1a1ccf9d8910c8945942f29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea6f68cc23d7a5c56939aa27697fb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c7f8663d0202d2150b0ed5d88ab2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ace6a91a34c09e493d12070d272495580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdde4a69f84e1d34193f0ef048aa082581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52965fe2c780d37e62e7b9b734141582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29cc09a4bd519f1c0fd5a960fd6e75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473de2db9b2555e81dba513733f13b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd4c534585b4e698eed0c936882b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e0cd0b3cc124c21e5a5f00302da9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f7cdc3faf49640a08e82030a43ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f802c1c44a3d77aa2726012a2b8676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8018466f4a67dbbce0d5c451d4b2eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b9f9db6dbb28b3d9e92209a410da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b160cf3cfde1fee95776ba9c3277fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7e6c948ad28d66f170a6c26701883592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdd930e73d42acf177d84636dcda60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05ee10624571e41e05c702c1012842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1caf84e7c4830cabbb349fe4847a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f17fc5caf552917f7650e29a605a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915caab37080cb1cefdb08007537bb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48b3acf3649b60d0b37750c67378e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732747eaca8dfcdd2617ddde8be6442599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4086ab70314e62849cdd51e141536600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ccddb9c43f71a10a3a98ef24afda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86be350492f50f1217dadad436860c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb4c93db77a1ff86f9ee863b64ebe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66ad746240edc37912a4d414d5a26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef9c3903e7ecbeb5a59950f1eed38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93de3d6cf600c12f238b0463b266d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514453a37e4f00bc61318b929a076d22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fdf19d10f56dd4783ca9f6c672dcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5a619149a483256f8a62a47053946609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc92677bf7b08e389ee66c6e3676d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa15f423ea0d95fa0d57ab536ae3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d256c9e5db86477acd64ea2a806f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a305d0a8dacbdb80ce5b0d9178bf368613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107518092acc5474e79e7ada0f8efe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbd4050e59ca1eedaa93623795a976615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57fff59220738f7f6ef7f40820594616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e3baa8ccf0faa783b75452755294617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210998946c4f142324686d09c65c9fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710cce289a94632df78066578af1de4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d643e832bf851ac8758ba9e4e37979620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3141a807bec4a8de011db713db199621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b8da2043588e74c1e10c0af3d0bc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ef11e64fb27036f863e26062323b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca112b4050955c86262303eb6d040624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c1b410dc996a8a41e798a519716aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1ae38b57710fd425509e8f0b98d7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00163c6ca2ee46741248957b607f9f08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae2744384d549b99316f83b74d37b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bebdf0d9b9036ae6f295d22c1c282629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074bd71ed5b09c396aa1111871f5dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47a57ff61b37dbea7544779f99ff6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58120b9ab13c9f21041b6807966e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0afa4094ebde82ebd0c4673f504330633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ba7a7efa51d51c38c0e14b3e614c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ea64914a566bb29546c9b96b243b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583962078c740b1bbff9c76c42a51af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c9ad8efcd50c0b1b605c522a181d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bb4df9796756ff9cb2b298c79bb63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7d6cd498421a8ff518d7285fa01f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4a4ab2fc1c8c5d2fdb7e69b152db8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b3f2977fc24d63db42bd07c6e0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b5e0f4cd0889c9f1cd6b90a4591d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580c4d55b6cec3101e796c41770ff9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37d45b2b3ac4b37775f7cbed840ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a365135e890b7472b77b302bfb40b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8a13745393c4019acdf29d06e8707646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d5ca1e985a33db1f312e6565c793f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babe31b92605766a69b008c973fd940648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ab650370d467cc30ab5003dec4bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f1e2361633ccb53327fb1b4e01f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadced5002b26c124cf40cfdc49bcd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ca69539d16dd3ee765e08787bd3bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7580ea4f3febbaabac9498f213c89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf70d0b082f0e01c329cd1813d6aec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0a524a6a97303d1ae97b490bff0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b500164173dbf0f74a4a87b707954656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e9c01650831035d6281a0d95a81aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87eebbf5c8db91147fcea5154765f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407177407905a10e3e953501cff40f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c447f0839cc56d93cbc8cbfa7e645660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaad20638a28abc6c0ba3384cedacb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22129641565d581e328cc4b7e33540662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a4859186c127c097e08a098e363d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7898ac9259b8344461946e1a6d63d75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe52f83cf5e2cb3fef894cb41b27ca7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa85ee1a9a068c1a31aff633c1df7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574ef88c5f645441dc18ec28040bae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ce4c39be5cddca69c7a50454b164668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9ac5f4687197963b7456548ad1a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aef9ce19ae0d1e62a5d30603873c58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754502d85940252937b94a917480a43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da464aacf9abf9e93f334ae4a657d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d870de595d311f0428501c80c64690673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eca9997e3990cf3e81e14d3c9abd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d880743625edc2bb3af367dc4603484675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146220dbbff919a8c959ae8d224f5549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554bd2773206abf9f9f8c7341a75739677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3168b04b93acf605e9cd5ed1931b10a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae4e2ed4e319836fbad994017b35cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a00e53356c8ed943d1fd3d453e07b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b1e6c9425969ded2687fd6287262681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc297c6ec6b8f0bfb381ff8e50159682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13931c7e98c15347a660fe4c18a11b17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf666814f44de8bf935aa7e55db44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeae291652c5f00ba05909498c4657685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f7ba7feec40f08168d1405ce6180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf47dff02858ddfdf2a26ea5ee1e179687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117d8516743761ca8df25200b9dbe09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a238feef60f4f772388075a442c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25882d56c5bd4dee46350b82ffaba20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02d33608372929b89ead122892d22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c476b1e6a522b44183de516a82fec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cd91d3844fc64a111be2eb275df51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989675d828627c35753b83772714e96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b6c05abcd3d55041f5e82102cb1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b55a9f638180d7c115d4c409b46e12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e601d7d377195a5d8b7164727fc1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82a50e97c0e2f0afd1d19f616aff5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505fd450d80982ea0da0ef7a1ee7cdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbfe3ba0e39ae0d29966743ca7f458700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566cd8d5eb840b86d6358c28f45793d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2b4c422e645f94c044a66dabce725702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1831738ab2967b0a368a4100d5ec5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba55923ba2ba547dcb570623ebac3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b997272fc2d6ae6c5c272ece7583a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83210ada3e32b57d76a91a3ec95fe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef761bb757a985d3f5f466a9678e05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac87c4f6b48b843ff79f34e90c464708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684374170ab17db31ec7f26beb01e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b6b63b2c6757edfab09bd4a68ae78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba2aa76c5ecf74660fd1a17394367711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8856e085f06ae230b3f7efd51c4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d754bf890008ee0395e3004e0367f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484cfb0fe031a78de066d55bf3cbcaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0686bb5d088d51e9d35fe8527845cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb2721dea1c93566af225627889fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda4cdd3056ac88b1cefc661b7c955717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf910c7b80ded7fc41482cc976d96d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7398c74f7c5e73a0bc3a250008f2de2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deafeb46e8c5043352921f1423670a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5499a195b738e87d41c0d317bda0df1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1864647e167b84b526254026b4f0c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e4602b314172eb0df1ea21f3e2138723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d6a926558032200866355a6aba91e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee636e985ce7cf126f4b7d0f8515b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965bcf061eb0d73c1a990e174b6bc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c47835191f09d6666cef4020b9429727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93364fdd47048928fdbf5e433b2420728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8575f4b2cbca5964a7db59b7da28380729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129d27308f2fd3a77722894b7a075a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c640bc82f08508434e0fa6fc2afcae8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee65399a668e8cede050b6947e96c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ac7ca4dd8fe4b8e596d266cd5d67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f0d967065b0a328e512e2ea17096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f63c75476cbd7064e1cdf8fcfa16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f52e532c894428350f51a297945a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4fdfb33068dda864041e13c22170737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fcd845b6ba90c478bf6972501b67a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1559f3be7ed21e8390125a427d129739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211acc67e86a000be09dea733aab46d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0626259955be2e3622206f9eb9b8f92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f908cb84c1fb24ec0bd4e0af7eda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd441d09fd5023df39dbb156aa27bb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3accdafd38b056b999f6b938d278744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c05b76783342b78e19498e99aa2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b1feca4ef81d89e7fcd3f7c6b6b8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f2492615f233e0caa54f7e94e7d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd5e6c3bf60d4cde181ca25244150748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac24b76d249f3db573ea94c4749c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb136d1f84b9d15bf21abcbaf5402678750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd492b02625b49c407fad7c604cee19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01d901d3dfafb79a6549e256aa095752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870cdbc50dd59dac932e5e97acdb393753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe3ebac5c6f4a4b5171b3b83546222754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b211e21d67196bca8b1bd0a9868ea76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ee78ba2cc1548e1abf8ae7b45497756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ca47087e5c2e4fe5ef3fa7c54e4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8371f3b5adfd698c227ce0809546758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc29a7783ad3a436c1434ac73d896c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c722ae312e12345ce58f0e5f034a79e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec738aa60b77dff457052d6d4c9f8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf1b95cd4a5dfa2a63d475490316083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950f3f6f7b13475a753b57719aa49394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecaef03a725b8f599c069722d006f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dff68008e27c7cbf332b38d38556d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fdccc3e1b8e3c6b3ef4fb16c219057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4428e5d027257fd42c722f0657bac5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47757129c9266eb4f44156cdf76ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40537cd9ca1412dd773e76d6c5cdb2a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e39b79bdb1b8b236140b3aaec20a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530b0361fa9f576315095914ce3bf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe67424ed2832714654156745e95f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f588eba168597fed2f021cd55048714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603023b57c1cb78c3dcf55ebee2d6a7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70702239fe78c39af9478bf9e3b0f4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb946f596a65f792e92bd5cb254e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46052f2c611c18d15ab5b4dbcc848f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f13ec89ce413b81a96f4d844c0a4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b181546ea057128f695e1881bc974620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283c2612a22a5c2a4ffa8e10ddd7fdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b37612a29ca1b1b7022bb7ed1d57722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc54d583a5b5eb434744cf1b55484223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056b0dce19d72ee173b4b8e9ac3352124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193ead4d164e4c4cf543214c00aebe725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239b842dba8df733af857eabe1fae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457e202a629197b1c06562454ff2c8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6ea2d58d5323f7ff1b6e09dc4193728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034654060196beeda98ded80ca61c9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af413035505cbadff2a950731643b25f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026162cea4205e7becd4f8da81f254231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cccffef6f6186cca77d8c804c189632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803d4f61ed8c39d6be44b6faeb7f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da2a64a1f9e2ac6eea56517c2966a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf31419f05a02ac815528caae8209435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77dded212a12ec3c0fc89d77b7e3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c301018f7372b1ab34c2ae550a044737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc5d39f94132239685a148caa174b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd349208e253e963f0d8d469e3b881f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978624aa47c4c244f1abefb94f8b954340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e497ab302967e62e7be49330f57641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012b097722cba30c9eba25003157da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd72ed28e13cc7a93210ec47306738243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcaf59f71162c7755fdd6d104468ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c3e7b754a33a9afe78585a8df84745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c84ef77339fcb05d54ed84af791d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c6c81d6476249720b08b38680caa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e38b1c1eb271c0708a3921837d46f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577540dd25e4d448ecfbc947a0af1dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b75ad0c790a7e819cc32247a7f0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d96f92c52a15b6b144fc17fbebc62251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241574b94e4f9f13b1d903a8de364b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c4f3e8a2dbbbc938fd42b7b1fc7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e5de643eeb69bd224f09da8db264d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f878187b7548ab7b7597c31b586388755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182fcd324a1478687767214158b0b9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465eb13c64a749331f481cad033c7e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d54c508656ff85782b019c310289a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a385c49738fa6e1751cada1c94ae459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b2d6c975509edfabc62b4dae4b4f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e3d5f34c717b875965111ca7f3f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f012e9da117794b0306b59821eb23a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d0edcf1357c0c25a7d5a6ff305d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e7520bb30217b684b6ad24420da864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea797d394a62eab445575cdad3ad965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb3588e7cf4f9e19f34cad77a049166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5126ee508151220d31bf5dd687b707c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871a9a677166fad9a8af722ac5c9f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f26adcbb6c731c70b63e0545b6b3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c070b82ec93fd3a7880ceb562043770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f7d20de7002ae4bb70327730129471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281fa4368cc3a8ae5486271fbdf524a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d134ec7bdefacd44a78b8e6816991773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577a872f81dd182121b4f75a0eff4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37198845ff98d9f06276eaaf07f0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967db4131acf0cc2dbdcaab87a37ed376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb14780116d404e7e6eb2a7778ddee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f750efd6a6a257e82af71c7e763d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72627ea60d01ab4b3f85f8b45bd7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c30d0e6146e30ef67df281f652a4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81669a163088932ff2ed56b3e9d4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b666a3b48209d3d2cae970a089045382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de6c51d30c9fc63e5948e686275e7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0f0b1b2a204ee69bbc46bb97376284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f6ce5e5dfec3c2ba034d13c51a1ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2cbd89dfea2b16c4bba8776cdbf7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8e7a413c2503de276763a35e8d0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd3c40359bcba07267bcb5f8a524a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963b00ab19df0eb396dd980c70a88a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d86e188d39104c8201c1e23f3afb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f6c5cc098a817c4283c0a374a29e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6da68626be9c72be894577b2e766892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebfa21e15590a1959e3f03162aa01793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaa438976a38c8ba3fee84235a590494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac1f108d41a48853b90e6ae28fe2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adbb3ad5af60943ff3ed5e6e6b59b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150321011be3dc56f2f912dbc75cb2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20186335237a17e19919a1f180ea8ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335932c15459dda46a623bfbfd55bc8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d78c3a8d83dcc3f2e5c0b3d45814100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260f09eb42b26c74b126214ea10774e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e21fa435f04ab7f57e11ff81720d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ab4ee02a7bcb260762dd078f1349103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b577aedd2e83fc34411435c1f42eb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688124fbd8aa802a6885a4e351812be3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876888652a6058c4469382df7245122c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eeedadbdcbb08f9e4d129bd115598107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927dab359735eea5e61cea85f2c109108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775e8aab33f3bac3d38e0c2eb2b35c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5dfaabde2607b6772c3252837066110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0187e6186532106097faa7b384415111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9adae4ce4050e5587a84f2bd8786a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11d0e001c695fcead7402db243561c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2b0f86ac36ce7d6d3a6ef10d67266114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a513f02ff4337ce126a91e59091bd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13999c2aabc86c22746c68b4f6529a91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292c6bb99a2659376475b44c6e97cc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3decc3e0d95372d3c840ddb5c20b66d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ccc6385cede79af9760876be8df01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e228fe7971d40ea05926846e5006549120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c461f0548aa85d532bd663836efa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5de31615cdb9490d221fce26ff624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcafd800d8dde451998507d27af2c6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d36f7c018596c59e4ff532f5616201124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd4acf2dd57b0c002d1cd236bc676125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f79ce20412209977efe911153974126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ec141ec16e9340865559d2ef2b9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7738706fffaff003dd629f40e8cac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca95cd10c72e591d60a7aafbca380f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b49538ac8f473c02817f64119f15bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488f04f0e31c9fb43fddfb31c3c787b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c27ca17e141881275ce9273079d51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d093718da2f9e5ccdda004c4716da8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d48c052b84e924fcc1401e929bc26c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dfdd4f8e2060a60e2001398ab65eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6569324d1f1e678cadbe895c060b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30280909ff303e82545d0fbaf49e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5027a7d704744fe4428f7cb4b5f06dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b6eff879b383f6debc938d28b1dcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc56d96bd3ead5f3f4e60344e9e9ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c17502e48e84724fef723a4235bc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d66b0152e475c27faf5ced1ac67a3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce661b894ec97f868fc8ce9fd3406143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe09557cb2a08069a8c1071d3017cae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf7078b2b696a1612d3765312ee54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d87734a312cf342e816246249ed3a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e9c039e06749e010a4edd73789e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f53e532abee44813562659a10c042148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ee5ad2d33d1df413a0e802dc4a65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb8034008c8d7cd56d680271ba58b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f21767b7acd524f9a42ba21b400e7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7211ffc75046d5c498af92fcbb2b6a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5350cb3b6f2ccf977cd925da6841bf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ea7b889593cbbe86e2996b428e8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b7e616f398ecd35b706dd0da7d7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e7fe2860e0a9edaea1543abc43d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bca0ffc4ae449df889edac2f0e3e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daefdda11d797fbe5ec2e59c4772fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a379a437f15a2879e218802d8371a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd8a21727fab0a81f30906e8c9dd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea48046fb8b0999bffdd1539a92070161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0edde9cbc2530a2b05c9df6553b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f4bbda9e07128870ed20f2b2150b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde10017aa62d39d33bddea916a33f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28627c1f6abb3f93a36d1d94c30abfc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e109d36094695b60a9cb7335b9297166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eff5e45730e1da500efdf386a1de8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff01ca226c7f8f366f51db16bfdef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1238bd9bd5be013886f96bf7cc550d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d263e0c332f67d01c5db7cac8a45a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1d89b8b31c0012dde666f0c7b1fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f548d93514e92efeb252a71fdbef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c75c1f3c30f85abc15aa336032767173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ddea61fca743e0aaaae2b2668669174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b9a60bcae49ac7d8b2d4ccec1666175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384b14130ac21559ae1a82c1f768a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702faf74d9e4daf7918c5a5497ab31d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c648181657a392b254770c71b06ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee946ba20acba4939c4dd2d5e8d6779179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87671d848b70a9ab4db7564005800c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a51e39905764c12b89529b7a12e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d06b8657b218151d21580833370835182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144345bcbec116dd4aba00d8cc3222c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fdb8ed955e326986b41668769892e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54a937b6f35a7ab69c0eca09d3ad47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971054eaa123f8e3676ac98137c5f16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040741eecba5a8edf3728bd6dc5b772187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f703580f19834b1853c93c770fc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664d976987dd8e6d8453902a9ebb456189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7aa5e95a674237db4f8057ca0a70a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f715dde3ee3d50ed2c4b290f786d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b85f1fa36bc55a1656e0b0aec01556192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561da36bdfd906984149f01d3a0183a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eafb85db7e59c5e5942caed831e9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c9b31f3bb349f8046c083c85d157f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5245d287bd0fdcb73c7e91e4f1933c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd33aad2633ad293c1f2c3e433c7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de098890dcf96315ec8083efdbb7af3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe71f29a303eb42d363e45ad323f1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34473e07e0d41a80d8bbc1b96ca1db82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ff584b90a323be7965d67f3178b82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517725ca8f4f14897af1cdbb402c8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dfe2ff8f7287ba944ed2cf69345de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f18bc2708bd57e1aa031c105a860204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2066e1e38fbfe9c6b513aed57b69c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7759ac1a424cfcb4189c8e76ae5938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d248897de18703aa6b543b8bb83923f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851aa372b9fec4987411d0b48cc86c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b4e6c069b9adc8d76df7501f64b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655480e8bbd92f670edd937d41990f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c51615afcc4596790449aba3c2fe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b05d2db28e8b1c366cca174af52dca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9740798e3cb9a8355489ff7062757213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e78d2646c272cbeb23061e764d295214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a944795db916c148a5f82b114e8586215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf35ae215c0ae821aa07922952ec6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4ded84033ab69e3fe8206dcd7e40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a189d06226e824c11fe9990b3e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0411ae90d1f338fcf646ae10be75700219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd25ba24fac7a2623fec28faef987a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c6db6d48db03f84a77584351aaf2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a33a48bee5770e94c9abd7420167d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d435dcf3e910d614e52633358787bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863a06e05f5bf62ebf578f128feb698224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8051873efc2c3066201b280395a91f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618317c24981c310ecca36177435d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46bc813fc16049a02b33be80175ede227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d5452807dfb0bf4004f5bf30703a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f05de8a15a0553dd0c7e00caa030229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec6127244efb288e67393784405103230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe495436831c68bf708fc96dd9f01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046813f38f239fd0398df9029d3156d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d419b42f89e30a2960bc2b5112fae8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d1c23bfa68a19327a67fcfdf83ae4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982dba3c37d083643b6ef7535b4ba66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c20e0801a1afe6e0c21d8eb86887236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d6851965d902d5642d904a2e98918237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d9346f425b89dbe18b072909e252238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201bb5644d7897e7afcf6be8fd2d27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ba00141b510dd6d6444292587f27f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7455ee2639aa2eb77f6ef58a6c7e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a425d82607a5aaa44d5efbc1eddbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e8e91c47134a733eb9b4a3d4ce85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64345671e965ed59f8bea9e548f305244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98224addf37b081666f143465ef24f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c741c83a83e21079b292fb9a1b820246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026fed5439644ad23854d474b1c0f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e266324baadb44f8b81e8a510e63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f0aa3526b0ea5381d820b17d1e9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a306c0359d4f70e02483063f7070250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa421b66f6dc87e96a50e6f8d2f2712251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c3403ddc76c88d4bf4e497fa8b0f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89fe02b39d198de2237edae83a450253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9282e956495e7a8ac02210a8e4daae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c51020afd929c2e1677e8ef2942b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873a9b8e2ffd6576453d67e8bea665256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb850be18144202cad2db3af00c58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5be63578411ce46c4700730e10541258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad56d49db1546d641d68b912efcc38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62411093c9fc7d6baf5076aa18edd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b4bf18096ac8c786a2e45f7ec9dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09edf7bec5799ad63566842173cda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383944c6e5e9fc5e487cf2edbb91e34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f5dbd0ebe66cacc160479a31914c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e25ee1fdc5f78131a1fc22b30f15fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a414a99f4424544ac546655159cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1bec1362e3d7811efc8d7e3ff788267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f5aad821ed951d3d4b61eafa3700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaec34dc64c19b9e18905a36bb12d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a7bcaa10c02a2c179dd4815139b11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9985a7991e96d7d917be1325d08906271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9fbb625c5898d9d9b35ed1402498b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d10a719b8d48fd8a3b88e57746b9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560bdae6d710bdb67e71fe9b1db4f93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbff88fb2b7fca3d2f33b4969298b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21de751d047f9288d0ed10d067dbb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81726013553fed50575e8fb6a7cb7f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c83cfa673fb1550db1dc8f2c8133278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63452ffaea7426398fbbab8391ee4a73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4626f8247479cc5e169f0180b07915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b161acfad9d15055d08d43a47084a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df25ad90b8286e6fc6199303210ee2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc146ef457082774cd546401c72d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c395c8eec32bede500b29501b2b4e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ef64c806e760e9f70ad261a5d3a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b0ae27f255bd3a01b8bddaad8190286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de001a2f76d15248565441b29f204729287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681cf139e23cfd840175e497593864288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac81a705b8873978b9ef7c7d93f15f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bed95082c0aad917ecf72d23c6a49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c031fedaf9ad86729edf695a778d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b5ac0821474b0a20f5a64556846f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67fd9809dc8057c02cae14257443eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7db36571fe7b7591088966b3618da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74bead72ffb5321a7a6cd7e1a99ce7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1dc9309b1ef837c0c56f97af81d93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0bc55014cb3b10c065c6bd5caf8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1f75016427e6de5d5ced1477a7be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1292eb52b8433a65e762e4b64f957c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de010454a29a22046ff75ff9099406b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382423d4b04c4276a0dea2100cb1c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b979344fe875aefe999641518d95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b33bcd8516687295403b9e47e475dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d7e1e89abd8dbd2d100975888ccd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c734539a216bfe4c36ae14da7510305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061892d70a509e8479fae8d29dc8372306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f864cc81937af04a44bf20954f52d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e2ac0b15940a3cf57970f3b70690308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fdd1efddd0fa639067186e7d9485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaaf9a289f7ecc2ef8ded4e50ed932310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1affc4bc5807aece0ccc9cfe6707311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484594653cf33992ed337f63586c273a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65299ed596b681ef72ddd371b2aefce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c447620e96fb5c53b74a4325d2ff8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b3401692591ae6dd64d434f017f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc2ae7f0ab11ce2c1d48601425c61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acfc62d900d5b26c96ec946dcf8707317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68854d4158c6f44142c1855a94468318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a9fa6d212135f6bfe067a7a0cde2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f8b0b130c2b78b6642ba93650542320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79371f4df467d4b07c1d507444a8c86b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaab9ca270437f1784c0fbdf68e2807322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c579136a477f2d5ab6334a7f0c6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d64f160ee078f3df03f3734f9237324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c85bb26b4ce466e3d48e5fdddfee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7f6079a26b47d52f770a3a030970d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c3be1a1b678f46f7ae4f7d42ba435327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d999f6fdd70717432d51ae14313e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e60effbabdfde2513fe5a83013541329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8ce14dd527e9815df61c92e1923c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde6f3a77251cca9b26ea05810ec2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2cc5501d08b1130ffc4421ec4b769332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c17b591cfb26837f04ab1d3ad699333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c98353217329dad07da145ae5216e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7651c125fdb53967e4aee970d4ba8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5175869032aee3e18a14230c7751ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb852a592d8a1e5ea65b92f26046b40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357203e535db8434817657364e6dcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec035fc568d704870e354f8eb950489339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e7866163b429c1f4951d55460880340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae28c9555d1090087af1defb81913341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98703155ef41d5a473318bb1c6d593342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e432820c2e7d235ebb66cdfcc505343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b3e42cd35e6a51cc70fdd4f4a3ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1027ee1ffdb920a1c107aa572944d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a304ca5a40f26602be7b3f5739669c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe39539f488bfa9d4f06f26ab7b7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28347562ec32de53a6247a6362c27d6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16139e64345490500c0f1fcac2d9f45b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef22c199144230b6f98c6c3444425350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87b41af6c8f8c83bc5c0cfdeda74d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417efb654a03b798fdd63ed81270899a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7acf5f1675cf83ff955ca0571c3ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4738f6a3bae4521cca68f88fbe8d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950efa9909943165cab6a32bda31b75a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba808860e466eea5ba25ee437e54b88b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3eb1915f8bcb6cf977a248f47683f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd761eb55dbedaa687736a1c1b896414358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b56c75bdca17c555b3111a396344f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd19d3effb03dccf66e6d72937a4329360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bfacfdd9592340944422de12ce12b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f15eba7d198a270b51d2aa50d021362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e11ca5a2a9da03e391832356bb9cf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce2502e84dd33d060c1b49236d59b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62280ac853e3ffda44245993f3db20e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0bd318a2e6b48dd4b617f9e61b42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a2cd2e6becec8d2075bb32a9e696367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39865e0565deec77c3eaec177ab45c5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6b450c442c00075c190b39bf6173369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc3f629b23be62dc343128e0e24faf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97dedc8903dc2cb02389b7bb9eb0fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c527b8374d8a5ac948567f750ddcab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20b6db7e18b62e9afcd690bbf67bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d299ea5c9917f6a957d0a97a16be8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf085a4d60a957b8c0fb352ae4302648375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e3883a01ce244ca7d50e9b5b5e1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415912dd2b5c80fe2f6cf48f602d41b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0eed8fe86efed20be63c52fbf3b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea3d9acf318e44a343dbca81dc9007379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b3638756303eb2d5abd710fa90875380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658640c276da0dfff59f405996c0b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c29f0701a047ef20aec3b0f73ded8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fccf873b93aab981622739106c2a11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f380ddd44df7db8a7e57eda53f3580384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb293df520d2898b71c586ce40d53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c566b77adcdb6c172f1025aca931398386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d0720bef7897e1426b680c9b5e33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705c9b43ffea9e199380f3eaf46c741388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71123c3c548e409df654ef7b03301389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14949b53b064bdec6b9b083043891cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cacca975d1165b5fe58526c3183bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b747d6d48cf4a8893083a29e8aa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4397f40467edc73fef84e93355400393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e31b9bf118d68547ec1d58aea721394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288705f7663d6ae207a0b850e26ce8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca55a95f94dd30330f5b79c01663ed7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce633436c18499b673dc30b575d0139397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994841524c3f5f0c5ea271e24c6c6ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198755fb6b0248e68dc612838542a61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c25560378734dddf4f05d82b602f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f7dde33f6ab5c4331099a37d5376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c948e34e3b0616fa21386926f4946402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c948260603d9cee5b44012cc07ff01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6d609d659c3efa285f752e9c4ec8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c202520b672987a041b696f6a9e087405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f767743bde13d2a309e02f3695aa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d12acb74a3d3ad2146a2fa90248ccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4edcc3e0fa38cbb91fa8cf22b92b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31e9f1875da8ec935aab9b4aa807c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92d7075026e9ddb7f1f7aabe1c1cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcf663385074c05ddd5622ff4134ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd92b36efaca36e02441c0bc2cabb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3ce0933b84f2ed2c5e95e60926ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c234f3cbf5d18833eb09e9d4ea24b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e680461887cfd42172a2febaaebe9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078c58de6b09e8a8802f942954322d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a6d8ebae3a3d8fa365d1760466617417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0a1c1ab2867ba652ab020922a34df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb47b621af0ad42155dcc3487c9c51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96875b1bc52ea215186adae772082064420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9353a6fa7687cae4846196d720ac03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1373ba9f518818bb1ce7b0a7b995422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbcc36b4be1872efdb140399b4b29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346adb3fd225f74eb2c6d707b110c0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a04171afb8cf8c764c4b642b3aa88d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b78ac89a1c5b75ed331b2e795e7b7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256018645e1c261ea9847197b751e2a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06b5de211fcf24fb1a44526eab5bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a0c4e303ec22bfc9e9dc8db5b3285429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851332c52219a9e30a9e05ab15ccb6b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b841f4cc8a492ec068329824b8c4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529dc9b0a493eaca964832ab779f6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a321d1cafbc755f2cb533db009035f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a821a7049927ef771265ef20c1198c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae7d087dec9dd4cd9cab58121bf21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8cb1987b97b5fd7a7b993787b6a2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a826fa9179249d8086095ed6cf886c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c56c0b46486ba484540ce2cd68c90d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c37304a51bb31ff065013e2887ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb429fd58b046c6013d5d90d5af1bf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd6202eeebb87a4d687c8829eeb43b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01755b38a73de241ca680be8651029442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d180ab551a44ffb5746c6e32fef2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441469d3bce11d139d49ef688b5d73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694af6fca23a30debc1ac2344ef94b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd70406bd52b737f06be2660791e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2fe556c710961b1bd274270fe69f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a496d1b4e0c072746ee6fd518e04c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b217ac46952d32536b128d25d39a286449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb62bf59d2b72905bac9ad2ff35c4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460ba0e4dc9017b4fd72eda43b1f06f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a4ceaf204d0780ec5b3775cecfa47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c096ee5a2471cf62087f75410aba4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f773da2dea5aa532cf8d1872d24a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb497b356d03c0bbb4a08eea5ffd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd424a3952bbeba0327eb40ccc6ba4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108b8f4800a0a336f5012e1bb0ae633457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85ea90203cdc0376a422c475614740458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd22aa9ca5fc5c078cc8e2205fa2192459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493f14f8c40b8c76a1935ecc8b4367460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d24353440f5083488e7511b7677dcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf4b1015cc7b5c2ce9d5c0408e158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a681e479a946a7855753599ce8bddb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a139731df9ea2b4cf542073de78604f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5408a9a226070a00be8c261c7b2ae56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ff2135167c538c031d9e5f09bd74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6930b5fefd59b882522b47001b6fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e92739b6f48ee0e5b522ca961605e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f1fd228e7f4a78b58e853fb6045d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba272d521c59d7683d695c5bafb0ae0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510de70ac5a6529027ea85ed12bd2e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4b0a11c830e31d7ecaacced35025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291427dd3df7e858651c1211c0e1138473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7dbb595b6955dd336a818fdff029a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3bac1b9cbbc56c573306697fd1bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7b252eb00ec0d8f47a4d858864bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe5cf013e8e7b33fc6a1facd44baf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f26c2e1d40c9052331fce31440e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706307b78f04d1af9456e7b8ebb929c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ad0ae8c01af9f8a7cc8c578fd8a2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e116186a8730704f5d49a5df236aa93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26db4365a1c5ba85e4ad5aa7c161a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde222ca6ed7353f2ba10db86d363190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b397cb45c074a5066e1e790b99e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2614727b4c41b2a0f10a84c79352a66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c4aabfeda4ebaba12489ace54df48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2ed788340eb860ac214f4f663ff9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3598f39a15fdbeec70cfc69054e947488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058315cb3d9ee6aac6454df06c1e2c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9a30bf433952dda5b1f7b05fa805c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274a885f6758593f6f6a74bbad32bf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758214843242b30994c2103cb5f16bbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ba7fac1b9fe6694b7e6e06fd25bbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f894f2eefd8c2d8f2051e12fc7d3ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae43631317dd44a8596a46631ba0ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92390a8af2f72aac59061228fa7c7ae0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc938ebbcd380af44e55ff39eb5b54e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe92ebb0cacb08bb7ffa61a5b007ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294794928e4237ef369a81228cb97382499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a076a6886866e556273efa146228d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff554e70eb6478032679859bf33d15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ba5713d0757b4533f974e944f944c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268699e6135fe1c8adcfe01761dbbe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798218b2391f9b866752f17be6259b7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55222fe7cbaae70d4e289fc6c7e1409505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447a1ef325de70dca9b1f2ad0c35562506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056a41a7134b03f8df2f4ea464393d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244ad0c6e68e35963e0d9f260ea58b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ab256adee9fa49093d80a24a4a6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3651ee1e4ab5fb74398bde64d0c081510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc34cbaa7ddb40513ae57ab3f73b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029d9fe0795cc81f6ccea862c3b539f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3425f8344d0f406f5e6cd6c9603c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bebac115d58d19f93f49f496fd16f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32010b2be3a4f8be25e54014fb595e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf653c46d93fa7de65ba556ba4c05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf799ab4c5bc2a23591ee0bb5d15ac4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae2195ca372dc69d0e60cdab25c5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673ae9a63eb48f64ac3e61967e12943519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad85c704513d601d5e382fad30c249520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a24a273d9e91f84d6ad42ff19a15c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc17411b749aa0d65dcf4870cc15b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03891c0546d4b5516359b346d31d7d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126caf8b663ee9a7145fc7db32749512524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617149bb33b53fac327518893c22d987525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ef737ddde4b92443f5f1f3cbf0a9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61822f13b7a82817e3dc8cb60c3c0376527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb19eee9ffe4d22330e2cfbe5d52af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadabb87223833564612c7fc1dc6d1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450053c88170d9671784646a15fa9aea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e06eb2ec7bc29b9258568eb29f74d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca6d3c100951ba74ea87bffcd60669532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390c0d88e793588e455bfc3ae558ace533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8add333e536a61391abb24fa6a0dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b96b9f7738074397b3dbd022a6547535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c949037f860e05ed9e84bed8e01b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f66d916e53ee70d2036e2a8b3bfd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d567f3e5dbf8fc79094482aa9c641538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8082353ee767711efe99187f115f2af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedec4fe6d9976b3f04cdfe171187fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2570c179b74ed4087cf743d457381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949df1bb3809b61f6e971f1fc7bf6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502429123f666125a3eb5430d09dcbf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb313e9f99bd80b251439f63f88038544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3669d0a07969e5a774413cc26f2e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f13833527cd47462e1627adbdf32e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0780490815507796131fc3d0b737500547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5b02c905d399fd4b13a59ba6ab36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d74f43f474716f1e8a3fd514a9702549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeedc44a1f5604ed3117d0783e47e88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cecb5a547a294a83b7ab9ead3a2e24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7f1a5aed26167be5b19cb535f3b71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eda671cc4a0171655b25b2b26df2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111e7e68c7ed9b9e48a33e30a31931a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e45007fe58ac1988ce3146b6a84e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157931581c71b41936787ec22486ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f94879884c492d22642af21314b6b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1adfa12ed31609e2b36b9d08c1a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e0e78103aae01d0c917b6bf50461559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372699f668278cb6ba2ebc188e55a300560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ad6536cffc59e214e5958947c6f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d9664d416116ba39aa76b45ea1f6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff406ee15c016a9c75f2948d7aa205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef8a78aa894230fefa51b139f84b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f9c4c1fa7e74d3a9301b96b51685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f42fa46b15a118a818dfbf9c663cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe308bf6a01de04d30f8da578c5722567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a92515621518e8096109c79cbe601568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857748ed1bee36d0e9ea4a1e393c822569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b1a43b57751d0ef70d58e8315f74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6f66dbd84b197b2665585c6d4654a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399312b743095a8dd217e3a1e36dad3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d428be855b3aa9b9993f4da93ba4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3072bcbeae9fff6e6706b6b0bd9e7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc029faf79c957c2c9126f11562f19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993485d0ea5f62ca9baf2d2531d891d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff92866dc8448249d226922aa1491577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c8c3fad5766799495afc57fadfcd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29d0452c25bbba5de8a57f89e2942579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910481c280a328cffede76cf95045e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad15e14a92954001b7079ce797a3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480db73b989e1f70703c7eb9b578db8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482b8d5610c4d4895ba95c4a23c4d90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf15ccfbd111ccee1f87519ee7d22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405053d76b5f64eb6191ba9bae619e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894779caa475def2952405861f04aa1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5673311ab9b58a62deea08a73389c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd32f6d4207517e599c59bdb103ab5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642a2ed1c7d3187aee6fee7d9b8e2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542762b38962087e8bf01f004b6c548b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9163427a37ed3cb51890a75ea33ecc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de0ef91c0242a7c9265a6641f5332592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd2ecd7a71b8c9cb19bb6549b02be1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc74fc35879a35a82494826379852d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d4eb876d852276cd724d0ec2482f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da7f0ea457151b97168aa95c1e5e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849078b4010e170b6fd78e6b5d9c05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a12eb792433fdfa4fecc62a41f15bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b560e25687aed707131ebb87a872c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a06e51b287065eb6a1b65fb0d843d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f0d4393b957368b3673e10319bd28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b46edd7b2eefa6ca7bd9198e50025602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edb0b0675ea1cbef81ca3e5b94d158603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d84380b5e1a42ba7ffe05aef14007f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b9244be8403ac0bf0ed05f8b01fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066fd561ce0b0d01d8eb998e0acfe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691f13b817fec9549aff43d2f75c250607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c115881e4f612cd255717b7a6278608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ce1b0a99a986876cdfb3cf7f8dbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13891b0af52f5619350b9a6308f3b229610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f07032bc56b94c1c17e83a5a52f1d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a12190c2d0c92a690069dacc7b38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d891a4a260522c7b5a84bc8d5a87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe26ebdc816b8b1377d843ad0e353614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d035d5470ce38361012a1abf0b2a08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77933eb2875faef6bcab5d8379287712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637786947d8c21e4ddea2d46319d581617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf835fafd28447e3795488201bf53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd627a820eaa99d3122be12f337b93a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299f1a4684a2b028402c14bf4774a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bce13882193b43e55b94b36d9d6e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adc86e7ea2a5cd43fcc0c840f5449e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68407ca2999de7e1ab59c6cc1ad5b19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197117629e5f382fcec0edb9c10fbc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2b75d9c125fa3e06ec527d566bb38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b056a8116feff5f87ba3a374d097626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a05bed7de64429480602a5947c70d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624307d7b3e4a8796bad6590442bb6a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c47f8d1993d22077f92735620bf7d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684c148a3010b63dce1d94daaf040a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761f2d39dc14c19694d0396381924f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c171314a3c248dce18b030f0b5e59b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb748c4dce9d3d7022882468a62ab4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9e0bcc110302787d6d0a119164f7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad21c0c1405c01c1eef376d615381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc00d6231f83d0a56454e9fc348cdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ad29aa8c36bb2b3596f8be0654cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf2ec39c0067370a1605ce2ad7421638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07984db7e620f4dda9b4f476185720639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a648a0cc2a9b3a5ef821734e4007640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4dbd0d9b3bc9e5472aa933916fb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ee7141260707873023445b45c623642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce8655f9ad1e28a568176bc2c8fe50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec3145cadad9fc7a5843e9b93b87e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809232e0b5a441a493f996a66d93507e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd4567ac04a0019bfb536c71a6fdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be87e821739800f0c745fd18864262647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697132a68568a27a45c8a84eaf7ff034648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28c69bde28575034bae058a4f4f332649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f897a2e47576a99aa4d396f5b7a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d00040aa0ae86afcaca9d2e121f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966b1c9d53e50a5667e60cdd9690072652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca84be3cb52c70176b33002739815d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a4b5d587a3a60d75d24250ff40367654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a86acfb3cfeff4e1a81b900d0b119c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635db86b21936b65b7df88a254b9b39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b388d8ba88e433d85402aa8be9a506657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42452c7896f2396c0d34c0cd69a6196658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498e05dd09985531faeb236b2ff456b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88818b6a382a0370966f943d37e9b1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945266b15308c72118228740a4b85bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cbcd0109c92ee74b3b7ba161de2cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38f6544dba48f84f3c2ad5450d962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a69e1bfa3574c4938d135422ee032664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6b265ecdfac4590cfc06ba481219b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d101b80d9a7b248b620dbeeea4078666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a2c5c21e5e1c077b6cd36f346996667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec52a915d45b083efd339b2a9ee790668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b6fb7a5db416d6d5f3d456ad75688669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afe0f80a51aa318e5f283ac475c30e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7489ffdea49e8f4f2485b447fd1cd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afec81b1ae67d120199a34fdbe9830672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff23e1bdac2c9226d9ddacdd4ed876c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6fd1fbbc670a592d43ced52473499674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d1b7bb530ec084c7ad9a906fe6cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e535acea16dfd17743af63f96a2b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7569e19db7c81aa56c875653fb59f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d433f5af611a5a7687162efb16d2c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677005e67d15f13cda95fa375a9719c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48144427ffb9e8bf73c9dd7b54de60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09215188d3da89bf3baea1f79c62e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98d1c5adaa0aee4ee640ec3b7f437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6be3a6efd8812adba6bba08a042d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33712e759a63ba2a102607b030dbe809684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56fe6b92ed5624575de9826f274e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2554f7867aff759fcfb97a087d8f46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ea16a7b2e35b4bc46f6ee45617b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4dbdfd06ce9d68279d210181dd090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f8d90305c18fdf6e222b295257025689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada30aa307d02d9cd4461776f1fd958690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d922f37387534ce71ccdfdebe8788fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aeaf430697fa09137ebf5a6afb590692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7d3a00c5f2ceb53544b661654a38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39911e77e71f1661d13c91fa102a9442694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a6158f0fa3725e993650cb470c18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452c627f1671750bf67cc019d86aaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5efaa5fdfa6b1efa0bac02af07c3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c3b185c5d2581bc0688431e5e72c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af76e55452709aee00094421cfc74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270291519fc214dda4b592fadb616f10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b1d8e7b40810b0f5133901f6fed2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7caa2e5d97ff97ed8d668dae3cddec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582ff5533b80ec187eb6b7edae5f96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce75fa8e5396de54bc29f6972c86ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc27022ab6f1cb5a8ae85f9282f6e04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2dd7acdc35cd65d868758904ada02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35747b87084453fb88fd92bebe933587707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92905a74d77b0df1f1d2dcc4fb91646708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10766baeec1ab2a6625a78d031d13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02357643d201f55e50a0747f004dcee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9f5a3b3992c8c4a50dc1e63a333a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae22d16d8dfa28b926ea6ab9d5791e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27cb0b54707a9b07be2ef47a6e6ece713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddcadbe8a0b06c103750ce099a8b69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f0c3f9c0121079337434dc5ef0e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935160948bd2e1bccf9e40a5b9969a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e04d2a94876762076ce2f85d52f446717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b52dc89b2a7992a33b01493d672ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa2e066a923a082fcc9e724d03f5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e78b827a816fadb2c30905c469573720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57140695f711b6086f13cf0c982560721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0acffe12f1c031d25d5780f6d95a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f0ec3e6a16f970ece555c48e3e29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89263a44da9c5f2604032c77f7cacc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b4a265736da954ad89d8c0fd6cb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe8ebf0cba364e9cc8a174972bc49f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570b244d40f5e2f20e3f9f740e5261727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384a3dee9b7af492f66865f283aee27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa574c46a764598ae582329e80919f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95fdaf17d930b25a681b72efe8335730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcd3bb37036c2cda1f8c89552bf66b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd63edd52410aa35c08e349715edea5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d69db913ffbd00f4459b3727fc69f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6121f9acaae8617b1ba2f46ad1b913734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e7a372d7bbd28d1cc169c8495ef4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f594f70f43174b6999d7776747b77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f7b2a9d63039a3f0bb5a32a220ef6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec61e44cefbdf9967b538431773d500738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c7c018f29ef3c0c914ad3057415c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8654f672e41c592817b9ed84730455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c29d81dd843fc42ca705f14fa40dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47fdb648192a579df15ca91c42977742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2702547bbe6ab48b9171dda145a6a18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59379f3105a722cfc58546b8553462e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf60552e9fbc3a957308827a27cffe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eca0571dbb1e26942c0cfc98f322f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a010336f2dc47aef7e0a71a98a46b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3e60391236826756171f7010a3f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22b5a11a9045caedcb19c08dbd5140749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97b3cc928ad1809ef9082258017ef0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554743b1c07fa56ee5e7471ea7b729751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e8631111857ca15435cbdf042315a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14dc786401f04a114d1b9d93a07714753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e65596f77e3cacabafa5841f4d591754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5119f51ff3782eb8820c091db1daaac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b19a09e07d4b4963ad870e5a65ab6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634098e85f5d2d25f7b685ef6fad7d4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e68453df334db55a4c1c6f205e94f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675324780a2ed1af1eb0b0a3b74be05e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>