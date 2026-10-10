--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dac631046a121aa8b1565f2ad295411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afa25e270a0cb0b5b0f6ec11623032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37899e02466871dddfeb4bac07e90b613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58b85a264981452c8ab525c033eff14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691013a8179690c7f8b8c9db0cc3b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e66fe054f735882d38f36483b8de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3de864431437fda3b6a6bee447e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887972c823347d1dc33910b5650544ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e686d93e661bac35ee14c5544297f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d2b3ba8e003c2733fb119810405810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed0c17cd1d0a1ce0c0b38e969468511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b04bc8f4553fddd73391e6d13796f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ffd85dcb712beddde782798d417313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94466182797f1e726afefb3548975b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d50c2cf00ac6149c062f9c1970c4d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b793ef1f269c07d94cea4ded52ffa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fc8b27611b4d3e681f29df031e9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c005a9d166757a8e4c22e4ac174f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284149d69c2b45549a29d8510f7e7fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f56d1e3161f4055df15eda02166e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c66051ff5be015d635cc742be55f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a5f333e5c3f0c6eb585ea3c7831922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e0c9f5830f7bdf5e5b6c6b95fd04623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd4491c3e5c573095e985f88fa5f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a784fd36e82b5ba882d7361b9e35d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2ac6b75b216608016ee747e1247a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3917beb73a9b680518f79a3e65dc3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d5a3de0d5c65b2986a022ceba468928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be782c130072c4a82aae1aea34a848f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f9e35221008d66651554418998bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fab213a4735423a3dfb74490fee5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185cdce1549d68cdea9bf647a64e8d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cb7489b17d79b5b6b6062240c98d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f8284461211f7bb3fe3c40831639834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff77c274490e854d69f260247594235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef0c34898759e6cbeb33bc7b11973236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952652903cf5051cc61e2c39d123e6dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5359e3e1b0f05dac1d2ee6101a0450938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bc4b8c5198c1e131081bc726c188f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9263be31cdde7a1881d7c164ba6ee240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f1e3579b5355735f8220c09564a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4926b89c2bd11be92d8fdab7e4512842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10cbb7694e8feb714633e687825ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816cdb8945ebf5f0b27691c500647944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b33b7a23923a795f66353a7139ec645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee3afbcb500f857278b88fde10de046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a662c15dcd05affbfe3744233957d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f10c8a976f9a04937eec9a46c12b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bdb0a06fe9ab0850970df09e66dbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd605982e218ba0f3fecb427de2a80650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549ad1baad3c2b2360af920f4dcee4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155aec37fd365582ef28606a762e8df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2122877c6b9525d94298d7f2e067353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677b6fbb827dda2e6b970e4ad6571054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda151089baa9c79895c068a6ac901c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d16123f1e8136dee4d2744614ebb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838520025dd4b7a119de64da4a16c80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e65e623de2b1aae2e5a7401e7be0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624d3aa5597c8b15f5c9917101482b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59b44cca75789002427aa373c361660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313fc70ef2d34c6a8ff7f673ae89eb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b22ea7b06bb4f123fa6718060dab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059707619f6630cbf264638001b512ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2872353162981fd29f1012134c0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009de64b56aef99e48afa72bb2d60e7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370f619b241e66a1b3e18ab183effe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fea5ea835e43ae980b72eb03760df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81f02b22441f411605a298167c20968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa63241e5c1fe4889e63ec10129f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875d7465b2b53177aab7fc5123854b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399406e59f48fe3eac123db88f7c1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c35a9134c9e5b3fdf64344acb79ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe25a151e8878ac3cc8ddd6cd71423573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476eb7b085754c34108ab285de0e83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511e72d8fe5c5e300eda729e47a23375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc47172a87cc9ae5c40f85474a753276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4dc83da4db3761600fef07ed8ab8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e087e8c08e353017af4a155a46daf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c732f16e13c1c3cbccdf09a3dd31a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80196e544cd7becf9526345c4e40b4bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e089ace6094808f82f57926c378a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc825f3251f65511d38c4d868a961582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed196404004d05aa1070f6229e15c94b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32dc7a3c7356ff87a45e0d532ac06984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49c7c796dc72b6cb400057447d07385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ed03c1f56e776afba192c1de78eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00964bc9979136f4886add852336ce087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2c5e9fae78961d40451dee89b17b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b921dd27352147172bfd634374a8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590e9b6ebc40bfa306544a10725ac9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e9749bf240c67427162919c88d5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924c8bbcf7a28d6b5b877144870a44e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62700267b9eac9e7016090fdeb8fd6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9f7054069f13c0ec0e77e50f14fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c17e78e1248c0501b98c2831a1c3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ca7af3c8b499705a9b4fce03218f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c04bda3074e676822f6da1e59c8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86270639b330a5b29cf713a44f231a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71801ce3a5db1ec2cbe0d020d9d882d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d1a67a5c001404bfac3528ef0fcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331cfcfdcb21983f82634a09e6541b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb7aeabea84ba4f15a0a4e1621f90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abfc184423a506caee0781397f536103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70006b941c07288eeca267a1040c8c57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224dc19f5c0489c69e0052424d711e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51b0e528736cfb03e30a3fce2dbdd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faac5adbb519aa156d0c47a8478bc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4cc39c81fd5983b190cbdb0dde9fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e70f55fd0f90284764273d5df4271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f85a41e570f94b87cb70f6db8de289110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d1f4e27ca445cdb87908dda87dfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d4ca86ae6eecf938391e1e3a11a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5ad753ccd4f9a28771e332af846c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c28e0827a12a264057bc9f24f972ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6bddbfed72478091d0cf5a1e62b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6bd752a99e385a1207a71571a3c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac6645739aa8f30868dea3f142e52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381991ded7eabf6d97dd05553ad0c214118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab90d7a2b82fafb8fc3c5b700c253bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefd010ddab81274a09e2b986f9227b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7605dc21d53f4bd80c43460a34f657a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf54df6d06ad91605817fcfae89f2ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e395647c1bdb04c12dc2cad9b38b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd2ffe8a39773865b7e7f4b85f682124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73c1dba9feafede35358c945815fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd708b0666cd9600603bf35688d676d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9642df76f8750c4add3c5f7391634127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea909b214233497557e8937b3ce7701128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c46706cfe283bbbf8b4548ed5033129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f14e7e5605ed0c5ede18444292275130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c75c3e9f0028db32c07e34bc58d22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea31ae060b3fb65562ba2a6c89d678b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d622e65c6fad0ac4f0974beca7961e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3425ca591ffe99c0eec0d7ba196925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b06f6665877a554f4d96038e44386c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8ae24c30138e0aa98c78bc79559a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686cb5af6e40e840d78e89ceab95fbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbedc14cd454d1dffc6fdf3f3f22f48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64bff83afbc80fba126290c17d42ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d394356b19a6a3c502d79e4490546140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b27bd5608b420709c8f242cf872d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69595e0a3ceddc5125d7b87f0fe8a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257687e221f3ebe732a2f7bdeef4be2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff848094331783ed03b4db44be8bd5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eff49322013cdbb9e26d9d6d27f898145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf4fb4733ff9c2d75510fa2853f0c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3400a4e732c64b11904c4075abd4c07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e4d3660adf868c73960f7971e196148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc3b4e4f184cb714fd88a8c662b90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ae2ad935f087396caa67c79a99bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a14c8a8a921140b673782782df242151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ca782db46ef4f60df48d0c831eda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def8a2dd5de9ff3619b8695899875d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823a7c22a28a9e1992683ff002c076154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07097561feb2180ff29865adc3e968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168704e525a94231445abffa5d7396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c293e2b79e7a3ea5557b0225ce83272157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa327f31f5aa83f654ea1f4dfed9c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae98087bcf7b4a9710d3ef0b6567757159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf35646221b7a5ca97ec9bf19d56e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8539a65d8157ace93aef8b7ac5ab75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2b9b165da169fa3fb9ad275c03ae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ad2354a349fbbd9231a8f9b2e9d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ecc2ffa135ae3321082d761bd3380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dcc23c4acb846059a6bdac52ca8ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c2053f4a4f4cfddfebdd0f92ed8c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fabbcb6207a527015a9a21618df58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0b79be2c26d9aaeaaca181c7cd2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65130e64bd97921bc67eb3a3a158e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70793e3cf8cfd10c0ae04919d886531b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfab80fa6955291a2dc00d7bbc8798c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c0ca54fd607e5b4f6dd0ce950793172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc6f9be2585ccc3aa3e31e5c0244d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951304b9868966aef437fd00b72d2d30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e1df03d8d6886d1c52eaa6348f941175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2f518149efd7d1666e4c57b69539176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e527524420cd542ccf84bdf08a89cc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b811136978009ec1da83b58ea6a034178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a669f20a5bf256e8c3d3e991afb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808eea075c13cce459838cfb73b1367180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db3b5b3feb059a40678b1478774e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d1561ca1291e35c116571218ff193182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc819f7fadc6c54033bcdd4eb6b1a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0536cf9ff5daf2721e9c12a36daf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec22ab6e697a68cabf43068f82db7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360487d56253f472f9122a903d8707be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a93193f7fcdff7c6a39b24e2d0fea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c570d43dad842e4f8f0e4e8244ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74686f826a8ee78e4a1c94621745f48b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e7493eec192f32226485a1d50329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee01b0bd9659c792e8fcf8bf0d3ed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce574bf1359cc6197e0ccab8cfb7dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9104c433fc46b34218d755eef7de45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad65376d3277891d1261a34e391b9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5156e16cd807c54649a93090516b60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2a0c6d6345e49545d0369676a35d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758d945cfe7e7d6995becf64c8d508197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053775258ce5c53eeffdf361db75147f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b372fa6be05d33984c46579dae45977199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f9190bf6ea9b5107bb39c76af557200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae2cad8b30b0a9094efb97abde9523201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e67271e80ace3a8761b8cf49f99cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5fd4994640839d80f56f50b1c6125203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa763aafba9d71ae904195abd87309204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d654a10f6bd8868c272a8420aff42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bdc55ef703bd2cc89db40759f37d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc3e5f286285ce6bcaa59cec29225207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c1492059bc6c79bc5ecae42a747c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56894bdde5360c157c2baaca131a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a26d441830a4ae2ca464aa740ce13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f86f3ba57dd49116079659204f8f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c8bddb32c18e65339001ea14646f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea0e54a6afae9e1639f1dc67b9442213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a47bda02213dc8394b07a9bb78b8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1773878b97bc71dd9bd8075002109c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a27575ee48df0189ca0d74ba97b17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ac98b3e21f905ca916bb8c998d8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41d6f7b2ecff9ff781b8a02f1c610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806f9cccfef2b836913605289086d79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f4d946ad3e073981461830ae34146220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3777ea4974c523d9363a6c4644a15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a66d7681ead8770d74f53ba7c1d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986a19412b671aac870b2f2dfb512bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7c1dd94634b428655c4fca38dfd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced201ba8bf875e77eb50fec673ef0cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724913cc4c9c61494f1982648602f82f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8a74ded13cc6535d0a3365685c06d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0036074623bcc5d3762315f10bf14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc7c2e2456a6e0226773bb96f3416229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f5d4cfef97238582f27dbbea2c66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be2576aaf7e5c5ba0ab59837543b29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b243775162ac56fb8ff3820220a72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c763f394bff595514a75c8fec205233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122ed43ffdb32eba2782257b8c19bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a5cc67eae2d60bf145c71e472c2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2fa70e45a00d0587eb950087e1ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a0932ab3e12406a25aa85bd3086aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f76a4ea44fd3eee8e9bc5175985da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe727782ffc90c5faa733d98dd4dea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9fbed6ca7aa15e8095b3814d9fc10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9850882dce8832b22a08badab69ca7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53184f069075de407f2fd180712643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4665a8cc3000471c5c7cde94f87d49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c9b790e2af8b3bea99dba6d215606244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af980be7b26e038a2b565f2ae8e00f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf43ead3aad64933ab87568bba2e82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b4cdfb1b1cce4744d33121e8af5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e2c66a850eee3633d6c8b41b8537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585bc55a744a5bf3a6acd0fd28fa45b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9511140cfdd109ea243e6bc143e4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff33b85e530bea62e2e3649034b0707251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c00ffbbd3674606172c06abf45dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7883afcb68bc2647b5f6bec90110367253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807fe38dc1b74448a21f2d26240bd21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bfd337dd8d010d89c08eddfb55afc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23225609fcac80e0a254a19ded25ccc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28566e9ab9bd78a32829587462de23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7a7c31e7bd585c3890ebc30bfcf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9058501642b1dd38fa933a571b57a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163c1d8d85c3dfa3b78155fc693483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785f563c1775367fc9bd479629198d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5eb5c95fb407fe4e4764ea45daee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a001643362a4cdded4a970fb936753263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34418cfb41ad7b7b5acf3544b2b3015b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522452f1ab1495fafe334965e2bcd44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef512915468b457d4a4a7f0414c8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f75942fa7e7daa402fbdcd73086d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f99b46cbf2d5b3a57f4179c04e9445268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07756c3394ba9ba4be1ce7a1994b24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c6cf9d4e3d1717509a4af940d3d03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d39255f60a585fa6b46beaf4e2e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d6ff2557153a369747c4d1f560b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a6611930fd2807ec9948013303cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ba16c837341c2c939964acb616ef8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff83c26e378865d6e62b5d988c4eab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9078a85f5983fe4da2e2a40602415b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1de168a30beb595aed9f41877527277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508343cb8bd505385ca06ed1d35fb2e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7fbac029110fd3a4b362b5b3fc71d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09cd3287b11ac01a8ff77782ea95b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef43e71fef9a53cb7e41f0c0d700df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4f30dbe15510266a946364c8acece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297acc15c585c0572cd592314022b3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a1c9881bbded67d40a68b8fef71e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59d168c3ebca1a9ab7aea78b76be63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b1ed13edf77dd6e9266aa7d6ffd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43717cf3a83800b14695788f494be1de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4804ad5cb6bd9fbbc16dd187aaf98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131cb45c9b90c776d00dd9e80011a93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37375ba30902be1f6682dc8e0efb0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb116042817c324efe5b05096eaa10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feefd7e324fc10f15c871c715c790a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dccc3c30167480f96fb55fb24aa169293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e121020fcf1fc03620fa83ae997dc7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97579bd372b64340f2e29cf771035295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dd7cc28a4e5d7f62eab1d1cd31221296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e4b8b3d107e5f67faab00a2f265d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1704eb7cd30e70af77d7d87be8be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6703fef7c4a43e91d5737d9052e037299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a25de671ff019096b58f838673fc6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67fd71b73cd202125675e22a410cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea2afb7be3a23b0814a786d292e1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2326831effb8ac4677361381fcd2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d884bfef532ac4972df76ffdd78a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a6f58f6419160092c84a6252cd0b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa69453cfb52cc1196c24d47d28e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c946e28d5d0195d092fe698174418307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb3920151ccc3884799e0689c5137308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d5f2977530f41f0408506e4c0176309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022cac8b300673e3158aa2c822dcc42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c801ccca12f423926366947c270393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae58b7eb9fc58c4c956dbebd442752312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433bb26100acac9276ced06b43f5c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4263f3e7ca4c85e1db7ec617aeb27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b387a249214fa452a5b48b81c62e631315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd00ff87225d55595cd180bfe57c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb73158657dede9d310309c17c795b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f2fc606af5b6cb97c2d17ec37d041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c569b33a3f7b35a798eca62c15e5a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a998c271962005fcbf93f6c9f532d5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774aca7992411b856e9b0679dd8eeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f9b4a40c6a8d4e214d688496cd6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c2676577bf7de46e40285022620dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008bf143dacca1dd1f2c3c5898de177324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068e2300258da955a9917aaa7ef9580325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518aa179dac41f29037ea4e9b2d07ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a1f4c3a517c1b0266f48c7acaa0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa400e28b63ab64c495b62162f2150328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c634b6a4534154db403f51eca90ff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7047c10b1475518dd1abe3107b99d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a961e42beb0ab960402b2b5b943f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ae98a76f27d0b3f40741e8640ebd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743e5e2f2e34a025af9c57e5b45be2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf9528a368a1da3bd46fd869f292e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b15a0ab287fe07532d544555a1d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305bc6c057c294172da3658b62c1f86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421832d93cf30d38fad37af043fa75c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1629d5115511d5fa01d61d0e9ebfaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870ba0a853deb5a1c117a1b2bfd10cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e8d0a3b25dc7e367ce7bc5ed0cf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7f455d4fa711f4224bd28ea5ea6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570d6f4223eb2aebddd8f65df9efcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004390b52c3550b849d797c5e7c9a21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab2b4490b7b329d588417945150a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f29f03fdfb352bca419ed1fba6d21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3246e893e9d2932f9e2cc673d0cb95c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a73c5d1d4abab988d4d4c15bd6b8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72595d891663db4729cd94ec574e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ce96e229a53be31ac87379ac93a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8aee8c4c04ba5527fa5ec83c567c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41244ca41408f9d35bcd3cb23b0b8d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe2e6e37fe8fdd13eea1299b5a971352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7ebb3e2d5f1f4d353e4f6c330b85d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937595fc407a2176c228b4c5b25536354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f37645cb379d54b35ab43d397d6c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ce04b6c6c6b0de1078d8622e5e604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db766a2f23ce567b3dbdb290327962357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb9bce53c184a47c4f7b281369a2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb14ecc88ba89c1bb84cc8da89696b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d5cd5f1aa7b234008adf1b70e93b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06dd71d1008110c8b5e09ca9e89ef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427afde2271c959dfbf1f6cda64c73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64c12d8cb1e9ee3ff20232f93bda89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe604756d612a365e88ef6abb0857c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f64ebc073658edf263a12112c870365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b50f6e7d0babb94500f0968297482366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2cc87662cac7ada5519883284f34f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1e51a7901dc703890fc732789560368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58901b949d6e17642c15fe006dbdbd9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a20c2d6a2bc5d2263a4fd1d3b1ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3443f04177c521d6c8d49d11df33a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a123a592b1231f01774c8a9604796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f075e36eadf5b0e6f4b0a5ee0ecde3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5931425acaa5c59b8ece43228c71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87d7e4f69d1abc1a9f8c5a827a8895375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdc54b3469600278bb9535707e2403376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb62e9131bdbec9bbb8dfff9050de7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15c8aaab913dc4b7a0bc033eddc7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40958d6c57ab0b4242f61f5e3470b2f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490306a319f343d736caa20ed2370355380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3eb153db9ad2dcd3562c97af0760381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85aaad979d6af1edaf85176ee61b3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb58369853f4ab3331825a68da7854383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dbf2e16ff3b5cf37f7a0997d70fd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c4936f84db75bdc281a10f1033e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00cf88ca8a7917c2429a5498e14783386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fc997ea4fa393dd50b3096bd0aaaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ce4faf3c9dc4133acb4b0f536e2b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d4f8b7f28786b7271356d6bba685389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb2c5401666a56dff1ac9cf1ec001b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ba16151714fdad0c4867bad784e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727289796913024b94a4ecb0b28196eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16bcf9b0b75b0cf3be05cd8ec442e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30894706d463c6804ed006a4c82c39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d8e9dbadfb103a87ca381005b482395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8140f1de7eb6477170ca28e84bb9c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032240f878888015951a0f457fcc227c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4487043e158e33c4b629450c808c40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579985f6fc81b4f331f6a46e366fd0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b32faee213c2ca23ba08bc0a0d86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cbdb8b9ae65d0c620822b81b203a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16406fcf92254f8e26a7fdb1a8e685402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedac428789be4bce2a0740f3dcc908403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4dd11b6aadf47b432c61fba47ab0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589b693c756b6694178e19a0eadf7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea7f47a8ab040a2608412060575b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671954f283c5afcbe9c16d89432ba769407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f4de51e596f82269efd0afa0d965408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b843dc7f8fae713d28f0250e7355409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a139ab2d281a3b378e08623b1b343410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3431dc915d4295f990d718ea601d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915f3dd87ee6d2f4045091fd4c8c8db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578430b4ddf570182645194f655388413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6ef0c429c1eb31efae593b25101f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbcfd7918df8d574a492cf6c7f98ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead791e99f3a4b7259bcae6b6ae4f9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277552e1543299b8b8400eec3ed5d01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc1b3a6303054e95e283f9f60fd7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52015e8ebd6721aaac3ff133d796b96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d47afe5c5138bd1362c1665ed2ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173cf7b8cfb0bf9e60f4ffdabcdaad6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e49540f763f612a54f9457a31aebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa1e423eb1a6821e53c81adb8338d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e8ab8a8b5065551582713eb6d650424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263d90d0653883bc7a5af8d32e7b622425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96f421c5f3e30ea5b44a8df5b865f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c84a4270c35dcc091c60838210a99e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0d54726c48d58aefa96d51c6aa4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b40e4cbe04f20047f1ed6ce7b992429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21531c9fa45970d45f417a4aa74b243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b54d339a7d7ddcf138fe45995470f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80828de3e4e273b2b4e2d2c3fd8050432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599ce40557b5c6e42f8481cab86f94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a741b12eb5c938bf4ef1fe32bde8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37e7672aee5a9ac28486bbb2272b06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6ad560902e29f321366e74ab20da1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d76809b29775125076f8321cf7aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b3ace4d5190a3ff93b1f137eb8c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739786dd3a0bbb8648471f06b12ecd16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b17738900dbb71cc9e6f44a0c57f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af99788171309c7f019394a01173ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a848fa5ec8700b66d5676b8d2df6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff431f07e8f2f45269a628cb0ae11b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4fabae0fac3a0fd6f033d2a34eda7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba7b5428a491c9bff700bb7795f9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a29feb519fa5c1e1038d18a3a9b7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f7607c1d7ba1bc33730a95e176ab2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4f58bb515892a38cc0e5415cf5f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20615b1f1ae21aa6725c824d63d46110449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6deba9ce1f98b121c7463ebb0abb57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad3221a4069c69544e17f24f8891c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01ffd265d01189f625aab1ad446a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc07fbd5b642a90040e0785e1ac57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f2153b456692a530fefb51745b1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8d7972db605e020df70e3d4b91e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237afbeb63c56ccd561fce3a8298432c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4b8651b1884d556594de8a19b245c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521648c3335cc2ad37c621816f032ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a65719c74cb51ec1d66dc51ace0080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3284487bfbb656cf1b45995cea99f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47c80c32ce71179accf10bee980632461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94541933495b6fcd9ae0f868e23548a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcec64ead2ccda9105bf602b5b18c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ff48ad5e4c81b9279f2386cefb68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eb83e4169c206ae0e6eef59996d38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc8a798a1baa6e78cf29fe4341afb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c2129ea2d78881948245716158d1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ddc72c1459cf24d3e850afadd12aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cee28186235d944aaf531136205aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8ac826d4dc426d27b9cfb7b67753470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44354b2b9c44136eabd8b784587738e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4998d68c659710eab69e1131c6a8f28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45bf6a1b205ca8a52b6fadb5a0eadd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a3ab25cd83be090ec1591f7dba97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d3dce140f95ccfd3ae1ab652399ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b496800760d34bf08fd4790983685476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccd0a7884b4c50e2e274a2644124c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba00aa3c1ac3a3a6febec73464765478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360fca244d7bbe9e89055ef934beb3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07bfa9853e05077ce6efa1d8b3b7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a6c653f027fbe1bdeea62703b99b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d3cbe5da7980165e0045455585a92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52413303989b7b445931e72359c4487483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc2bbcb37c7d2f9deafbf0316a6a45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e55b7eaf88eb2d6d214a6d3f1723a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c6ace5900c1ebd3b6442bc80af07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22717cbb3e45c0df6f98379b051ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5435cb759a0ce77ba2ff9aacb4e93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df9f6a4f01daf6c2a91953b486be0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db953e95ddbd140d4eceed8cc21d31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1134dc5eee878f3f85a2c1edc4520491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036c81eee80c3a9a08f2ae9dc43aee7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11cb1950fb8fcdb7467554d1492145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8fe3f76e5e25d0fead176e9c485d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77043e9ee6ad1b7665c670fdca489116495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d29726bd6a21ef1764dabc22ef9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f03f8defdfd334f088d27d9bb153f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b0dd2b110b9e4d15da49d55892359498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abae56f3d7a3ad60a9bf75aff2e72c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e30c5f91635bc735e2862077e4b8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a6c4af5ab0553887562d6b9dfd06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68363297f498b20fe4cbc2f34b7a9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d5fb1c8e90ca5fa1fd3fb3a937cd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fbd904aacd900b3571154174ee776504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935725302d1f37076cfe0cf1bb8535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f58f5495b29c90664af0e69b5640506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92235bb8e94c58aff1346765b6c464507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c622a316554fb74581d02b8aabd92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbc6b08b3dcae55cd19280a489979e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a4186b7c8412aeb2a240beffa2ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c276e2670183e489df85d3ee354aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d96e7cc7de11a4fce638db115ec2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907712986a77e613c694df67f0f55a86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d33980bcf92cb280d8a0d583441e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa06a32dea5ab64148ebc477f2e15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e30fe4df649c5a714a848e4ad6ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b016dce9f8427a93b8e44e358ade517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d4e4985f5e44c0a79ff1eeae8a78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36947829190fa0ac1cf807c9d3cc85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565ee1b0fde5caee67242448405470d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bbbb61382a184b32eead268cc3cd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed020e9b47ec296dfd4f30fe8f44689522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2dd2270181a9411cad7a9dd3963ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a7aa54614a54af280464884d563c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14dc7c3b0fa49c0ada34ca6fbaaf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c53490e9f2ba6f0da4c33474f326ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa88425888d0780dd1c4c8eca39013527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f64ab509351a1821a94490d44185528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a7457fc7782f82bea68ca042922e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a4febbe633f7f93f2cc182d3ba50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7304ba874423d80f7bc1e1eb7a64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb6c2e16b84782e5a59c5d72259e6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3146474134b2cf47e9bbc960ca795533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f543795eb1ff0ee5f256390737e882534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979738eeade3c594958cfbd68c46cc47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b130130c6f9d474414ac012c8015536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8309eae9fab09705e7bfe9cf310b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11625d1056726e9da4eb022ff3baef2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7251d6fdaf285884b799d5da3deab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071476cc6b6daa6b7f920b9ebd84e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df145be96f251185226ea24411334f58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb7baf45882a8acdbb0ff43d73cb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db226136714cdcf6a6bfb6fedc892543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e7a36b4efd5af71203a07db25216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9718479d9f743231974c17f2b5f59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62730f656ea2c89673ca058184d4aeab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e50a3e54b6eedeca16861145cf72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa413aa6d9797ed67367ca7e732fb709548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93311563ea23e70b25f06db4550808549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da7b205a09ba64ee708177eeab64b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79cafeb3a4891c83041279916fb2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7f11a86aaa65f2430ff4aa0f1657552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef77cdc7a459f34b2cd4da76fcf7cf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2fe22afa3836ed5e8a30c6b61bce2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf504af208be2403d4d12bd8adcb49a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dfb9776e63fe167a9fc7810f0a30a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2f1b1c94050434f7eda138b2d0ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db9a0bbe1e10c69365866c88bb37c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794abf8778f47cdadafabfbf1579597559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef79532a7effc5206d2fe7562a28f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957782802ccf13b2762d1bb7845cdda3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73259d1122f4754cf508bcd52258f49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d917e7f16dfe429e71f6cf04d655563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed44b8a4ca12fae0182d9eb8f980c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919b8c0c119f1e749eca27f6595a7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abe990a9aa5b11f91590939af2d3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2cf949eb3d28625337b4874135702567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed100c3b2ed48cf3d2fb470f9972eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162c64827a8c9997bf662a4609ae377569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d159355304454fd39ffe6917f9b8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ca9ab0a47cc0faa178e863ffc343571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ec8f04a9664944b32b41c11be2dd7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d68c13da7dbe0acb0cddb3cf10ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801f0288269b3dde088b45860e601b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aa8538d966397c00181691ba542af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cb743ced6de5bde70bd334bb919ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bbc3901dc36e78d2e4041d636fef9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd9dce7890d20b9533164ec8fc2f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de723c3375614c440b72aa394127fe8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b925b4fa1e2254a72cc4c6b5796fad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d13421a7d0bf03d7ffcdb60bd7de6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0a52d332b81124d6fa3c6a47631f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aaf4f92f52aa568c1c618b99d384a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48482eee3421d010d0ad79299e923b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3098784b73cd35c8e9abd1e32c40e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16572899801d6349d0df01d9093fbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf33917ceaedd8568e687bd66fd8e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28317bd1dd915345658aa3fd65355be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b99bb0a737de6c0c41ca510ac1580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87eb5cd7427afadaf77cbe707c7fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aea937def19f0d5da57e35c6dac05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a898ea5c316b1b389239bee06dd869592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20853ff06b30240daec689dd7e093575593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516c7768eea79bd7e9fd56f409f9638594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91720d8619761752642258e13c40d0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1dfcc256b6b7842a164c0315aab25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442028d40ff05a78b373d5b5749dc0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdfab0be5a0dc1bfc9fe81e1001f1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487b0cf087c81e4b081c490f18ead4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba02bd17d23159e970059c5e5c4128600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e4e672cc8c9b68944bbbab70ec2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7856253d2548815b7e1bd88b04b843602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5457b769c49cc4d7b6d007588a4754c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f2ec79d4f396bffb039eed534030604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa75da608a18b517ef776e944ba97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0414d096a52cb67642b9ebe6883e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118250d5820af748e18ccb8dd35bce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a79d53c95950300c34c6c3d8c9d4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b809112f1b38a1901081c13f90b45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac470a9d16f6206f196067470c0d092a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580be11fbab30b0e62fd677fc74bc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffd93ae59653184179b8bb553fb09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9acf5cf55e96a791fa6f52d210125613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7f034bf2ff64ff84b686e914cefcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9403f09b4b3ea54e5ff6e8582e3f46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0438f7180457929bea653e0b08f25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfe16d1fc6758338fe0bce32b6dc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f3b30c5dac5f8da6779e1db53eed1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8e242cd8ad9c374ddc8b1465bf11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64623f87584830c7a437b7220d017f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6076cbb4f78adc1e7982ae102954d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2978f6668b2b4cae3a316701352759622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d68a7756eae9367db4df398d99194623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f3bd1a495b26dec472d19d2c292b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f0d2796a91a6910d663098121503d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ba798224d0921f2b82c7e8c1ebec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20c745e821d85eb4cfc9ee4bd9038627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297b36cec13843f04723616fd05bbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eed9774c24dd8016ee164fdb108da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78352e58de023cf12f7767af346d79aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c20c8a7cb07fa216d6959512e0feb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9987be6b50895ad8df014758b8190632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76d068de115b7ae3e483dd9e97f74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c217729c21957d3c962a998a726fc4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52a74306c1c697ee3e761c2e1f98c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e46d3df53e02d14a326f38840b86c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6380a8eb5333e62e5e1f23363781954637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd9c90742e104d833de28223be118638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4f51862ef4a19c7e93c7eee1dafa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fecb05661445a4800f78b0b829255640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f2873ed2ebec8f38c4d0df4dd6a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc49d60316a0bda147901b6e6e1b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d56b4e264d2f98dc6a427e0a9682a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b6b0a5b6e2d6e218de06916c1765644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648939174df3ecda29a15f1a92bb3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda275f0e37b3b62054b210a61f8a32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83eb5ea9d02e37d85895c09dc1a695647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d26fed85d1ad638bf92d98abbc61d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f3b6737f2d6b8bd3b1c73f02f21b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948faca7a9b719ede3f369987c1c566650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6267f26c8d20ccad55f96f53312ba2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949aa72dcc2b930d576c52f0c14fadf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9db96dc78b06a6ad3d0e131b38de3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac5feb2b297d022ca27b13ad12155654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ae858e19f8007a59e8800a44c5cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0929bcf9eb5ad04eabca9facb2627e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672b856364f3580628ee00fb35afa53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d1d1b23cb07c0e7b2091a4354a0d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f434e1348cb22b3637aab892cee12f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5182d33811b142ca93d0d2c9e69b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda580ee4b255350afc94dc89ee2b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f6c2162a8b5db4d9a2cd4da1b806662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b4f37aee291a8cff9353f234ea4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547bd8ab11052e39ffc24bf289cb1eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4ed3bed69ee60ff012c2204bb04a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720dbbd62b9e79c6847ead3b5fc775666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730d6d79221cff9523b51e365b0a15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e99d8733fdb8e013ee16910ff9dea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ffbdbfbfb1e5bcc1356fa3e31f0ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197a38fe4b8dc2f7876181375197b90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12206080ae52e17d39b18a2fd9744f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e162f477e3ff759b0b4f71703285ade672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d816b1af4489f77de8a435d514f1d9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18cac9c1fc60bf23c9394145abbf86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13889be26037923c84ebb6726afdd2c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c676ad9cc74f5df345225c0554cc3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc50c23cd09c495b4d6206cf6aa9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2deac72cbaa35ba5ee6bc324a3c30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b658143d65c1e489631a424e3ba619679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dbab8aafc781a9b96dca103d0411b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2080158bf510a11d3350b1889663a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebc57a55c6fd5a4d43234acba5bd41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e645e30beadcdfd469e860c4b8de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f92694d1561e50061cb15279c276684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249ae13c525e82183cfe99425c3ddb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d64ce26563f4d5d4685c2490caedb1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1187fcfcf229532124d4fbcf18cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340684fc0cdc29a47158f792a6a8600688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b735c27ee6bbc37a2bcd13fc9f3f86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c020e46adcf2b0be79710c558e55f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08f0b7a4ed0b2b2d99a4a63ca2ca48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf634c7121a0c3477f40c550af24e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c30d1860e227d530290206c97f8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151529d399e02bed06f25a27b7854b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b858c935fdcc6b5fdb1880eca33f8a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b2ce159438169efb7ff72395ce3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089880ead539efeac2f280b28edd425697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e05ca7073117de2a9afa71f0e3e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27cab7f17a36bbd853d533d604c6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a848de04d080c6a772f1c78f3865fcd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335fdf080d8d8fd96ca09701874bef2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a717f0bc8546c085a099c954456679702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76836dcc577796cd308904b163f68b03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ca9649e24b1863fea476a13a5b829704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b1e850914ff9869de4630662efe36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51cd12e504b0a4a6be286d985b4e94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d129130c3d71da0929d7cc250a5a5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebe2cfa5c824c32a1861e1786f5559708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa358437c4577082533c15d440ce1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454027e082627708910aed0e4385bbb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc10451e16b0baab6702a85b68aac3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe05b50bea4b66877e2074b9a2b525712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceccb0de5b8b76c87067c256e5a4318713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b862e484d65b9b6e3ea19e4a19d54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec9ae9829166f66d4abca203ece6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078ca56a7045cd104776c0bdbd60f42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801e946f671c2d137e64ef14e8f716717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3daab905b502c933341b8fc539b1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d542bd82106594f8f82068c55f98f0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ccd514a769f27e137e546a6619233720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ab5fd8de06f1c2e96962bcf792fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc61b44aaf469170b0f56cab39f42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39af50b78e10e5510f9bbda5b75e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c8f6ab8a2087a3b310fd1ff90c9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2b630036898ff60577ab5af16025725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f3cb9662f324a65eb2cb295118ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995618664a33823f8a8dc0e897199100727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516073c4c32569468459aca3a408d27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df985c71b59f1d1f3561aac96e735729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2bfa138712f95e2cb1b170519dc95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb94827b987abc3b674fdbe9a0d5b9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76afb69995673f22d8fec95418064b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0e81d7ca556731f97c7cbd559ee19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a9a355f3ff8e4d206be5c45b8e0dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828d7c688d6b1d6aaeaf4bf6db7aa9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b150fa2d82e04214dad59572d6a9570736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c207e6d93cd7c20b39197b1638c60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5fe2f7f3225bdfdae579259bfb8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce4d522b5fbad926a229076ef9209739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec81c2c1c5c12b653d8ca57e075b646740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0ccd4e32b1dfbec0257d603890f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d8ad4da82fbb4a3ef6bc036bfb95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ccc47ba7fa69c856e7c533d0bd76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6e59cb9e84103e8767ba00895811744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af7c46d709c1216e9b51d636f184c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed57253d76d22888c5eb9ceb0cf91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc192a4738b458fd5d6b3f1f7bdf80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe033bcb98e5fe72564fa7485c0ffb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a06d1f3dc634cd3a8acb4d6074df61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d843472050762fb5f5d4f86826e139750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b053d37c8205b224ac58ef430c8ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623fdc3fbc86f60ecf6d47e1fa754d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9cbdae0474a80a0b046a589950252753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dc5771a96f33a054e72077a4516c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0d5f90058f50c7e26956319d5360755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0a3df877b17594cb4b6332382b09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17985a27a3ce82c64696f3f5041539f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6847b67207a8e21531b9dcf1511e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135437bc821bc052c2ee9c0d505d841759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4bb1a6e4c9f085003d8573b1949371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef324002b7cc99d6528b4d0e0f37cce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852519b2bc27cb9663a50608c1cea2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512efa536959ec19364a69a4a749aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5df0b5cd02f0bf3313c1e02a51a765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c1e9c1d09c2c0f165f37418f41246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31645aa7421552712d66432473ae32907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dff0b7680f904c0d6f85cb554d5e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44596be88f12b31aaeb3e571579c18bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c3f8ae348136ca9c2846c7cedf6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403603cbbb51a31f5ed893a1fc7959611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc34a716b37862bd3bc4ffb0ebdc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c132bcdd5869617e86e84fc183ce7b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8391a28faee9475bf7ecbc8b99f591f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5abe5a6c8afdb8a5fcf08cd80554715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7319d4789b364e5dad446970e14c5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305d67b940696b0649864889f40d6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf9aad24e2f7962c0424bcdfed42f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a24cdb5e01bc59eb7e631bb2ca8a3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e486e33756f0712292784f5768f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28873a3d2998947af70dc79a5d05a8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beed3fc88794de9e6309db3c12c90b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ce0de02e338de8e41a65ec3c6ddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5057788e24ce0dc17371c1be1ea6f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc13fcf46db8d6ce1a00816e68dacd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81074752eac56ac2a4eb56787a721b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085c1ecca7626520e02608849ae1b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6b2f9dfd7e544a4a2549a2b1c3ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b82b024ad5bc466e31b42be4a1e9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba565a309b47d91efcedca2511e929730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6655ef39c2d975f5d2916295b1dd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce199c3d135cb058eab567920ca3c63c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e29ec2aee2dd56aa652faeb249e95c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b32230f458a783c6ab1851427023134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f822b74c187cf5a56bdf5176666068835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba65e514cc36b6f5cdafa67ac8963136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97d8fc76ca6c62a3004dfd4ba8db8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4eb5795cd887f6400d673ae5423d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba436c7f4f7e451fa61eed6ed218139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7a7211aaa07916a11bb4686d6257540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc1116fbaa1b12930c3f6a799c85741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df835a59134b9df894bb5e45a17ba6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ea8188a5a359dcc08cccf5ce316743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58461cbd3436d65531fcd096fbd974744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047ba733890b494333497085f0f49a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a08c3e11fe7ccc2c3dfea707bd9ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca279ed2fdc85b62a07e9b292e9abe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba49877b0ec0ab777a78e16c5272c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3bd5b13f99e6fabdb6f0bb4c9fee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af58c972ebdf4c3f0c1ee5fbdd05e9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf910f80988345442bf20da37013051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54f4b27750fefb732278fd15093b7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dae4d15396849d43df0a6730e2d2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b61792424e6d1793cdef37db31a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6fcd4fec1b076c09c520e90314ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55c225d7722377f63195d65a63988056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41dbbf07a331669cd61daf3d130d5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3cf85e2a5ce552f9509a50acd3d1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2bcc4f71570474b13384c61c701359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0acaa8acb7110221c1e21a03aad52d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01425332520166c40327b0381cc79561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce92a45663014309e72612ba3e9e69d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebab73ed7d82bba5325b0e6c9652b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbbb9d0e7cd6ce4674c6dcf650765164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb6223d550300c531f528c339217665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069688314c1ca0dd9362470e781dbc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9bd70fdf0278fbc7a3a605bd197a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aeb7d7e78e0a76c3762c54333e9c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac473adb6aa716d0131edb901605169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae82201ac8a574c5a5295b80aa9b7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68501d76ea02419ed4ff3267133cabd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a3b90ecb1aaca0bb2f342ad86f66572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5a06fce0786d1b4650afb827a9f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8404b132c011c4383ef2c72fb73474474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c15c1ddbe50719af978ab090d84fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6001c1c4d8ba945d05ba888979326e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222588d29ae46196cf240fe0aa8ff78977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2944096baf3bd7b95676e2b590b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ad28e5c9645ce63a7c3a990fc87479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756c8e81b702608040e571452a809080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defb54c6cd04ef8508880b427936f9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ff5b11fe966e181be242b8177c4c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82986aa4063a29f7a91840328b6c52c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd1fe1b199026021a413b30bb012de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df95dab5d4e052fffbb32786aa46b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de569c4c4913d3407b9755ebba45bd9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949422b6352b0b0821975754e71b865087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3a20470ec34cadc7cbfc04bc165388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114c951ccbb50281a95b9995a8d4bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc782c047afe1f0abfca8bdc8d319e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fecda5d516590f8133c0299a28484591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567973dd86ebddcddcbd5692d812dfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5560e0dc132f9c696379e0ca620ae0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba90c41eac12f2a49b46e6edd627094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7458e5964bea71b5204c0e7ab09d8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357d4e417ff4b851ad86cccff975fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a471aee7a0b017f92a87bc85d4761997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a51adaa02fb32ea2df3b424f7ea31c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a30b6be10fda71b2d765b0bfa78799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ca2ea7e5731b517c60cf0bb34579b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f88afff799f6b1a73ae5aafa61d54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f993359687ae1e06e696373669fd6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff7dc2368264055555054ec03f69a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae5468b4fb3bbe208fe4aac397112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91f7b26efbd22953b1b6c26a40c52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863c957ab7b7f489feca37bedab8a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a44ae517291ae762a927de4524b16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42542ca72a4fe0b98123737344ead689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365139c116b8ad8be3c9745753506e2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30f55e5994b718dfc1be90dee2e90c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a9d0edc73a0632606af9265c2964111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602b6a8e028e0b35fa95c59f062026d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a36fdf741bfd824b89fd51e8fa646113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ac52a9279b69cf10e9e0bc27ea93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350613ebe7f76f60f00116fdeabe2a73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2fde5a78fa94b78d6ce4c4e5a1270116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688d8466b645176b3f509ec5bf739d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358c0c41b9fcb1b34580de168c6a9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08dffd40af16e41297f67574c2b9fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad74f4cbce3eb0f719f1134b592ba88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974ba99188bc5adec5f0db53423e712121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b4dc4bde8e1a17330b9e18ff3ea54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e89b431a3f3ee2f085615ce21a61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555bc67aea49f700b367c01774f80e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f298bc99ac4cd5b3d12e289f07746b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261addbf169323c92166202e310be523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeda55ff7638c0938e418a7912bb39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f2db12672166cf09fa270161b2561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71301a2e358cbceb31ea450289707d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80fd2328ca03bb0072e9b719280b7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1079703a32c7704dbe9d7e2a26b8c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b6c6fba2a409895c577dc6bc741f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c5ca35c6c9b837e77489f5097549133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7417c4245bafe6091bf0dfc17b9532e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad16a762a5428d405e63a65341ea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1cbff57320bf51481b32d90b4e4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc4aa1820b9c3476e83893b7f2b2e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd2448a21792c122345497331d896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f69d9922fe000c23321f881b13d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac927d57e93e8d1b941a39a17a90ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de66a32f9e18aafcc5e7a95344417141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef27fd153006d8e5c529362cebabd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc212000934bd7181ca70468857bfa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494b503a419ababa11edad87923ee0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d555a2c8f3231603510d0b181d82b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbdb78539c90182c6b726acee24b3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8f7a24cf1e5ea5776432be6ad84d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9405221e67ce72929f161254912d6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffa160602b9f7f47a84b96021456e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85a041d4928ea141705348e328bff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466909faaac46afd25d94c8f100e9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09bc48f4ee906b5eb4c499bf9480f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bd5278d2ec6de3841777adbda9b35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837330ea8af4289f7fbb2eb9cecc8ff7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02aaf6523e739ae8b2c7996e5d64c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778546ed5be6bb1f6fe43e18c726d70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae77106a2d43d18305b0b780cd65c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57ed551c3826ff11e850ba2a7a46e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea472f90e1516f745ca3cebdae5e269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9f6f82babd2512056b903c04a512e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772b927f7d123d6f7d4f27cb91b7d48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746bca19277d9e092306738d23b8b86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9295a21536af02ad06d60991be1f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070a8b28e82d988df0d13eee7e8488164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98fad29620be137690ca1086b2440165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6c7e104bf90ab07a494494f09039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d9ab178ed2d6ba12e3da44927e61e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8bd9510c7f2c3a2f79387cc77f2c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20720474c7a087dd9f486d1a89357ff9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2070f4e8bf47c5bdc59c700e95e088170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fe2be152d8132aee2d35c432d7dc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6610493061c2f07827f9c7e391a45c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396451592b7a5abe882fb95965ff269a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680c8334aa1eafeac09d033b175d97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ec259be04338fe14dbb9f3913a6f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac37766c34913e638063ab5a64516176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25b454d11fc2d92b73fe50d19021cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090627a249b592c2d98e14f72a44d4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f7df87eca11424bdb3f916fca8cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fb961df45b6550201b3a963b917fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84fb70a560d2c73eee4c53ebc8d1ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2e6e59eec71b0d5acd4cf0099270182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594b6ae0313245190bdfb438bece735183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f951ab9a7c221ced4efdbd57cdc241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affae8aa12f84417266ffee67b8c60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d25eb0de9e2b89272be9b337e02bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82471bcb857001965b9a4b3cfe871a0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573fa9d4a506b277b2dadf9ae9b578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371cea6674e34937b0371e583b0e74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e236ee27f76311a8bcddb2a2fb049bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679493b251f93f3489921d1cddbc52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982252b9b9c4373e52ea95dc4842c8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3593b13efd1d7d1dada86617b9849193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c142495d1cc1dd44fbbedb5e110045194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ea450b5f63c66a4b86e714c4db4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11ea7ac8dda57a978f723a8a3e96ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0ad6539327221b1505205f28838a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a580bc048a291657b6198c89327f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d693e1a0bb1a06e96924cbaf1f6569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9febb553fee5b654b1221e34ae15e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cd3a1a7a1e495f1160ec59895ef9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89456974f1f6aca48ea49882b76a5e18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f4501c3fabf0529922cf33bd13a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caff285d3651b943e9fbb362fa12c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5528e42d2d6cbfdd5f8d25dfbec84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c6b6e1aff20d7fb97a6c64df72145206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9421bff0969c3bd6c4cb67acbe571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e97a0a8a77876bad990509bae5e85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da61f45e9ab454a5049e2af4c072819209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392eab009ed40c676c770cbef47717210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b33dd8ca39f217c3065feaec6bfee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b93db95ae9cc11b8ba2feb459b2b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa2a146d5c835cfbde0659d6a715fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad389326b7d7e3bebd3256d921e7b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809f6cd9b2dce18f23c2431c26fe868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2347740eb3a7eb03e87725c5e4b31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fda5178dc1ec8eae009dc6553de7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899a15b09e3b97afe166bd245c0798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c31fe973ab69619a92166a8935d2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242955fbf3cd4273096648b8290a69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa97e3c05806c97e667fae4080da2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb12409e9903d230af3ef8df188ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778ed2a388cb85d5acab101a60adbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd62b74d8f35e199f1fd1db07b8a34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea072cf842c3f1d6897750c6eaf65f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d926d2815ca1cff2b7d2d87fa6613226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79de87d6890c79be835721138c7aa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b99b7e8c3ac8f8f940c55f54a0705228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189d6b3cf47a69f8cac90b738e0afc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745b43ffc29134561724ffe7b72015230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d8299db57d43c49e2a1634dee7af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09adbbbab798e5984e7ac49aa16e7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b02d6948be53b4685c06d8d1c0438233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9b45b7f0eade6c9850429094a5dab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c538f5ac4c7637f01ec3e6b26c75a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638082dcefa20869185f53226ec6811c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a8661f1f3a68d1b7ae83d915c543b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bb11a05b9cb5dd50b9e93a5bf14a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142d5c8362955ad7f1d0fd0fc93fd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc80b9f8ad67110cd5799982ccfaf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccadfe6acffaaae9a827ca6d8b8dfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c588f2eb97fc1b8980c9ba56a1a575242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aae38991a214ef6193f88bb56a3f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75d553d13750f381e8caf7659cbb3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e044d552093632e7e6b50dca3c29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca0ef33ff68df325b63645213552d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91860be29efb8b5c7a647bb00550297a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6206ee275a302da7abf3c020c97d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4e0349640a480f3ccdf585e2d17e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa299a1b295864bb4fb69997d606f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3de4df79f77a5e5831bc556ec7e5d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3336ab21b569000680bdf8c96499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add27ad82f07b36fe19f1b768b1d31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26362208fc4e35c1df4aafa36c6d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d89d582ba457f116bdc1b8e70632f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265873221e2afa0e2bfdd325fe9dc5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e23ae17b6607df72503ee65ece08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9dbe432e37ae365dfa4ebf5c4ce44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ed67549723d1ac5d6be8fb194bfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3969f72659f70680d88ffc6291a62c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585183dd75b22cb91363d70605ae775261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061429dfac3dafb357e050c1a2a15839262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70850c4489a5a70a66473f5685b6c388263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825ab85db39976e1947e9f65355ae2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d18c388bf297c5323441b77c3ea271265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a21d6de8fff51d87f430ad09ba969266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c69734e0313ca3d2488c3df00b795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf017da0ac45e409e72fb7133e34e31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6f33e900ec589a56772510417c01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a34e551637ab667547c50efb734c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea79e9c7bdfe567ca059c90d0b50b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8aa76a74b54d7863f7d7c78238637272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038857dbac907f862e8ae7bceec55ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f59124a3d3de6fc2e6fae88a18d35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a73856564236400df9e1b3cad14e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420518a6d3ffbabe31813f20a8a325c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e97d3c18ab4c2eeee16eb439b0f68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7847a02b56459ca8c5dda245d2be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78e0c7d2410ebeecec3258ca85fc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525df6c3a7556fb8a63f6f004043ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c24ef5baa4eb2e79c4a31acd62c2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b1ec0ce930d381b23d48f8e0e8349282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb17ae94c438739baf3de8748f5df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255799f8a81c3e15f07055d2dad2040284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67505b6ec8b8637a6715e4d89e641f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de2e4b3542447501d9b2a02247328286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071d5da57e17018e676f8fefe0db7de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990264b3c59c2c244a22ed58db023b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ac4d013ee2155f413827e7008015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ed639f0179ac4d7838de5ce21f68a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb6fbe4d1e24834880e84498303336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef131e6a29016113f3083f93029715292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6d40f6ef8b5346acef32982fd45ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9becef695004ba9b0def31c1e0fd737294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517cb5625bedf71e0f913f21f19a66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11cec2bcafe6d9a9833e8bbe4606a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f7a0f1d6cab733c8e5d062de02660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2aa432721290d529a62b2736946de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832dbcff93c64e663de7e0c66e66f0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c324afcc4d03329ffda68106680a69b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ba960a4f61a27239b4a36167d88a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181d27c2701e3ea07bcd2e0772ee95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332be2d8ab2a8fb3f7340745e3cb7535303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf86c139302b8f1c8b2cdcc3e5d592304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69839b8c9b4a38553bdee18e914b8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de227d0ea761d318bc51efb386c500e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76ac2412cc93821e99d4e4992de1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c70dd80ba724c11a1bd1d6f8f6d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1422f5b00dbf7b628fad9e7fd9d89ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1791ef9c9d7af0f74e2c1a82199d0dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8b3a93e57c08c0a2aff29659255d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f9a24e508e81440af35dc58772bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd1e58667ac8819944504f7f852d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b951407d3047e5acc40cee781a13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364a3911fab192f9a2ba09ab8bfd0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72496597e207575259898cf7d78150f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85126cc27c06c70b1824176db6afeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddcec7e7f09bf7eba7fe840c1db7a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176a46b27724d481dbbaeedde7412b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190a82649d8b3ee4874c4741fb790c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845ded33bb29847d4f5c94a8e5b725321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f3b50290ba399e5a91e72bdba9955322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b6c914a929ceeba26fe2dd231b2c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632555600deee614410cfbeb4ef0a5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c10fb3d4a7b70a60df9d2266a61c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e477843db686284aa3535e55343d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1aff8d07e856a0f58c422b2b98d6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f687e182a09b776d254bc36b22ed7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5aba1b1d977d3f7c3a3afdbe14864329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b416a3ae9325b3b1bd33bc72c1d1a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278af7b638946a2ef5bedc5ed011a94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1291e542576175f207eb76f12eae9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795554cae1060d40cc8366dc454e2a2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2312873a5747668dcf994c535689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d186d05a80352205296661ac74d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95528d0e5a271c15efaa330b00a4254336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea8e5b3e0775db8f196ee4ad378c05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aac6f06b2fc974d58f392f853e8a3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd2aa8418098e25ce64d08dffe8f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70fa7eb5555459133a39a4bc6ed91f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657300fc66bb886e9f137090e11655a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1dc0547e72841383fb14d62d7f99e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050571689e6dbdb1354fc7894f1d17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46f07e118a5f9b4d7e463886b9dae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47f43f39e7861a343ff29449d02671345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882add2d09c4d1792597feacd84e8702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f7a6687f213930e47197289a8486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc6e739c33501b1c65c15e3bd7d69b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291cff60bf59730df574bd052afd0da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bbb293995c803e185fa87d7f7e96c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d62642e56bcf08c21e4ce64e13259351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb88625204b764d4d5dc321755496352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaad36a92db37cbc533ba3521e5c51c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1588c3a9abd2b5acff834aca0a35f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a91c13edf763b366f1774e6b3d7a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723cc43197858414984f432539d0977356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de08d2e0c2442cf2c793e8e4eb94a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3448b1e44c99dfc09e1b027d92602358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9633e724ce985b4e298b8a2d72bc4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c630927001ae23de0b024a497d6e33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831417f74afede3236740ab31a55b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f9f4c73129db6145e20f73d4a06b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb72b7c86023c1de3acd70abc3891a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d3d8af1a373ce8b95fe55fa2f5a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711af50927c7aca8a4a04de8afa3df2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d357db0a62954eda030d8d814e87f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5daed950681780d248bc0f2ccec7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21dceaa5dd591d470233d7eba8eb70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd88908cf553d5f0a74041299292b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b7f4eef8ba618b5052de67d4c6e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940a63e2f729a4f413d8d7e96d804b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326f09e779f546413610ef6772eef6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4112c1f088e75979aa9e2ddb3de5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f3ae78f9c7a802e46b1e1a66ff18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712961f86430bb175a8e04cfd22cd326375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e33c94b03be51f5d692678dcb70904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2de65ea1fe7a6a62c49f7e999a08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a93dcdb77759a4af058a3e4fc3df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a40a21f45690951a950b57b802fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a98bb3bdad8b130e1592a1f66c6a4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d2f72cd17d6141e1685984b203a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada4baa3dc267e6ff0530a6796d205f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cd66af3f490d3244d719ecbe99bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42584a917d84b1ebeed7f6a528331b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9fd384ea2a5312574252f0ab2f50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83833ca0d021d5890d0d69de4c27fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00a9bf4b569d52e0d86ba6c95c488387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b757cf2b4ca195a55fb999b577448388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823738f9b449e4a8ee34e5efcf1a521389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3023fca8d4d3e0ffa0845e048a1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad1e99318eff7b10d94554aeaa181391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe20f8c43e2fd7676cdaabe91355a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160998c3aa2e7f942ad8bece31f8e827393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3bdee859d8fd5871e075a1873dd05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da943394291ec51ceb9dfd7cf3ef3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ee0eef95725853590ef2c0fd40db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b5519d1085d00da2889f03a75da5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519bf8bcac9d854b049bf2faf9d968398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc4a4ffa6131f87982a7a316ff5502399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d513a0caaae987699b6031623c8ba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a2f09e578222ee721938e4e58e6e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f29d4d106090bb926a2b9d786cc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dcd11c13d049423d80447c37399da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d239dfeb8485cacd9c9be58dcbd6d93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b93ccdb732d6216e45d483d79782c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195f29c09dedf0fa47c1b0405a7358a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ccf05309871bd6fd0e791e931959407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf81f2fa35d7796c0da552998b9ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320452c6c75806de8db7cc429298aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cecd280cd6153f98bc9b7855ecd1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a8d8300d9fd6c42d7c0cfbd4afad1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d5f28fe6825b049a64d2e5698bfa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240ef1c8b873c51376522efb861a35d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c38c8509fdbc9dd104b419f79ede414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbfcd97d618e373011e266cd3577b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee291d63b34d9bfd7634cf08794bb05e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ade4037594ee9e2060b396981efd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9251db4fe9af55ea1c9db5e6c935e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd84d9d681c871b2b61cb557e02e0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02ba25d6e03cd9ddebb9d2c3fa49c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a53e20b401a1dd76e6b1f8a777282a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be234b84cd6ebc71d5e3e632747bcdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97e4ae11b7accdd96bb8c8689ed78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f159fd6b2e4892b15f7b582cb994fbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f900f3e9714624f1407fe2ce4dc33a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf38aba46a1a9312888116e2d95dba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0d863410f3ace36b2a504caf9e624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8cc542c3c46ea566e257d784100ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee457dc6d6aaf5bafae2f4efa7ee9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9d714b85a61d79993efc65113b58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b21ac20847010379927eb7e8ad812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762864717a4d2a2c02a3225db36c797432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd8715e716a40eab8377bea6acfaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035211a42b0a4f115916ccde92f50ea3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a444f6626b3715d76178adeab8e606435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e2619ed783dab848eb294d415487436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6b22426711bbe53ef90a9aaaaac9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b8dfaf1782e087948d62d4b983b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e34a31b5868e8e4b31ac9e941a66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac850d6d3953937d7dccbb87617d55b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78139be24391baeab5a494877009a67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77b47d5dfa018821f0f9be72fbfb15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7c6755446185ccb8e6e657e170b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9171fa683773b4e2275b9f80c32bcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c7e2e5997f45e70b5d12efdd66ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620397836eae45926601d7894a7032446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73395aece4d3f39ab86b419a7d760c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e48d117960788f80dcf8c5db241f8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8690150e3a5cb72023bd36abda83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b87950f6f92ce1e77633fe0ded3b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e31473298b7bb0304264f903803e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e345d08d9b9324324031b49c70ebf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ece2bb940b57a70db86ae765709a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f9ad16bcb1c00f2f02ae10224891e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551face56534148910a452ba6846e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611da7ea74332dbf7897994c6411a3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953085ee7a2b5c9d2a5528223b33e97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c1f14e833d7c9c2e38a5f0fa18fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b58359e8faf1bef30c8c0b7b157d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41deba41140c60afb6fd497dcc681c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725414427930f36fac498285a388447461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4575e472ddfc902c902adfc74966462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abe67a4b53793d00e3f884c4d0d5aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dbec7e036a28faed3f7bcc1a996a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1304b41cb3462110dfa97be6a3671ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d3195d7d331fa31142c42aed6e45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75118a7c2b1973729048d830ba70d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49b8b702a91a1c4db0b02125758553468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c20510f48612344923846e054679469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a870738ad9b39798a6eb3e777fabf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca485b77d6b6ca878bdb860dd46f16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a2061d3e4bf02529fb323ca93194d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c4bd579bcfcb3f9978bba683424c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82acb05a133458735b96308200ee8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409fac8d45cf2dbb02d1c16c253566e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13514482f09daf22c6338f60b5eb7bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda6d0e50e9baa1e75f3337dd80f1c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cecffb8333d1e3b6c9d6a6f7aa09d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b03d9701df315a63173cb75c20e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564689ac0da6c1b0ce2b471310435679480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb875c2136eb6d81b4dc0e6291a466481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406c87bd2f06c7cf79383bca0c87e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd576318e6e0dc4fd6e95ea8766990c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f251347221043979825562736880eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4820fcfef7fd633455a75433492877485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915224149f7bf826704907fb91d2736b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c30be080ee7f66e42aa1a1a5b525f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a057d297c7b06352332379cf4b464a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da61ae77c36d2413a2ccac4aec84fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe075ffde5055e9596ffc02d65ee0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994199c57d76365a86fe2e3daf23ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2ec45970da7170e1aea93e49866c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c40787025c64dfc9f9781f38e6dd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27f853061dc67dd7c8c4b1a075f76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f6897aaaed3baad00bf91dbf5dbb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3cd18e4d67d1de59c60167d037b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cf6a7c9e09406f1dfcb25f0a2cfb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a9779313f4c3964d0d7d0369467e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb58e5bb261a9ae0319cc22f7a871d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c300524babf9618ebeb02a1ef5185500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602fb8ed445e33203f3b7c5ae8d4f67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af50971b386d0ebfe55debacd6e9bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a90d49e1c0da803164adf119f647f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e1289babab61bd346e45123628c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7494939f55d92314fd8bf5b08b4d55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d4557c16287845fc2aff8100c4c36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d42cd5c2c37eaf5d234afc97db2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6dcb5e10643cec6fdb56a21d453c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf49584802ad8c01264fdd985803ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db566c7a3080762abfd49c853ae28733510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978dc940e5daa1e18659896c4e454e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2623d5f639d28669d3304bbadf8a22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c7d8ed27dae340df8fe1ee93855b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e97c97a6effd05c2f6b8372f8846514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa0ea1d793e8246d1fc4d17fadef35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2241f92c0d4805d8254227024e2cb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba4a1dda1afb28e9d4a964184222cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d12497965a087f82d06764c518e6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafe637ea6921177dbb8256f8308dcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931e8530309e3661e51e2eaa17c162520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ee68d384dbfdf29cf40e029f1caa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3faba01fbb37df84af3adf3393cde6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1499d7483180711257b5da236c61b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c59a91bdffb1d46d4bf8e9544eb45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9d0703655476f8a120401b548df4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea84bc20212cc216b7a241d117e423526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154529630d92d07e5dea5c97275f2fca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83f245afe251a6b843a9027e057ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79229dd4a5a6d7eaeac789fce81e82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7dc9927dc04a934b3192103957a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca264fbe92823ee1aa8f6fe6c4d3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5c83d3b169edf0b11cca03715db61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b8f2e0ff75f013e1b8e4b3088299533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bc261e555dceebc727f491652c82f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767fe48463b46520d39e6fbdcbc200535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e2e9f5e11c7c80d154a37d8b0c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1ab15807d731f3549580865150ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db774a35dcbcaa3fbcdb140234c7d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207379e1d3ab9d572d64d5b94f39daaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8311159871bcda5dfcee984a0cd8a32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df4ac64a8ed23db70ffde67640d7f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55fa1a5bd78f89392826521c082e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6c2d08b3f96f714cff01838838bb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b968ab27c18a6ff601e799d2d8e30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae3822f9d24c205f5d51cce9f2f9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a628d81b9e33707545b35a47db8a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3454c204f0d6d3f0d1d5f68cf6d15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ccad666de6d9dd78a162a897b732b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d44342035ea0a54b5c619dde592b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe4d1bb2c4ea42c9fd529d183c6aaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40160e7ef7da2f7d298dde665856f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a6c0ca9a59bdc51a3d74c6479f062552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda54e10eadc08455914c14ab0bd596b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e03b9f153347c857fbbf0a72e708554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4d091a919f4eee8b4b1e444932b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f333dfc3a68469b379a54fcddc3ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a6a03267584b493e26dfd54643d72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa6a4466392e1983cae75dc8d9ea3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a1aa25a2a62b64c0749165b668557559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc8d9f3c1c230a9d22ccdf502cd64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b10a3b0390c0446406f64620e773f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee53393e0e6f31fbde70ef340aa59e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e3cfbcf0c5c6ec593a316b63cf66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646eb49d4fbc13a345ead45333c2412564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8bee74ffba40d2a6fed218303b230565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957effd77aa8aa2018f85eae7aa3cac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f57a11b40ca6b8451c1a1e472d2d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bbc0018314b2e2ea51d99a8f12954568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881af164158a7a918ae567db5cc7f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b3420fc7f202b2d85b2cf3cf715e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e925eb98cbaccc5c89a1daf7c394cbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970d5624e651022743e4ebdda308e50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c22f1464d26b8b30b3b40fddde2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9d8eb05d3d62fca70b81867ac5a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ecf50f50f4ef7c4d0a5e5565245be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66819acdb91faab84e3ce9b7b1e0b3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9808c60601a5f93ca6559880f8784577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01849756cae18c87f2915b2386afe5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd48330b323aa027c67b4773785cdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d1068ea956b867d9a2aa60ec9439580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b856d3b9b27fbf264e09dac51247bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f0e2126b89f019e45af7b64e7253c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e007ce1fe9c4fb0fd3dec20bea1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5fd6931d51be02d8e7319c8b0f7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f10bd608bf401639393a9cdbf14a27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b8dd6e8cdf5e0185838fcd86d3cf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb303e50231b3507b0f906233b0f71ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a4ec2425cc4ab96e3cd4d2aca0d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15578b658c1ad37bcc0b81c69e3806589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1287664c3d474bcdd6e4aee7debf16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7985ad4233247045f77a5be91f51ec8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bbd11d5a8630be1fa7e0f953f6563592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab5da0c9da3df9595a2ac3b26a4821593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b89773e8bf5cacbeabb623f8b067c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035ce2d39a35576547ff55fad41c093595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20cd38c5fc06f1f68e0c99dcf04ee0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce88694fce253bf8f1fbd1fc3306ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23111aabea4ea5f4228d5ee1db4ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883334246c0f1261f1527cd1eb91b820599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259b8071ee907407e2d9dd9b063c99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb1f00c7b79fe86e72bed99a52a86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7e0446ccb60e4d93632689006ef2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d144cdef43bf5f918138d0695d1e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac43b3d7d8c773d002eed7c592ee76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4aa804b5a324da25ef65032215643605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121bf1afa21292b76ed475b5980d09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53f55ee6f422cede5e92c496605195607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5f1be3b42c44c6625a6335e7d9f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6739ea420b028f155359e1571c64df0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245881b86f13724f554158a7a7ef9f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2c38da7874d527db0662c0d336ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281cb0853a0259e5e9e2481de4160c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd849778af18d2e3de295c99030712613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625951956f580f9b32e4fc969ca193e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7c82c1eaa1b15d2db2cc899185fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c52726994cd59b05107bf493e90b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67b476e0274c8b027b638918c5e87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa67690e507e796bae204413ebdd72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed029ec820d141428786f668fa8bf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f3e2b8726084f7d0f121143bdb6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc682e5c6af38425b6cdc8e0e7d450f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c26e32409a64bb6af119bf189e1590622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6b98cdbe4ad5655c914ac5efba46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf9b126428500b97a44850fa481621624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f1b29ff307034552f948e05109465625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dc7bc440923ac30448a242ea1dcf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7bd159f80515a5d560d343e82e54a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560847d5a3b47d81f1b554208162ab5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd91e2a52a0cdf005a11bd7f20b279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bbaefae33d97529edabf139ad4283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205c32b2978c798f9443f768d0cd8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e12f0b8cc6372429fabb4c434952a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2620c248681ea1582a9e7947baf62f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03519b4475e8c607a37f48417d9fb067634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cd4a62c9f18f98893c7f8f2781d22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d8f07b9c8391b60ef5c114a4e9a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dea8b4b85ff3825a8138c7ef07d84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ec94166b0224925391ea9f4364c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e4d3a6d9cadc59cbc44f8574f5fe8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b94ae638a955b4c27d9b91a6c2cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259662bca45ffe51863223cee4d60a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42441b8155944b54dac5b8bcf23ad567642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00affd03aab57b9863d57227b61c017643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cda7e5bbbe89f0fdbffc4329dc2b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe996d45828ed6e05ffae5a6f26e70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82059af7b22615bd678676d3193378646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501495a475c06b105e656fc4c6142433647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d62dfe229ed51cb583fa7c09f752648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a4f98f0e4ce09f112ce958e91337649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bc19b0074f1979b5c946b8fbddf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55c33988920e801b3f6786ccce859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23355d27e42bbbcd8d2513c609793306652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24c1a424691e1bc1aa19211aabd6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecce6fa83eb8304a49656162d319a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae0b5a38a6fd81abd81ac3ce2ceaab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a5f58b7eaa9c40f0d9903367e2770656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18b6205f6c7d346e0afd685588966657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dcc2199f4f81e0bd688fb8b3f8338658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8f59838ebbdd6c70605818872c82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def3eb1b77f217a0ee72488b49a9c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e0917bc7bcf5ae588e1f41160cb47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896afc94c3135a8b7a7d4fa5475969c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2fe120b7c3df470313dfb69efb418663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ba16338fe4d1b35aeb046241c736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59721c725960f0a3b25cc67789111920665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b71a6595cd22c3bfcf5b20c0d2f4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969226ad5f88fd34468d67a14e091bff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbab5d39919f7446909c06dfb3cfa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f7ba53804d2ae122b463b767f8f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80d719f5fb0a6eb7cfd23b90b9d98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad2d3b18b879a862901a8a27a49b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88ca491b226accdf7ab288b8047240672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432d8ad9103ff5504df22454a08bbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961e9356342f7c80dd7e48d24af2a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e3cf7063b4ca66d26849531b20be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58e969c6a9d1a643dc00b11fcbc5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9605a04f5ccd5eab5f6bab348907677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1fe7dc3b347e3dd007525ac531fc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf03832bf9835c54c77b16501306f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe573f4f1264fa01600495712752c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd857127a5560ca9bd6a28c1262ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a65a5de88c958c9cb92ed97368591682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e98414e1d4dc6973c29d191c1df4a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de351b10c84d9c11b9aaa774fa64473684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118c80d18bf65e542bcd26338ec1770685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e870a0992f74b8eae7b83d407feec8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd597828370851ecac1eda6041bfc46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3bbed08a62ae61d8bc23c7addbc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657757a0447c37e564d76d7492d738689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b0d1551732012862d2748be1c6a31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a22217d99b0221e7b75c433a7d0a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5ca0b096a4d8cdbee738fc3df692e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0e6ca382a0ea1f0ab40c9f1963d34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c74f62aed7f29c23d234b48da478694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976821cbb238ac309dd468d593813015695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64827ef82e0d0a5d191aaab37d80ca3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced447af7df4cc303b6b0427d872e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97147022b120c90302a08dabe075f15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c24ae1ca25ec9951329c4b798e96c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d74818f46f1238fc7558e3f3a0526700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fbd716fd9a0b3646111b3381b79d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a81eac3722f8fbd592bdb3370497d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5cbc12fe6467989c5021be07fa21a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910379f8bf976bd6a8455ccf536bf74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b206c175b3bf332129f8a52b31d28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa041392b8906d05fb0c31f4ea89f74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f628f89ec3b8f7776fa3af36b69563d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaca4f93f664f6a9fb641739534d25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f5792206d93e417c76309ab136c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849cd4ed80f23e3aa142c58ba27180b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e562537c9953fc6d0d7e9634a12b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102fb7bd1e79c65cf891b8167eae65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424b579f5b5ed56d0e78d8deb0f05e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa89073d7cd88b8b971f07215f41d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b817027344c8e66d31e023d77fe10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354309d0e5674ba15da8a3693727424a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815743c265fe9ee22545a1391a754b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf2bd6d89a2cb2fc42339796c2120718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7ee90fb2652c381d05ac94fcaac6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7897acbc731954607412c5d31e4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90f21ea8abc86cbc496e52c6400425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de9cd898b6b10ba71c612f1ba663f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d097a1e35a1790748a1a501c7a10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3c559525bcd527c91cb6baa5343d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3416bd02dbc34b7d4f333ed0def6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde9a30ad842ced2fdcf817c860f02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b57b17d2bc80848ff08d4cf87c5215727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56dc8ae978fd3e915810fe88d3f1a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b229b9062ca6f9a335a0762b59a405729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dea688ba824f6c29e0db0f7950732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c62723e74e2ac5d79d8ea0ba6f7f62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0314fae0ec16737e5ee40512d35523732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7bdd833ae12967cfa2e0bcfcc2dd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7dccdf2c154b023b48af161a0ee64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4245f6afcc067c66663d1979cb2b14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4701372c26395b335d0d45c3a37db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0521aa357f0dd318934e06dda9c125737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34ae603e6279347661d3ff64527e93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a015a92287f8d1465f59b74604e777739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfec2f040f201abd15ccb28d363dea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98d5e772e375dd821ce48063ee258741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852474c2657589844ed1250acd8a503f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e614b1a144c372833ed64d92917e031743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e18499e1997a94e2d04e00bb5b4ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadaa88e3a6cfde3fe9916b5de3504a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de6a1642b9205bb08eb3c2e731821746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deec049c001ea54b4b714ae1bcac81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c45afd56cdaf11e624cf67683db7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba969bc901f348eeac7cc7ab85e9ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1b7a8d50a2d3a3a25702ff840c786750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c38975dc3d1cba4bc95a09ce2a5ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6ec3d572db8eac8c3625ff39b322752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b559c7982994641ebc065c63b7e7f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c920cfa55184d334a422249703eca5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f442c4ad2754a1cd363b573729522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7626ae00286b33bd4ef4d70b89394756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d275b52928cd681152774e025c3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc41193a5d803dd3c1627ca297355b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a291b6ffc6487f92cbb81dfd20496e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>