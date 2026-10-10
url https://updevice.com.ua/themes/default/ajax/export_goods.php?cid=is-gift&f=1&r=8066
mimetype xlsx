--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cd289aba2cce8553233c70640d62c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028fcb8bac3c122e0c55ea322c8e6622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c15229dbb04672f3eec36a3b988e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8599a4550775fa497fbe62bd3dcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e51eeadfba679d55fddc49f6f56d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923f43d6d965b6ce698dd9bdeabb3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035387ec274ae08aadd02190bc6471c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a2e031078d42e8f7333542ebdc2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598120174ac17289c79e6b7ff765079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb721b1047c90b8e2c5348f13b708110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491eaf861d60463bcd24d95da35e95c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e2d07e59ab5f5c33bbb3a8a7efcab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc2eba574c31bdd23c00961cea4ec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670e3a38375aa0c2250939206b660214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a24af8fe58d89531ecf591e4ddab515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d89272f4f966ffe6f8703e01a35516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dce6deefab4c0cc61e1848c425ec617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b46c9709be13e57e759fe8782c78d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8657c7d432670e314975ddccff7544619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c6762923d90ea0c15d5a2007f940520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd449b155145c6d6372487e080b223d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d1d8dd71aae93ab42825d01d32d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6c69b9e8e8f2113f8bb8e0f4d1ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e7a7f3acef48853e78aa498af69b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97581d2443d908568eadafda7ca09a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31b5912a734f95ea3dd13e37cc1f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ac4bd90e256e98118345e5cae9a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccaed82b75f167ab9aa05f07bf12228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528e128999840d2fd19bedfdffcdd4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd99afb1ab3fbd6df0f6afce8695730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd8487c75b6f3f0e8a4a88789fed6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4921bb4a5522cfa391b7e29f0a1f81132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9c315c50e796961e2675a687205133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f122f059140de999f77ef23e00f63134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdfc2be3be89303a0fa832e6d2923435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0e4f45ced380fc20f3da41ac4c12536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417a1b4348a5ebf53713c90272bf32737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34df4f8e4c35027de2d39d618e6c6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d891e09c8b3d36bd514c4a4754ba11339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857008ca763b8fc7959e58fbc0e9b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3d85b83a0a1cc3946baebc1fe1b8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a110cde545cd75a7702c3a818ff6f0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c144548e8d5310d487f22693371443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a97d6efc86c5e63078c45a2d3a87d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49268148529682d1af739bd93d38277145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec7419f34ab120cae6f7f66d11c9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da68ba13e23b63b7d7cfd321417796447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0ffd41e713ba9fb7fc02f893f1dee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0511fca573382b08670c1ec4fb339e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47cd66699b077e379c71ae65db3e5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412eaa335c1a59e403e1f85abb41f7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959030e65abb4bccb9b5f7cd211f4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea61df5ad3a184b4985740bb9212a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199cdf2a834d15c5e19d48795e6935654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e08696cf0615de979ff269ea5df4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995063806d7a6a2b8747c26295bc50956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4079fe755be1553aeead5e05d1f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26973d7c2c8cd6fcca231307810d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f971bd3b4d517d57fa135649be056bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb19997fc890b397314b629502c80860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9adb9ad249d7128b51e6be1ad748861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c80487448d92859ffaee351c5e04a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199a086d2a3a2a8ff33c12ad29be6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b49c52bbceacbb24f57a53f30d59b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb91224c63d2b05f28ec5cfb512c4c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af35d25058eefbb995ef9fa0b4f0c4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9308b3d5fb20014173314809df9e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3c7cef5dc76999948e92f95ab990468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4d47120f74aee2adb3b3fe652f9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c4df71cf55159f49fdcdd43f96cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed257d83385d345d546798344a36dc8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5387ebad4a32d5693bcbc22067e20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45df01da5ce6462310916647bb5c7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cffc3a5589e83fb454fcaaa07d3c6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad1af7ae7345b87576ddf54b9d702775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243213320db98d579cd17c373327fd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68078d72694d68bf9284822327b9f8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1028b83625c48d81d9bf00b0d1c0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44cc0a96a91d21f8a86cf3dddfe3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe5035b7062c8d043a4488291cf8e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce27990f5faaab871d697c03b8099781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523a52ced24b27613195ca91e9bbf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662fa0014a3597674c7ff213bfd42f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d6fba5a763c7e78794b8bec72a1c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f40cdf2de5d46d8aabad52a0ad70685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30370a682f48a6942f96df47b4ca6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8cdb536a4348f12ebaf94ea8f64a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aabcbe28c9e767d771bd3e9abc98bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d65aa1ee14d8baa4b05120d7bf19c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd95f8def1a1dd125243ea89fa680e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6856d734edd82178b289bede534091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ba634173f5a47e6c084b126485b4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39d9d6dbf05408df5c95c0359930f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3159441c9e5af3b3a89bc792d9605b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb405ca90000174f9609eff853b857c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811078416f54eafb5318399cde0e713c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416cad33389cf49678c4cc439d48d5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae7849fa0feda4f76931fe88d0b95898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a7580f87f69b6680d2f77a391e9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30903f3f79c00e3849d02bd6fdc5ee71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060626a8d7d6c826a8fcd257ee8c394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12175971ab5c9835c89acfb95ed48134102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa88c208df55f37187d14c96aa8e55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30b9511a6a6f9f326f884e79c320f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4265045c0583c0faad2b66e5475938105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990aa640cf5e4129f7cd3b545f294f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7398a750d59fa7c9e970255afc84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec94b478ab3a813760e0b1b215af00d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0621472de68c03e26bd66aada75004109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd04079fb5adb7400db92148eacf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a879194b7c5d7cc36784f58a16a640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518627f9bbc98ccbc014d27c6d359b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3747b784ef991ab2f82da9c0a7fb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60feb28ac5e77f285cc72b049bdc120114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb93f31871b1ee028746f65976f2974115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d117386d0a563c9e62399fc537ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb259bc3584cdca1b36a77c29167c1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ceb01ced2dd8c069141ff0b72963118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197db8cafd5406461f10dc579820f2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85cc9addeca8a80d0bf1888f288bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131bd2c1da4e36e120fde8c2544eae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc28e0c2e7c1a81292da1b8ed5c648122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e47dff8e2cb615bfb6d7604a487c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd56cc5261bf6897404e7683c23c47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc88086cabab6daf4c8b6241f9a3dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d6f437ff1fe6b85f0d71b632e4ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090b348bca3d22228bca347f134f37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096122c273f58d55e5e1bbcac8a38d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5164ca6f6a7308e3172d2023f3bc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df1d0a1be7f7a897bc40a634f35720130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1fd88cf0fba6108f21ac84399b532131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9e7117a541adc8c65fa36bb3bf645132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23ae06a26b7d6f287aca449724bf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f0ca84e84139c4268b99b3f143c98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddacf6ab6bd131b46eaed19df4cc9fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4ec6777b975db363fb9d6b15692e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eed106920d833029ac2b720217b51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f36d63ba253de5268c643a34ad68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2c29d6fbf1a47c891c638e1f812d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b40cf436c3459760385feda085229140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a5cd35f0d345df6a55d792cb051e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb13bc9d3b88d102a894e4800153a89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25965e244d43cc871b9632cb954a090b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62987e9a1310b7fba1dab744e495913144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb28b5a70bd93325519a8bbe0a1a8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc86ae3485876ab60fe64e0e222df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aebe94bc5523100175275ad36d476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5901e095ad64d1781b8236b209809e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d5bcad83466ff30bb7677ea3a3231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f927a1f2993d1f8d8db42d4fddf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f689bcf949bbffd65c365e5a9a338151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022adcd62dc3716881c4710f70a01a7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177afe7064728879f12b1ec7e7b3341153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be4597c30a43dff67486154dadf16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa27be38ae2e56ce8a5082736088a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346af845e421d3c9a883a9838f137d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473003a6a940076be85d03d5f1f9b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82644ffacb02bbf527cb0f54207a3b13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e988f0e44b6f4280669dd4f45091d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94bdac099082533b16afc748d8e87f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d144b947b36c1274c1180170bc03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05380d5c7daa2883c032a7e5d7290fd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fece9f0639297a09949f1e3f7c8cb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557abc3256fb41e17878ac59091ba479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735ad20b5e6274128af84fc687defc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910408c049517510c90c2fbd38407f19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9507d5daaaa669ba10164db01747167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a29459e4f834f46b1d3d9d654115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386f21a34b6a83c9f6366948081c4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74871a1ecf53b4587e0cb27b0c014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b24c68da0a44cf2c2fc85c0dffcb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e5b8e966a34875aa9f906803b6dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd12affe3c70ceda52749b8b97f637173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badb698e2b02aff1b21ef503c2b9db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64454bbd70061ad61acbe0f0dfbe6d74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984d1c0d1575c80df551b0f37308cbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ed1ba5d55b35308a968e921b2a9d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610f439b51f8f4f9451bac7512c2ec7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a83bb15149e9fce5ba8d82940935b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d385c2322219dd1ca91b097399423b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b89ef78c34c127a2f3ec1a3ad5111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5470291743e4ffd691501d8ed5a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43764440c820aa4b39ef39535b7d0b22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564202c435c0cff3b88163642f7d51f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c172627105394e19326ec8bf2548f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e74d2f935ece36656c15a7456eae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f2d1b9e55d2cd3ad00bc6eed2db2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fed7cf3daa34c3b44f8a81a43e3b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f9d11c6043f304f26eb44dc8ca67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bb24503d7ede846a65d5066d02f25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1d6250732e331ca2c7fab293a15b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e2d2be0d018715b7d9f2950694ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa798e59f0a65c64fd085b347bc13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacfb1b1e66a57e1fbeea83f0f37f9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7e96e1b09339832fe0ecc27d3eb0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010078c5903cdf2b6db1eddf6cb8e93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1760350e2758683d0a523fd129e10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375fa1ef0a2d02a7a7ae14d546a5dd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9afa47f18143426de00c25e1e6db4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb0369466f7fecd1fa57e27b5d003200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffadd3e93321b52f0a6a06e50d380201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346736e945f92960b03b5d1d98d1006202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf332dbb7bca5ef8bbe8d136966ba5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aea8ecc4d581c8d43347c90da30d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a718d6ae134bdcf1ceb359fe69a2e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ef31fd2e77f6322f95ad285cd794206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c0f7209a35b8752c54101bd4fa75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2e1a50ea5c02d942d5369e7ae017208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e45262792eb2f6980bc40d73dd8c19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83656db23177e78e17d9282c901d490210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ff5def1a24b214cefad1449c8d25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ea880d8a1afdb8ae93612b7574e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222e79a340e554c57794c5d51d1eee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350d66337e5f90916b0422fb6b75f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ea0a6c97474e7b4f831c46b451ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a16d1d4adebd55757954d5a9f06a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ca34739805dd2d9f56dc60c0290eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f107acdd4627a90c7ced8c7bc62f1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027baf6496b81d3215956bba622280219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd610a12dc08361d0e7e77001f2b553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f67811425d9be42a73a3d954211c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6487956c88c41f870707fb52c304222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd9f48d55a81dd76c9aeebec0acb3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac908c9ba91f4183f5f0e0592b3226f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eaee7f668d3e538db6ec52c7be7e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a391770b1c03ef73f660e64b211c4aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a40a975a82d5f4b4cb5ac5c4033d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23422935b7c43e1e13497114e1229143228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11057264b1a6a78a0d767dbafb157229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f7caeed8d7337d36a31964388dc76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c7c528b1ad31c558f82f79e1f034231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d455478144567db5866e72b85dca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcae5a4b3c7c6f1c03b1947ddd5d47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d513c73b77bf66db7d2621c52a5a08e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33ab1502aeb6e372ca44d25f8ee60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa86ef250d42d283c561022a0d033236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1ad716fdafee95db127ad8fc6267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12602e46720b2a00f220d015fac5ebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6890f116b17e17163aa6dc09ea35a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a3876b4f6396ab50f3a33818d9d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c88742d52fea86803e4c064bf871241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c004137d079fe9a3fc677421b7ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11666ac09afefbfc21f5f2e7b05078a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f4c1a24f529e53e4ef2f75e4f4ae2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cbdb6ef94481f7bde57a8dd1c0650245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dc8e47f6d73e4e297cc9e92fc7623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f4cef72a6a2abb21c05d17346e21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2196255e87451bc92017442c5c9024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e1d30c52842c16719cdc68b65954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b3350cbe9cf465a611d3fa1c37d35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c129aea598c0252c18bb790167ee22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f18d8f74878cf7217dda04433416fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da789ffae1d370d7b2c846d3ac979c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3b5ed848e0173c6f858c987b6ccc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd0f80316b1f1bc0d80dc9c9a7b506255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96565bfc353b5efa501c194a3cc5f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1d23e7be9fcc2cbf6fc2c53673ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5854ca07699939be17ac8d000e3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f397a30f7182e99357929a01532325259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7449f7ef57cd18255a68b5a7beb4eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ee5657910bc0e7c7bd4b024aab2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a70b3dab18e6952af36b83f6af9bf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb39892f3c7a2674db6ec04a13934263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c16df3bfd98a7eb56ca1a6ee8b61c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba221ca944bdc24ece105050c05d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909f38036b3780046d52f9e97dd88a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baa85653f77eb0bef30174c125786c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232272cb328293b0d740c181980d410d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48433c3510fda0b0675310a61bf3323269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e806b6a1666c97c893bd8b5d22f746270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfddab2537a3857c2b6fcdccba46c30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb2508cefda5ec6c0ba348703072ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c88b85e736d56b9cbc58a4d351d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f7c65b159571d231aaa3104b9e289274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addb4722dee29a117a8e518c7d4d4f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f11073037643dfe9db5848e21841276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7222adf08bedf6ce251aa3dbee04a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896779dd9727e55cf2d78997f5934ac4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df446e1943834e120e09b0b397053c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770cd86ba6a4f81f56d18b3d338459a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05c60603005b8bf65695b754a7024281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c137ef8085f9524a7b26208803a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9d13fc8d57998047a8feb8296da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78932c9525632588d67e67b4b79b2ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaf7c5dc8ae6108518df2e967f1bcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb273fb00246f03a33b9b38655e253286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6235b3cc91d7b099ec0f4f6f4e484a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440287c5245c5baae321693fd07ee454288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da76e71df4710ed327f975d917fe96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38fdf7e22d948f800162f01ca4fcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e1f8982b69e119d45aabcc9cac011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b115f4d6fce74ef8f97e736f0797c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be8f5d22a396246515fff7174583a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8e63d4cab2fcd746ecbee997a1010294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd52b5d0ea75a85769d4404ddc309295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4205ac619bda58190c629dbf20922296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b643f0ed0440d1c1d800536a9de9bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4cb5b12eacd6b1bef4402a7d8785298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c02a46921228196e0a7e38e851c40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad3e93ed9ca86403b43ee5acea6a29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060133654eac0db103178826cb06035301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02508cbac61ac7082fcbd62bf80dead302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c635ede4128101d72985f5f6b770c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981814f53c4272ff40a5eedc8652ba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc2fbdbfb32b85e87b27b055d3807305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb12c558151c49ed53d8b022563140f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0462f7b0c22dc6ab864faf81fe0b1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ed1e9d80849c342e666e92b8874e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c1cc0dce9aca45e481125c8820a0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f21f939f20e40d98384a878f0eac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbe92d0b3930cddafd606c9b61087311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844d795e00d0122b804e276a63d3944312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6e13355af0d3af97a24421279245313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3344e1f2ea8d5815d06ea520a0faa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ef3ed781c7aff949128eb8b48a39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a219e67fc5b1109d0d4c28d5675b75e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8fbe34363358c16565eddfddd788317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071187d37be03664daecf79e1d0d41d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb63c7383b31bdf0cfac6e966483343319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada98d488cd1fd8a289ddfe132523f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758f2e5dcaa5ea997c3bca8871aef69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f30b46ad229a4582ecd03b35cd6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba10eb8d746019a01b5884de3f81ae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0927a8873af067707b2f3c91dbc4d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791e389d49e2a71f78feb5287b5ab7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb72a6f3fde2b18317322900af118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4ed3f0d11d4bc0c679c39e0b3a210327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c10fa29e4ff9a5f42e4d85cdca968328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3cce29271fa94a7f93106024d2401329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099fba24ced0a6b07bcb09a8465e61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a3239af7cf5b6c0ddf086eebdb59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c776deb115c2b9189ba29c5b0aa3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0c9488f812b003bb37bd473baf2fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cabe073e8ffd0e01e6782885300174334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24eeb9c934feacb6312178c04c2da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb77970fb49c17787149b19601662336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c7f0084f85729652ee5f08cc4bee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26face7aecce53096c4553897beb566c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892d2a72c294268e93f99d17f0e4a2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f0b53762c81cd5deb4871bce0e60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd5ce42836b5e4c9421e2a3f50b3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560966fe8fc80e3df6d0e8ce57bebde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c859be79a68d4024d543b39e012548d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80638ed8fc193d865df957e71c5eac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b267c8c2759b13e2ffa6a2e7c5fa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e97ca928a6999f1c5ac2301eb9c3d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c055f4280224c3abf5bb7b120a940347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c1d277ec1e8cf393a95d01f34d16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ab714f4d6c904b27111f49db59586349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb68e220aa6be60341d2ce893d1ba5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579ca46e8bfba5c2291316a194a732f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec30d2b1b69d54983d0ea168e2161352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f42a13c7d78aa6a004658e610e09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a9bc0de46b08a3e07727459e75d42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa565616a8b132410f570c82095690d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139a90dcc328aafba42590a28661f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cb69c6eaf7aa4de56288a2b81917f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc723d365426c2668c1a4b872ce4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf7795e1d2a67f3702457cd6505e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f972bf6fbef0c0dda40fc71543fbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25059649c96a9e86d051c33e9be82b0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7312e0dcefb6e5c9ceb4002e00196e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5d1ab89a5564c229501dae831fc22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0277ed50a6681848ff54d1d023fb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d95b7804093808dc4a4b18b6ead5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191be951d99a5fa6a2c75fcb5a8db5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842551a959cf5de1cb1be4ff0faaf9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492359eb78780069d8ea610a1ffb48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a531ab45219323111691ef9e4a59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db48b01c9090344e6e50d25ee8320370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd7103db097791046613e9090bd68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b6fe3ebc5fb404569db3a643db77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61bba93589fc50b03949278f9fa2de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12778bd8d21fc8a83d4ca85d9c72c8be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff56197aca0a895f6f6c8fb34aa54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878304c5b68e8c560332ccb2ab034c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace2347de42e88a3f4cf9e4398c6bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef6868e8cf4d72bac93998ded7c7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d685a0d6ded14bac8b61e92ff360496379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41639dca51e4353046a0329ccebf6c30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c044d44caaca507927035fb5ea17f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955fe0b3e3cbae44773b5ca7f1ea5ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d57b619e0517a71fd553871ebd97fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ec4d83125b25619d2682de986f15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d8557742881bac1e75a7a03cc4e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2debe399f219e9a399c5a9c73d3a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb5a7fdabd150f510810099ac1c03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9907ee47ac262ad6462e89eb542f65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4eec2a06393c31b3719adf363fd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d3ae270d76fc2d6f621a28f9fa312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b5d4ce1c86c1a7de4f5060dac10c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf22e1110152da477b797e72123cb91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c756d98879fda4619a65d9dd65949393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12df12771abf65ef68b53311c5367c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45212d40c8406ea5bac73bb105a248395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e2b61f2b8451e9996f0fc66584a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872135c5b25a18129290be7918eff904397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c6dd5e9084c5567bc69d714c042b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39c8445a584165e02fdb38c46c708399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90370b4042c4d6d83785c8ac5fa410400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb95b50b7b4fc374c73528aa38764c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e7ba6d4372b8abdc75746641e1a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4564febf87c469ddffff0d50c96695403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10828628440ed021445aff315ae33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e418f08513385b5ee5dc14db91e999d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78a0fe6a895f3f49080700713793a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5166f0c08fa949ca9b1d5588a38d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed5363cd9b507c4cceeb438f6a764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb6bb5005f66d72869e1752827ec6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c582fc5dad06c5b79bc1ca85c4a81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552c42a4affa4f33bb4ecffed9db37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f94fdc9caa4d47fdfbf313407fac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8013b45e6ccf916faddf9bae33b212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dff7531b8737d8780c07e5bffada8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25cb16b1e10e3f468ea8ac4c60178415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0dbf0391d1e2d3ffed0da87274945416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd657b6f6d2c6124bc54f8b51bc5eb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6103c1e0262c34e2f45983a00a84a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449a9f94bd9943dde8741525e05c8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bedf89a046e35f69e9b9e08e0d4a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a424f708ca3cae864529f70579d36d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d9a1ea3da2eb5721d30ab120e49f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39068d3704b9279a69df517e115ab1e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ae150aaa9ecae4e263f31af83f1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df5e0cd5aabb66428664065846975425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347e755125925aecc7620fb4ae82f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df5221c31a4384b3b2e8802ca5c55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1404d73444f0ef8bda09d1a7a4f112428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd4c12987466b346600fc7e98c5694429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad979a808cdfaeb23f23245ffc340430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e8653273f885d1edb13b76d5a6ab1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da3dade68898d6238a920813479d2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d70321d22348da64a088cd351ba9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc962834e3b880ec13ca90a372a2916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6fb6da5beaed85c8fe8011a4f081435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd365119f9ef44313956a5f9edaa41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968255cf0c5f84776bb3126723c3de87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef23a12454f00c050888e2408cbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dc6de6c3f2a8eec6d9839cd553508439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6be09af3c08809824b86fbde5d532440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c99647e57ffaa90748f288300734441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a1fe837572f4403e6bd20674f534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5497b87a5912fff2e8537f86983b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c72d8a26239aa283064cc0a8eef0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace05c920ee0bc336f30c0ffd3d432445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9e1540021c947736db02aaeb81af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415a80de3b027996b83172874d8e72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f4921aff7cbf08fcef5466af97a81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dcadb004e95aa9c80ccbbf0628f38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca851c7b37a431323d37cf9b661769d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e505a3ee3d00d3b38fbea7e828dcace451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee923e43e39cf28b7c67fffb0fa5a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b8c4b81a4881d227d2b9afa296aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433ddcea094c36024e1bff9eaa76b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67cff943b67ae7272c289a997d6a89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aca39d44309f9c7ca641c52ec4a45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ea29b215adbde668f730347546b74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77249627cc2f613c09aabd07bcae4492458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e77a79d2129a5157cdb05744b0df7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bb8873a0aeac93d4c004ccf6a116460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829052c37258d4421b2d5910fc8313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85b855a467bd4c0f2be99cdd0c5ee9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5569be5322ab04d68ebfae679253817463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f1e5d123658a0a192637ef2967663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022149b098e98c769a0b517293c793c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa4eb77d853fbf7faff922c27cbb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd33d86d18aece9130dd284f8369e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992419b019b7ef58d86d95b29dfc795d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6c6f7bee0dce83c3b564b46a7330b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793259d1c4ec63e8b7e557957976e18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff6a478e2d7ae5aca1b3a711bac8a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265977eb5c37b6ddae1090abd28087472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1607084aedde92055eec8ca8e988d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9e9f84e4ee2fb640828d4943b9e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ddcdaad47e8d6ae7bf441d86e2a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5961a7d72e59af76ef78c4e166da08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7aa7412e624eeb892e2a943bf154477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c5029584b890f8ca94ce90889acf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa0599f0715d7746878b4c3eedbb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6901f933142a9d8a2c41866931aea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b867192dfde914c72ca742843c625b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b34571aec8e7418a5d86cc206c09b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bb856159d2b6ef2a73455761aa309483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e15614a4eddf94944b1f326ade1b57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2989d132e708097e88a86114ed5078d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b052d7539b2322457ba7b814063bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082cf32c1df7c5a8be4b2bbe31eced6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e6542015b9ddfad255582ae2ab79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9902088526ac85adebd71e7f365e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0610d9fbb0196eb6be67809e22a917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cab73395d5cf4ea31b248d73fc771491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b57b99434833a877a254d60412cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0963ca9158786d53ec6cae893c4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ca21e73ed201bf03f0e72ebefcfe5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7159e5cfd6ef488b882d1c75f66a50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fb2721f63b94f3357671bfaddaf3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944874aa13873ae44d6dbb484cf1c34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f329550ff349559681eec44f94425d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fff00684abe2ddacfd8ed1f5511c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4848d1d142d1faa3de4cc7b3bbe642500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ed90a41435b416b246bbe870170b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e91a24fd0dce5144cb9ee45bcea50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf8dfbf93f07de0063635e8ef20f44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e08770a6bd9d3dee14305e2daa9ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596a1f6eea634df2ea513a69b436548505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b51c5f3834e7f94f55aa3c9d6a52c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa4b46e30da3c4804fcd431421b129507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5aa04a85437ec0baceec2c95b16c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b946ed87e3884d80ed9168ff9a50b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97effe6573f435d1703cf6de946704d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12625c39f55a0efc1fa6580f93af36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f7040223bad913ed89f19f536f01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225fc5d5a0e7e5a67f32b3bfe528088513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68496fff975d35a82fc2c9f41a6b2ce7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d3a65838a38cce2c1c7be288edf26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c4367704f65e771bdf461e03131fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6fecaf2500cc6c8ea42d67a5ec5a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d657e4777ed5cdb8f1246b086bf03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353ec21505b1f5bf972ba10b7a84a8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5182a8ecc2b258f5b36b00655b90c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f67361ab6f73d4cd6c5de064ff22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7365812c6d950df861227c099d3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c74c36551b4aada8319feac32bf08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a5a9c3b76107d42f39d52efbc5a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b1b5005ff4cc8cc90cbabb95fe0c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe724dcee831830feff01f373920149526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a249fe00bb30d3f8b0baf57e6bf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a3f9d4c60fe48524f6863d51756ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71d4cd9dbd427d1d7a7c7ed31db8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a74b648ed91ce6c57b23c8dd66300d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c361b913369a1e933434857abba4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219571d1b18c00b7b0bcc2e34f981373532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c23cc08d829aaa3b70bd827b8518b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d14ae7c7729bad9b52515c8c2359f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75dc3405e5441bb034ce83cbbfa08e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b06e0ac329606ae79f273e17cbca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44774e04678cbb2fed16c61eb6a0c2b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c627dfb8fb8b7371a1bef86ea9c26e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5fe4589314c9af52a49631c50e78b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62b35cf9ac64653adec567195403d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258222bb9d3688821b959cdf0aa16b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b65a4f2c39bbad7dc895b5da01e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb2fbccab39891e8bb337947c7fa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bb69a9fe5a7a2ccd9e59dca9cae76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4e4958a916f64986310bcd1685b3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de68fefd9332fff6f881fbeda1ce7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e992447562d1e4c784a1b8559f73795547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e54d1914fcfd779c592e97e63135548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75596e9fc29974481a8783d857b97f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccef72900973695ad0c4442c9849a36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08710e8978a54cc4c08e62775a7fdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b3abbc46eeca6c3f73a7d1f1e6c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc457bffcfc02b7ef453d8ab73e42e5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dbb551ba8db1d78b99af020970dc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d75641796b69905fbbfc2a564a7d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932da0e422644ed7422bcc5738e091556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3250ceea6ad4909593348528e440b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a28af7e184c6a0eb42939ee50287558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afb7d22a14003ae0507375ffb5224d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d65f5aa31e721e599f0e6efb1c8e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddbc17a6a3450389e185bd11579f8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03a4bbf60c219abf2bfe7ca6df661562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a7a971ac7b5dde0d0fbbe7f5d560563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003e8d88a6e2e5d6b03c66183ee457564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa76be6ef79b9ac8191ec36e8d3a96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318c25ea93ca8dc1f05c2456d1b86c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc05e2348e77d0f5bc805d88164c3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d1a5e592b2e784872dbc2344eb38c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746bb581a18775d93a6b6893fd9519569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca64aea6447769d75a842595bb8f37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ad5dbce8a96cac694d33c56de4c4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741c12e4c3d461ebb1c77cf90af01fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ddad51d26515b46a1da663ab6b4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcbadd9dc7d0363018aa122b7b99d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938c9c318e096748214527352b45ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7128c2b6cf33416f4536d87b5a135576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c544f0471c0790dd1138b18ba789d73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c2104f43b110c76899cffdfdc812578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdceb473b5484445d5b1314a11798579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23059117e625581fe40b85647b8889580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd55ed5cff103ca61979e5630356ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e309c6414ab13dab226432c71a3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54627e204776a3d41e83d68addcb2e97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd4938c1bed65d135c551d07bb551c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfe12f694ce8ec7034897bcc4f920585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118966897e3062eb55308fb7d536abd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df552adee4402e332cf764a66ea37a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cba3f78d12f6f1c38ed352c13bf03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94913d3b4e77f20d7d2bc4761305d0f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999801d546c69e38556c9aac97f5530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93067e0edada7a817084dd66cdddde17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a6c18cc1977006823ca0604a947b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651b39bddc1093cb9c3ae4699561cba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240953e59066672138f0458810f0ca6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ca2edec38b325ee2243a12e64204b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b9111ad9489ff50c8b1036a8a0e8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923083adc3a254b26ee8f567c31e8e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448cd47ecb7a7ccf2298b845544b4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1da4d2788107adbe6ff347a6254af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf00bf4b91bce1c81b0af970e0f278e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c75e2ddf9ef852493def0321ff3a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88261e531553c420f71de3c40f03ab3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7279786ca39e09af6cf4a8217955c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9976add65dfaa144bd0cae9858108d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facfef1e50becddb82c6599d6ff5deb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb567816716bc9a30332144f16d72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a60a2634a294d56d642bfe6a0209607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868a31ceae334321d9457738afb6e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f54a527926211a6558a206b8171ad8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5af5a2f11d4d252f5b872ed69eb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f9071fce2b5b1e40bcbcc08115d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7fb7942ca118ac3a02e799e9797f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb79fe3b68d9cc4dfff94cf7902e33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8effab16158cbe9a054d1d2893209614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef62ca7335b21206a2754bafa83d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fa19282fe98905412def27b295249616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d3384a6aba657b25e99146c8d4ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe46f69608f6673d8325511e61812618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cc5c036c7fc0b7806d44590e3bb98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ff8d7a9e075e8d248c1c9210c29a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b7e3d7e2ecb7f00aabe695ba6cd39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878058f371f98b461cfea8d5c1d0aa69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554843eadecd7b3cde79a97118940933623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d247928d7175e7e26263a4b618c8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450eb99a7270b956cded7d85458284c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dc4eee3859048ef7125a7ed74eb9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21f63da9821caf9e2cb906a65cb30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f368719e1d64b864d26913237459628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60116a92271e72edeac3f222a794e97b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1fb6777b16b307fc1dab53b4c61e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb823fbeb4ec05af298010334f6ff3cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f483825e886bdc42ec8130bb128c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c48a43974efe4e52389c75c7c844d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836bf0881f52c949b14f0600dd82794634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978da5a80f0cd5b5af54dccc760f8fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e405c87540b355de040442a390d312636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee64a988d44137ed34656d2addbb48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440381ba40a0800c9bbfe01be469449638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d8f4e0971f59f2a47eea8a4d2e228639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0686cff2cccb079f734b54af645f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc5a3d30e0102127b334d3b780c9f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb237676042081b5bb4b6b95fb42b4cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc296ad754bd2073c5cb56e57c52930643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de7bed585acb4cce78b0fe02a50c47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a4a1d14053d292bf4c8c3149d475645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369bd570eec02e3698460ae30ca6d06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8c5e307a7d6d5725772e408895aad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de9e6997de983af1846a52410d2a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b392c3bcd9ec14ffd5839d5b4c1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b8450d04006f80f832cace431e58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96095382e28ea28f00b04a55e864c363651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e97ced2fce4a7c2894bbb0fa1ed7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd137a3408be1fa299ee1d5a0191555653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d45e2f54dc047ec33a7e4a95ebed4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe18fc9e01ac0b5c7aa2840de06ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b548b571768439512dbb2845ab2f28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2027c2855ececb7eb005c082ee87e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8eb90bdb367c67194074b6af4a32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9889276e472ac459a417d063e62b91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb618dc0a9b12de49d533a4030bead7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef157c1103552f17e5da7aef5d505d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9761f1d5b9644f3142491017017c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcb06cb029df33b2b5e2eb678f1344663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf8606ea4945f1c5a0efbccde34307664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7aa702ed1efe49a017131614ace5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c4a1d9614e4eb04544dc4f98063a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a69eea15327a620346d79539e5205667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23bd51458da271a41d8512b9c3dc62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b3ed12cdfd40d2c8c7cddcd0c7c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e8f0cbc167d135cefdf700ddffb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ba9c444a7701912167c35f972043671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68481b86bb12729f675db6bca8fe95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b82cca06008c421cc4bff97b9be8ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd167e7a049c679e2a03a35eb151cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01459ef88d0ef70b02908357632f1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eed0795004f9d442bb8facb8096cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c12938ef0ef6cdb1ee2c26b85e24b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a4c2fc95662400489063dbbb488b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc32bd4722288c39193a32fa139e4a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf3b018f5f8597bc8e15b0e46e29f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef44ff19022c488f63772e5842722681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c1ef09aec299d4a7e440c8bb8e711682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d854be4c996ab8fbe4ef70ace995dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe86d00880036053ba842f7671aa0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19d3bb8bc945316dcd9f56b24659e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef368ab35375e89d21a8e3bac8d61e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d80c9ae1d9b0cf8822697a02496c97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de177dd3f1936f87718d8f879c6c171688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc278a181845b3319d7d897434c7d9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d8b769e4aad32e1c97ff4f68cda9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901fd151bde9ec7e4be3de83ed6ac8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4c93a208079a05a94882633a8ea2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fa381ededcd894bf48659dc127615693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753d5c2ab9ab1b06f1bd99324c7f4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26c3a122ad697c6d2f9649029c4ebb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8cff0fa10d15ecb874251e0dce13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037203c4e5d2ccb2e26c399ba6ddec8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0fd1bf66f4814d722ef1c9cbea5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f2701cf803e9fb82a380f09e1e865699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60c074daa972f18100d3740171b071700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2998ad56193aca0ecb351143ed258d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e7c60274d34699ae5dd4e85d000b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643792e9ad463d31f6eb135079dfadad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8dcfe1b84638be745893b7a668816704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13a385479a347a62acc26718cb6f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f674ddc6522631f5e71dad4443765706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b14e2eb1fa522b05899233924d2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b580b461ab84dd012846884f694ee3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a3910a4fc5a82a2ff974718ee763709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688997e4ad657ca35de1853fbfa2ff5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d2954870af89a7e77ad68b8169d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89251f5673ebf64d9f4eec12ecfa4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863433cac497033a51160b4bcd1826b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b904569e83cb6d794a7b0cf60d49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442016ec8ac4f8d5c8b9cf694e3fee1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cede2f335663cb49d8cda1543efdb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2084fa83987814aedf4c8e9694555de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bc1422f2097d090c68cd395b48aee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e2cff9044fcab87d108c5ff1a5683719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc50b498af66cd4825ca865abde95e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2cc7d7eada4082aa2a40a1d2bd6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95614be1f640d22707b2a83bd2d4bae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe72d4e8eb16be1afb823df0e2562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b08484cb014208b230822036a120724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deddb98cf6cf6b02a4c1101a81e601725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733388064208877ef7b8bd2ddd181ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87056cdf15062603ca89e53e90cbfcdb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0bc0a71b756dc455c557da51508c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25005dbb42942f530c7e629939d718a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a8421382a19eb0175881e8ab704b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986519b19bcd2c57e8f691cddf7ba09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153888bcb02465f3ba3c437f0d219e10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c05738cc6729f4d2a9816a91f702a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e73dbe62a61cb8c5c37c756021008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a577c62050f1b791177fa7d36381a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbefaf9a8e448eafcb041486686b8df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61bd7b7c5734848a21675504b4ddf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea56f42054de807d878b593faa06c03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125a3d584ffbf5814e429492fa8b19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc37416201cb2b7fa02b711ca4f0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ff87d4bfccaf87df1e8930ddea6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d1c439a8f5ed105e3e5817ea47b0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee9c890bc8c8063c0a43b145c6bdc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed1742b5f25fb1c33f02683bbfef8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8979de3c214ef07af509247c14992d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ed5cf728aae8a3d0412b926e2b41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399f4189eb2161b34119cf1f7a3bdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcda8f8d264e1e5a24667425a792bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8bdfc168c2329bb292d0049a1749a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513334813a39ecc5b87865c623970b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a8b30c1dbe39be8060893a9dfed10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f486dcbaa1aad084b4b7e89fc3dca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d28be375890ce8a6731da008a5159753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3c884e16ab76cd2ae9fcef4c24d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5939a4cfdf4529a4cb49afeb2b47cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952e68b5496e57541bf50ec6a58cca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c6f442b200467d086b9d1a9999c01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd88501c83d965a3c65313ff71f71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576250cd96924e6bb2d3e68cc3a311b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d77296c7cacef299d226fd6fb6fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f97f728392b3bb56c5b72ff2857432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f674054f1e3bd76f8d8eb47a704bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cbdb5abff209a07b55ed85d277ac44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128714b578f573f8afac4a6c9f8a48a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d10d1ec02367bba10f30046d2c42bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97178ec86c332e159e3dbf4f0f23bf5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852011d1a1575e182f54d2fde7f0c2cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84dc31f2e152df6dd5040b3c761049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10eba95bc7bcc4ae70fcc4f99012410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fca70d440ff94b3b299d4dd2d1a0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590cdd810a42f867075f21cb7e3bfcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04106fec70de8466ca709a9f78c16c6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d6a0eea0319c632d4a31ab477c8e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5556577bd802b75c966e3087e212f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e9454abb89e82633b7a396bc2caac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eecf7d3108493ef678b787e65c3a8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b0d29cf85ad05858ce876c1876e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935c417bd164c3297e370332a6422ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc750a1da0ec9bcb9c0979883ade0df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44814054796b7e762140325754d57a3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2888b885ff3426f07e09f671c5f1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5452908c3d6700ef532779c74b211423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de711bc98327c95936d85738ed90924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e85ff05db085f8d253093968ea448325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a45e020a4cbc23fa4898516f3923e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c658623ef1fd283dd928e6885b0f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18d7f2fc446f3e4b485006730b0fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7347771d941c36eb698a163d93e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2688b8fb152926a7ae048640965d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f522a906b0fd2706043b6d26344e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ce5160a238ee3d76fb845233e44332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d6dc042aa4a9e7677ba890fd910f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b33c74dacad33a0c8a3e18cd1f7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c2a0ae48ad2bda18e034d797f15635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a867e8ce0d89bfaa707d3bf69f3308f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bfc71e9854a0c60174d8cf344326137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799761d95a8a9d3b5850b40980bade938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853407df30066f9a647b8defceb366139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d74ccda5a63e2fc753ba7ff64cc0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f87323be4df15fcdc51060a9687f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f7773767edb231a8e05be113f0b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1c6b65b1e188e1ea0a821602bdb9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3924e80b652649a0b317255d82a97944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236757794e29bd813b37cf69e02028a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd65dbf4bc4df34ec5bd659d7460a6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68446c4545762a45e99215f34fed2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b394a27c39ce25c331845467ae75d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9170e24cacdc2284cb118b88d0b40049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f48a4b5ae0aabb1f4ff6f36aa891750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287120d677e6ee11a68d99636fc10f8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b4d7e1f6ff12239627503c8a76e7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1bcd07c3cc26ad1429f195429720953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10bb6586d23214e35e5db884159b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc6380ba8a74cd69b174aaeffa36655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8771d993803ee69694dd1b60546a22e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b7e10a7395d1bd2b2b299a1304a8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb261e50097b1f5968c45c9922be93d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890126d5a0bec9c2dd0c2da017f50c5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d2175fb44faef2d2b6b0bb2b7a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e3d904826493ad32d35eb95bcdb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596309dbc9e773d0bab05bd67b135d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6d2d2b7e973f6852c286cf52961363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ef1eb055b88d8988fb60c043d64564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102f645eb76293059f5bd6ba0f4d7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a8706062632e1a0dbfbb8c10510b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aef4f7ab9672407c56c70ffcab9c2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ff298c177c7c5d6df9f67c1ad99e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec2307c230a65d26410a41e2ddb5eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e534b7cc8e71151f78e9a30da89acc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae5a4096990a40bbbc0f88e269eb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a964ba0f2a5aae40d1b190b0aa3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd651ea8f8305a62292553917ae2be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b474fe18ec814b73c71b966e9add5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b74d76de84ee657556350413fe2b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c47fffd9317b19bf80cd33702954af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8a6ca3f2415479bbaf2925367919277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4f42fa7d0c821b194227d954a3be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f2e2edea81f4078e676d2fc2993979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8a05c886607661759d6323a65ec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121873e9a829712751a80ceea070419e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5e0fd9e35470747bd05e337c58a4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3f27f5b28372b9fffab7ec053e9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8242b7c027fa6acd3c343b0bccb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356c5bd3da506acd27c61b4ee01f1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297264eea12e52ff7902e7d2cbd3aea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba264f8a9c0714a2f169c775d3c3dda087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cac0a4dbd3a4ef2a5e65d199e3bbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5cf4689cafe8bf6910ee0e7546ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce867da3c12f55d2ec620691ba0a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c24c43e6be1bdc5a4c9554d0138091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eb57638d4f22614ae75234a79a16392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc97499984c74c8f2c49cdb8fd25f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37398539b048574d9b64937b904c08294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61361828a92d4ca164eb7ed25df34195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced80d96e400121b05534e528661c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30b04cf65bfe8f20029a727f6618897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0392a2fde0111253ddb460cb178698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247cb9a3a3684ea27ad2deb35be59e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403227c3a0ac109f801483b2536cc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a84e942a8482d91e79c88c1eb872af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c0e316d2c9aa883c743bd572d3eb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4691ed27b6eb926e36d69197141351103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6e36afe0d615be81c8018ea49d8bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b1b268aaae8a30984084f2eb6ef1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ee8517bedb2e8b69e2873dd12a3ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9268190a34d012a1ee8f0bf35a09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7d7a6836c353b898da737b728f843108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d292ddb47e9de05a73f697bf3e8f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2974ae71a14f2a2790300639e4c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703be59a54b83df3be1a0bb1626852f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e2c23763ce9dbe540ed7b3cde231e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1c38cc1560752601e0c3765a1732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018633e664d78e96ba5c447589568a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d46d26b0cf739795d5605f8a73fd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76980068ec240eee0b7d07a08e472d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47793f442b90e015fd26bb71b2fac51a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ad6ce5af1f0b80c4aeda80ff9d84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2036baf31b8baaf540e28e72c2b97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929909dafb02d0f3538f1e73f318e10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb5491733f7ac53fcad20043c0b895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4706ffbd83ae4235f296275aa6ef2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce03975e6b1cb291f08ca85e4586c73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df28ca446dad93b80f4cef4b0a8e983124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28aba727a06a544993712c93764d77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e143bb62abe9fec6141d353969fa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a52b3e6854140670eda1a5a7f79fe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2174769a2eba08d6262ac79e1f3ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1cbabbc4bc09830a419988f49b03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73129d45e6410668babbf4343f3d94e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dcf58f88b1c58eacfed5b4b4abea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426ca74d3f7589dd4b1916749ff50bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115334609181e1d1f63165dbab4e6049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e27314db550aa334f1b2a1feb3579e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2af9d45636317b4be2c1cce146e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5506223683ca739091f6a223c53d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d0ff002d7210fcc5cc7bf6653114a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb09c39f01110c935f23c0af5ca9e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae3b842099f66230a29229d6da358139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a656d687d4b82d056b52aad3a8ccf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb8e4c42b0a73fd43b48c33d511a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746ce58392601ef4e54f3a28f6eb58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbbd1f74dc10ebce839be171d6e506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5794e64be71166e4419b98362444d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab00e722443d574faed10826a0a6ea1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ca5ae6919466b069d3600349c409146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9faf7fb67ac6451fcca4e4e13dc315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94bf46d310e6f7a4142d440871dd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9ab8ecd795cc1faad36ee6548e89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3a8fb18a8ae80ff9ed07a087d35d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0339de05fec1d4f3fc02e8d9d66f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf727044b1e1e45c6d13e35327f3e9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018461860f60cc81f9d68a8d89d95e9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b181b6d84af99d0e7b8072a2ae167154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767756556f3b474f9ba1034dcb9f3fd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa919042411d9b459619733ad66aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cda6d333a4849bde7356434911e9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b869fac1e9d7ed7c1158e753c09018158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c176a7b1612311defea828cc69da73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33f7834aeb764a0a5190ad21cf427160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7462e4ed1608efd0d211d287394eeb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39440bbcdcba12f4c8556c85d543d8b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad12215b738bf0a6fad7df247f261b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ae57ea74f2e1e2f010d046fb449d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315bfa3c9272e62ad4f29af3be7ec4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84e918c619ba0b76de939f612f8fbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ab2d6c2ab3114a334496bc455faf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1e085fd6673a27d9ea8f4ebaeafbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08984af5ed55a93c55ea1d53f85625ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de38af608089e1cbc50778462568d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e1628dc75cf65154fa07508394f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592796bbb93c428f65664b4522c9a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8030f954d19c7c1d18376122db81b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b75b5c0cdbafeb50a5f208ef878d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca787e43ba60599926dab841e8269175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d19ccc0c79692c00cd593506d1a3ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354d3c2401e78bf7157eacefea54e10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc84fb3b84db3a69c54342ab544604b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1171845ae35ead276ea090207d555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc073131bb16d1eb5da72aabd8f233a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db960664e833d94fd6b3ea526f5635b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bda515155a69fdd70387177f7a272182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a655df81c938d4f7302181cd5ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c957a6a4cd1cb5165c80941609b12f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab2d739ffccdc8c92c99efbd26ef3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdaaa89d91f72cc1523f8878ab1538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c3e63cff6ffac8132bd9e1bbdb25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c6f2e4c8d68cdc3831d7f0789731188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61940cdf2fc7cbba4ce62819108d74d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38791ee380a1b7a8acdd0d393acd3d4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37617f83bd831e896d5c58f9049c4c26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3882b8b57ec8ad073671d709228e2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8b71a287ec35ed807003b7f2353e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c18f6264943a55e45cce087ca474f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6687eb62df376e37294ffdeba488f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc2fe4a608e7e89011138c099abc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388dd8632c02e21f5166da496fedf46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491750c7a7e09d67d7f29a5b6199cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8656f1c1b391116f715ff0114ac873a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a749be74b9c1932441a24b7c6c673ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91063336ba723449ed0d32e9708c5aff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac07fa508a7a9d787f177d2b9e99cde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee674edef75c9b966c31192c7a5287d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05c37743582378a9c46751e9314534204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b525fd43a8e561f522e4a643cad3f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa6cd137117bf76fb421ec907e2dab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a1bad624602c5e3b486a098768a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536325bde1ede4929d355c2044e3d5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f88d295be76fad29e6b2eab8108bf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7454542f317af6ccaad0e0fb0ccade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad936ff4665ff89787e28864d95f233211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f287c0630f48652d34eec859c760ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1ff78cb5e5b40a9ef1cbee7a9c9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7dfb6c0a4a0846803596ad1cde190214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3f4017ed4e9120dfc0a827ba68c39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536fcb548385d26569602cf534d0675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a358b1ecd715d8635f9d3a3e7d70c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525be9e66626a2ee98c1b13350b7fc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a85d58816fae21e72e2322819b13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050197f6a905c5bda855e7cfa30191220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4387d02d2b666cc21cda4484558346a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151579b6373860f306007c5b2666195222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b3b488d0ce3b4da227642289c3a00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8666daf6d3182a7ebfd6e1ec9963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c553b503b911232e471e4a9ac9f63e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307cd09099c7fc501e0a7dd162b4c10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f2edc48492d7d3e75e945ae27bd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf347321aacaa433b456df004e4d936228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc738442ccb2540c96afca9aea29499229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db3c7f7df05db646620cfca044dc30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ef3b4217c906fc322e1c64116949231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e858980b334755d779c8f49b327168232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74497dff2273e3995e38e24847bb10a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbddc5a8072744054818ffa8752a19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1501836e09ffcee176a1436d4dc439235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d9aa2d181a90bd0468c19ee3a42f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687488e42c6bc748b2e92e38b07b7288237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d0cd7fe207b5c84926e03a11ac80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4694a43f1eb02f1b5c3c1ad16dfec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94464899c3f972e4a98de4d62ec039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164489b4a1676ac5dd8a1d9b8b921c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3986b2d4aa42193ea2bd0f95c726f78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426835e17f5ca7cd1c0224c7e217e4c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e384908946b83e163628935541978d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706c7b89b42d8b5e5196f08f91e124d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc2dcd628dd79137ab24e67caeeb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a6d65403f38cd21837c68e73a772c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208889a99ff479291df8cfb63afea294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe87739e33e52c8f7fe598ff477c2ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d214531f1d33d13ee53ae606862e348250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64d82fbedbebd55fc741b753ef044251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148e22ea3d486fd2b0a0bd7ce2ebb60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cccc870dd67a0b95c07f97ead29c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1bf1635b24c998622fb8db4fa5a16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f3ba04d3889453ba038d7f46da9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa9b3a5d0076da7306deae3030a375256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096b3d543721571025033340a82c06c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3ef2536aee0aa909a308c1a6d4bc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646850d765b235c89819d4d405060b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721faec26cb5e98a8a27f7f1ae69712b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc115d700c2a1741998818eb018610261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e3d46cd3584d5e3cacbe4f74bccb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf2eba07a4f2e5bb96041e640fd1d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c07c5ecb1ba5652b980950885e60d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e32a2a4d6412d2155923af83c69da8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b13110a779564ac018d430301250c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbbdbaa4aa4fdea429aceb437a4108267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e51b8a487f6224fbac5b341712663268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f59fbe6cec3d7a6f525e7fdece8fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87eaea1ef4284abf596be8e4e4a6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30fa70c25c395eb2a750d13ba17d06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae6e75d003b5ede017e920b8c058c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342f9bb1ef7c3800ed3d102c802670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e82009a1edf563ace6eaf74a31c53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db579e3620a4997dfb2f9228acca2e0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447a7f0bc1fcb2319ffd3c5166a6c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81402f1d8f83a7fbe032dca2c84963277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e256a54f48997d74b83804fd00c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36209b85a056ebeb29e02a166df6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807c7a2dfdeeab295e1b49dacdff1b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b03799968f6d77b644a82be85e288281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ea92194a0303b9c74bee02d3ddf11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92da8b80af0d48355b20e3c2da1f3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572dcb58359b75e3c731fbeb9693483284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899aed18616301e6d724c4389ac048285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85211b85b126e6d9d40211355f185c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b080ce7d7cde36c70b2e383142e18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b6883347ca45689bb4aa0cd39411b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd69eb6913a447e7bc3cf72bc912b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7e2d6c354e29b613020610acb878290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c1871678731d68fcc3c55495a263291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb6e868a04cf5929a39c81b7f2db6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb436cd4e66504a92658cf3954b85e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d112ea4610d9163adb5309f4c34e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1baf3ba9603ece6107287a648ea1b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355daefc54a6c5e3bdc11a31fcc1322d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a37fbfd362c3d948bab2f19056cdf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167a52c0561cf1036dfa832d9be6c41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315892ebf2e33cc71879bf16934ae0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ff9521edda3888bf6ba4d42e7c7d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e23e77cc4fde86efb70fb486c4889301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2893d68010b59d9428988a00cea0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cde613fb6d672082fb9e04eea99c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfb1503e3c9778a6a3727707c91080304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103bbfa7f0f981f188d96053a771c8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cbf010357647554de2f95c94681d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b90fdf7dea50227889a89e1d2db5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701031f09cd1de08bab5a624ddd6ee7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de1d4d9b8b010ec17aed0d8622be1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9dd1c45cae44e9674d83288a89d59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c8a07712635065aa9308104fe9f4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac3a4280797bb980f9caf04fc3731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef000449a0ad6cc09774e9f85cb74fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc4b96fb4d5e93f5db7d10b928335d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45c77f8090514c3f62afd4830dc2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de3dd6180097a9cf1909b4cdd7a03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2faafec24b75b680d7bca839031b51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527786c9b00e5b925162679f9010ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59afb3485eb65b06a1020908c89bf19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199302c5b7a85cb4df5e59cb0e96793320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227aa490a649f0bd4bf2555940732b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3058dd9eb8951a4d2579a21a1754322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef5ad0db06a6442a9e65706f158152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197035da4b28a01220c62cf4f5dc2a36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57c4131edbae3d09a229c46f6075f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3447de89c3d16a5ed4fd2715dc847fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e90ef07599e03bb9f38347473465a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158b52fa582b5695b7fd076bc4714b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da99b0573b14486d2af475dbf25fb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e7be9d2c4155e48603e946bdb90eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014137c78dfff83b33fb07bf4014a029331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0be2d42d93cb0e0ad84390ce304ac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e183c130ae24b565d9fcbbf02e71112333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c367ddae73f5baee97365553e774334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2b36431f43ca5e4a549e995a8064c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6492db5bdf7dff8dfb91f1a22bd26a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1344491e84b51f1d8a5b791ffaddb6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778946943247fcdff50c1a1d6f06d798338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6adde8cb12e6a461b12efb4f7f5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe338852aee741921a211cf49530d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af40d39751e8dfe77e19af6e8b0623341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f1bd40b4814aceaf92ed3f5f9094342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055067d5e8bca76e70c932109558b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4379d5ad2852181035f7ccb934f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f9decaedd1454a1ef6fa6679d478a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986082d278babee6574402000405133346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38dbb087bbe5f32fcebde6e785b316347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c780b85fc413fcdff7d8af87951a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a236028f6cedf2b08a9dcd22f7f96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d95ab7f891ecc5c397714bd8ee46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e2233ff75726125b26141c1128882351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb33c2669e0e598161f83dc472dd90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192e5fc3810aaba49a099f1ac58465f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f969ff2a42105f1e898e05c70a1f42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86417605996dd16201fa21caf598fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c0c5e2644bbc8df69bf6e09ea2d39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f065aa764eafbfd2ec31e7e6c20c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e612c3fd8bd18f5ae29c8c7cab03dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c538bdba762bf498d8be831c4caf22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4a092f581fdcc61b9bdbe5d4bb82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c142c0a72f69e73f434cc5e3c8ee15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04eec705335342651b320aaee3bf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d3710098001bc71973783384f083363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e43058ad17d9dd21b08d46d36b616364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356a3ca146fa2da7c41ab87b41bf24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55f92c03eb04a981906077928fc14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229f7f0f2298983af809e8df64af1c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af396b9d0d09570eb8e35a7ace487723368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b48c9953fe90ec143e97e04900b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49d74a9624a6da8e547dbb4f04ef5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419675734c888b401899c874e3c3ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2558c308b8aa4bbd22ed50e31e8973372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5f547ba5bc732c3a4c40d49ff18b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834043d16752214a1e487762e3c2c8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce1231bb6ee62546c10a0fa0a8fdaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2165ff7c83c77fa240a54a94773771376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d2f7a6ab15aa37abaf8d474e53ee3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a54c40fbdaa7af3560aa415f2b2d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b63ff5864dae8d8538b362168a8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd46a359be4622b25d277f04dd2c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a468531fb076f73b6205dccba8ba80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6d1a8dee2018312e03191ff85066382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cdec344de988461343e3d124840ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e685f37f2404e77ae5c4ba345c9c4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e2f37a4290f30a7b4cf2be8229d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834147824db4f64cbe7e96daefa31d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5786965ba6080981d3fb93067cb7bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ade778e35cb6720e7176058466ef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f3d58e4b838a30928ac4fe5f77aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d313d224b0627c9bf6249665b4d94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3a5a68ecc58069f03d4f056ce88aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47ef33b230553193b755101358b59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b9cb4a67837bac2c177e842291eb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1c6dabc9bed4f519ca7812985a68e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f08d8d7c01c70a397a64d816a6a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d416e9ce09a247afc96b423f313873396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bd57a5dc276f24ea30c1e6a20ec5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d6160db02d433485a54888446452398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341cc932f3a2b2a912815a3cd690b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84154e0c9d805624a078c185c17b61b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df106be7d0016a8801779b149953b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d7c98e2a39f34292294eed4301946402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2fdf1ff31a7d5324e2e39eeab9ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c373d4a291344c96ff39bf2fddbe36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085056f336f04153cc7b10023cf04aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be799dd9ae942d3963f536df0deb872406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bd421bfd6f89604ff944d376ae9d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712fd97b06a68e21d22949477f4655b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347506361462a7cb6c85c26fe63caf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b6dc95703d23f4e8f4151eb45eb37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3a023fa02f9824ace4084efcd4d3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c7338d8f4faf72e54eddffc6ac1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542561cc650b5743faded599f3ebdb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee654e11317754f118d31dbe0c25295414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83929e5773563eccef46d617ee3cf73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde64d0b21bf8a3bf9de28cb556cc972416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a665dc5c6dd2c82cc85919fe42f94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ea97c242f0a04684d138922ec604418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a5b20532386090590b40ba36ba36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed2ff9e048f63c4d2be08ae290d90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d5f9668788a5fb45524e167b554c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5286e3ebc31128e3eef5592ef0162422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fad831effa71373327e2b2fd0f67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26f531b647944252bb0dc2980651c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19e4973ab7e060883c2b0d6128d6e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119fc30acf0e7514df617bbde2dfab0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33dca612a20949b8ba7d62357724cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90372724f553e58f1248df80e57a4db8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41d4ebea70e3752eb4ce035249226429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd25681dea0c46eea3797f20d47930430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b1828b459ef688761a0688279504c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c34077c92101dd4219ce50e4bf31c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604c2a2d04555a75a8b9efcce4cdb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ea224a434dcad0dfdca27b68f62e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f6610fd45529839243bd7aa119ebf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38cf039d58727dec1924eba5ade726436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f248f3019ced4561f9066b76d40ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbef063d925b4f3d2cc29bb549e39f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c2bfc99ecbb9025bd6d7e0b15b7ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26614fc0710717721ad31ea240ba7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005b9fcda92f699701ca053753e4ce5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de59d8cec03c49b74d1bf9e0246994442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8959fd6d26ae57881d325a9c2007db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ed68e5069c69ea8929548bad20db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f41c6456b67e94292272ff507d37c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8473a06efa7c22a0e99b60a8b83cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19c5f326ed26a615e3911aac586bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9bce0b8ca587dcbfeaa6e00af1eb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd96d4bff4cd84aea31f49eeb8fd7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92c8a197d0b64a62a3f62417c260ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a63cffe4230f9918b35d2f21d0d27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16976242c1f2bc7bc42725052e5387452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501055237931fe8179464b69d353e9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03b719fc2ab9509b3916f5e06a330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001dca77523156a42b65c958c078bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e4c5837f94a7526436f06bf590b8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9fc83c8bad7ced5e08f607ee46f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161679588ff657d0f3d32aee863c89f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa1e6f4b5507445a4089434730f2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8cea151838794c47dfc3522fdee4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76cb42ba9a573bd75338dce81ab216461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dcba84ff6f7f40eee09291b8765ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4153e668ade23ac984fcd3070d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae91d119e851fb7d8138ad0834f753464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973aaa362bca36fc30d309d0dded851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e22e5b555bbcbe6a4f2f39fbf6a5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae760c8690da8303367878fc40b6e1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b48bd02eaede71105a1da567b911468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b717790cb155ac5e3dff75e6ac8e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744162bbec26b84998c502cd3f0eac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7432d6b9974675a820516732813d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3757efb7060fb9b426982b94a6edc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486af9b84af52aafaba1873ce9812fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361474ae15a940b2e499c4073e1413bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096e94109ea9de883c12be32a22a6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb1c6d3dc2811b56ff422d1fb73c55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855727448dbdc7c76b54002ffcb2227477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e7fbefdb6696b8bbced447ee8e49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8e59f16844f5aaa3a3c0d277e75d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0823ffe32b240940191456038eda8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623ab1a33d8b0b299c94b147103307481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5f1eac5007e2c9dc5e829ecc0713482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99c14cd9500f00b612f94f1561c09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e458e2680f2f4e69633b7063687135484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e810aba36e7987ba36abdb2ed3ab3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946bb5195f59562912f695e4bea6663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96565267fddda0e3bd08d8677300a4c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbe5c01a30bd1ae2049f4d523da1eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da46123cb379137f3784453739eee32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7b252364cccfdcd325b994e4d0f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac51d47ff29d7c0017b3fd2b4d49b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b97610144093f5ad98ce29668dd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f1bb21cf8ab8c5a420d2d9f92cb7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541759d4dbb0c58d4c999a490515ec63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22babe60f672bda084b2daf9a9c1da9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0f32709e8a182e4726bae5d4a6f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d993926c242def7840cdf3d7ae078497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c9ac5e777ad55359fd1d8c2d36fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c383655a3119e10004de49c14b6a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab1670e7e62c281161da38fd1b88b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ccb36fd4930765c2b3c682710fcd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc2a34ce49c2b00fe754a367c5a9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c71f18c23fb4e737b9e211d48f28a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0faf7dbe52fee7a35c97faba7997ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099d51d0451f07c6b6626ef2b3099b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc95619ec97350506f474fa860e3cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c738f8263d6904a9d5f992b5c3097507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb13a25029113997ae2837f9d88c8c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b398b280d39b7e6d07f9c6cb3f604f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6af171ae3fea1aea818a12110f4937510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77407ba172a2e99dab866fa5df0040511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf550cbab6975fda752c5d441f734b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160057e30febfb0f1f625042a5d70e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee8bf2ff3d8921886bb8b7af8192e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ffaac319b9e8a4afdc54a0d0b1eec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fbb1db63f1691643c085b890357b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf198b3c53e0a5f6f9977d86405af4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a001f1fc6a026541b79c4b87072eda6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c2ab8551502111b71a2c11276ee00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c02b0f44b9b8c982229d190121cb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9bb43326e80dcca52282388eb2aec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a01391ba108655a1dd19a492d488f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4becf8f95a2aefa1c2a95ba827eb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a0881c5a1e9cf1595a87e4fe7f4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd24bedefbd8aab40c00957f2e9eee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c16b15294bff19900b6e7ad54fcbc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c14a4a527cb811cbab4d3aa3ca6e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f59b7897b23c7b2587382fdcb4cdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a38e7760a795bfb4d2d372f4dbffe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853de199249c06bac4d16260978bbee9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333b6d5c1108aa8b90dcfcd29de53e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f7491262c87c9e5133c030449a8f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e66367d048c67e156ec039cf8444533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e82e36a5a4d058cbee665df5e51f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f05e410e28811eb788e302a74e889535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f2c389c874e41083776001b78188b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ded289af32bb50d20d71d3eebf346537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee26f9ca8b5e42b8b304976f9472fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4463c01bc5e9eee43d3186254e96d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0544530c611d596cb97d7ad6f100af4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3da28d35ec85791bacee43a52b29e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd034800d5df2a9c1388c498322b411c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6daf611b6e090cd6273a1badcc2caf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b719b62c94f417689129d88f5ba40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89aa5c1604e31d13977c0792dcade8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627d6454d37fc732eeb0704dd4b123546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416301122c003b4d426992dec9afed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a41a5edebbb092c207b0b22bf93ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023706b57622338ead1834eb8b541b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a2d315207cea2fa46506d95dadd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f4e256ea0532a946f7615eda05de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea032aff6ef50f13282c1e9daa4ac8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d59d0ccbfd943a94511a23d14b42f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba67923fa7c545f332f1016f7649ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820739e04cea0291624ecada98d9441555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927fc9dddc25976d7a58ba4ab432202556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cb88adf19b4109bff9b962ccab09f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef593f5ab2c191a88a7272f737fcc3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647577a54867dc7bc6949d72e931bd2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f667fe93fb6514418ab4d9e093a636560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9edf8c996940b19f745eb5904c819561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240719d4208e9713bd4daeabe8494a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867e27d3c1271808bfec1e5af0b4294563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c89793f73967097f7c9e2cbe17fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b401ad094973b61f882b811766c859565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c0bde08deb3a756a9f4103a39455566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab83c99c90b95655d298c4d58152ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce044e56c7a428d15e4fa1c2810f59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a677695f72bae8af6f37edebf1ab3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35820e6a33b4559007e2d00c28d5a712570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c01a7e56f5688a2f2fe27f887b19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcaf2088bb2e087ec1689fe6bcf912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ddd983c6cb6c6580de190cc0b919573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1aca1c68205889d6e95dd7516d6f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c5fa1e2456e1ebdc57f942a6385d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a786e8c9ee3052930caaab18b0ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4edf321d65da6efdc3489ba25ce4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019881e2ced221ce3a77005e896d239578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d23b08103a0ed7e7a0ce6e9c5f61c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f53b268dda9238fd45901550b81d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b9882a9e0ddea7f2fd09695c5b48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201d774be3ad20096412f5a391881a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5c34645513809c5b85ee5481d36fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395979f69028914dd8b43b1cbcb770e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b8cd3c6f274c3b3b0214114cab06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc562adb1e62992c7082071dd553fb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fc2317c90a9b079ee97b3129f2c36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed743dbf4d302929eeba77e501eb0d4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea4e2d2df624db665632bf73ac8ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2482e1e48dc9b50da8266c0198989590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecdbfdb03cd30d2c0dffe99e440f92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6dfbe416552a88199088601a11d76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c5ab78ec2d0066727536fbe2167e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd818c6afa09ee00139cf8d7c7a6e46d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f5acfdd8e0049f2b46f40ee9e64c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74adcbf13ff43d6bb624f151cf8e22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510145e6ad2f6ce28b4cad0a1d390302597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc603feb4f1dc8ae3be2932a2d43756598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556bbc0287893ff97ceeca0531e8640599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e4c42d113b04e12f343bd7b37961f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946368d9ffcdd786ba6d72651fcef80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775207b683924d4682491ff15ad809c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706602d3d8fd59cd33dce45c79339b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713fecd10d82f0911d42077d038dcad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf43821906a1dbe377b163e9e45a00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad57fbb1ffba1ab27ba62f011b98d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a36a583dcbf268990282f9fc3559607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657754cbaf3b03c167f7e8df7e70fff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1556e5acce6cf4b482483775f6e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be68312049d1ee07271e5fa82a55c74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd484624c72644680c6086bd84cd34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d052be1b8498288b6db25e6bcd8dd16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f643c0fb06506323c4037a9afcce64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9d617d0fdc081f03a1d58f931f2c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45362c6386e91b30ee1198833924751a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9028af6f6494644a0345355d0351616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf453374ad0b75b5d10da90cf97ea2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c682e163a308d0c06632758a298d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823351d776b28435ed9c3c4031031ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c9aa998fdc92f059d1e08a1f23a8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8c6d3dd28373e97e8b77ffa3c9e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ac57425d6230184abe19f7619bd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16db7eee9cd3812cd3cf8f1e2557da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0266fcfe2cdd22299a5bbece19ead624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f91b0f35fe277b952f7aaf7b1fae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925275936b28e882e361ac93ef0b7512626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b8e92b624d1ac3c298707118eb1eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21940bf01c87d197290b0f6d3aab2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652976e13be31a0800ab0f091ee9966629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6422e5834431ccdced9e172567b2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9f257e3512ae1c3ca6ce8f93c2e16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427939c54aed12617c746f1b477ab201632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f67d5e779e14a0200bcfe7a4dcfe77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b079c95a158f6d770da8c3dbb781501634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099ec7e9f53c48c3a5c2140ed3e7b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a061bcb7ab599ee4058849d5f5ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b37a0b6b02af40e0bb35311212e2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384dff462ade63f8ccd1940d44917e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0ff67ed4926787ba69455a010b48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657963c159b1bc3dabb0dfc7a70966d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667231f50af4fe5cf37d5c3d1a02a99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989ac36945916a0b4b182b4c929f5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d02bb15922f932bcdc42a126fe1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42506861d2415146c45a200d8f6b6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7fcf004908b12d89c3946fd443e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea3edca6b971ebd660968f5643243646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff056b68a265c45947b46359a996a3a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f78c1ff90bf2f37893982dfb9315f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7895240432edd5afc28ac6efcd0b021649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54723537bb83c74a419fec833e3b7376650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c810392d34e4e1b16d95d26486be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17d49bc90aadb811bf3695fd884df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7ad9e328028517b6fe25510a33bcd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827e0e34c4bdf262af33738306be32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1275a68164c577070a737527e4294655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a24e4bd5a359c30b5f00bdd9f2c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd6e89a4f6af8990ce93a4dfe0dbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028bae7af3da250726a47d6d5be6562658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d5435196ed0bcf1ed53f026afd8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ce3b721ba3aadf7c3fe23d259b1b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2922abc6367bdcb3884d434613d40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a52d740e4631730876b583f2f9a96c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c55df1478844b8a94b581c5323b359663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330317bce49b23c1fd92bb4b3a7c7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39729efc730ec116891a17ff1033d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdaa9fba3842595b493ffa15f2835f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b7137bff6d351f25ad0693773dbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bcb03120f7e450e4761f1ad940df4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a54e9bcdbac70054e11435993dd0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b5bca5480f26a8ad9b34dff96ca6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea76787ad57f31366572af217fb536671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715a673fe820857ec5b44860d543536672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4ab58102353281d53a47404c818e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f12ca95f0808ebc063b40966c32283674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0260522a2d16af169727b8dd2506a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e383604efe69e7df73c5e8d98e31c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70222bfb23ae6872778e3f1458b7741677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e733ebc98c3d7a541843a37607b695678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f269772dbabfd4f73c3b99de8459d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11541fc7b4505e71c9f3e88ccf6ba2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d921b9538be31ff3a48512b256f2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c5cf13e85f065561cad535c0973d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95266a8d289d21c7db27ed61157604683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fb81006bca4f9e94d0d536f991ef1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d77b3adc934656db862f1ca0f5410685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99d8713a0c0e6d64f5b6796142de7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c471471505dfbbe82dffe63140266f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3d34151d65b150d6bd9e5c0daf83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c01d886e1a71428064b15e10553e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ef2b72f6d734a4fb843adb395b08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d76f7e5f27a37ceb4990856e89401691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5b576dca7b322feaf3019d49293c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0a63e935bb61401d956897a61fbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd55793c361974bc032df8969e664e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc708b7f92c6f4a5739f7d17d3e4c5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa57015e86c6f9972d44f15a585e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249336dc42b75fc7859fe67db8d92c28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380674bade02dbd04f58f383302cea77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b26c91f146ef46ace7250a03b9084699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9f87e7885874cc91626ce809bcb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843db3065eabd867947a068473ea1c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e77550bd652208583a376dea89dd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e890610b0ba39033d5ab9980561a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1918cd6a77f0dc4b9d8c85edca939704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a643b68f19c30da90841ee4d2d42d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8234cc81d3778ac611ab9842e42d88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45faca3b160d229ef32552d15a69595707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7fe477163ec11f614229b22ea3483708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328279b7d3632f07ea6fb28eefb6141709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661838df3ef418feba2360fb87304c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0844e28dbbcef66e325ffa0577a831711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adde2d2377f3a573073d9ee9e2b5e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c1a5dad5bfcaac8760e3fa082422713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebfedae1cc6900148c4b1e16c1e9b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7078455f9d7f36c7b0c83e2a80830715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee748ca16e1d38dc93d218b30c64880716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab75d83af7376c04d115ff703015f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a6ada7e32e9f7806c1d8a81d88d26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340fea37a0f5b0d07e0770250e88661719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828ee067c85ff0d0f6b5b1d03d7d01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a58116dcd70bec83a0daf0e715ee4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762dc6aa43500cad6139f5f6dbf42c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ac787de0d2d216e281e8769bcb93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f530754ca35f3ef0e3038c6ab1083e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5624953b1da8f0d9e34028929d7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d7129e7c6ba21d6d260be907918a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579268a63b712331beecfff3a6fb46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b7fa6924a19d7d518f8dfb6fbe60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75faab890e7344f202f699827441ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d422de5f75225952d85946139c364730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95824653ba1e29af181de2e91b3996731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa5913f15a37515f6597f0e99ff40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e23ddc81d288c7877f5d12d774e98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b3d623a27deb941a96405a6c2cbf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2ae079168f268fcf697b121c5d73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e835ee3bbd8696b33249c2c536ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7c1df09a9d5b7def7545f5e76906737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94209798c86db974121d65574325344738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fd8992dc8a0f6d54dee856bc71b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7570da038813806a828d2656dd6eeba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285e04bb9aa84a93cafebb8edecf15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ea49370663ac8a6e3254f7185ec1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72564487e36233dd7a89b72b4b63a70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce0e533f07ebd17f8655c524e11a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501abdb6aabee02a57f3f355d71af8e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335050a15876f0cf7aa6ae0c44a84f37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c550cfe5a08bd27858633a036a7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a2106e6d416c251258c48f63a2df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a11b90630059db1a49197a6f1524749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11340c1b5d03c86609873383a20a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe5ec47b3d290969b8615484d94519751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb129a39d783ff473be9ca8f22b319752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e26c860fd2fdc4a912827f299c20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7cdccb6a049142e2f28968eeeb977754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2748f75497ac21e0625205966264f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e90f2f57ee28c036f23c34c6a847a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f4d2b65dbb822e37bc07dad7240a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987345f6fd1ba11fd000fb219f74db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910cd5ec96c7d317010ece32c645521759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>