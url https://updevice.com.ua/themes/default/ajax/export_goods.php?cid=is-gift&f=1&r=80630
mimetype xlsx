--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6591153f0297d5135427a77bd5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ebac42f5d379de38b2ee1b4b31392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbfeafd6771d8387bb326a8c3906a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5828433517a6fbb02068a57be899c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ec2ec741352a109da56c22439d4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0a24778013ff1d464b4cb73131a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d01eeb8268e01c169d802dee39bf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c975de595a61e491ce1b50ad50538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b4b66a978b62ba5e178f7d29271c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f426cb55c7b1415c564e5179e0992d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d993ce94aaff07fb6bce5b33e5cd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ae12ef61729d9ec8c38fe3b51fca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570266064b537fd4ca78705e8711e7c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4bd1c91acb81e003048efc087f5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c7d22abf5fa53399a3562b391159115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eea63c49fdbac59a8c8d5d00d409416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a56887cab15e559d80e8ba63c397217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c87c64a6e724058f1b92d37d20be5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2b2b3615b5d7b28ce178491719b6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b4567e17c6dd4db0931ae35b56ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4ffd511b76b4e3ef14b0d4cd6e6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63fd33a1407bec5811ab8e90afe7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf8af78c60d4cfbed76e8c6a4b7e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0da7d133fd83abf48d2e805f818b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd50cd04a54d6b71090fee82a292c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34e09348a7aa9530a5bcbe31eeb7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36d82bc79106beee9254385d43826b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4468dacd7a403fa7dfcc5fe53d39928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174757283d796f97126ff9a1d95d38a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f2425d8332eeed48cb6bc97e6e53930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7517114578cb0375b20c073aa9fd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be80f7613ea75bfd734c123d8c11432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df42550c77f6e0e6bbefa01e35292e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525fabde41be73fda6bd483b60e04d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13066dac710f2d51094ecb750d1284235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404df9f19d17b133b6fc8c7db788ad836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2ab481441fd6522024b51656993e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b3620daa34ec7ffdda63bcb7730838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9c703f858e5a29fce9a91612a45639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da5bac005d7a2e3a462e967397d5b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6a1bcf6ff87ba3b530a0bc1a6b0d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ca30a1f3c05ce822e858953428ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73039a519818265d7e12fad889ba1c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3116fc33d3fdb35afad1e21a34d9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2c7313750e3374bc85e7746c5f4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560ef2918052b7b4c48a2837d3710f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4d83039e3a06d98d278a98faee2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7bdc61356f2dc22d49dbc843a7aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a99cfb046457cf4ba3432a7500528c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a602be6af5c87052199d72de6c6c5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4cedd6fcc4c817d7c23c9ddd2b6c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd821e5f6ccfa4d7df7dd7d85799aa8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c4226d40b07a70d6bbaf5c35a7d9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47759ac8888ff017be545d81c05d3eb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84728d1a39f65bf1a53ce7cc69d0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d9ffb07e7cb8ad9f8717abc7bb4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5c928be271c69fef9358635ab4af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0bb50cb0fff59f0d18998bdc295a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b13b21fe56aa8962709911ad14b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30c71bb236df7388132bc9cd9d1ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e678bcffc72c3f518e7f4faf994cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc88e60c878dbfa906ff8e444c002962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475054b91376f8ead42d326e9b77fa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786377e419106f3aecb81494c91801e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43a1fa80682e1f6a56126b31a35d6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e5bdebcb8b885127bb8a313691cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22e617030cc4bc1ea04772613b8a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b2a63b66db64a6263c268c2d790368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80d5b1fcebe176f3377913717442a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934585da0b12b67180d40784ed90ff3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb213952464d4c04ea2877d4bc6b8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b3c52b9ccb0111edbe5f108e769e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a66f64953118342af521289b6d2a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66724d1ae8ef4ddc306f02a7db2638f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf4e8d90546eceb58646623acabe275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6573be2593c7860652e59bb895bff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8304910f9901445742b9e749097c3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a26bbbb132f74195ea40d406fa9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734a38f0743b917fd381f9363097f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e36e3c89b753e85ea9dfa29df4fd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22bc8e3aa3d7dcc7b6fb03be15453d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327a8f316f3dd4304957802fcd79e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216da86f5b4ec49f22dd58a7ae11e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a86c432f3b5892119fe23c70a773fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ea0223680b14b68746e1ab55b5b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06b40a216279c7aeb8af023ed2323b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902f2597b0755c891335981b40398987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a77f449217a59729ed492427ed3a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ebda5d4d99a5ecb4371b8e5cae72489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da49aa18664a448749022a866f479790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a34851e3f5b0b1114f4d6a41532c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662cca05301b23b3eea6b964f47303492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01bc35aa5b7b431bf79ae4f2d4a23c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaeefb5bce991de0d328ef4bc9ca9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e955705d6648a7da83b16289bbc1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9512b63eb18bf2e424ef7eb6070c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60176b2acbebd818253c38cfe60a20e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab1d9e1d19c877e7daa21b0f10e8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679afec9cef4a921dde4e7b1eb7ad9fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de2c6adb807fc4108a6fb1f4cfee2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79267cb2784e393c008a5b7deedd7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eb87bea12686f9992223e4649a4c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5afab5c831c00d5248ef0d7e34b2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c37eb0f072f511ea1258e22ebdb8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fd111ce977a4827dbf1c839ee013b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5970907f0f304deb51581559519e13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb1d98eb1315a9811dbdc34c214f3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15c356a352e5e1777a456bd1b59f27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18eb81de129a30624450bbe8896c3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9870bc301571c66460387264acd75c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710eb87db98826b44989ad00d6c324111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f01c2358131b71d3813ada52fc9cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329969d611f16a24e8411861b2670868113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13140afd85f0d2591fa6d369eae62c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a093cf9907c97c9cbd1bb454f208ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584717eb7c0a18bbf49d301dfe1b79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21148a8b73321db89182e59a894aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0223d0a169208c264d28bac97025a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ce86800d19b2374aa97a611e3b22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7583548d23553b2f9949f3b7f4d246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef5f138e0d25c8f99b5488f0c661b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f5a2b4a372b95872bfef576831047122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67042843a57b5c55cb384c38fe5ec29c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3b5f3be784df548db156a0d55f170124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a459195a4bfea9b1c6a01c0ce1f6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ac3ce562e8c7555de76825443f06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f126829a54c7fc9024ba5e45344783127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32df7be5275b5964e6710693e0875b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a8c7f38eed0ddf8aaea36d603a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def21a9fb00bbd116343ae1a3fa4a1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd5beac3ce0d23742a680b288c354d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712add8293b95a8f43f592610edd1198132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb314ba821b9c8502502cdaf131c87c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597b7506953ccdf04dadbf14efe795134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6774e2defdf9f4db28b86185a0a26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54172b65d96ad1d80c7522019c59dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4a42f6721b4c580efdfe3f4b486a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37588763aaf6124db0ccb00dd541f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ef24c7dd529cba00764291628250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445871f1777b6cc47ebe520b11339d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b3a8f15fb5fdc0609b4ae3f64e42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2321bd4a3396ae84b7a44a6304a31d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e71096b0f3888c49447ad4a1697a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186ca4ad865b993f6adad9745377e57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c042c9b2c8b2cfbaf1ee9cd6f2465e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd28c5ad367c3a76684a7602514f91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a05a4f24abfafaf2fe737b182eadf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33e1727bab887e2fe77a4c063c0fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f19efd5d8795295ce571a85fc70d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69056a728dcd9109b92481eb2a81df1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dcc1684ca99a7c0c88cd584d062dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16941d4b3af40e63d8ee022a5cc1ccd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6fd0b9df1c42082f8d47d286c0fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402af333e71089e167cf0102d97f7e61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45672ea4552c16c2b3bea97fe14e9527155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741d4d08b7d54c704571ed891f3c3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814ce1439c9a4d66788d58b51cd0bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab53c81d0092969fac99339bc31b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2200621feaf3a143e62f813aaaf862159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c00bceadcb4b9ab1a324d62481b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe72b2773eab5b741d2ca9a51b97c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147ecdb7e40eedfa8d8bb469660f61b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab13a37c79d34da5c2c2d62106aa9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b04fb8ad25e7002c3192392be7481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e69ef8577755ab524db699db8f06f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe742ac2de5df422eed60c6ba664a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900031ba9ccf19799e86432e5405e80e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22711565e6b8b2f9ff4377275c0182e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54909319705091a67b1e1cc2a894e64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14278389ac67d19cc8ecba083b9f0f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03cd285b3048eed54e9350ce3b428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191486f2ba4b81a128e57435aba11e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674c95ced0d3a68393b6a6192533f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd6a95bffd30e3eb9133fd32d81a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab937eff63b08d67e40e8d274ec48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa217875a83017ce96a1889cdca140c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9727382c4e70e477565317233dd422177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd28a4cb2d6346d91d51026054c437178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9fb634ebfce9fa2497a664c7a1a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81722b2d621bbbd41ca9112456f1abe2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401d2ddf5dc4b084bfb567520946490181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762020348df694aa339f39ba2fff2155182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db33104d58580d5c95736c70566ebc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5768243951cd15548cf2bad12fe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b474f62b6bd048c778d8230014967185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa948fe3bc37b32d5421a04085f3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a00c02f7b70337ce1fd98c6e31ea5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0de706013c6a64ae44fc2033881a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2a1cd6ede574955041ce18b35e52b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a16e4ad7dc050ee0c334c0785345190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb58968f787143f4ac77ef3c707c81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d90300bfd5598e80db7e22e28130a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afb7d66d6b7108bca9485ac5546061193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed21d80488c6a3c11df05694a3535194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b134c328c5e79e39c25e4321db73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf63671c76a0b152d933faedfb46a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d4711ee95d8f9b7deefbfd96a1959197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba1e72935ea58e32b178df3fa281f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadc09b64b982e512801e763059f79b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040990ea3f5b48aabb8d88b89bc028200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f438249733e6109c6bc56c8ccfa4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede31f3cf9236ec849f65b841eab85d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657edcb3a0bc9bf4840c7fb6962828f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4913989ff9e16d07041e8f5514b656b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65904de01cf0499441146fd025094a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb15d53c79204bb2e317e65852339206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab972262ba7459a6bef8e9c4e76726207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5af79ff365926c8a5c7ebf3b17ebd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28522b54b017db917fd514b270419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c51f05b12812c25928b2f7b2fc8051210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96251d8f506f2cdbe2cddeb987357211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef7c4d2f05a9fc287030018a9ae23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ecb1b97aee1c4fc766e2dcf106c77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d6ef745ec98b83ce2a393b9ae13c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f53e41d9c5b93954798dcb03975e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d8f3be811939f4d05b7e97fbeae38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1582bccea27242df332f82a4bd71de3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac32a7a679cd7fa35aeafbbfd20f0da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d082a40d30a0e23e348ad1426924a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e3d54c60eb3d15cbcdbe74a01248220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e7aa3772213a0444689e08e805e2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ef5d9a095272c84ac98c86e39ce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029aa1dec9dd4b54027c09aa99a3531223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114da72caead89d839d0baaac5dca7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c8203b84675847e70cf4ebd5e488225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca31e13be93b6f7409cb2e5340744226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe595609cee5cc2beaa3e626b0709db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa51d3fb0000d74260c30fbda166585228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee632121ae6ba619c7bc5c69cfaf4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049db8a5e873e1bcdad6ce9a97f0c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0e82df79401358c9e18707c9b19e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc038951c42e4c198b970f426086fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156b67d7b729f3cabe06c45c3eb2ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf7d7fdc04aa7c02011673d2100643234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c61c3b65c64d7832fa4ddac54de8e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e0cfe5497a0b920d3ce5e8a5017b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43b4f4bda9f7ea9fcab8f62df57fc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863ec6081958aee626629e151906f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f06369172aea7c5343099d1b81ff5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed04779061316515dfe53bdbeb458240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4567feb326a82f2b9bafcd55960594f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900aad8681c93caeed999d8f0ae9bea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f266ff075c7a7bc5ba559d9239d9ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c32a13a7003adaf5eb565bea9eed94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc0868910d510fa81188573fd68b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e4cd103407769c7dbe20534d19fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e41b24f82841b473458c5efb3d12b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cdcaee78966ae20966fa94a0261a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b095ec660855296edd2c42d59e373d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2046b71aa37ca143a014f8d4ba3d90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d90fe28e8a402af7d54192a5d4e90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd32408bc8f956700f78a309876c08a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0df505f264f8f841480f047873ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc26565490473cef1048d38beab509254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1a2851179eb5356c4df392f930c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647b041b32f0ee0b7673917635237b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65423e350591981dc1fc99b60ee51220257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a1fdf36ba5bd5a7abd2c31aa2b9ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f4efcc3b483e50b669808eaa52054259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191c1ec62f3c3f8fe53f178b363ab0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108aa312884fca8ac15cd3597adcfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4d1c94c414bc4c5a156af837cd3f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98738b06d9d01e224985f76399766ff7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68afab79e889a2f9a37b0074a81f97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcecde77781833ffc451ffe933c1b84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed23b71e427de79f731a97594919004266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155beea7e154e7b8505ff94df513adc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c8b38c45872b4ecaa705e6e92500268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399abaa883cbace2aae50c0e7d931c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c7615eb0a786dfc879e2fd7b29d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f448e85a85d6bf76111dc6b7edd75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0fc9b9d3bcd4783a5ba48b91261c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a550c20c33a8031e10e5fd8550b1d29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b7a649a6bcee864d176c4f6d1729b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2469611780a9af96adf7579b8a88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa12298ec27dbce0809a67a90bac3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90019c7dc2c5c685cd20326614a694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb49b623208a31036a5dfb1b10245278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1bb874138f0e73f1cfa0d6ae247ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dead670c20377d740d923445e49fea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef47f10c7d997c221900abe69cb4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249523aa7d5d84d55c3867270322ec86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfccf29e381adb0922df831c34fbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f890dd0129c4f585b16ffd1eb52be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca43563717786d4bd7a3d609900785285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff831acf5ad7c7b0defa593bf085c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2fb921cad67c512f9f838927b02b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442839bbba9288708b82148b2af81564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced79926b73bdd5e4b91e5238b1f0c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40aebf0452baeb8b1b1d467e0bdd39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222ef179bbf74fa622040d1e8e585b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3988631f7ebb9d506b4f07ce903488292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c8ad0af79e32ab1cdbce175ad140293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340c1dbb8545cd44ec6015e00c30ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ddfb8a737c99741de6f996819358295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb267ac0f673ab722a82b16409a01d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5df103fc07fe0789b93326cdf074d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb619f08acbb0949a2e49d3edd09e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeb3d41de74427ce726571422e533c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d78ac61a4be1912d84691bf5e187300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c425b5c55b0894e8bf37a5e6248c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503ad6dda90852dfadcc37b0d98ed6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe992f544aeab7de7740bf5ff477ef8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bba964e922ca87d6bca5ae4a04ba9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925606c00f7063d21955cc25b6eaffe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a3a8d2dfad9a4886a2046c60cd51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a16e2d460a86c1b4910361c21778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885b914f96de1ffacc0478ee0b9433308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb2e9767556b081c1047737b449e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcfda7f0696fc2e38ae7d802e25281310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef4b05c2ef9bb2e50cdf6be401b2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24d5d7a2b4248d6f75f75e603b5be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6f4c3edacab03f531a04f198bbc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c103c001707363700a7ce45cf547f9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccdb03cf831e34d44ef10b72b57710315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faf42ac7b4d28fbb5cc43bd5f3d7ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607280eb7a8c93733bbadf90e8303de9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e640f09933a25ce1a1a5934fd10305318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82859947947bab19ff02e84516a039319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906cdce98feee4187471f059cfc416320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735994977a8f383c33ed9f5c6e15df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6816ea7087d6d159c136865df6f6b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a53a2994f0d4a801e2736fc67808d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e109047d8f50f469920101606a19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60aafe941e8550de3c9bf4fb2e3b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5b6c2aeb8d92f74d532d259218ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a40d4d837bc1d8949553c4214af5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d4e935a91a85ca4cfcd2df5bc61b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689116c81b0bbc23b94f6e78ca4b845329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71a612fb93ec760ce5aa84fac197d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb782e2b28c9bc5ffd9a457ffb338ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951197e02e8d04d2d0a96c5f973ff6f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f102662b604f562416cf2e9617344333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b2f873a5e0a6e615114ec05b6463c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aed9b02fd31155aa83cd1965e975f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c538bea7863c4ef26c56811ae142b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67131c374864a8867871bdb615f7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118615e0995a2c1e3fe484375e7dc690338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc81ff03ca3a215ef5b39ef9393fea4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d322d7460a4f3d9961a816ee43380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf79c983323c21f3dad638c9376adee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70257dacdf69798f00b657d04b19682342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d62e1a68e5d73eea46b1d719834a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092254dd022e12f995f86a34e353046e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad71dfea3015553b8a85c4580bef36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b0afe8a686bccc661721b9af6f7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84199100c17def7868d1db7f8f2cad5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbed0f5165d0e825a2b087deafded01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f97621d5ef753c77c43afe2817129349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329d3796b9c837a04b44b0d85f78b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eea736f5861a807bafff6e34c8968351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac754a8c76334a91c809416e01245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7976e3a92390a700c6d4f4c4d6445353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d2b582ab89ca8a156d3fa67b1750354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3999e7aa4ff55c4b6f5889bb1a6a608355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94ce73ab3f217e2767adf22195654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e3e8d81e386ae4b234b6409eb393d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775da9ab7d7f9bac7503a85184fe620f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc7ed5f415bfc79cbcbfc37852f7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f34c8601968709bc8825a9b46e70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339dd9640e3bedcbffb6a779923606f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8258aba4efd6cdd54df33463fe6c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a5876eb26d22138d70b7ae1e17e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326306dbd5ba4071e3668f2175e832d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09db270efb5cf34fdbaa771304ed68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d190a275a49ca6acce858b084ad47f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbaf1af49a941af2f2d37a2a49636b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5e30d37bf710d8bb553576d2d41f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd655f94706809b4ef754c7ef16587369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5c65ffe66c944a4fa924bbc42de8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d6463a10bfafbfa0c9d9bd16ed46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dbea214896770cf62a076fe34a9f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7e393471dc634ddf9e926453f84c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dccf67e59ab151c6bee1357611384374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabc0d2282b9282a900b87a30910719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b5fc058567294869e0de1bc3c7e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee245d08dc7830830e1586b894d1b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e2acf94c25b79a17ffb16a5d9dd87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ceea1d2c29d524c95f187a941bfff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425fbcdbc7127ec7755185beeafdd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fd4165844b2e9198ed8faf0a84f1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d1c4009bd644cfa0a45c3c8689f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d930b9f4f39077a8e1b89d8f8096b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acecfcbe9558efab60e95163d9108b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af523931cdec16ace71d8ce1ea80bbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64121a3d610d8d289149bbdeabad295c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e67de9913cf17987b7befa1d03a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d55ccc360765b20aed0d52cbbbb92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77c71d9d07764a34ed2d7ca5c035b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e81c7a724e98192f628b66de1ebae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f73946a75f91aa2f2046b204ed993b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507d526374cc45f1d691acf3b2ff83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60267c7bd7175ef2d1c5e687e7027398393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe2b03c21481beb8612bde0df3a191394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3584d1d253e02af3ce9cb0651e4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711d678a20bfd238fa0b707a31710f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f307466995510555a1e64a6cf1478397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade50527b3fdd4e828530f87d5419c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71431e8e7e5d4ea4c036090778043399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56141b7b3608b402bf31d23d2ab8bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ffdac83ec627423388a233711454401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be1f18fddcace51e04a61571480aab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780399fd02d2ca92b4165384386ff5c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18cd7e040e2ab7dbc3128120faca9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78a94d58b3d8203a302187770fc82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d11143a92f0b20e76abc33a03f2ed4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c172512035716bd81f091dcca3aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32997a82e1ca06164e3d3df09e15b91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde83e13fb2bb067132f4a23e55627409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec3f70cbaaf619b3ad2384b3c251b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7b861d32cc43d8a176690f9bc534411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb8c5cd94e9cebede1d2e9d929157f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5e785e15060a7dce626ebadebd8e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517be4ec3a377e28b7d37aeeae8723dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b633a028cd6bfaacdca24caaaf530415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53dd9608a7563f690094d3cf323a60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d86ca58a7273d2af59b0a7ac50115417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a41a7c1a28fb622e76daf1a3faaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0bb131a10928630b44658d3dcb298419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed54c0c1294aaec6e9b9cd1a32c86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b620c5fd83ba098b1b4598c633ae9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248abd6e94744a7bd3682c0b83401e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13146bff29fd576a2e07435e71628423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353463d3c669ceca551eb64f4f1c2447424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9b1ac2a7424cb980e130485c1499425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a911b77a1f1b2ec9c47517d46c30ca0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57164400360ccf4357552fc9f32b082427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929af1d2f70b040b362acbc6b4bd0a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec3cf7b8d8ca43e918cf2fb5b7624f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b7f4504475250f22f56a4d37085fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8999fc023d9c3a4d5a45aec7ad265e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907795e7c360cf7267b25ad8fa254d60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbcb287b889bd12c1f8133af352dbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabd4e8debd02768ae8bf8de9f56ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de7f487ca8948a28cf33dec657a162435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100007152436a39651a9a69c8a52b69b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebd33bed2cf6d298fc9e490e800c45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192651d27ea744ed52c7de8009dea5bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348106973b3ad3ef1f9f7287c073ce2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771b15ee57e2c34fca21c30eff3e54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f213f1d6c4015acff203c5f0ddfa1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88bd74dbdafeaa13725d4c12544cfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483880d7de89ff575ce944b77ca0458c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e37b723e7c61cb14c67d5071ca380444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8859129b075e9d720514feb207f3d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e299084c67f10df79fcbc107ecbde5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a62154274cec9b458cf854bb34ce9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ae6fe07d8659fa7e48b188ae0cf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd8057eb34c3fcd08d838f95dc547d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d10d1a075fc298b765c0627852a01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868e7e4aeec41d71a21041d2e30079451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a761f0751f221d80d5de5dac3d6ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992697fc1d5d6815990a2ae8def946b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0acf59ae517ca5723ac9f6b5b1ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576225e8b862c30f8009f7549cc89c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec9014c25bc0052122e11cc0a532d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3a35833c917face3248c24d9db9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11457eb766649e1f4935571368140a4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661451d45b51e485bae94b93bccd86c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c72d7c899b8c2e930f87224cd84af8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae77123712236ee7c31adf81f98178461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cac5cadd8cf3217e7b45043eeaa41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf9089df0c4efa2a6134a2b6fd790463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c2f70a310b8b46e5781df3005c57c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054667c9bf06eb1c2636cbf03500164465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b25d8e4540149dc6d62fa8009d5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c078b3d352da4c07285e4b241ec5bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd065b15e9ff3fa7acdc477603d2fc4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855043c044960cf88f4315928fd41db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982a070db8b233605c8bfbbcec3433470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4645660c61899a7f7943ac2cda82b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6801d1ab70dce1b394a03d574a5437d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4f930dd525e52ef7390a496d40e14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa77f35ce840bd4d3c959cd7e12d4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaccb2bf713635e4e092e254c92472475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6864de5a34a5a6e00470bc101e5d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7d19bb96286433e28b80dcc65dd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85745292abcd95e084dcd543e2ebbbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92c45a75b485c1f44416812aa2b8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8d9e44697bd788e3c5ed80e7096a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e694a41b840d8d5f4fbbf2c1bb8c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aa198c56ee0c1c660b545cb940578482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bf042427fd3391838c4b33a7155b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3528638db2aac5f2e0d6544fc5a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668bf3cd63adc49090a38540c26beb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835c462eb42ab7e9571ad0fe0d7807486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df0ce5844865331a29f38127203c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001969d371f87803adafca71378cf32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca2e654c06e939404542b49b1870b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f8c9fdf97bcca39a3b24775a801e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843015b460105b2716f341041cd4300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b73cc23acafb5c24c8493f599a54d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4be949e978cf64c52a375361bad1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553cba0a84eb8b0082b34a0e86e208494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8048096106f17ff015dedf6d8d4d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363723cf5acca3a949944258e1b28bbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdadc2800109b2d242f8ab0d09eb3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fe711e8ac2c49fcc1a24d2073b15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e7e78568bd25fe4a5ec57823104a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd9c3beabd82f0ebe7736744c0a526500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c82ad5b0e54d2f2e04a2f3ca0d8315501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c1f489f996916254b4f61f3181b0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5bd9a440a05c9cd5394e282a4890503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd574053eddbbfcda9cc392018852c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b208855948613a6730a271511bf8cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b491b882d952bd1708352683162a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc66017c22c6a3bb8d1ac76a0b09c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf41688e835009bf60f053d2bef4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b4a0d13f8e3553385b6c68815754509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a24686946aa70fa8ee9758d9e5f5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985c310b3c05346db0f2e07e648531511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafdb32ab1e3fa547af729c010cbd54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a0358ef73a84c1ad70e6c6a07cb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e18c2c0a5ceb30d6a1fb15bbc6c8de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b078f04d341db63a7039a11e276e2df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9b3afb5f154053a340f62657807c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff33e69428562f1aa18cfb504f2b29a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3097be4d0ca98a5978e9dddf1d572e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf7078e3cf17c8ca4326d3407de909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a0d3ab2c895cbc7ff76d982bd17c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948386fe83fa3564986d92a9fdac34ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937be65eaac76e9686bb93ea7524380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcbe4bbb8b56f1482c987a0e86bde5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d3de8dc1e1fbedaf25335c77a5a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ebe7b6f907df5d559825016e83967525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7535df6863a5bc91ba6d65c2343265526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0f9ca64dfbd13ca9f9b7958541c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26894776a71ae89ee81ecbc79d1371528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b715b9d3a68402163a8c6bd02da92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01cfd66505ccc05c6af206c8503734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae4dc4c036f4d4c772e4418a55eab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a02ed791b86a2bc6029a431af990532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb300465c120895c51d76c5cc2aa72b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882126cb3bd0f0cbf985f62707c93e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2294d463531d6e95c2f1b518229713535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99aca61c2c5d107934c7fdcde15bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d36f5416c67bb22ce9fc1f1d404ab9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbe4f9e0f7a54745ae351b12218c6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be427f35c1e867c94aa4d4ca0c7721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e9722d938aac7cf0f484e737d841540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae35f6acfc4786b5f6efbc95cb132541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06cfa6dbaa5912bc0e3337654c3b6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41757de54f8d4a3d45094aa4f10ded543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2f957f5e994fd9fc085e19f238e8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf998b173a6a52734d7e46b48bd4d00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31600d934650c96364f7d6be86ce73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b51de06306cafa7f960d7b77175e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d2d8b359f8dfdd48cff205e2995b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c3283c6a52280056d3ae34bf0653549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196027389e4848aaf06a3f8a5771652550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7971281158b51e41979b588d4d02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad5cf18da08968ae4fe57791e6d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b3057a3324672e74dac4781cd4fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce725de7874ab410f0f2b3a61c7c27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a493997f372734d3764a0089ceba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950838cc66522f52dfd8c7742849c390556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9ceaa7e55b164b984e3674ef7a88b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d899eb034380a7da8d474a456b992a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ce89387b72c65d38e00673b8e2b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e33713d62ffc61fb0cf4197d179f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901e58c6af1ef26a9d7413bd667bbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee64bf26a8f3b2502f43b033cf0b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcccbc8e813f8569d9bade50f45ca12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb48b0e0ef6912158a2cec351eb79c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1b01fc9978d8dc661b7ed38ef5f56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a3cea75db3fd684851af06ab3c32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922e4ae2ebb2d18e0c24930c49cb5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71044adad69346da757f70c2400ed89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83655673432c63e185cbff1c6c818569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b13c6dc7f9cfcdf89faf00d2d3f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cea85c510abf5982f60f1994d1aea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a30578a7fe0d1bf0c8a54b4b1d68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd170ea0ec3a1465b513d5444aaa15a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf14290357897933df3ad45d0e0224574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ee5f0c47dd562444ccaa8b5b0e01d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ac7e6fae2b47b840eef49ef1133d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba1ab97f6c6447b840eb808ac267f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c60ddf3d64142d1cb2581564a58d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81f0424b3274f92723e7de28fd7df8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f596152cab3d69d2dccd0aaaf3956580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe1db2c1e0d8c258b032c18f32fee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec80e443ef67e0e4ca637e115d8f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a56ca9a198f80617a346d76f1db8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8fb3ed52a5b8513da691fce87119c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa31f8e0242f123eb6b3cec4b98a5d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ad7119198a793730f99b27d7858e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb835d7693632fb28d1f97a57318116587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168239012b32ab3faed64ed6e9be85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682710052d9c2fb807741d305092866e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd08388c50436b4889f584d2d0d458590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827cf4239c3c51b26b6ff553ba21af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeee25e88a2ba59206640c88f1d5664592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cfc86c49b54cf4b4cbb60551fac6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb7d3e0fd25401df7743477b0aa55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb202555362330ff19b276bb28ca3d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745704f6f558431ca07c38fed71587596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a854bc17ac0a41b7db8579fc43a27b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bcfab3d858dace83c97a83610fc1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c63fd2e9caa29b2de36f351b898e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a1a267e4776f61c2e1327f6e57f81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0493842b8f563c1489751498800e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d78a389c8a3a138c43137203947ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a02b1cef3a090544edeb964ca198603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea0a08bb135edb85477fb38233435604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0513c99ee3fd8e8a1d2e0d5aafe63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef5fab47aee433827e62cb9de4abcd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe50307c92bfe70422652aa21cebe6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e10f7aad4d4ed6738d2fa7472d64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6839b0f4fef020ee7953cf61b2f7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b29b7ca381fd838e70e28e3581771610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2acf485e5984de4e34b4124907eaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5bc55b11b9ec4a7eb29cc929bb3b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57f03e83031a50cc48423b721b2814613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcba7e9391d4181008c92ab72e3113614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc010dbb0a460aa7e8bbebdf1f79346615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab1b340af950893834f761b7b3e02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc4539e1354c945d19253eb875086617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353169fb47cdfac251bbc4ec56e0c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ed53623d08e172ca728f450d353c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dffb0ce0246e478dbcafc98e4c24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a2b832b45df99f7e20ee9b1647c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9ea85e06045ff1d8a131a6a166c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fe44f9f5adf9912d4001caadba0de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f14b3e016097651f0b79f7b58e2a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b5fa84170ecb51c83b231b73fceb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ebcc4f022c76f9b112fa52a47d05d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dea0de8efc50845618f76eb8ed16e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0b7e382412f0815fa707b8050733b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377488f9f9f83599797787c8d3114b50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69998f55995132acf5e6b288a368efd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50264b6e65940ab7518e18c23cf2fda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dda6e17903a7bf46b6db7c6d7aea8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf9b188a3049961c42c10f8e3a3ac0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce94e536472f9205d501c308d6bf26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551951b3707aabcf5f852c279e64487635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c44afcd35e20037ba553a6ce7166636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c171dda99ca62d51ee4195af459ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ada8069d3f8a7a90ec7563c9a4272638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515bd2083a37a6350394824d2c13074639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ea62e1c2e7302f497dafa85e6c8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc25ce389094580d3250710190a180d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce747b40eeb81c94c05ac7f7e7625031642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbe037524623f60d4762b3721a1286643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9581ddbac88e1ffff541c3e9ee4f4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748151b761d191edc925ca79495dcb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e3bfd182c4e14b8c127c64ab539c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce765931dd27251290f5bc991a0951c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921413caf9e7081d061f9cfc3608cb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae08056edb22331b9c7c4fcc919b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41371652c74c02ec8adecba07c38b512650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d3e1e92e782de98ada7445f1bd10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f6bbc9d8e9a505071e1eebfe662b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c6f879871126eac18a122a6703e8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345101cad93ac8b04eff722401e6ab2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c0e822f4bacb8dad0f72cddcfc42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb5a84cba43d2ad82d73bbb6c8cd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0049857169641edb42a849ead4d67f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1eb30e930d0117e1b2313764d3c4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e0219d7b1331ab5c55515af56a0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd440391ce4fd7aa44048c1e9b9ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc2e0e6d1c2c371f48494f951161f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e16d7433ebcdef09a19dfb90f2fe55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a83da13f3d4982df567298dcd516f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eafc3d234566e0d098cd2d9e4ecb00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e5e668cdc6faf678a2513040b658a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5390e836cdb2fd76f8e9b03029323666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aad3c98d646aeba1eee208f80bb494667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7fcacc2cc031579d29c5182aa8f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c40807297d6dd513d12405cb3899669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88acecc9b4741dca7af61df6c6bda2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a54052084c826314484e24e43de76f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cadab0d92461dc7051ff834b8ab300672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08634205cfda2c37cc127d535c9e17fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b972527745fdff96d7986ac0db5cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd0cab823de6d3b05b9c218fbe783675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b621b77859ddf73f70372b55ac7c5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212693738ad59f851c7a2e63f3e7139b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6a5f75f3722b281e5b3b5e59c583678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f1e350e30c696675bdb591caec223679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a6ae8aa89ec4166a3a1d83109033680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaae8a52c350466f19214e2643b5ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e128448fd811aa8b115bd92e508e63e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9829e83cf38238d2ab6562c5b0dc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc3d7bfce939bc64d226279aa504e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19d38bb487f8bdd61b849ce095446685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441caf08d0905c171e2218ebe53cf369686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac43538598ff28a299bf939ac0e79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a1513ed37efa169073b61146b1870688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f746a3edc1fd6dd1692f58ad9aad2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdf65c7e13a0e1b250fc24ef7b6fe2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245611ed94b58151d564f68573b57f0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa101b69e56790a505fa5853a89424692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03240f28f940fa1fafdd929a5d5fc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bcfa0b47ffde8528908d18414f179694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed2c42852a4cd2a69b3301d8aad0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478afeaae0bb0e7fb7cf16938614c234696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c63dcaa97eb27a7e31b079b2ab3ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a840568e98b5e882f153fba815fc5f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaac636088bcb714b5e26ccddacf59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14d7cbeaee50bbc6b79771f44cc99c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d43af8d21cffec59866a349b39790c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940c56b393e8dff1be9995d36164ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72388718334ae508008486a5c259a70d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0302a97ed4fb8665a3ce72353d076c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ea435984b94bbd0a618d1f444520705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a7d99417d37e63a81c3528da8a78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336d9dc6516ab8dc1962c21bdd12b98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaba62acd96952b1ae32a2a96c73fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578e85fc5d060535331077a87a41f4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526530c3791c815b349ff39e9996c901710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e8383b9b2810cbb445db80c4fb263711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e120ec6ec265815edc07294d723a830712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627dad78c13c1e0bbce4a081d4e78f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645b664d9e1479d9c7c5a795a86c26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46b2d94e73ee136c51a12bb6217d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523f674521c5c8cd713a087155c06b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660eb0db3435546743af6d9cddba1be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02737d172eb5c5563205ca5e3f884f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c575ae909c9948f93fa6793607fb90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a54ec0cf65a1ef7e586f87186a97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a87336f9957f68b310485c0c5ca85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6201a609c1e27bd9208d16f6e3e26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccf8f7a2381141e9c6ea48c00c93cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da47638da023018560743e3eb461a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c7e0139324a88f6078d889a605b99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864717027da1890db74ee256c0a36f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df082fe7dde10f0a8d2c1268f489a47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab184225470b1936c1215e2dff1ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee0ad8317417f72e760e76f0551d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd132af92e4f776960ca37d9bd189f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf391af82c64839ece3337dfd41ce6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ffb803f49a3de30662f97f0063fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba05adc359bfd3500ea7c7393bad505733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453af2dea679993cfc6918436704f3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2effaef47263d2f721687d580317735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e32ea6225f7c826c683cb8805168736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b8c726d3ac20c9973fd375803ac6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea82cbadee830dcc3d99780c9d809b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a95b6a6d2b2625468756ea053837739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163ea749d18af0f41eb3b62d9ec306740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3e57cb9bc4d64b3bf49753ea806a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba19d0cce9092e1754116086386caaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0de724c51e69b8e7a76ae2dd02ab9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcddbec47bd9b88687a07e3f78d4d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad44284f5db4d089b3d18992bea84cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b426fbbc797fa4368baf6557ec25f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340e2412af37ddb04d09eaaaf72c04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46828dd98e51842ddd4a2d8e073f0bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4225da8628fec737f8b7acbd407da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc2a4d6cb4b03f5b59466f61e36db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9da97819b9f35cca6bae8cc9867dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58a49ba8cd9d2a6be5d9b622cb80d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ef9fe6c845fc48d797139a27f0f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c081b2eeeb95c7d26f8d6b404e16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374154283c286ec500be720c4088678755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21f65bf3646ebd4b5dab31828d4e25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c679f328d093748980b8aa73e2b24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aab089c09e4600f72f1924466933a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353eacbb821a1471b0071869ffcad3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312bf6eaea4991a9abd01b41436e30a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7154927de0fb175801e4859496f5502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df04eb84830a253b64e3663dbac78883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2573fdd73764c2e6955aed569a9f4d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056211dca651a813af5c9f86925d2aaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0eb18a763511430644ccb1d24b1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724f303d6c57afc46fbdd8325e31867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b692899685a2d09221a159a09b72d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8ed8d22f6e5b2b250d7f4ebd67959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fccef88150b39565c6dd8bd1314cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95c8b33acb606a010137286c2ef0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd07d869780bb9d06352cc838f805f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87e9bac16bbf97b794b18aa96965e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6380e8eb4603dc7ca1df75a910f9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadddf3276750ec5ae596da67bd120c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020426943cf25cedd445eceeac099716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30223a29b20d075730425a5935fca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dcee5106e285a33d58b7df4a2f46018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c3ab329534fbb94b9a0551360193519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca264ebebdced964bbb5467aa2ce8d1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2ab74cd443166e328ac6e690e2bf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336939d9cea8a398eaab536a49871922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e449c5722c01f794a50b311724bf9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bc2023c2ddfd936518506e8bc3b7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663aea9ed1c32fd3a479af7fe11a7be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571915e0fb54d4663d717bbf3875066426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4429ffd30b0e6f1a8e11744d9361927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b030faa79523f3cc18552257441996a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ced59be0f95852271c4249fb1816029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04934a0bb57bae9dfef0acd2f69d2d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52072020a6fe396eb8716f91b7f39031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542cd33e50d27db12e16037787b78232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9fd8a2514230cfb4c22861772a9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2e2540e72f738f195a60c5d60a8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105804c9ad561e43904ffffff0690b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b701cf5cb153147d7a335361ed26736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261befde1224dbc5f87e47a3d55efd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e036859a1990c04b595bb27bde3a2f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b318dcd4e40054fdde447e9c48ddbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe647a51574f0208e355cb6ff8fdf4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c192dac42666566c1f4d12bb39ee2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cfede98862d834f477b513f25ed3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d71dd5dd6c662bf08b692ceab0953443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e881544214284fe4cae2cbc98f24d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2401edbc9c33bf64d43b28a797f6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387bfbec080bdb11c766c85cc407c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774c9858673910cd279ebcbb8f76cf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2b0fa8efbb2b477c6c6d8218012d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fed3a4b6e8fea320c6c85e3b5db749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81397a70564f0080654fde5abbc7cd9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faac10f6fe833482dadba452713634b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ada7de45c9b1c2012e821c2def3e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e913a122676b7bc18f92061a646a7c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595a6227b450ea9fe04a4d47437d6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b544e7a7e247c5529cfcc2bf899b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4126e6c8e40922ffd9baa6475ceea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1f9a68e52af80cd27d58d8a12adf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c641f30204baf081015e0aa0719b0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268486fd01d1ac33f02ffeb47aa507a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae939263fd25bf17e50bb7602c651d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980f72b7fe3d0ed09880617c30db3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fea44fd9b71409b4082f29eced4e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68e4bf2e9e69043358d637e8a57f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de870ac68ef0d9ecea6ae9cdde20ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14551309df5614d570be524396ebe19f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dc71a615cb5273803c860e5e5528f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc42c912e82cf463b09a03ff52d9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9131f17caffe8784c9edf27e2cef368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dbc0c2d66e56493b19b208c20cd0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb388eaca8c6a747d8ec4b3fd86db1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb796f45a2fd3111fd2c3938315890671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68422521f9884640937eb19591abdf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178367740666b81382ea23f927909373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896941c7ea8869c53d97bb84f1d7e5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c7f9c4ff951d7bc3f8c7f6a269a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ef13dbe1bbbc3341bc9de80ef1d7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e26cbea0e979a419d31f1223e55c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bca428013c9ad97960ee09b1587b8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021bd37f5435fee03f27df4eaa777e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44784870d8263284494e6e6a362d0c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957de41f17f2a4725a8b5d5a507d2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4a7940e7e23180194de31c58adada82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc17d2726cc787ab1508445c6ef58483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad07774ea5a920e2d585b7a44b39a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd800881bf56e914af9bba47c176dd9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c071329a1cbdc04a6129d7a4a6ac22f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aadd9df1ab40d28f6e1e2ca4325f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01221ccd72b60a2805e117d122d10f1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194994965589f3d946107f5cc22fbcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6605b88b1db1c829f40b45f1e993190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d159d5db160a4a03fb847001d3b9ab491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904b8577111a4f512a3b4e00566474b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da0ca7a0323be5410d1853290a74f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d82340745d2dbd367e522230a602d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066769b8e8f898ffe66c9e541177d94295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8d62bb7e763dd8849601f66b5d2b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e6ee541958b39932ba6e540066b3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce12ab71537e5ef1310c484d867442898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f51ad0b5f4dabeb2d98f301505798299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134c9b4bdbc9b9146addd310c575385100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5f6ad0c08bc0302f7cabd4ba4724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce77ad5438c325b334835ad05cd7281102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad1bfe3764a9e4fd0860c45578513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24221ec8cb8edaea00750a1e5c89c19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a67ee12bcf44cd240d6e069ed4c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae2c1e0ef2f12bd4e7e5a34a255587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652873a4c0c7554287cdb20f6afcad3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926007a65dc9baa2618eb577474c928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300778732addf6ff46c0bc78542357109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35187b981875d5c2a252caaa02d464be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498019b3c49386fc859fd6fd72352ef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e708f0d7d27a3a084fe348cbec6de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38d371627aee5983f543046a07f4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a443cca6e9218b22d345c921fc2e73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e5ea9151f46e3c9f8093e2369c94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0f65da9a59543df002fce67cf5cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80fb50c1740bb01fb6417d8063d4bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dba69b3690c0f206a1fd1e2ab77e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe86afbce988ec1bf4c9cd323f43c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe17f469c5f462b726898724ef044e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7dfd43aedad0ca08190bf7a3d8a48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee528a749ac44e4f9d9982aca775cc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269e5e862701db0f01915a947c91830123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541341b11145f76ad6328ff9b657373124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991b22faefa0efb49b36e331854612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed9f935636667d6c3ae147a06b5b1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aec7aa48f20f9a40eb55c80e4da24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12ed3525af95e25566de607dd4614128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23058535086018b1af8ef298c8fc397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e82054dab446d00f81ab85b40779a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26aa477a5172b96895ca1a2536227131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef778a4ec623660b4decafd7ee176132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664e6228b331779df477df8de02bae6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743dceb9503e304835ad66fe498544134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626b18d66535dfc3af3bdb6ae52d278135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568145e75cca3b4b0be869bb9f267652136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e6033d725127bbe236629cf9ff853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc50c070214065553df1f838031c75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380219ed622bf4959372660edecf86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce107fa73fc02b98fa77cfb31f809e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366779ef94a8a61dc921d8b17668f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf41381507caf9f259dce2c675db2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0587b8851ee45ef6632e6ab21e0d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38808d51e772063e5910cccad4181c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6f5678fdeb9430ef8dcf2d9c5da5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72597f874a2e66dd1deee330303adcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941cdfb2e002c1fdb756af8a0bb26e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1069068f05879352da44a403fd1825f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a10b0c2467487aee0e2854e3b6790c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387723bbdaf1d4396031cad66624879150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5928c5413d99c6223bd33f8b756974151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ddbc68f655a4879e232cba0996836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6fbaec09c7f39bd2a6b3c46609f3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ff22a1aab4693d16570ac42782e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d75d71bd8a84f158dc6138a005d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609e48e30a92493b1d48f2276adbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2a82316bc1731a858af4ec218f740157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a5ac981c304d25fb6cd90df0225ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000afda4787a5e27d7df6f1e3e044901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbea27f3e4c720e4e8d46ddedafc0c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6385d8d073ae3d270a8ca9b269dbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba696e7546ca88edaa76b9c636b604162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b227466db01e350e3ede43ebec61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3e7cbec8e2890aa08107a08bcfc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be96829c8fb4498aee8d7aa9e07ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d909544953e57b2e6d6acbba130b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3da621767f443f07d412c801d54b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305a738104f36b37e226e9d80bdbf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc740731f272e89fdc105f88b271e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdb9c93ae76fd165fb6f2bae6dd21a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75795a9a5a9238dc4c15dfd629438171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056845f0d577541fa8b8ba51d4cb950172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f8712b3ded8e69be508ecf50d81b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d467823bb9cfaa723090d35496b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad686824e98f6296249e730f2d96afe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925564d417d89ba1c1dd35ed91ef4448176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4678143269f745277755463ea16a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3651923f1d41c15b67bf708fe098178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3125bdc6e7d88d9ae77586d79b0ad49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968629f623b5397d6c76bdeb8d42745b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf479a2e8c746571039bbf35a5f574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360a826b3510cfb03d8dea2ba78f93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67899e0dd7c7235ed8fece61de6ba430183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf14071dc2deceecc9bc5be90c0aa6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24803186c227085f6365c185b2b0e67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f01acda62180c12080e87c09ca1eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7dcf4f55a683838d28ebd256b840187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43c2aea1d00252cdb88bd158b27d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1fb90d6e8735ae388cfd9065f985d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb80b6b68703529fb520094442042db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb4e7a0489e9a36d3f63b95b53a21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183494f863ac07a79858cb2b8265813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d2ad6451955893c13d15d1d02c0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9bb26fd7d921d546ad03c2d01237e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbca83779f204bc0ee57441014f4ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211486ec62b78518da715f0350b4040a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5bc25adbe08dd1fbc192cc78621b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aeb84bf68b98f6f022ff101afdcba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ef00c39e2cfe1b5ed503d3937783c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56589b378b80cf585a6a7fe62e2d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d28e751b490ddb819bd883eebf81c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf755d840337a04673d1e58a57c01f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf5482ea0530a2f84b14a89b1c3bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a84c545affccb39433401e544120204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d521c0749bc1911f18d3f8cf5cb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1337cc4aa76d2a8e41efd339aedd70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe46fda807b7edfc18acd15a9104d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6744101554b5998735aa8ac9ad1f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c503b234966dd25c0eeaf53d23554209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b06110ae0224755358c3218e0f83d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257e121bc9ce9faab7ea34fd6e322c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed21870a57b5effcad1628c13ce062212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571091785467e0d0abad15ce4a1cf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bba7b588eb5ea3b4b05ce3ba7b59a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef33afc540356535297c24913d7fa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fdf66a5239cc75094a3300e2c7ef7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5bec21b8d5116d174a8a6410305c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3c71aeb1015b0d1c106883153aa9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb9b464e278b3b969e2ac9d8e10a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a578cc32f7c2deec46bfe4e8fcf6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227d14009dc011048976d910dc0c5bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be4a1f28391e199345042e1e3d52a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ed3890839fb9c285474285b097195223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dfc25b53cfe29ab7e4a7c52f32a7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993187258e70c87df82824bc7086f501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f850a78151843efb8209a612d21512226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217328a74e279dc311916109cdac4b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93015198cf34a87637d0acc4a15573228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c5b594c0eee174bb3481652112f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d037be0e902f598df3c1547a1d1ac1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30fb72f406ab0209ccba0e7b047b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2813e47ebc3f93ca612025a409d05e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad9e71096f24ebe9d10e63d95fe38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ff1bb3142f43fe9895cbe0b62187e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf21c32f76d84fb7c1403844cefa5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a77333badb71997d24deb91688c68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565679953a6866b5a985e89ff5ffa7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46342f0768bf069d4c7c177d5170b9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1d2414b7c4d768baae99b30129d54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5373c5401e31c3623662e87d385135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1e7f3a975243f893f40ceafdb13e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed4f60580b36d6e0733151c761078242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4a22506f3e3c41c664a1897d00577243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e78d50c7473424bcf773279ee5b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb61879aee7e21827a405268e8b866245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961071aac399a9ef5fd91bf56b927e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee8f40e0a342186eb82a60f11710b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291f5985b9a6f118a32fe9666879dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a81982a41d85070fe9d5a8c725dfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe485404b21071e31da8a13a8a10bb3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae68525431bc07eff0011c4de54b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db207b7fa699ab7349d11e35cb3e8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8808f44c0c8f1ecb86144123faf2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f8595a094ff130cd4d6b9cf19631254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee59ed44c1f13257328c84e30503da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a92977ad867dbc70f23b40045181d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6219ba4d9896918145cff3b5ec29b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09065431a1b58877b480ce596049df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8cf9401b854fb4863ff87b5e0fdab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450ee5cbb74d6a6e83671e552320fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede409e516989082109d9bf1b8130119261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd660d717cb2d031627e3ed85ca42e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9051814b4006fea3e466c15ebf9efe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a9cfadc6dcfb47ec0a0c13f2a4756264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fce983a04ab6ef18f616e9b466fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d99d00311bcd8994dbeaa0757118266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969e3214c51a2b99fbcdfbc3097dea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803c2e54a799fb06bac898e80c5a98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8e9683b89aa1b5923b1b89555258269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412d0fbc3e2a166f40ca3c5555080bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31141d88cc682e8a5197e7509b48533271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1b8ca1299a5c7ee6e9cd2d528ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e88e79f9eec1d11839b971379564bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac43bf5d4010f327b6e760d9359ccf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dddb57e02248c108739c35b26d20d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18e32cc109ea501d5a91c7c2f281ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e334b05e19e265a5655cb5f6cebfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274b5032929e7e8c254e33945ab6be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881a3b2fd03c7ff27201ac34496576279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41182904d6ed94c34fd406389129ba65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5ed153b4a14412d8445cc0e7e591d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f864b16eed1860e8ad17a3cdca8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe850ab1c28c5e6121511213ecefb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e251694cb2327d5db8c08f13da825284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fcb651b9b22213b50a602246f81dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0d791df770036a449731982d1edcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f0872e1ea894e2b3a3fade27f3684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dee89351fd73d2dfc6b491693187c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0868b9f92df7fcdc545ec216111a7cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756c05febfd2058d46350c052e2ddb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c5be41f54ad5ff9e8952c7ea7e3e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfe678e7d32bfb757007da27fbb252292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f628c873b3d05d58cf3bff93c62387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b95af8e7da866bc13e5cf4940b55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3bbe3ceddb9a226c813d4fbf00ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467447bef014f0931ea133348d886d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fac559d038a23733aa99fa57768c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567f9b41ba6b53bff6f8f23056bc24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c904f978a1a827851b5947b9ea81e60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5832db4467c9f2a9c28d6886df977300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621648f9b5326054e83e1b0d34baf02f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb8fe1d8f5693b812b1309cc97c9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9734e1dba2e1b541fe185f306d9e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050ea3b34bcca50cd2f3d6c45d599bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4e6d292980d7b2cbe72ce8ef7945305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458c76950b827a17560dc243415bfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf86b4443e71c833e0e1f3f43424b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5718bd5aef68b500bff522314580fdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce99fee993cdbfc6bb90fbf14c00db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd781452c54730cb6747110e636d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077f6a40c845f9ed95eae8bbfd3f8fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf3cb67af918dd40d8b52cc6f1d82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682fb23a792bca444d268a89cbea5aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29520d7cedb3cec9ef76275e111e9fd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e19f67985a334208df9989bb4cb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34dd1e233f08e5ccd71d8650a6aa7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52955794e140c93a2c6f3c2cf85b96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e364104353b952c7129179f39ef2e8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6cde00320a5f1ea23db318d86dbbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8ad63cd9cce0cde8a0fabf94b4a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91dc383ab4110e16391b9c376f77f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa8dd0fdc076fe023ce8197e94e61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7aa0f5bde9fd82f4b2c066ff53f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5cdfc001796369a2563acb74bcaea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8ee8bf55443c055b31c2b961872b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6485d799d0963c166b44fcc5200b82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ee997b59f43fddfb1aaa686e36e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7adf4c4777068fcf1370ae78ca23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0966814995ab317587100c5cbfcbc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8babf8ddcb875d60536c9f779a6d96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa8c50bdda6c47cf7babbecd1ad6ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1aff5c77c2c26c11827803886c939332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876de71a2d6b778926b5e04644e7f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c24704d161aebae212fe2a5a43557334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e75aca816e1ee75bd77cab2386e688335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887878e8a035b3271056306c2a551ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c68efeeae516ab2ce9bd1c2c8f6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029c4df53882992ce5e45b1ddac54e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed3f571f5a4b3cfd6704e0b952d5d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8a4ca59b69c974061b348205e9d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0fec2ab902122fa1503938ff79bac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7662ac5f26dce52dbe6c98a76837b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33a9b57614f45a0143a5aa133a7f46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01336ba6f8551ba36c8bd0818442c9cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3505f8fd43b8a609d805fc50d845345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b9bceb2fd5676246c9d85557b4d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74772afc6389b888ab47e5fdeb348347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e112fd208eb164b2e5fa2605974913a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eac3b48e890412c5019b157c60436349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68837ba9e24761c82fde81566b4c52dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe661c5bfc1a489f7a507630a7ce0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ab060360effddbd73e1f1708f0dc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144231dfde6a8ab33d5a50dd5d65f89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c09589d9ea7bc8346e76c408fd26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a67bcaab667881d93ecabaefe7cc8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579edf0bf7e132521bf6b0d69702ff86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73a7876df5648533894b834d9315cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08089f216bd98af0cb2cb100453ea2d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629febc73d60b64f870359d75a132698359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc27c3c458c79dc734b7f1657c1fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f13e6fade68655cc2aa19dd2d804af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e47014c95ae8666ae24b56162ad9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e80fd406423d61c2ef5a693e0b95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f506d47a002b03b50e2290d66d29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f469829e557d3ecfe20d8eb822f51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ae0031504416f1f68169aea113b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a520896e9df494588ffef8a7541a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81eed074b594d65260a85b4fc5e73b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a191da25170e3c49da8c196ff9596369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3002e084af76c053cfb48e70ca44623370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50b34a4cca92ed90fdaa5b52cea74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68520c33a990af4ea000980a70e979ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854df1e35cdb1979152c7c43145dbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3d02ec05690aeb4f563e208bb031374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c54211b241b8a4602735411b9f568b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822094150fbf1e6f15b92ce79074570a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6584e758b0263c866304f1bbcf7dc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbf997a8bbbedbaf6270d23f7a3eed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672020cc6be08716b82936e2e58bc922379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6520b3fc13d8c94b0fa65e5d2d212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a4b86db80d68461cf189e09daa13d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1695b90a59cd473b4615511320e152382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d2e3d68093a4c89bbdc8660d892e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0484d2f8a0927cfbb238102f85944c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf721ebd2121d7e48bb730697294a3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf91c469508208fa6497a9a151d84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d5d2c83f4331392d8f66d7d9c8a31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894149b9cc6d318c449530bf8fed7467388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db480a2dec264fe57ef070e8b33f15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e806f9e8cb5fb0f408180dd87b6798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f713b6c24c00290b81fadb76089ad8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefbf9a8b1f8cce274d3e6643a51d3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eec98247a2943531911f054306258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798110b9ac863fb031fe77877855d6e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bcc56a7a3313239567ec6527a760d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bafa4d8d11e1c5a816b6c7bc39e42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e482c5d304fbdda6619b716507c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36e4634317cae78077d0f086e1ad5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e0f5a5979c9ad9f17b7de34fe676399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceb00a370008dffc5f447a7912d046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6486976185fca1ebc6676123ae0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f3b1392bef10f928ba2cecdf7b439402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e55cb164a438fc5c435bc5ba6d36d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20f6ed79722cc6d921c7dbd04a1a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba9da371f2dc54f9261e67e629a1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4427aff9b36e78a13c0675000bddaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c40c56414de1a7f74039b7e8ab69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c4520a256598562e36a7b9e9886a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68cf1fc110594bb42f8e7315979f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4774373df53dfd08514b98eacf52f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13af01a23880518ae07ce5f27b4b75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5122fb10b739f51b5ac8e1381ff8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f08a3582cf990b0e63cb81a767585413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee1f9a43bbd7081d5f80814bd4c01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d3115435f79a0e2a40a59f93d840a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d62b174d061e8be2a924a8c646eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7422f5078599ce764259b7c0a348c79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f93abcfb57fe18b9ab9e7860b3e40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d3c1e1ba42823c7396a8cec84626419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6dc415185a59a3ffd946d3777b529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292fedbba5766c3fef7f149c549bd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e198a798a62f58b98872a8a34233862422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fa7cce0c8f48d422a6370d93aed3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdcef3a706a48eec48cec45f80adee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a253c6218d6834379fd4aec679792425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da123831d5430a2445b4be63b1ca2dbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea3ed915350c3931b1e1fe9e02fb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff3334661463543141db2ad682f853428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b78dcff5378b9128a53ebaceb579429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1bcf2f5d1173742ca09c05769883430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1bdc1add1c882ae287b4b712dd5c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca498de24ca5f48de50bf9abdad12f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1526ced3263356b486571b8346c242433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1474e7c7c81f35695a57b163ae48d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69119b1cb5d7ea7a88896b0eb98201b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f85ecc9582ba97856374f188a2328436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a285226eccddb5648fb845817798b20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3701aae53772c2deafff663b9c2fd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebfdfd35146388dcf69c7832ff2547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9501f7bc597860bdd72406b3580ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455745bfdfd4fcf5ff907f7a420a064441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a307c0403810612823c51734a4349b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c8624cb562b6649cf9e7d2a0f501e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab6d9d69e23b4110fc30ab98d2fad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df411653ddc8b6d47396ac83591f612445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca48f4ba50858b24390988fea9cd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4c7c70f2c4f63095d58f4c792180447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cce56841b0da224d048e105e97aca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca2a13792753839a76327d51ab11ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb5125c5b1fb3b2274ef3d51b7f17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73c52393f4aa083bb0ea6ed1cf126451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe433efc0352fa3138e1fd4d793e426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827677ed3c94e2b53a925d045ecf5b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583d890f711367705b7f0e056357ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50bcfde9b6f5180b3ab2b648edf32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6fed26a96b8e49b7fdf86fb640444456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef15382f9145ac19ba8e70ef00c76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98169e5e7f9e15b25d95c15337a4026d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c785405c78410b9d3925e8da7bd6150459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaa15c62a44b926faee45b74bc254c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab9769464ed4c13b5852b26d7d170461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b129262e5459cdc9eb9b3e55d00bad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a275541d9d571972ccbee70065dbaa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8889ba741750c1195d5068bd12e363464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc09ac8c24e186df351687cef2ff537465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41d3d9d9ecb4198cf8fe2f867a17fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192fa08960bbab8feafbe9d7f4495fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25c554a92c35edab5818060662cf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464e5bb67478b84cae4cb2d91b1c1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac960f7e097a4cb00e01d6423d6a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c2f53582ab22b86b35eb3285cd10e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787ce9af0e05cbcd72b8ba35a9acee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f75cde8850957ba3c4f4d01ed5f2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd499b058459849ee450fc772c7d9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c40e1f9f1b394a931e364c99ffd80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2352f6654e6a68b80d03e25a0d2c38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afca3210399b7b4ed157cc9b1ae61f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175272bf825c9b0949da1fd95c88d1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6a84c05a72a75a36a9d93f7dc7898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b761918d9ee1ca0381280bfcada12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac286caafbb858bc2b814d60326e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621682fe63a17845e793ffd7de8f1a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d5b6d7bfa5cc1cc1f06c9772e653483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b52b715152f2462c8548eca1fc9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e653edcc57db5fe6f9e3dc709ed02d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e85f9d8471218377636767c64222486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea573760b5085ae403d80dd7ef9064e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c706df21a1dbb734f394800f07a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed99b76591c697ef7787538cfe9b982489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43855e98ba0dd66fe2be45f906fdd33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab16e6efe5ca88e276580514a303a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda13dca9c75630a769a7ec950a2beb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3a3be25988d46b440df91a51b9209493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808408e68e0fc7926865dca5f93c5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76034849ac10fe9f731cdd9d65c227495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635afacb4f9642f732afe543dfa550c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a76ec0163d0780ce78354cf2866b47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eec5cfec58a73411d8881298c998d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea6ba0c03efed13c1fc9fe3bc7576499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4c7e0460e021ee107ede386d676ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791943bbc17891776921c847965b671501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05195746bad4250b55d0083ad3d9c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce615b88aa5399f3709c24d7fe5886503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc0a0eb4bcc1df2991008b48014c17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85870a74f424f6b88a5b5d29947752505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df349a5e9981880bd9699e0fff4b67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0919f68a2883570fa83655205876b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c928a668f51fce97f10ed50d13c97a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c4df79a41fc273d4db55b93171ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa189a4313a732f5771179a802b04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff665914177d3a7a402cd476e2aa39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8759038fa41055dd18681c66f477a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be0bbb737870eec568e6050874f35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336094779f9f886c0d77af024fed0fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa61a52a5bd91cc749790a335e41ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90f181c95f716ab84998f694c413c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc8455ec02e611cfb0a3b3fc6b1b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf867a15ab0612ce9edb1ba10f41f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b0e32c5e9299525302342262d3d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df48205cf907592aecbd0416008ba6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1589c4dd50ad9c07f8fdc45bec92c9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a7832f2bc68257ca7c0d1d43b79b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040a70849d1a089a735ac367e1a838523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dfda5cf8b02ef5f5e0a245d1c191c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d05cc1d9d33e2c56c849fb1adcfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d4aac7ca1359bd96c45423f793fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d73bdb9d8de082c882412fe97f1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881afdebe80d085bfcc17e9cb21b6c24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdbfd5cfd7c816a4e4bb88b4e1e347529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6406290bf5be4fd831b7d82831dc86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bd56722ac4779a1d3977ca8fa1f3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2fa8070d0b25cfd07618dafeab22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6154abd5eb46567f18ea3368c4333e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9279277af9568db519a3469eff424534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afee0b28795df62d1fa9dc307f3d61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeead3b70117c6edfc365777a3863c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51e08939d55cacaaec86b725b4339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dac62d77bf9b953abefbe83ebf9fe2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce877fde985d08e2d3b5ea6ec0a6f1fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237b25f4df9cbc6ec605d7f8ec1437e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279be60884e269379702b35ed9d374541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cb37a423499d07cc664716b73d5f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d754dc06fe5c71d913f511fb50df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7c0054999481a4bf3af42a4fd524544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff43ce729c16970562b71d9c8ad2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cddd8057349ed699b2eff6b0bff70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12e4e2b73229b6fd1d4c9ce8867b00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0429e91bd499b007f9c9c5fcf2cf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce69e3d1c4bc8d76f8814b4ac232905549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b0e358a8db1e8b936891c5ce4472550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea922ecf0900cad7e5372c16ce485551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af16e29fb3e3c2341c48c57d169e7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671f56b7164f72fea517162e2e08ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f9e9ae5a834254a1d6a6788b4260554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d3924994a973516e6b2637f6c9e4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cde3c433fe25182dc1c1b36f6e8a5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db109a19bea0f2573f418352d602e2ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52cbd13a1dabbfffc8925e948c2bc6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae0dad403038baad8c78611e6e4025559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf1d729e912ee6622478656f5402ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199592898c37bc6831244650151375ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d75002e9e7dcfd5ac0709ab9fff3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515fe3ab9dcbddce491d321e882a8d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a805d59b9105917f265fab6f7355564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f6fa132063b80942e483d56e4b6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f788f768d79c9fea405217711426566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0e791f4dfc592ad89b494837b605567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce4aaef898f74edd5842ddbadb10c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a41f5a2eb062ca5f4bcf0a5c57b9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a978239beda99a563934d68fec6c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaf7c217da0c4afc871d4fd8f34c91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680f4a4517565e948ce4b814b8b99e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafd12f85c45c01cf1a9778adb1bd64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573c8dba36508d812f2cc6b15ffdb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2d6c150bb23361acbb923cbaf939e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8f1d67b74446982c0366ace5a5dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a9a9afd743d73785b984e9d0adbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc670d57fd14f93cb3526327da8bd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d0ac0a4604181707a67a6d2c371b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982dc69e90f49aa13b1b10aec71a928580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6762e27e99ce154ea128695eece6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd1286b66e1d51201338ba6fc2405582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ffd9bbe9ab3bd6aae53de27c53c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20720a1612cc90d8c909e7897b592a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c54de4aa10ca09626e0ed5057dfdc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fda0bb75caac7c4112cd12de5b2cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef778f8fc3afc9b3e02ad6239a54777587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273907a0205a88855fbfb1d92321df50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480cfead6f31060895e50f57efde9f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17e8388d52167c9e90f5bab5370c5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d55e551e933732fc007ec44b4dfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae7bfa2417022802c20dcedeccb17a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832a16e4e68a86e1911069a63b1b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7706acb83cec788744f1d2922045a9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc1e0e37712d1dc455b274a482fc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b478f2134b12c0d55a10e89fca0f328596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fec82cf5daca67523082dd5e098ee2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1a601ae5c84b3bf0838794c82ad3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1eba1f715974748c3b33a3a6dfb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcd7e08da722f7f2e3e7436222ca45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23436ed12fb53f994c84ba8e7ab88c04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8d3dcc76148aa5906bedee3e5db73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01622093e3ad87c76aa29469c9cee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e23a50e1362896f8219f6c2b7363ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a83529f1e7324bffd89c526b3124a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1645784cdcb87ae2794d62434a248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b906f76d87f9556cabc5c0f1ae0aea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1346a3507fbd2808fdc38f8771e7b8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2019d25997371332ef347ba2826b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2c3dc5d32d3ff690abfc1a4351e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819925f1a3e1cd5b98b3403e3c88e6ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478da634f2a429d8f9e59053241dfe2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0be95e7a4bfa8f3d0b8a1fb8401d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ae0b18c989a1c89286061ae8c3a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c35cb36252b61150c53341fb512c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b752815017beb4383e74be023edb38b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e9c6d98935e49bd62a6b78ed81c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56407945331073bafeafdc21b75e23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19e879e8779b11d730dc72d670973d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024049a50719144f5ab100b719b71319620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e30038e1aab8a53fcb3b81fa22ffd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7061d0edfcb1b86c29ee6dac3cad2ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15942828a48084224533173adf6c1e91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bfd2b150a891397e4d5f95275cda1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2620b23694d234c7d0a3014dc8694d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288170aa55f096c65a3d41d62dbb0da3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ac3097fe68c54042fd5e49cf67267627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c74279ef418e7bf84156f6b2bef48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18522fcb24dfdd28f813cd1a63f83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b077dcb5c33decf7cb33d8e2e6547630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e082801cb2eec421a8b154feaba7ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1b1cea5a78c372714066db3782f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22b59c70e76273ca189d85b0f1af39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b498d30259f6f15bd018f04beee9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156fa3cb7c7f723a77145ef9f813fe3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6491a77f06ee24ee5f95024f4d1ae9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c97d0f0fe9bfccb17b4e7bba88b1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048864dab0bd2d4428dfd1b4880483d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ddd701b4c00904607d3a3d628d0ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ba185bb3e6f79ca6eca6735cb519640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7544a3c0a009292c8649c9eb36c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ce6ff22c424fd0024b90042a8d48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57cb6c9c67512bf8659faf158d7f33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325ac30c017f2e6aa447d2787ff6420644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ccb806b93a85cc411abd9b7654554645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f030603d613e7c4ac156e108a885862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f0fefea8f284c83856a4539f33583647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bef9c7edb03bd27b844b76e12ca98c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854b2e4a8a97459f4f458a14cd1a12d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8180c482a9ab2d8e73adac3e83ba6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b30683650341283c6ce0534c3815b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242e04ea43e282c2bd70ecb062f06c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bff3c3fb39ba55edd511890e563e05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51591f4d5903fd960a9d983571d4c47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd61f8e8ab4f6365d238bbcb3e0d02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f91b2bb3668e28f10fe4c153d2cf9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716b10f251e45f5edf572cd37cb78b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312179df02e348383593bbace9e9457658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241b9c63bb3d3926bbd7840547edf8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8536d14622f4f884185ac98519e516b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4779ec4352181f457e21ad688df09d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a96c03ac5c33964a7eeaeb98c2f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872c9cdb2093a0286888607576337f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3014fde7cfef8dd8fce721388af01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44416a18218caba8b636ec784f1b2362665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f2c3facea72b9822ed8605c95a6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d84398a22f515acbc749fbaff353ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813c265656d1793f9b7c84a5a327f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2d4461a1b790788f2dfc9d2bae6c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c342f8ccdee6f58def434e3c9d34c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d6f9a90f9785c3d5d5421f31ce4cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609fb74f823162745223f4d9489c4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6fad883c510de79c58ec38279ff94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa516497e77d614cec51b8a28106d7ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715b5aad5ca86aff62d92f39e4b871675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c71b3b32f1c2c8934ed075225f3b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265fd386203c5f5512f81dccd80f74d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12b85180e961ff3c3de00a703e4205678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5672e0bb42f26474be4f0c7f54ba3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b412fcd6beb98f77e876c40e67c18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7d8703384168f66e14c8775e80cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99901406dca170efb5b65d32e83811682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d7bf2e8744d16e2b765d43b88d5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d90ef4ac848f5072d12d8258ae7c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c342791ed253af399f5c201138d5533685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a272b7e54ca09571caf9ceda5260da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5148b92523cc4a6f623a073b20449687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5e9229056e71df943cec3fadaf41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a303b5fd257ba406735ea57bc4e5345689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb787e407a8681efe35102866e86e1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537a8dfa3135e0febdd520cc4dff5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c146139a98d153036e6b56a1a34374692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9ce3628276066af762565957b92be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26baae6f79b45535b9c281d9bdef4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ab725baa0eb5764d617e9341cfa1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ebb63e31b55310803bf7a5baa657c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac282d3c6e9948b91b6468d2b424130697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d9c2b1d3b199d5a41ddba9c6258fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd115fe54a168c1ec1664b1f728d9e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c0f6b3683010e0dfec413ad413bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba046e85d39829134256319ede2cb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c08d90a0e0d8a2261dea087430129702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b606aa50c71d780122e3d41571ceec5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d45c1a91232a1db5077752d4aec3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75de9046ef29cde5398a8a26ffb3f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbcabdd2e313b63cb6d71b1f7bb0a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eca7ff1616b594bbbc353056d4822707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507adc9288a38da70109873719617056708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b205ebdf88533eac2ec71b7df522bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9991fbc3508509a8fad577dfdd29f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee358cfe659f2e9ac20663e5c695e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc71b094b1488c3f36fd840bc1e73f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989cdb76bd6a60269228adc0c0bce5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455691a98538fe607da8859822bc44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce81eaa5630535a45acc7d9b9227e99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042685296bf6ee32ab37e69714161a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef007f96ed3942b204addf1cbb7ac0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75334bd6dff26bda7137f54b7f5fce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318770a8b8796270ecbd4933e7691cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b9a608cd049d433d999a53afae2dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f51e7fd5ed191065e099254389c17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bde81a3855ba550610186b46b1d80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42310962a1c456ad33c45c5777861949723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa7b6004d9531f2321ecb3644bd67a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e75a5d61c39b9cef37f6b8c5ecb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd465549784f8687702e86fc4f211c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e793d35921be12b4b08782dbb7f2f59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767fed878880ce7e04361385315285728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361991793142188ed0bf93fe7f44d2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399177cbd585134034e59bbea5380ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6471ab47c389d71a92a44e4ca68819731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062dc4f9b4863408fb345fb3fcbb3fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08853173171fa16f64c89f372fadf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b8a96c12565c6b16a197033d8140734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b4a8550ff0b283b9d0a2c26679ba2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151f848bc948e46779d4199145b555736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da9ad2b0ad3a2af0481801055eed7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e145faa0208d66bf8adef49c7101a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab441b893a2c2da01718d23dc48c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe281b59555427c315107cfdcb466740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209d8900b6a7ffbd6489ff0114c5cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42ffa7b145fc233991ce01fc0758a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89495cee978147c9d949a9a490a07a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8bd31556e1221be2ddca097f4e2c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b02b195f580eec198da25dca2287d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1888202d715f305a628f6e8ef0307bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6176ce1d55a03a87156f747bbb06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d92d6bffaf744892b9fad61cb7b119748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51c4b48dd63144e5d7c845101873bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be210de105901c053ea95a47223dd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8fed8aaf2c3ac7548601b3e87d2e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938ef312db5b2dfb507b60e4d33ec7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a89b559186eeb79354e94de82265753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13953a0e610d259df0f1b02a2a1de63c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a2d6d09ba44cb028c9af931c83c7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e70c533db42d8d4ff15938bf5c57da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70c7489835a7065c52f30b0864a7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258168c7ee87bc300ebf2644546f92da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98381817255eb50cef28fbc6c65ae9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>