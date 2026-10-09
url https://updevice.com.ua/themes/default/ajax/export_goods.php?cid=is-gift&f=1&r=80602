--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2c21fb43107cbac5d6ad5c16562a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be9a05a6d88f326feb019ba1a79e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244b4e92ec783ef371fd342e40024c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b2d5293c71affc933d1d6c7d7a814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98b94c5f96c9889f0ed35e557286b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddd56b860d96833b234bcabf13dab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e4f2602ecdeb2459ce134ce87d757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c9325699f95966c94d15d4f5600f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bd7aee273b842935c0d89d04bbec49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf277766e91b0397197bff8393b9f6bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8ec263e77c68e841811642bbd12311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6cb1fcd76ea50973e1fed2e22fb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a70863391a377116c5d314450e41d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f53b6c3aa29f38ef8b684e754de7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0322c01258e76f81c5d1367489c1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72528a3e0aaafa172b900d99c5d8de1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c589872d9e2b7e2b6af5eb43be705117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f1925c84b2150429444651fc9f6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff7938472f6ba5526599201c8ec1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a73fa085aae14e41106b3e5a802320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4477e4e717f4f8421bdcfb9d4d3c7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ca98ce26b13dfd294d9d985624d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df650b19bda638b903c46f9aea0fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07490451ab4bd4f620daee0aaec9423024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caddd8355d353ce0e6c377033bd796225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541313de46a6bcdef8b45bf00b6c27126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b763021678e62e0d784439ebb027b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02cba0cc983767f01475f2b1bd195a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1fcd32efa2ca81dfd0ace314bbf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347470e85a92ca5c0cc57a80b7f774b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdd78bd4a72994b065cbe526b4288d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995bab349c570c194ecf229c69a716932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8736593eda4e37379c57d09b8579e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa53cf976b99fbe41a2fd1517d90ab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73fec20284d9f3e0b6824c24c981835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b954084a088fa4e1d159be0fb4fe37636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d36387aa3c5016c0fc225b3d9678b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ed08fca12a7562a64840824db4a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec34c69b61ef2651d935287ad7f98139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d487bcc530ab8e513abc92c57800140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e908681c4ff236c5ee562706c701fbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00866652aa801cd0627d34844692c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cac1251ad882c1b44b6035862af8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a20046edbc02afefef659971d68d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c9f97a8bc220da9d14887970a705e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ee2e10d314c92c6d7ec61a9cb43e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fd9b50dc1883aca4845ec26be1f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56ec08d3af756455353b7c51c68aad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec4bd09b8eacdd244c7362d5595eb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc18429edcb440e7f352c1554cdd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c44ec4f8d1f391c607fc5e9122de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68e6f58a079118b935885c3b51ca052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b41fd4f2858e6aad48cd2bd7931753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce005ea75e906aa2c9642e650c2ab23354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2843355ee8732fe29d9e63700fb4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb885268a4748a91e90c0996c2675956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a89e2e9fbb15f174936d0690809b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f23427e66463094aaedc45a91baac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c99e33a9f84735f437783778c70df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7ab13a9cffdb5833fe8fd112bff160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058bce57ee45ad2ee611566b8e30ff861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3f80c1b2869f1959ec2019e28425f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9db893666833024c0ca0bb7ca1bd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77f38d0f513d6d622e0551573c27964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaada7b142297a0b15d994c15b8c1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009db0122936fc002131057d9c1b3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c1ee0afa1b794a5bd593d3268f86267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf97333052bf034a770dc76c120b7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d5c027ade772ef61498137e611d8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56030f2334b87aa6e6d1f99fe08129a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8475bc91fcf56f44e5e4cdf9bd364371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869fbbb12ecf7a8b5d30a54b905330572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170de67658ecb85e2659032ee33e53e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a9ab50a68021ea0dfc5197815bea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c242447cace58bb0f9b93cb1f0a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12baa5a18b942473164e1392b1f0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ac915a657b2f0c5bfc3e95567cd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b515c5a67720f376fefc545693031b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6b90b48c158f4944b660a7d4bfed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949c1cf6d811d90282cb73e9d1fdcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9722a8e1aef2c07011e4637d6b9a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73aa823abbd898607c5f632a29d09382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d8d99c461ddea69e1756c8201a3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a0ccfbc923356fc83ca01a66b3e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e953433357799eb84bef9a016f0c5c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead018e9c51bb0494ef15011588cd79586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb560e823e4e4bab60e05e1f5d63c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053fc928de5360d93d93b235b19345488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb03e74e353813ab04577c680af8bae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fae1bb5b74f47d7da55bbf7540032f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd907e6118fe8dad9ba9d8ce6ccd9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f584491ec47a2a354afc4851207092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20baa013868a9ddb45db2dc94e029de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac403cde84f3c395bf4b3c310c34d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d6cbe02adb5fa6dceaa2a8f8edec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6101475b5fdf237dc9ec40c124f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b4921b65c9c1c856d0a93102994e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c26b0ebfa36066459821dc3cfe6b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b1530bb97080f0e979b02aa13f3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d63b59f4253011f2a308f13e3d8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70251a61bd267d77cffe13188cf0bd84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d93abfc637359842dc0c36513ef19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adab076ddd37855ad8d51b2ce0e6b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105b7ff39f3554ea3b8bacebccd0e9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb2f472d7d6f454a5b39182b2fc21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76540f3b6ee6a37ec0de7d76708b7870106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc744f0b2b9322901c50370e6c01acb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d28b72fa2cfe1c9c3fb1289cd81d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd7fc838090e56fe5f006abda43c60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b45996514c14962562962a29d6351110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e3ed02193a527ed1281b1c25f98ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62014f0111459c7ffd02f2df64514bb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade84f8e8b9760e4628a3adf77b841113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007938c1673df1a27c17b029d66ba0c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ae0c6f6133fa29f7a45998fefba5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b6ea1b5c9db7d41f2904851ef15a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460ebb5f0c8ac180ad0ec6a10f8344117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc04e5e6a8fd5110ae53048cdb91fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae6134f03088d0fb005152d820d4ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf88c32c8cb22880c00139926ff67a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a118b11a421717904d0dd1eb14c5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f631c54178f0a2e074704375a87d613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f242468791b2f5a3717c3a11e6dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ea6f1390190e99c17882ea8e80934124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff907cfe297c51e66b49903e32a9ff5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205daf3df4d6a0413676dc46961b253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2749269c33748b3ef3f788f81ee950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fee3a7842266eba009cf021dd5043128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f341413533d04474a24b2893364e42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3e2d6d593f82b00576115b50198a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadea3ede9587bcfe7952b5af5a75e29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d847d07d318ef3b298ccb4f4abac8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274cea089d1b288642774c4ad03cf74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb26eb65946380efa749a3b191158c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd9ccffbb23214af3cfb28c83b5a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e179675646f9ea15f9ab542b60ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05106ba4d433094c95c1067fe6294f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0266ab53d7a78fa71261d6ba1ca0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747615918337138d0487c4acc8182704139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94a9f9bb5febbbb309b9c3ccbd9618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6577f47b761b792d285391cba1d7c9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a1e61ede54da61656cdc4b9a890c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475639e157550943ab5aad1f84a30fc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba663ac84d455e6dc3935369385fc84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0bfc18ad27ce4950a5ff50ff19fae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240270ec4ff676191d9c685940601d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26751d49f145e4364889451803796c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e02fd12ad2a54ffc92f8d0d6a21ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064644d33db3322436c739f0ab48126d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3767162bd01f2b10634400d41ea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a39b2d5ce4f34081e7db31aa00101151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250285c85f7829ffefa41e97fba6700152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9800877e43f28c1c4f5bc1280c68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed724f7134e258b0c2b0df85760e0e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afacf987f071633e56dd6f7aa42b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ba7cfe95fc7d91d30c56e6397be67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60523cdb30303e4e5c3cf24b5f42edf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed98bc4db20ca24835b6aff239df33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a37ba00ed945d4c0e65a14e37c71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69921f8115973be2fa6c49b35ca211160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576aed0384c5861d626cd3a5e33bfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27869b0488999bf20c70135724b4ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695551de78307c1d9a74652e7b84b25b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743232a7d1d2d894053f476db8b66e90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fabe21bdbff5c62c9d23d928478272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdade0aec23186173f893b9772ff4ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f264f97da302a8a54f6391964994f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ba4389a1f67432e1beb98e2c7592168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234a7a8847f40a73cd149fd5d928fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b387f8a1208694493d8ac077a354170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f2e992e6a071d7c3efc9601fcc66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a2b9ad08cc040bfeebcc70b90eff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264264dfcdba22c5e53f83f386b1609173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e177022d102fa678437f78904491b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bbff8bd0f370db5dc0de9879dd555175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e81676df2505774322792de34f7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca7a6c4813af4bf604e9e7a0e56ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2a44a9d6148d014d219d974a5e0d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52b177c0295f1f58796d0761c089c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3862c89fc3563e633ca1915f769d5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c699c90a5d3cc508eec778c04320181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c1dc3df43c8e361ca625bb218f535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345eee027f26b7fd146656119085807183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a320d527dc29c63774ddf1ac3b5b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5a12e0bf661f6eff4b1df9c5e4e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6aaa4392e93da491622dcabb3e0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705069db4d78b58ddbb4980f2ff617b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4abab01c94f4550781e3fe0f25353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c2358637f0f89b3088766707ef4fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40e4ce12f011ebbdd4d9fcab723938190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277883c9453f246c96caf0839701eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d16a0e8adc30b29240d452d16ef964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431278d91f87911ff72b6f432c27a96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2710d6c5e26b0cb4e9b85fdbdf42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c068894476d86a271887a7e3a8902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287a40a8892b8de023fe61f8d7958e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a3446373a0d11ce3cbd8c76a86c60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85639d306ac0bb801ea7580a886fe4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61eeda981637b990e2aee392a0487d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2b832e726b1510f7331dc7f79ed50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d53a5b9e64c9ef3b32ea58f9f6271201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776494a2c660dc10bde5766d50bbda77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b67368d39b79044277fbbc27b073d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f31575fd36ceb71ac3c3882cf125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e1b42f5a5eadad3b178631d14898205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f871407f99588cb3f2476032a3ecdbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac7e0cd4dc4e0fa3aea98d52c92119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c856b0c3522a40a66e8699a4945f7a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e300c9ea6961b0a065a3db68247ecd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b116f7d211e811b8e83d83087e35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44db75e02c49f4515c2b12c06208f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bed8abaafbfb3f34df3ac6ec311b2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17b95257b13be9f011e3a6655ce06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627803f2b4d712e02277c1126156f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabb8254541c45e8d9930321ef422c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471f00c80247ca82766605d38b3d33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e6add92b6f5c2f19df29ba993c32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8025d3037e529b2f9d8d88d22b530e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb52fa01a1d5699c3b59aed3b246bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5cdd40c11d8621cfe8468a3d44218220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb12c823fe09f7f850c9ad99c576e8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869319b3a6984852f36af1e464baa39a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e062ae785d2d3bf765cf1ded9aac059223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b60a4eed52d72391da14d55ab298224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c7bea1234a9cb86fa5b2e8cb8fb13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99c8bc9f3c9c0cc1b08879c5f9eb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d74ae130b23eaff4c03fa5bd7d3a93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc3eb1039645eaf1000e9c68b5ddb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9dfd0ae796e7ea2c4c6e682152cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fbab86202b8b8f4a5857a88d63c91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea974b1215bf70628419017aca730a73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d3ee213fcfa71c7309a3ccaab5b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b2bb66aa3890206beb0ae1735bcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd6483384c9894af479663f329534234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472057a27ec924a9c5791974db0cb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759b336d2ab1889f5e4609964c71004236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946ff214d2d5d8be1303f22beae9a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f742069fcbc02ff59dba19e9afa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451bc11de56708d76d63fcc5da37e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f463561d27111b4d5e1471c151eb7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174271badab4fe83c244ca0e0ff78736241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37828fcbfabeb3e91cd74611444c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ccfbbd7bd72381c4a6da56e6802e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5f952e80fe4d9c4fc2f447e66d841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a545dc7c02773982374b2ac05c7ded2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc98bd014594b1c33d2678442d3075246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586aae9811a6ff530c76a176228d3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e346308d4c5b0ff119cd824a8bdbb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea945fbcedd6f54addbbb977994e68e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a326475c0e899a71e907cbb96d77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a5d83ae8f022f0c0c30a3ef5ae7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9cbe9738caf848b1d9e9b378542e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e87718aef9a69ff289ba9474d6016253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47bbdad21ea9cea0957279aabffc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489326f6e1bb8c346cd8b521c6d5d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a67919e6b5020058715fe73b64502256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e91176d458c63f1141fb797dfa0c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb29d424641786b403fdb48748b98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5cb0157ee69dd87077edad216be2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed24e3f6e41ade0e98849e08cf890b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78c28688c16fa3684b013079a3e748261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2eaca658fc208ff760774e6de96f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbacf191f5bf260edc7ffeb0a0ccb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37055449072775c93fe2ae1637db9d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794fded70a351096d13879363665a8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a782000d0d291f996b445b4fb097d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85efc40ecc5a9a86523283b7dfcf53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba485f27709a9e9677606b23d2b68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c0d15c0fac90e5636b10f69627e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c2772da7613c04fdf4bb0e4dfbc92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1a4088813e9ccbd1c872e4f18ff0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879dda98ca27a8e12b8a290f611c830272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc742a26b1974b42c8da9b00af733c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab218c0e1a1403e404c0eb593efc956a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914bab5d0c324180b5a53c9ee1a6ff9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86159e5cfe903e17a48a3c512ce8a462276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a75310697844abc7d1fe028e4b1ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fc31c41556757a11c9ced490c1e01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f53a7029cceb139b37edf6d6e9926279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd27d2d39eee254f4b992efb6022ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bc2bdc414b516f1a9d46836c0d9d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78548dd54156ca09a40543bad381fc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119994fecc668893467f6698f7c58d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686d0c3bff7cab5bed56f226a8c797284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af6fa8339de640512dda0d133e158f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1692b83e71b7e94e1e48ddabbbc7024286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c66316cc311d51f45a73e98a08a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a3fbffeadc004cf272cb07d281c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8c0538d233050a4746ae9fdb232b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b99e30a2617e6082b9b955f8e6d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac002d182f3c708f3be2bc759a2ab1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e9a861f200b1ddd5fc438d0a5cd03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48d9e9966d3f4065099ba01c48a58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a23eb8fd766a24d71e17b6f64d66a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e2934ea2fbd577b33d5729d58102295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd8dd66c2e3958df6d7e7fb77ab34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d61411d2dc16afcbdffd83cb99c4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbcbee4de80913a46279b970a69a1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2f821223d434aa8b904a31e9fc57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d94a28da66092427040a9d029b59b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c0c66499aa5aeebc1ca486b5be29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b0079c70bab10c061969f91d6b18e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b8e554eba728021257f2d24f25bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8573bc7ed591449efd24007b1615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdec0452e1ed1ca5af1b52726406b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d2fe621ccd1b3d5575b7fb5ae1064306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4c685b3d3204d393cf86ffee104f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c559db7464940200a8e27ef9d6e31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28c94b43b201247ac8415d89f05f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a0e10656f677c8f277222fc74cc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40445364fa28f14a2d3ffacb31ef3f66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa051a2f9435bf2ad0aa10b57661a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176c11fd591faf4ae9df746a248fcfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4e3313c3f8395b33dcbbbe90c5e1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f55979168494662d0f0267a00a438315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c5a2a248cf0c5991fb53f68efdf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d20bbe63b6da8ca7d0aabd0bf37c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7468a26bc80853a7c4b2a493de8a83a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feef0a8fb320e3424de89cb6c20f42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffbb3381e7278c661ca7d4f73eea6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce908ae0e5f2285c4268336a34636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d8f8a78966a064698359d8c0e22b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41c9ba30044cb28fa05f0b1aa2e57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d59f3565702843cf0af74f2eb8517a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d20e4ff146a235b71477a0b132915d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc97e8771e7c70256cd44e7f47ee91f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab6876c315ebb3a1d4c99c370bcac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3baeabfbb16d9ec6a6d96f17707b0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b1c20f05e395db795b5efab6b004329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1dd3dc3d04fc5dfec8ee5b3510d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ffcd15a84d44e9445e34ff38f0e00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da0f9e1d8e00a40ee9e2e74701d8ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ef2b6fe75bb274795ec606970c9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5058e772bcdd64ca33c7a738c33fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdb0a1f76709d65238c372e8ceb2bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c68524f394793e0671b40060cc94a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c2cffb8f559b5262335aba4cd018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac53343c8e4c130dfb2649b5358b69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381911962d175ffadf74492c81854be8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d26d48fe043934c4c2a3f808bc9c38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406f255595b3bb75e6df47d4a11cfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4387492f0e0d0c4227e803e999ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007585c1a0cd3fed3cc59ce2f9cb63b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7611ad685feff375ec08adbd095d53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2ee14afe4919a3ddb0c161ae51452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883e8194222409141c4c54aad3554c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee1c5136cd42ef4e59569d1b4815d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28719e40aa64a5044367a6ed88ed3b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31b65f8fcebb55770aeac1112bcec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccbbb52ca54d62a99b41aef4f159c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daea64791d2cda8f6c91bc5d061ed0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954405d2745c07f5d8261b1932d6647352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df80853aca04693dd6cad539954ba60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15654e930bada0a330015d8f1d4fca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec1c0288e690904472a9b74800b81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9546abb897bc29487588558150e24e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e2cbf7d5e8749db39bc7cedbee7f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9718c6f1f3d732562d87b4875b6020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde5b1b256bfba01d53152cda769f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12d67dc1c3a6220a8e35637c44dbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2679712851fbfb364b6f31b6e6977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49941648cefcaf8610f60d72877f7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6234ebfff0f090dd6e4539e88a4556363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafb50f4b92205dc4d25a6a0cb57ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523062fb43be0847c8100e8c367760365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc22384cc5612fccf3ad43af9d338c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe408bb850676089d6eac150046b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec42f720452090e190b0e4d51b07ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733579f8ad4493948c6b46fced3ebf6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135ae6052194758e53dbbeb0fb9d444370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43b8605e8c7dcad8572f64b934825e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2ffcb3180e7ca837b9edcdf3e40f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aca936c1a27e11104d4da66889b90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b455270d2a54014b4b30363c0e4a4f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743eba6328e485d98a80b27f460af83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e0f1c90232af2456f0297e227356376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d7acd8ca9f6230ad461476ac112b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cbf7549701d1c128d5c960ba10884378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b8c05f20de7129dbe54659b3d6f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943990113808ee1e3ac47d5848418df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a78829edfc9e0bbcf670aa03542e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0114d5b045bd183a537cff9dad468af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149def3981d6788b7dae3be81bcd1e49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e01c45b1c5b9579ee12d55a0d9ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71014dda8713d65573c6924082567db0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7115824140d1bd2479623a6b31ed9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca74e6d357b6f66d735f4b8ad7975b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd0400366391814d252a238bfc7c4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5fcd95e21bf8bae82fdbe15f886a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151b230e859d98415c005b556a87384390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0722645dcfc312a09d473a73fe332ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2290c3dab30abb51377665292e173392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63cebbdfdbfb962ded507568c42348393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe9637f8f8c69e3e83cf8d0f26baf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68cb83cd226bfdf6d95af7370ffc81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dddce6517da03b776ff88dc2731b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea1a3cf8d40de72b50a1687469693a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede89ff946e3cc0fb9220d73579a11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe259698853bd6da5566f357bc968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fdde53d29aabd84cb386ca87fd9fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c74a1c688ab489edd2d12107999bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c23bc1217dab828af110ec69aa3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646412fa638f7de8ee5a1522c432c40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4db4436a59b3a1703ae6ed1a10e90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf930fe5c06d5c37ccfe0767d639848405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f008a228855f5c9f3cab73816f0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487edec2729db9adce6fa77e7da81661407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1f4a9345868aa99182d52fcb3e123408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39813d2f4894d8a08341a51158a1273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ec360edc431b9e4a87a8f43c0b9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff23d5c4414d689ce2b2880ee8028411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a128f9b53ab60f2daa674c021a57c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bfd454b10af40801ffcf39a087677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a405667402bbfdd01419d1e8bda9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067e6e6c2629a1aa06c64272b28bbe7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582e2ad5d121d7e2b225bd1ceeae32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abd848de710a7217ce9500b1adb4ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594548af5940567588bfe57ec24598c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab5799ed6f702f58687641837115a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4e50cea0ee75f546cefbc3e8fda2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0a1058de2a1ccbf8b76fa0d05251421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959e6b794f84dddbf64c75bd4694ac7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e177ae591b6e0219290200ccf4f2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c082388220a3bef3b50df484e37c0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88808a026eb59073da32f6554315a4bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fa4f2b3e3840f1ef901033f49722426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5ac82b6232c6108d0a49ea64b39e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4284d34b607325dc192b84c2574ec2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63a6699139d34bb313912bab478feb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e898343f692323d0277926180812430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9542656883eb33dde8c40573bc152431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c66bab882b1dc8acd82fa267fb77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea03be8d48b0e5ed8f85360b7954d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da762322c8101a72dbd9ffe5483c719434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e8ee3fcd42d145146c34448c7fc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a66579940110a543a3b7eb5b69bf87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60652854bd8c04b3ef677baecb29bca0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78f5082f66963aee05261ec5281bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0a5b7dec4b8ac7357a8c8bb637ba5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b79810dfbbb4379c91cb0155a7b27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588316717f1b50233007f8771d9b5dc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd47d7995feb13cd5b5a8c1a52afebe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6808df4d98c24f64aa64274bec6c68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5286edac0ccd5db1d155d7ff0897dbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede6ec2ae3a16442e8ae43e92480582445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f43dbf4e67e14cbf3429bf39bbcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0bb3855ebf6bc1b715c95f349aea0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e61800d6bacd3c17858af93629b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1b6268e8bc30a92f6efc36fd6931449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f1b57b2d80f6c225f058cf2d8605450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd991cd269b6d0c9eacf7f6fbcffcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8328a3a495d84d5ce689af7b7feb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0cec9ce782ee4706f1f202125107453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aae24b0f394690da957e0bba45b00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e923f8f4af230d053b89edbdfbc147455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d8c9ba41309d76318608aca82ea91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d7da382a554ddcb14a72987699081457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d8960d3fc4e6b7cb92bbcd5d5932458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71317e25f0e7be10cbffce03a85d0f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60960dab223394454b4247a3f6868460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e6203fd285f825e9adde4dc8f870461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a13b3a0dba42864e3f2afa11a308462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c803bca45251b3722a51ddf9ff98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36691515c96770aaed61c711050839464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8f88977d70d2f78a2dc0fe4214631465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902587f6cd69e92271f727fe126333a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef5281ecc87d85aac1401871a2f13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6424b2b94d937235d0343c86c5b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b005826a70715ad6d1399503bcaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbdbdb37a79ec11ef4e575486eb8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef032d95a56dd7b394cff8022fd65c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f7f5733af2580e225062fcaa20bbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a867bf54a1a702c1ab748bf2a6d23d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9d5cd3073538b1a65bf29dee46e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06251d7095cd54036578b919ddea6c5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe48a62a9f05d2bef0045d626d5e6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b723e3ee31425441456bb17542d01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006bbca578b42c2c5278308ca644a65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf68fc35d68a3294efea052eba9f4f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b61ec1b2dcb015c41974aaed80ab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44b52198cb4f5e082490b27417d3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f4ddc598578107dd6a7d29af1c5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28cb3eb388e708f0ea4d40da14cdd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a95958b496fa3d9674779f1121ed1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27d6d7f11971c377baeb82c356e527485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d290d4555c09772b68a72c1454bd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c860fe98e26aa3522afd31f6bb5b72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b653e59adfd7bde5a78dcf9814281fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d4ad63d076cb83b6d2cf02901ebe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cafa7d7ebdfd6e0bcd21b1b8cdd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171156e49815b6c91b58c164b1d92cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3774110ee079c476b4234e5da4d8ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a75f4cd488b01f05c5f97b8ea4c82b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca1ed9d0afb56fed92c69242121235494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae923c451574ae34167243ce537257495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc23ec3ce9360828290c91aac417d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f10af905fc132e03a3cc952866cf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb11262bb148edde2dcd33e808f3791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e56a758df8686b8982598d9c5da5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9851a177ae2684e67e9193a17207fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6b0cbedaade69f121cc8dda45b74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ef6e1380410d24c8de3b330b01d79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38a8fd2a7ee328a1a67e74e2d94f71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998438f0e9eaa10427867fcae83a06f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c15cb24749e0ca12bd2b7632accd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54cbc71b1df5f00f7a8a4d309a15c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150940c944b1272026e5e9a1e98c9b67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11441ee836e83cb0ef36312b5e8f6975508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1204242e82b63a0bbe6bb30466e69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f03ef45f64a1c1480794d720065f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e97b751bc93c898618933c308e8dfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c06643f993d23de5ab2a2441220d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987395f0c06a7445c78e1b1a94960a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a88277c61f0f12c00d56d006a78c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c2bb3b134b4e8329af7aff8d6138f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2265679c0c5027f949bffb16233063516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942796b97846b15a7ede1de68244319f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bed89c5bab143e6277c6ba7feee128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36548f5243747ccb7fec43a5ff36dbbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27757a9617b4aaab67a4253bc35d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc86b3dec45fe333a07e5d0aa1e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea68132a532e3dcb19efb79cddfbd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20cf19d3d8db6bb8d1ed4b32dbfa1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533e1d06177344ce2fb36107a1859a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db6097771b5b9cca92ae6e86576d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bc400e8fb69882aae69fdc5bfa5f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cb654a70d3af952aac8d56e82efc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6250b385b06e7e57673a132d4f60a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ade8cb28ca63a6d3d90efd8b3e55c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728f3946760841ddb25179d75a2f0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ff05375d73cdf94bdbcf71f14450a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451750bc8d8fdb431af0f48db39776532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad216f7e89e52db00c9a7daa13171533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0076a034a64a776ad352bd48d1692b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5f914711dac1604ae20dc93de5be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e483773011d702fb32b867127e0a20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dbd9dd8e01462ac25786d36f3c379537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f22822852f1dd6f217d04401b74a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d35641163b7c629e25c27f65787f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642aae68a46f1ce72e1bedfba11bf1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547202b2efe80cae13e0e624d769c84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e288cae8990195fce873b135f8181542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43bf87d09e5b72a80e3f1bc92b8ba0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec0a2025eaa61a8f8ffa0c5fc41ea8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5049a1e0c3f8dfb3f495603c5adfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fad6ef0b5995893ed3a9faf75be77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8158561574487e784e0633fab84b08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e28ed377276d36a8b478ec142d5bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe8f11fa936049472f65555e340e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16814d63732f4e5357eb3804c99ea4b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe010db98f07e11a78256c26d8be48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd24af16949394509f819507c63156552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920719404767cc3e0c316bdaa81b875553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084ffd2b5c7929d5103b67206cbfc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8005bde4b78818233ab0f08a1c509c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac00e87f39cfc240d5d92ce20272c0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e8e2ed61f8d4c6965ba11367acb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a26a966bc149dec44527035824ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f76e7bac1fa8b7b8dd6d740d2ac7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c1deff87b68aa83914e4ea2c09fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d903c8431c143fe87a1d297327e3ef9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d31b43bf82df01fb234b2126db5fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e7b9a92f0760a4090bd8079ee4f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd5a2c77ff3f6830119047698e680564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32afae943166fc6654b8fcfee04c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84448b9adb7abed7bb41f118240a6ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb63fdd2534fbe4cb1a414fc4ee5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76920fcce9a14b6ba28d730e32ee619f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3189e5503469d31f44a90ac80bcc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bb4ae6afd57f3a492582fc9c5104570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678026aa0f0b228d3f192df16b20bff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee09002a63acc4f96f4194611a01d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a090f621c1d1336c781e16556e5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874190fe6f21c9c5baf7c3d7926bb7a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94d5757cba792834954eb6ced7fb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550f66ff8caf5b839489c04e4b4ca0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d9808fab3ce6333ddcba53f07066c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a62c561167230b465bc6619d6f2f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025aa66c93e30b337dd7a73b0b349d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e006349a474e6e36e08e0f1ad2114e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16932d7794c46adf1c6ca387ccd56b4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb9ce5f275a731866f4d0fefb90b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77042d6b90e4217ee77fe0e9b73328583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd998b4eca753b6502419ee2ce4fbf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3cf68450df2db126fc963a656dea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40608b7d4aa27a58cbbf9352656f5ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de29d3fe8809b4c0caf79df9857b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9f31874e461e977641906b5f20d98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe908835465767c250aac4527c37e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b18d9afc5770757b058c2678bb0b28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60ad2082d758a1bce4f6e0113e842f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012477e93573b725487b80833e7526c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287104c534026c4b861bc7c42869946593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99efdc7b4d8c47dcb6761b5b33af42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bed219ba47cf00915577bca35909b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67175f3a77e5a46ab18f6f2d4d1b48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f144273fe62ada23829aa0615a6d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f8be8f0c1e65a6ef0b7f7f30958e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011dca6a703edf1745a31ee52fbcc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973930161f0d2cb4cfd6456bbafde2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4a608eaa07481cb154e1ad814dd14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af185711349b5f5a75cc30f8fafc699602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c2a336a460a71cbe2f3ca5e30132e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e606cbd9d85d54f71547aec6b1e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247c6691516ef2d7b1dedc095eea2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f777937b9fc69394e66d4fdc6618606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac088fab16ab46a4ce7d1f8c5a586fde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb07de8c7061e08072cf9d3f8b94d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a5dc274839990029f8d4d0529d03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523afe7b91ac21f4d1efd152f36acae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8962d0ba5ba5b510257f6e6fc486611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3b0d856a23b1841c97d5e0adc904612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3aced028e0af389a2f3affbf4e525613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72de0663ea50d9b573e850f8de803614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b479d2277d44d13e8c88c61683406615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65189374609e09e940c731dd855d1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb295f5e2e9135a4e555584cde2c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ee83a3eb71d720f7c6efc3080839618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18752f4c25ba64c5a3d07f49de28df89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224193709493803ba9a591d3428426620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace0c7d4c2e05e55da52b97cb4163f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40bf30bdfdcdd5d12488f8491c38e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f125e5e3a35cada54a63eb6b15240623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e9b22a4af3d251ecdfe68decd416624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b73fbaa155195b61ebd8b2b3cfc25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e14f82fadd33d059a79a349801606626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416a749b2cfe893b7608f9fcec9e56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ddadf5490c592f16781c1f7cd44f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1febebc353647cdbfa9b02b55d6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fb2ae5d5904c04be5b8d4aa88ba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed347a2d6a05f0af8a3f34729a679aa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4f093f84abb8fb05fda33bb81871c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0bbebf1f0233702e6b30e37c5cc73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb247c52d8e3ebe9ee33fd9d9a15c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99b2c0615b6f279ce50d6d066bf2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a274a3eb07af61c5b7fb27ec7b8f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f5f7e15188987a0294c897a5c51a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a9075bcaf8cea6e0dbf6dbcc3c580638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686642640ef3097b41d2491165e2a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e0aac365025334ad2497872a9eb6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb0c02031b6d6652f25c8bd879f109641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccac50815d8ea227f8ed7677172f29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad04ffd57f266c9687d9fdf66a247643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c20892e0b4719d076a4b0e2984d7b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463bccbb090120f973e2dbdce8ad4a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6bc93082d8e5e47e2a7adf7071cf5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c03d8a978cd9b33817ef78cb0b03b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd61098c0a94daaa93f2428ac1a78dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38900c04b808212a27cbcb214da0b74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36c5e133feac5750cf987258841baa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916477b0aee956cfedadb44da09b71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a386db87e3375ab71492f56042afe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddcfa6f346ee82946a055565a86f84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef564324460b7db8fd2202ef16057654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ed5e1eec59b9211801bc78c6be9e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c48a587c1b953bb2b38ed204215bde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa9ce40189877d2ed97e18593e6d58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574079de4553bddc87764605635105c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a0b26ec95d0339bb2c38cf4081d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9ccb23a04434acc42f132621fa55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa13b353fceb3db541af1b4a9bab9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31b9eb95ce0917433a133c7d53867662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8046eb72071d7014cf34aedee9af7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b9448013dfcfa5e53c792f7b36d9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a2e226fcbe66e959423d2df9a0d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622ab403e4964b3cc47587f77005a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd11b92028b04e2edb9709766dd230667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822a1feb8648a403f4e14f1dcdf859668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1029d35859b1f6483083bc286d223e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c790a5f2f8f9134ec1509c1b03ab2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4fb332f4585734d6e26c082ad3e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323504fd77b83cea25cd826681ed8a64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388dc8b75926b8e9eb52d2dc930f0d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe0ac38063fb8f8b63537bda95e8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00265c4e9c96f135d34b1fa83523e5c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3f1c0b69b1c4b824221aac151fc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153eb3ef0d6d9ad4d23bfdf81ac5041677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db96d0b5935899f19a4753538e8b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3dc4852825678a3bc9fd8d23e4ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b44c7c5233e9d4196075c673faee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa0b6fdbb38dc591127a946dee2794681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f7833b981f663454f7650c4ccfc88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867efa0e91e739183663a9714beea0a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b554acdfba9e064a9651b10df9e13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458849723959e5739af49b9a48bbdeb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb3e0f1e2300d87311fdedb36f946686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44cc139cbbfe60bbd5d76932cd866687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e91cdf93a497b24d20e5f756be7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a297d26834e18b82d953ce4fc42e7d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc6c2cf6a406828dcb41e2aefd4858690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886e77770a0c279efe907f65b35ab9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07318338795506853b4880fbc828222b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e765ae046620223132adc9bb43fa01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c886c0d3699b0f5e7ddb7fefb4138f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b8578696d241004cd8779db5810f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63067b525d5d5651e344596ab6c9d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3000e67aacf0b5c23e009ae80c05c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7255ade8f1853f2b38d9dd0a5923db6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818851ce6a4a5147e81c81c0522848d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015043366d740fae5a0ce241bb60034700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bd68611cc17e48956dcfdbdf9dfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a766182f6ccae2f3684ffab461ceef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd42b7467339acce3cce1e30f04799e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272de5f4fb2bed46ccdfb709d850f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff33b9003359226c918820235a4f4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06814027f3b86bdc28c44b3b2eeb20a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408997a4815c0f31525a787f85107c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888327d44921e19698fce2de0854f55a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895fff53fb109a9ba2e3ce9b5e9bf8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039ac86709ac40e8115b9e738f6303710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ae6c8b38f8cefad303e33f377ef1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d2536dd1939f0ee4fbc52824c2c71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e35cf9f13f0f0f526e1581ff93768713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12991bfd12213850241a6db272a5012d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6381250158882651ec5fce1ce93c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49690b1ca724fe17043308f3d43f8e2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318bb84d7cf7636d300e4d687ed1ba8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b0de57e23a98b39ccdf86bebacef2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fac8b3d6dbf219c9d4e8d327d6b9b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457816c195dbf4ba80fc9bced8a41a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd978d3a223ac2d943a94190577080721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871a954be9a4112de06fefc1d1354f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbda5b2a529681f701cdb6b4cbdf8a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6937c7fcdf2621c8a7230e40608cf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321371acd4a7ba63bce91b71b396500725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22270759cdb949a49e81695863347726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b64ce6077c84c86f34070c802620727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd5d75ce1af5afc7fd352ffe4cd15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834c062925389a3e7ad60fbd41bd1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203fc8624fec4639f4f2a63ccba58c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4cda2841bc5987b4fc3ebc751987731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79bea327115f5ccc90b9e0b8197316732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8bb3187439ebca7a0e7adec6524cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6d58411afd3b23f39cab237c86af5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb40d44a3932eed58ecad5cc91ece735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261592fc36daebfdedbc452ad06de65f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9926a5833b1cb07ab1a5e849b1f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7cade9e0feebefccf2e4de646b827738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b289721b0a43608bbbb645709ac126739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0689e1c6a64752aa235aaa776091d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25357cce4dffed1e8b6879ab6fa84d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b795ece3b8783a2b7a041eb2bebfe4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624456786f974acdb37c03ba9045c386743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36163a13fdc159877ecf8ec37eb4bcc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208abb43f658058dbee9d8de2a7a0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98fc3a37303c9a9637fa409ac4c0f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1d14c2996ad384f5792169cd5323747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9960b1ed4a1b898005f7c579b0b2ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c84d0ee792741cc3432689521dc1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc704bd368e52dd15cf215dfe3ebea2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c43a35c323a701a572f55b307d2174751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5532d85a0feff12ecc7f71b2c784e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aedac52112e3b75bc98600d3b812bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9362d605d429c8e10fa5aecba41e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd65b55cee64ff85339cbda70a9f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47f214644b93393af544a5e6ba3f49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb9482280eb289c8b9847363e480a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d73f540e365f672048491d3a97a9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb76b29e0e0c4da5df7358fcc9cdf4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586f39f8f0bcb6712b0b9c18603ff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364fc0259eb339a99582b4ae7da18792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86dd2d9a36732e260069c44b9cf8323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379e559ddd2bdeffccbc27944b24034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c1384af94cfeca06ac61845190a0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba388c5d408232ec63e42f4c870f86c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55078ab7b5dc0170a867cc73e545295d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045479dc2e5eedd74cc98fadd685d238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ed42322d021bc694e473345661f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e243129693592e9f3d790e114991b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9b4f8723019bc4c850b87b82cde211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03148907ac9c74aba772802aa593da7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcdb34a4d643416f90e22498966b0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7a6e12a50b1d2cb0f70b4f4525b5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9283e5d593e2acb6b780dadb236cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a649e758c4523591217b928fd0e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220994b4ec7ff9a912f9476b4d99a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbccc80b3a66af39c6873a3ffa6ab518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e1eff18413031d27fee118100bb8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0adcf1824f1df1c26990fbe253a7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7702c3c6e98a39c1b68a7114758cf2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf8ce7d7d609d110dc1950c0b4df2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ae42ec9072b5b560fc47e3e9c0b1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9bebbab137636afa60df756efb1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b96dab1035018b6e7a038c71d0d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df4d3747d987afe5b81825bf712d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac80264f8a4e980e5c6ccb45554483727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2b99f1df4bea8f93eb5f79d09b6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ce4bf4b65f974df3fa47906f4363329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5c351f576738fa2dac020bed08f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3f5673da6a6f24be91d06887042c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d3b78bd974b44f9090d60ee945af732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73698fa845567046c433a074f4995b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f572164968cf03b3cb3b2f0887a0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eef7d8040c1446be1105eb2be81e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665e9e0284cc3c8c5d750f73724a7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01797132c9b392068a5bd9c88b7ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa2bf2397bacca9feb726a797e72038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f918472f13728ac89e07cac8e15e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b4a55c14f76aad07caa2e5c54252e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c7cfb591414199329f689d0cf057741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3acfe2ccac0f20b898da87c44328df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64033afbdebdc7964302d5d9c23c95c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125e2623fcc6647f422463e83b0c7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb75ca553043f4658290a4049dc0c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1622ca8fbf8955a66a64bef442b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0625b99ceea98b58647cce443bf2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408c69f15b5bce5ff2cba7b4d2841048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf95e6e8c15565cd2afcb3e63bba149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7aeb8b387505d9ce42e495f13a9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65a5cedb7c7fd6bf349a560e00b6bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5acc46760afd9e3b8c1b0afa1547952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b884bb119a839c609e383c0c41c2e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0dab2d4902d56188bcec38419138b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8e27057d7506a677a60f7a6a74e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a92347778a727f2646f32ccf8a6f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cb3b15e24c7b9e6db0b74f90c644257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e8139a54a51e36456a6b9ff6817458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644891b3d9997f8ce469c63d851ba9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8423012706948b508a205ca5ff669160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61240a42cb5f03519f25af2d0e9284761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b903ccb04e883ab1391e3598002d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded57fb760617b69661888899f698c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a4baa0e0599ccafb8668fbcd60f0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf9eb3e8498252ac95b5fd3f0d11665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff589c4f33b6504a8b5bd2e7bada3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4da084fecce0d0e7036823d2876af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc85938d01ff25caf3f75efb51f37868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904d1f818d140f8bb1560f2dc848fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657af6511872f572d66e9d24a0311a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16a7594b05a6e13ff4b02e35e5b9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992da4d46f020dc8228d453c00040f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536678bc5063730360845f6ebdc4db373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb929f97abe29efe57fbf72b502ab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3f20197af830f9f3188843c2817e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839d5fbe7c60a0b9a5bb39f402f58b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca1ee1c5efa2cbe6c8b3c485f993177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d7be33534740f3c782e30daf1d10678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235487a20d8c516dfd0dbf2475eb476579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9752cc749f34c0b02c0c0bdffe48b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb965f1b70faf35e7f7bb3c059c78b6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c900ff13eb96457ad89329e2c0f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42ef3de065aaab6f4a40999ea01cf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c0012d54ca6410d243319bd2f441584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a94485ce49419ee861b05578b4d6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca12aa008f987ad2b16b848109711786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d1c330f3d63c2f9465ee244aa5d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba43edd2fa33b04d26cced1eb4128388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b965b5a00a700a6dd0754099da1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058e5a7a6b177c91a41b392cb09b8b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48874f8bbd95bb22d599a506ebf8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8e4b525896ae51e216de40977b9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f3c4ffca3a1b85f402b401947edd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea3770dc7826d7098f441f149845e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda51a83f43ba3e9ef755217ab6e7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2110e439a02f06cba86c02c0f4426f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a415e868acf5287056e65054911f5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb14f1992180ec1bb5fdf5ab22a6e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315df7eacd33493d9f7cff301f9b5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8479504066c457d9c0ead0a203a5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c994c538e83840439e65cc8689ba62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65ecce64a5dee985d9a0971c12be5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd91269142dabf723c044c0c1c35df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36183d065efe8dfaa72e9d6a640461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3db05026eb97be1b42c797d95602105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4b88fc961fef6976fe98a1cbf07a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6edfba5e64fcdd1f51cb77eb060b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb6be72e587fcd4af65df3fab3687108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d353ce9e3b8653c0d835eb40a2989b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73024caebc0c91bc653413784b5cff26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18a607cb2df4fa17cd1fd88a8708c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64e87cdc5c74f1666676f083de8a7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce473661897fe5378c5358e9d52f3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b291262cd480e15b585c9c535364b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a0700abfa7815e90c1b9874151f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367f37a5c78358fb130664260805ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c747530d48f4376d6e272e7cfa52d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da5510099d9b8022351f453c31d5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c0b9228d6663540ccb978de696f3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad3fd11cac6eeead95d010c8e3e18b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364c81b869367bf03e104989f20a38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bfb4e571471a8f79a03e2e1bac796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ab3e9704369f795d9f5e1663cbe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446636064b9554ce2c06a2190d12e0da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d06f464dbbb639f1e71cec49297190125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f2351f30f2dcd43de18bb90d61cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143177330315153fdc7bb0e488ac1d8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c50403ad240da6f74767ca4665889128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0da1d18579702bacf9b5191746f50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af910cdf422750a438817fe884439a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f8622ee15723ab527d2c71f2ccba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd417d07c9e8d6845b4f74c09faab398132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d39f6f49516534a587a045c63cdf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d292c7fe434cbe77716f5b2a2b113ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812b47f676739bad5821f568950a3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f16bc67cad934b2e10a85180de59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793d1d41726272ce23ab337e56498d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d3bf288f860a3ee2262388246e90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c998103700b98147ce0e891da42631139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec8bc59187de63d4b34210e4ebd31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc01a9d91b16835e22a93978da8554141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03fc399f82dd29df272e82f06feed3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7530ae504e84a708cbc2d2ebf182deb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bcbcf2bd2e3df9f2c1b30837eae5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599affdc3130b9db9e7a5c2ce1ef5850145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e064a69627810408e88095494619146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dff2fdceb3f73734ce5b6fc820609147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad117707f79a782b8bf93136e540503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb89b45084fc47f93ab361c8ff6ed8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a4c3c3b53c483d3d7a9adcf43dbef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e0402eb5fcaf764680fd2cc81431151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767e7510cfec18e653a10d314e51cf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780ec584b264e3ceacc0a6861921bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469043d1e9b856e6d157644c75159ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3f769870e5a977b9e1be3ed4f842155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ee848fd6156987018f59467aa88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51a7c03fd8857d4fcad2f1ef0a772157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a777c2c5e3d0e45e286dca0aef9649158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea1ef4243dadc6daae31fa17ef629159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7eee6bbea47596e6f6ab22fb85bfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef02b83b569180e37af7ce32ba4e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa731c28607b3c759dc7b580e2d6931162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e05e01b5e05edbfeb02052568e66cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378a2648eb29e76d47b502db1a324f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa436923a9c8e45468c0ac76fdb70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ae70b6b92f6f263b638f27ff6eb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df4e5fba8a224efdbdb7c60b986d2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f5252fbc35fa13e93b97ebc9fb330168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae545a05230455ae102d988d85884169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d73cb826bce10439ef96d80b898e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f37ef9ba58ebaeae1aebd95bdae7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ba638f09fb002db285bd58724c47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654877b568cf63815dc75e86617529e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267e6b46419bb248f4a43c80088c1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49bc01af95141c92e52700a90da77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe319077cf59d5659a9aee04bbe64a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19b5a9007ca99b9b5e3a0d0a15845177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415016883ddc4a6ca86770bfd0d9e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d020c1bcab616d76482e417df2e66b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5235d669ee6fb7cebb6ab35df60d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4a00ab544550b7fddd82a9a04661181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c216ae58332ec33190e88bd718a98e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c3083c9857d5c5b1f1ff8c4337b10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503720e5b9546d87ac44694560bdbe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc875fcb714a816af55ed8b98247267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fedcd235d746f0fb4b15127dea8533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa97aea9d603ca4cfcb519aaecb66e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693936b0529da98c97c87d5c9cc6da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ba2e153824e100f80162c9d64cf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8251455d6683c2b9e3994cd014035190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2aa030bb96ec6032735baf7794f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ec7dab68e998a7bca19ee46b5fdf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b113799a116fca94232b98c149eed5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01800b6d0532bbc10f1cc60f2bb074194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a8c7bf3a43ec5b51ebf80df47862195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb822336bce7469ddfba6daa00a6593196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd4df64d2ca4bdddec8801af718b23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed2d794ac781aecbe19c9aa4240d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37afc1727f2cb6636d0ed98d0315c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a84a92eb707a0caff5078c0db70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d773ccf8e9f652ac1083a585188e77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16d79344b8e0f7c2894f8bf5698bc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341455fcad03c04eae152695e531612e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2720134096274446ee6cf133023d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762eb997737219f71dc2ce2b2f41f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ad7104e4cc4164d306efbb12f4dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19f4d60c7597bfaeb6d9fcb6193d89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33800c929e1838e2c9edc80cf299d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1596e30ff8ee12b5e750cdf92920209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200d6c6f2e2baa64b67f2e0bf8a827f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe3f9c8ad5c7c64eae17c7c24304fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a611a3d9334392a89939b88e7df82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f84fffd8d576866f9454d118b2255213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0574d4656dc4534c1af1c8f968e7b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a408a5005ad4d4f83f30b80909d8675215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6388cd2eba4511bad973cffe349aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309a05d3cfe42c4ad61b9ee0e618e90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f16d84df539d305b4c6306f432b2f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04cdeafe4d7a823f4922a742f5726219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35e497ca5e7e7ebb93fa5ce48b780220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a9b29771ed6b0ad7329c3ef60d57d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f76e8aeb1dde75f345541781f8270222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68be581a9e87ec08ac59af182829b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed2be9fed1a559fbdca47c3f0ec172224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eecebb3cafae366d8b43df2b240fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570174b2409a2f2e744886c85e2a4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502747c6f3515b5c281172f2310578ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64076989c59ac3ed3417b2f19044c547228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e54c28ba89e0ec50e9f54de648ac8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ccd84109a676803032e0096af040230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffbd834cef93a8a79918367549ef0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81975c7446d7e35840eab4918b886c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a43f59a1f8604dc25740c431f7efb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d083c1079782c70de4d0edabe97d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68caa4a6396bcfe91712a4eebf1dd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ed1841add6ab7d4c4a2360be30c1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c72a3959be6e6bed6a746ff89a3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6749f32744b1249bd8a7c2a5d272238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb289d3e62ce07494035bd52a223b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8b01edb5b0314be9749ae36695c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f54a8c7014c719d87d22868831bbe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b767a20ef2c9c949a0b81ad06b227242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0437f642ad332cb99c43daf4404409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b1628f224af5a3e7a319cc5a801c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945e3a96f597c773d1993108e303fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad56cb13822d8d163f5a261a505d4f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920fba31e522e893da23b212b7e6088247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2210cbddc194420dccbe86d2722615248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b813e0afad4730d21714dc9e520286249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0b8a9f70965c99e4ecbe691e9d2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a6709967f805291e5a76be44f7bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0327888877df82834e2fac02c5edc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ce7fd9db999c0290d65378e4959e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfacf5f8fb8cecb5cee557ebb3eb6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4b1277eff113196eec32cc1414f99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a91a9000da8036097fbdf2d0a7e85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9ddd37305bc4c43931d4d312382be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac19a73aafb726a886ab4d9e20b7158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a55f0b82458f1ddd5da1333f79be1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1a2687163987e705589c893b70ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c9458acdb68e9c8a5191fdc46d0bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be191d02200f9ada9321e665f571c41c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982ccfafbfa46fbb45e0e2317091c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f86ebf9ba38c5192abe9f9b0dee63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072f35dc782f2d2dc8003cb1b4b5afe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa2b15da75991c299b02af5f64adb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4f9dabfc26ed881d135ff5f1147f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d97c1999dc696bb343e9d100e7ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1d50bdadcb5d9fbb59fc2df4a51e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6495d9082e8d7c7f3590e95d142381b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac575f2fc58fb6f58e6a01f73c648271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5ff1e9466706d1eab49634422d9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe452da95ba124efb222b85967ac546273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63b03c33c556962bed9580861a26e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dfa2e2204d9d35b94045d7668c543275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c082702c0fb4655e6ba5fc6e7568b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107969e70758bffb395282748512742277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a33939020f7df47a2064c657bab55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d64ef7fd3280cfc21916ae416cb03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597387fb4a43ca5715ef9554f876e47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d1e74551bd8689bf99093d81538f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722bb1c6c1fc0fa4dd246de0cdb23df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35219f49ab40a7a5fb262aa61730524283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc7cfc26d0b535c7c0d57f9bf8182284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6d34d5854d697c9218df573b731f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721572abebe6762b2585fb7f5651dce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89589c4a3e7fabeea489965c9ee5cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e23001e5fa023baef40fa2d2d23a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42393f8cc47c0d535e31bca90284d96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2dd689ddd94caf8b07bcb7c7f38e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1abff7dc6c7c18a49210dae5e7bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6034e278409a5bc35d829e5cdc65b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183685b23189589cac2c292f9c3fffc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed193936668af3d45aaead40dd4df785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d1d2e5163dbe0888e84ab4caedb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4f6365a0df6e6a81e348b5b85c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aca27691e57a81a44d31bf58b69b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf426672f2903df379f3884dcec29c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178823136369c1fa47422c59f6d089e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121bab38566e52724df9a7b01f08658300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c76c635f46f9b2f53ef19278663a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223ec32bfbe696194d8b673df8735bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3cba0bf7e2e97e481c84175890a21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe4047060ec8398ccb82d59926c363304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d4c212e5c2bc27cd64ff0a92c0e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22962468a2f1414eb329355b21a944e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d4c57f8a1eb97e72159d0a3d3084307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8eb7872146e18422597d081d2b62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0d8d3a28952e4552cdb323900263309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d982520445b49606258b680ad546310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6a6745a532a12fc497cd8036d0f2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea1147c8bec7aa966cf4db12553a53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab487c34b0055fdd99c02282c2c93870313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9c2acbe0939e6994333ccec68367314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe7c0a0c2ae71cf33c26142e72052315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b049d13e8901f19dbdef5512a788a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b1403a8bbb2732c05720cc06b8e7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e6d1d5ceffb7d1d53b6c8f40629e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c1fd761b611b9956430a47243b4fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac66cb52c787a89c995a3e85267703320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ee48d659d1e87728f152a53bf356321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386e6004502bac50ddbb05aac910923322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5563c32fcc21212ab8a498e45bed7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed0592e240afb4c7dc161dd88991af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4e39e1a4b146fb95c0026c9bfa40a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7822413b397e8f918b9165aba72da1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade509f605ced593c5a4e86142d8ce77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88c7da884c26c8083fd25b618024b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882963b00ad3e5ffc13bff38cf8a2d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee13e769dba6d6efee3a32eab063b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e6812df588d5c015d789468ee7db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bce53698b4f363f9657f8790e4391332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f612b63c89220974d3b7a6f9c353149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f820554e4080aae0912c81fbb3631334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dfc2ae29adf470bb1907d8deb5ae2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd3c7c36c21b6773864b2aff54cbe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06153253b8460492b2baaeef99e4915c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497fa567eff79632f71d4f1f502049338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5125b6851dc19000a470480625dc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a7e822a2e47773caae376be24da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108bf02bd66a78eda4de7badbddb4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7399c9a4e2f25ef82e38a29cb4490f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9a2bb5a672f9bf452e73d31691fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7132c8a6bfe4089c4e9b4475e9734344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3eb9475e891adf8a8b3a975fdeca9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8234c8742318a301dc1e7374340905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e54bcb3f2f5b4190e0f4fb4bac8ab5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726726fdc5724f6f1a2fafbf1f648fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd02b617778f67bf20c437061d751349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e68814b2e7ff1d64b36e8fe3e0309350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55d2a2555346bd96dcc34dd42aeb48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82801ae5e044c996aa6ff5f29359856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266162ef380a70f6875b3af6f131723353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bc2b91d8bf959fa29a86a45ecadf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a0fb7b5012fda6fd0d8ca326d80d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b320a47b3272d1b95b33e62979e81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a09e0bc78317940453fc7bd01ae58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb86e97947f74d0519d0d5ad290e79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d297324c6145bb9e6e62a260f3c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d76e808511d857f6472eec7808bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07905488b8926ee0319c8aabde6af362361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528c5d58da30d5e5bb225172234dbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6da0cc4dadce33663bcd374ae51a29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bc2d6be261400650c59e21a0b0462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca912a072da86580df549ddfb41af3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af17d0308175f1a084a7a616c97b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2272c5e2c9db549c68461933595d42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66fd876650c1ea0376964f028e1980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f30afa18ed852285741ad7875ce962369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d81e474d61f28c8b70daf0c63c99a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d48a7336e3ce146308a2b8f4871d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14829ce3f81671161381787337704d1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe285ccc25d998513cc6abd224228373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142bc636fcd12785dfa11204bc5c5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695bc502284146d4f6189f1d43c270c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383f16ba7f6998585f8efb45bf7fb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58294604773de5bd8ea794c753eca6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fbbbfee82f65c21b42dfc9d16fc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa9eb960c8713d448c3b28b64fb43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068107669c61f99552dd8444d8ff040e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3504ae39bca7397d153cc2144d80ac6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbb08c4eec4cf9a34ec41f0114247c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb251b5f13a1b25f60449de4c76838383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917953cb202c25134a590bf8ef1af2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8f2aa0b690a6b31df522517fe3a8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784682fde9b57e7851e89375ba7ffb38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d9e13052544f39cb7acc644fec76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159a889e27f8eba95bb5fed5efb554388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38741452a23ba7255b187a6a578c72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1439856fda85c9b2c5f6bd427d067ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05135aba0c841c25117fad7d24aebd6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bdfcc3e2ffe985e5ce6c3e3aa1c13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af9c82e5090432bb80b79bfd7350a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccd847560aa80441b3b3b185d4d694394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a4677c1d6d3fbdca623c896a89c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796c4c22300368bea1f94c75fffcbed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9123e09bbae313ae0a2e9b6e5bbd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ad1c312740bf26ad1a4394bb467e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a120e1596e6acb8348c421d2d439d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff12b197ef5ed3015bce0708f716dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d069935c1bd9d0642b243b47a43c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7d6b8904eb38a29376e4cb7c07481402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f975ddb6231df4359d0f01ba6bb9a8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e9aec45f810b1666582972f41b3f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade5c6c50a48066d521a75061d43ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ef4dffaca8f767ae8410c0d5fb284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb475cbe35cdf82dc014beae99d1d536407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10897a4f23e19efa0f4d7ee9bb7def408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e10197b6243159de2a245fbcfab0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347070a069633cf03fb3f82ae613e2d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508e4c9a5ac9f8970f6203d6150a26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d027720f498baf05402ea5720dbab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b0c4183b26c4ed56df955ef1f505413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b5968ae28b5cde0127e98e48cb7f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a402147d4482a5d0ae12ff8371317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790048e5f8adb008884e726421ea809416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cefbd57afe5ba28cb84ddedc43e721417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291adc32af6259a10cc3bd1a86c9b511418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794267cf34214fdfae36bf37c6727981419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ae5c5c68e0b9b7deb3a3f0636f85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0e369f8bd0734efc2bef425f9602421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabae2336b1bfee769a1a61d260e2bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778c7129676c23f1cc516cffca2c3e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3437fd394081d2a0955710d66118a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf66ae8a10eca707b86104a94753bc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcca2b169924b6aa0ccc53e79cf288426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a70e0efefe5ec56e76b300c3d72c96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da1384a92a650901710bb3fb489390428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91597d663a62845c134f372656efce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99ac371a36b411e18c068ae13b4a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068307709508b668f5699369a28462431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ecf48198087bb6019d4a5def10970432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a9b614aad4e675825885259ae671433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56cd4869f2ce5c5954315c32503268434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd2bdbdbc7ab6741aaea7c834ea5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d83eb62e47db10fce6c5a138543a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc59baf94d2028a1b625583b2f41a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983680841846c604a94615f66f729d67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843fbc61396db71adf8c80dd8f2a3f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd66ec3feb2043dc89f65e20f30d69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b5cbd670f5b9a6c2b34930eeebbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed12117a7ae648a5b2be27a9779e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde55e006acd5407a0fe38530285586d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e7b16ffebb80df186a4001205cb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea3bcd115ddb0883f0f945b184f8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f2f85d3a7a39674b05c001897359446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c728978ee9e61430e5c59b44a829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241eed7260f7b5bfb5b54813c34c62b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527ccd774eacd379b9bed72e3cefcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11431003b652eb893d67da8918c8d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6ba544eb017a8b599dd8e43ec379451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ec3f7e38ce0457bff974ca2e673b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee27805ba441b8dac30377b6b3742d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09673a9c621e782921e16f7e3f8221bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a906a3be8853b1ebc38d07a1e2d96e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d432838bcb4776c9453d566bc807963456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e2671c6dd4ba831d220067e94ff3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865534c087e4d921d4ed6247f7202f06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b924f589ba0982ab1bb13f59ec5e341459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e65b32c194def2f4b107b48d9da1d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e053200f2587d6afc036c1bf48cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be8218b9efbdd973dc57760a6638d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e33044e8914c61d9fb14d7ea6b2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a880eee03cac3cf4400dc3fe1b7ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b27a2a928293b2a3b82615fb976da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a550fd5ac0749e87eeaa1379b6c75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5fb2be8fe28caf435c8d038340d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d773314be8c456f7bbd69bce3c33556468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009befbad45bdb88413cda3b61a5bac8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc0e48caa04426979fe5ea995d1ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f3ab61bc91f5293f6096ccdc2f807471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c15f3a2c01043554858c041fd5f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea652b3fe9734f8aa6352282a6b1c296473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49212b928c230eb6f6c65cff510087f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7b28db2b56707db01a8a5c6ca05b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634ec041fb28e00195d6a4e7637775476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d9fa3a1e065b294e07f74cf78cc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e2ede58c25f4d363ff8284e50b4a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab35f807ce19d43e90a017a321aa2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0f1167980e966f5c04d8c71e81edd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a076a63b9064d706df12b0b75a53c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e048374c7e896b6001cdce17d9d794482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159377f5d4d97f1032cb37146aed5906483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c7840946c01996a53ed9618e0d64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193674e9ba20dc779180ac661a2e46c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c8e54552d2c53a753e1bd54363f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75514ca6b4e40e8c546cf207d41b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4b64cfbe1313507d3896d763e77e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0d5357fa278f3e184cd7f36b3eac6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a28c9334faede24a4e5a54c77e686490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc0d6601e5118e9f990e8c85e919c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8251a947f2d2d44ac4d7464a039c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458c2fc89b81b793cd2c1194215d83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab2b7f6d2fb89b50f6b859ce280830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c28bbb3ee854c9a2c990e04287286495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ea5093df1c02e1014fce45e855ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed0f3c3609b3e3f50caf269e5cf13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d9b5a274386924749af4bc359a5be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e259be86a103b77e7983b082813b890499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba7f2e19de4fbec0c5a95bc52b60c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db225640290859d0aea1a865424ef2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199196ddf42cc7d15ad44d3e3ec74c53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a470c1d08280360cbaf4cf3d86890503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ccc2c3cc8eb8eb9da6cfd41ce9fa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd9b6b6015e438ce737debb3360f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc5f75e7d139fdb02ddbbec8839a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ee3a0f90bbc37324909123d6b8b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facfb34d38464db8d675f84ab3d4081508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40078daea05ce3c36d85014fe6bef0c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6280fb672c6ccb48be27b654cf78d8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63264020570e537a6570b1d62a5a271511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d6b5f5fb43ee11642ee437874f6dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4596087609b5b56ef309b7c754ef0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567c2de2e63f1e0c41e3a1941e1d76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52263095b6538e5d6920564e6d33ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97febfd480e7a99417b09ced3fa64ee5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a68cfda2a6a59bc41480c79c9bfce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea162bda371baab31c1bd3a4ab000518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5321ddc176cf15958700e8a9f98ea5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe3dc185cfae18e9f4813f09746f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4c19c5354de5e35af69673b56ef3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5eae5b8396df1ccbb3384fabda5d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf701da3cba188d6abf57b80e376468523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea540f3575112876e9f6491aa66eb7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e27ed3fd554ae4439503c659ad99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f79576472e57c9fccf65c398aa2ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53719adec83fdd1c12858f40ff971698527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d192306b6439dd2ba0796d43fa666528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2383978c8b9822557b5c3332d22054529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5cb33a8de6f6935c185796a6feb5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec2e12e99f99570546484af240fdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c89c1bf69e6f9addfdb406ad42029532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087edf7c6d195cd6077a380016e24ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66d7575af8b944acd484c94f83654534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e4e9b91c42f650c7ea561d815c34c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dddd72dd1246f5378e024684528ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d168447f69d0f07378489ff32b11e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beadd125bb42379601b78099ce5d28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7153187dbdbd3c586c4691ddb5f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f81aac2602390bb72b5d3a34ede40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296498f7be05aea95b5626575ccc87f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ca638df6e8241681e15bf1c78423542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55214ebc883d3a25c80aa637ea071fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee08ae3f7ba3876e083f8d70121907544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8d1edca272ce7c3091cef3268cbcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9259b27d61b09339e4c0c62a64519546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc0e60c56d64291d0664ae9f1ed02f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1bf3b2671b40aa448aa3405818fd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f4037aa3a6017096d50231898c14f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81764300d3acfa35b25ae9c81d4eb84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8ac46009e15977dece7e01d7050bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277d1fb1c491bafc43a7f59503bfcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb33d66cf793fa584f361d157f4762a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6d7083438e99585a9d4a77e0ce36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d0e141cb0b9ea04724ff3b942c208555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8518960e4d5b73e6f1af3180c38919b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a03d32aad2705fc14320931cd179557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729842c2fc394e78b83e0019cc5e2777558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed765a382960a706a143b892693513559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37e44e00b2bf4b25b52ebfb55f898560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af6d30f72483f4ade591dab3f20596561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a4f1985ada964d69b4c3b93be3d03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedbab2765254ce08d135e4900d957e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d24766dac08e1108c2b033fde2bdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1607a5d5557c29017bb99340bd1d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06fcd877018e756d19c7fa2139b877566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cace2b2156d147e2cbf705309bca5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f7c7dd7209ca9594f873bad98194568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe14eb5d6cf61eec898bb01049d3d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a826e9d9832bf35f6acba95833c6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f3c83ec0dbb9ae9a107106c5be32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abad71102b4fa78b5438e9afe17592572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad825e5d8e29634ba09c7856b5ae50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6c04071c655bc059e806567ce5cf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932534bec2336dd01aa848db4a57ed6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0342a2ab707a24aac725115baec47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccee2c7a2492a97ef8181e20100092577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77845be05f18a8786ece5665279b07e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b608510cfbb5f50dd5ca3a06d6c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa3a236f95815aa3451a850008664580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd88a05efbbb9a4480a4563be1b8991581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7427df4eb6d71925289304e94b30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c0dfe2dfad145d53e68284e35ad31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e82b69f236811d5733b4534b2d7866584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba5ec2fb7a2ab6778a642bed27f79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ad1e66bc7450db8fb735787c676e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc4ffa9e977dfbf8a892bce980f98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e1cf3ea83b43bfe7b188063e9e1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266c33dd0aece0bbb6dc9f00fbd2b0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d1f31e451af58a6c0f75f4a8782b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e77edfc6b04ecb6665e14a9f78a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd17ff46c88873497a5c4532b87fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f4c6935c120d0d17cc8c5b741027593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f9f5ae2635a3ee1a8d16cee4c366594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf6b87eeee02d1b62af16c7a91a46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f96656db4621608f8fb74fda8cbbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460590f07155ef37698229658f4000a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8362b4c573ab5b0b7168505c0ddf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9d62b38106ea3b6245fc0179dc5df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c32962af39ac8696f06050e06ad0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9e1bac6bc70790631cb813e20790601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa1e37ab89663fad292771b86a2147602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f986c7308546d3e0c419712af3661ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e721354ecbb41128523fb1ee87b2c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc2a950d1596f9997222ed8a3bf360605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d052a7b2d349a747e3bda5dc42209e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb50f333fe8a160d2fd382f80cb7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d0d7c6dc6ad4a352a62657701f1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f78b6ebbb3c12046bce4262b4e7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58709fcc9f8f9cdfdf95f2be66dd2721610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083db139a426f29b1550950658f3f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd609b411cf548ba27e1258cc854a921612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b73d70f72d60044669568dcda50cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c74ff8f3e31b385c7f4fe9044770614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db333cfa1d315aefcbfb081593e808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb3ab04ea2b370cbb026e9c6984b80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116f73fe0010f24b4867f9e17484f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232ecb320d831784db4b87f32df0550618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818030c27c6d4e22f7be94905acd58d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc3928bbe590308c1c839e29fef983620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b446e64db3edcca200681921bad6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9dc5ab35c2627140b44287c0adf2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76eee2988d4aad66002bc3e57ee155623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10e0787d39820438132d181bcb272d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf8f75961d5a05d21b4b019c952f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834b1e5c7477ec04f9c29b94b29b29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe4437de5a6e4e8c69c46093d0add7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36bfe9bf95067c08dd241bcce426c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88477c467bc7c39eee9a9a9c7f8a8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70186fbe75f4a4cf101989e42a67395b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aead36fe4918c818a4abbbf237fee2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff2bf2de86ebdb11da5422df9a567632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c69bbf1e70a36af52f4dd9e9ef3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f1fcae58fcc7ce607d5d000aefce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916502327f2d2201d159334ae636b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b42901bb81c3392258ec2e6e4622636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9cc3517a2a3878c70474edac4ac88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be82ff70aa15ca03ab6498f5cc5f74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68504d4b5eaf5538935a45e6d11f41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7cb7b7c06848355b96417dbbfed05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942998a90ee3c9f612b96a5a907943641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a0f9eff02c8854af4ff252acd204a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47fdbd46c8f00a1741c48c87b94a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713d52e219ebe2acc4269c60d23624644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb02f56f40b4f19e71fea1c571c39b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f04fccbc70efd8ef1526f505818d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bcfcac8d27a634bbfb748a0f252b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886646597233f9f73d1ae4196207e61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518fb537473d217a4addc6375766c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a101c2631790dad04cc9f265a76d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3ac065864c7b39342de22dc8df227651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280be6e0c77f7ef9d6517ffb4879566652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc905aa61d44872462c21e0d21e42eda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e179c743a1df9fca0e20418f47592654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea5b4f7601436c19b4743a4fad6e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b90c185f20117659b0a4aa0d02bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35cf60cb579420477978ffa2dd2b2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc904e9b46dd0b1f6055fb281bec1c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7be41cde530e9f734bfad7c7fd670d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c011e41c0162808751d0ccd6cbaf08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad1dc487ffd51b2e6eeb4935e5741661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82618f2ae80b67e6d15207a0b8098662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1447b87205485493afdb5741ab2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1230ddbf91492ed1b8ff540dec9161664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f983e9506bfe5baa7bc22f35e9c98a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa9a73adfb4e26677b097cd2eccd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9632218b8e28baaa3f92a4e2d70c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20778f4cd05f48c633add14f0d5123d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a30e34d47de42f3bd2f224b89d7772669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f305537684c02d954c6769fdbb67ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ba010352ca51bfb58c981e999547b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6f9892fcdd727e7dc011c6b6192b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a66773c2016df9cc60ef44f9714fc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345334aaa6ab5aad20aada383e36d25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1b72c8dcfd8a4454616bf5f41107675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56a15381694ba39008a27235d42fa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a8eab4f85da95c24ed620d9374e48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5849366df9eae13f07716171172f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b41f26b780b540f1d42c889ca7fdd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7c01fec6edcaace84ac974f7d771680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead45050832cb4d427a1b94506fc82f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6309682b6ff116ae6dbbaef72aa37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1201b61f5c771cf573784d1d8b41d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e14e518b4451d33c7629034e01d97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63097bd65260647e8cb8545afd8da8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef12763bdbe768a9e965ee32e2f52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cd26318c36795b9eac6f6597e84a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac78c20b43d596cc09972feb46b9a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e05e10210db63cfbaa42a305b43b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae8f42f53f0a40165c3bdaed6e7d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99726d1f158077f69f8db1d1507e9b3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525b1513b72c2499d927261cf06e882692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80a41ca67268d8791ebb094e0f95e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228718b374ebe082048c8222c5e166694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfacd05d6d37df0926a42853b6cf85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd734ba6c96ca53524702617016f91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a7705ed3660cbf0cb47092fd4dea5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f0c12694273599869ce53b65f873698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713060630122009268230cd3094c70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c316097786eab4b88dc7a58aaed6cf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b564df45d6bf9eb1de4858cfffc3c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1d288d50d2ebc71da0550f6dfa3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53cb5d7c25dc130847f6307c60ad7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35396a3cfe3dcbd501cbd8d1318065b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d404396f4e5e5fdf7573e6c08fa3753705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ebb33494d756b5524aa2918e9ef38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246768dd754a83f7e8d63811d7871f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae6ec0dc2634937ab54550360a5f43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b7bb382a83e10e2fa93023a7443c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b554870c621eaa54f04cf70a6297710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc94d6953a4ea400f7ee34ab8246f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2a29b0cf9eb33c2c3946454d4a6d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6cb4adb18f48ef9d51668074548cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee444e2babd0b5b7f74aafe59b3fa47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f545b6d35e54c2059a906b3fb3842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec08923ee2c440be866a6d97eeb14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7882609e925ce175ec41390a5f11d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70470efd1cedc32a67b6e8964a5ac4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4dbae6713d4dd16874c12256eb886719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4d1889be7992937670060a0340f06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a89991fc024cb3511ea39a2d3924721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9307802ee6685302a09627e093028722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72088ad537abbe6d8443882929ca6ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ff9e68f1362cf5fce476b0c07c9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902eab68ef166ce28f9ed0824b3eb95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588e88e0fcae08ba32d9563f29ed14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715cfc215052c92a64f3c1264a481d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ffb0185b74eca281cda86f94f2d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2573355fc5db4f10bdeedc052c3a303729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a480002b0b9692f35919fe126a27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27d02a0218b4276a2c9a6a9dc3eb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0585f54ed5f42ed85d63a91984780e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadeb42abd087755b2ecaa2e7d6bbf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443a034a611a51c4ca0a9c79431bef1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742192f7737ebc91fb003ca0b071164735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc39632707a66d51a2e7383963690736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60297da911131c3d366d5ff67a6680737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0229a1f51071136b5c05a751e99e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10a115372ef31d8050d0f08c55c28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9db6331e620bad6719395cf5d0db64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf725b2297083481ac597150ecd4255741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ad3aafeeab13f267c858426613c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a9e02eb8b7450726651546d24d9f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd282303aa94bddb7431229aa2d822744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2fa269175fbdf16bcdb7ffce3c6da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7c5b1229259d7e3bde3fe7f75bcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85779fa2f09ecc93ac053e215a3e1f3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0cf70283afe2593f17c09459fc4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf9f351ebf4df4305cd11540aa8847749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f97d7077b1874a13f9d895860917a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de3fad251205674545c101d3fb7ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff90beb2feb0aca9d324729661fc83c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e25734c60406e3f2a72d2d620094a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5900b3550da3b9fece0230bd0f98e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afecdfce69f861bfa739d16862ef7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b017c4c3bf8745cc8a196a0d7cfa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c7656aa1ef1169d5ee362d181e2d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5090d4b46472cef2d100d724d6b8342758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063a0b4ddb06ccc09773505810f4558759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>