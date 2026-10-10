--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0406284c0fe22ad54d63044cc9dde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcf9c9dda265ccbc280d37d07572ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108479f321dc40ce8b57fe5f38b051a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be9d4634bc3d8e42a2e2adaea6bb914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf00cebbfbb1238ff022707ee359e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21125a631b21342e52778acaa6bdfa9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e4bfb4915a9686fb03c1e0bac22d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3f58730367ea53d69495f4200e6128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b92f875929b9359adb29cd281e4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1c30b7f30d1125dc01dbcba13431210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f77447322adcc1bab1c284eed5af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade9f8c53b5dda90b166436994fba412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251f4bed5089f8f2b5abe73834b7b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af448033aeec41c6583e608c43662ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d288d2196f26e2bc2a53f43cdff0ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac3900df5644c1baa948c29db6a6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680cd71b51baf9c048f262d3c3772e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbbd28127740166890ba3fe225e0c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067de0ac851447e1b197653a1a4d4c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7d22ac19da51ad5921cdc2af341320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3512a6c2e14faefa0cbfcc53acef2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce323a05770bc5ad57d51308a444b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c707e356016bce9727f92e165381de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e895c7217b40d5cf520172fbf1cfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb054db3d778084a6b6f3826bdd58325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2e07d394d2d559d5b3d1585cb718f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643bf781bb7818e0afbc465b805c8a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae543b91ec69fcb401a11a070c0fd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d558505c5c90330448c32a1ee7e794d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63615ed9cdf1a5a29486521bef1ca630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad679e2410257b051a083be72ac98631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b763d0d0392c02d7c91a3d29f787f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e472d3e43795f2cd445935b1440056d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd8232324c22a00c39585963f022234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ebf4786991dfdbd710dc51252a36f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b19252230325f1824074f48c7eaa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958c1a26442503475a4aa2b6e687dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021fe6a1a0d9022ebd041faca3b932538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d85f92dbbd777d5269f990d8404dcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88120c65052695d366619e41d97c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0911f8927d8c01d5c6cef21cd57c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c03ae054debeed7d4bbd93f24d3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4387a9fb87c0717f4d6ab8744e1cd4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d77b7b15a23d7c361649dfcb30ebb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb110315d4c9d0a794bf647a7f992ac545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b519d4a91e496eb73d78700650f5ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9772eab25f9483aa9c5cf499048b5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a6fdacff2c2a36ad46d50c706c4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540603f03adfc77e1f4faaef4c667949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4c55a5391bd9d82612cd63dad57f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8f746c387a8c955b57f8d5091b73451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504fb0320b651e52f31d6fac1a653d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da66d7543ad5022556b3390bcedce353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef9fcd11651795e39f96229f0277354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be9ec138713a503b3e9834445f14a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071a9708749639787e49b4519d04c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aced7f411c24ba52cfa02bef9d9dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a7c5c48197b0b67bf96242784c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41641e5c697d0db1f3918619ccbaecfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2565fc0a3d5a3ec392427cb2377c0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf4448c09414b17bb4217f56e498261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14eb0f6f72ce7bdb6087a8555215962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1629c821062267e4d33657019f3a3df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e18a1baaa3aad1c288973787c81f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c32fd9110292ee168250c828eb93b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b56f8ed5babfad14f10099e06116866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72840c29f010ef44bfa92ff2bbe00767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7523d1ed1f38f689a9677c896c16a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07de7ec31140be26acf95aa0f9e29069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df013e879130ac172a605ac44d2bc9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48111951b85cb5a40064398075a70b7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024b3d725fce4ed535cd871ece66cac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a998ec30fa696bc06db9b939683bd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739628dd458c1d8c1be88a25e1411274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3560fd30331103735ddf54ad549c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfb810f2f7b7f5b2a68a77dcf4fab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b40383cc2d96c0ff2740dbb1cb05177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db8e98462f11a6f827b7309ffe06478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c03db30e2700ec412962c00a9a88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b7c752ce012fbdf1365cc89a37d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396aa295f9adca3814cca931751becc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf20c6c513f31668e4c878c3be035982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea97bfec9a5fdefa1cd5ad034b246b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a14362917465e08d055857623340dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2eee8596384b3c1dca9c1437d42885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be7fd57dd5f0732bf4644e55fac9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5661d9889833e97d6ae8607e18a5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06676c0ed90c7e76fd71759a08c9eb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cca9c8f519de82bf81b1ee1ca6bb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3ff5910b3b96e9c1fadec8b1cc8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a927790e0e4b4da588b5c99701ce4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95998dac0c27b046af3f6343e42210d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8701a48bd47e0d0a3980a87b5a795e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b413f44bdf2f9f926c0aec41ce8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829c1155ea29958c4a06a4d6ad932895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724672cd09337f689001780bf8411596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f5e9b8cc75dabb45c399ccffc5c6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe383fe26eef6101f7891a4520674ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011163f8f8b2109e6e61ce88dd6874999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a9b646e5d138f6de59d8bb941ed5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef948f15d0ff46241a2c975790364101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c47308a93067600ec7a366d8a1f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f2ad442318b5507a07b2480177be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828c0d48f282d9acb9fad9789f81f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d12f63aa97d9c5c19317f540231473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3d7176592b27ab07b6b5f7ed67f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2878fa72e43403d3af6f52ad197f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6048da83a7fb2e4075d1213ab923108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08067879413d258b5f6ea756ab2494109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebd4d3f5912861afb5e1a943b0f1c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140cd3f285943bd4c76699ed2fad93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab6110e08f9834f476b2570a489d8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae619f4ed9b078b2743c5eb4860c149c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8730f5c8399c03a427da510dd0f04a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc4f21e6e4fec96b567fff87799f4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d04ba1359dbd519954b9d41b771691116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034d2ec7ec1d0e84133dd7f3c83506117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db456d0c55a0450ef873495d8c877433118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9da5e6960be66ec6587208dc3b29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311cc2c972ebaf45b7efe2acff095b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1787b2a67e7f956caa29ae9558f0b34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6507eb7768506ab025ac83000f019122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcbfbe8003fb01b24463c46978b74a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc618d5c50bddf1af5ee04f86bb61f03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ac0dbdec4ba7cc3e450ae11679d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098dee884d0d46abaec0e2f4cf7fe5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fe39b4329b1b23f526f7b2ddde14b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d18334275ac4f66dc6f93434f0fa0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e54ada48cb8efc2c4fd9846ee81a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede97ac57a66b84e89ab165e5fece7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eadbee79bf618d90206a1781e9547a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33992af7f72ba73a051c2fb41f8bb806132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ec09ae298f31ad8a6a3f7a1adfe6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7bbea9a1de793304e6c8bb0ae863b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfba5fe12eab5a309ff9b976809e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969477fa3318113fef8208461fc795136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed26584a3ebc9358fa96bf466aea39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf5efd09bcb5bc19b649725890361138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b868d717c5c9f47e4b6b0a57c3ef75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf7eee3a683a412f471c1b7898d73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358266b4e28c5d14263ba3fea2d2899141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccda497cc2561be3a882461013040e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945b90f851fca95a3789dee45bd8a13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f4dba962faed7b3ca775d1df0b3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6403bd945bd183c68de5b28942ec3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07edbacbc855906bea3384807feeb00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753b71e3f42dd60e88f7f90f299fd7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea958d878e95041b92b1926f975883c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f6d8a4a08e70f90725a7a1278e6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d2874693fe5bc305c572e4173ec9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4775b05dfca808b423a92e313c5bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0ecd125dca11fb3a33c512c31304152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1102ed3aa79b4b6c166f423f5f6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7cb54b08e8f78c51655e43ed621f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548b80fc67ebe22b5655fcd7cbe954155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963326f09494e5f7bf831588c9545ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235482e5fe9e0bf33b506eb984997e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7326d92b63afc27cc6fb397236038c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0334e0cac6db63befbf09e95362f04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6acd8415e1fdb52d064fe5cccff9d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90cd43160a060d3179af1cf4ac83d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5826b1bfdc72c577f34a0fd3210a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50965dd2546b7258edf51e775cc88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340d4b06e57d0e4054b1ba7ed2186c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293516175ac8a5e35888b2c9e92fb5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd7d2e821701e4273fc0e592984745166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d8678840d3ea0e3f1e52d754c99a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364ec15ad3373c6fe1a2c60d99aa95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004b769549deace84d7cb36b2576005169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda44733cf47250f0a8de1cdbe5e9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c1d342dc6848c791e588f57c33eda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c660dfba26cbdee14f467b1daa9aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb93da866bfcb729e32da2d965587b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dea1a637b503e0c200a633e143f637174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ad6930537fe27e8f4a45a34519867175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e74ba13baca55b5f122e61b90a67be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390296fb80e5d5afdf6fa563889b4a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba200da1163306f1ee4c75b096fc6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd2bbee955e0569f658e3b83e2fe2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6082ac88e5197dc80e39ae17553b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c034b72028fe4dfdbfcbc0396f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce792f745c50831479048389167d8b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83edf8b2c13bc85c2abc47adb8f3f3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ede0ad82dd2d952e35ac4384d540a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc87e3b09fa65fb71394d5a9925428185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652cd1165940f339fca1fc1258c2f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a6301a146ebf0fe8be0e7dd442b2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc551bcfdcb66c1fed7530e120d925c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea8fbff446a27ee6e2db88ee4d1b2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2e2bb96392a0d463b9eb82937ff6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702561daeaa82bfd587cae30afe3875e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7243a47b42d8bbae84459de28e6cf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c6203a64026de34c69214808c593193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67389cfb12701431651380a3bc3e406194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec70eaed1190dc05950f67659511ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74b1f23bfdaa0791045fb7dee87e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec62e8e3b2271f64ecd72cdd0000198197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277e290a63cec296effb9dd7f2a006198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352850ba67010425acf28b99da8b35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7785001fda65f84159590c8d773a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05269184e2816c029741375f12ae23b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8957a24ebe6a9d96e73724d2ffe7ba9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99af35a4a28da6136dbb2ba39c8cd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea3a205cf26393a697460b04b7c9e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbfafb778910e6c1750623c5bdfa47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abdb563aae9a8a99cacd35d6126c39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a46b262a8ce5d340461be5ec080a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaec8bfdfa913d8fb63c5d6a4795e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa13a1ed3b3fe02650de8d0e4c578209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bfc42095e88f664aed264a97e5c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a382cd5757d8e0da2b5295c38fce61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf74c16276b44d943959b90be94cdcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4725c0a8d020e382bcea4857d62b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd05be2718b9d6760a22babd4c1f5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22ea590e21ad802a5606dcd556213b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aded8e39f48d9e6f658fbef2accd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394aecd9f07d2e2917f2cb95632fd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ee0f7e03b1ba66c452c999a7daca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74af4327612f60ba42128e3e91797219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f9d27da15cb6d0d851851a2785a99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0326eed99289edce1b6abcf3d06fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b2204be65250d25225381a7f6742222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92212cae55478f68128005b18f47858b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251aa576f9c6453ef94701fa08a5442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b55d9282ddaec12a6352d00b79764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b2053f975c547b4d5ab350bdd60b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff50648854a5c19629fb10ea13de5d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf79997f32c05f012af449c3f9c3ff3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79f49faca5b7c47948f08b2c24309229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa49253a5ff5f2cd64f4f68340bcc1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac4c3b986bdde968fc05220e578ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8537a43b722a462acafc244c8022e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7345d9f1b4184faaeaf68255b20dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd83331fce6fb924e8532c234dd99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a7ea2ad6cbcce55fc1d8c56a8d8f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8b1c45e8fd09d07b14c5782c53b0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27704ca0d7450c35723d215e04792814237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dda35eb81eb8d22f1db0d695e0082238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d63260260f20aac84dcf184c37a84d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60720d5ac9e27e657b2e03d1c92fef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab583dcc88032134417b09f59ab09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9fd0c8a4039e98940edefddadfff5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382a082acc09aa3dab5ce2005710fa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f0ba738d89c977e8eab91dd92d2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e44be06e66271779d86898072474a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8989c807846a23b1ab0943989a99111246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f45d6ba7417c95cf6a8947654f464247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbbeec717e770e0eeaf65649f2cc0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8a666ab8a5000ca2da50d6123060a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0f132e4e9cecb8246fdbd686f03b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c1153d20b7ea7f3378e16377c366251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272a75656a0a93898428463a499ff15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140788fc1751d739ea6df5f316f27451253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6382a6db7c16e4531fa019dc12b82fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2afa399982fba08c894dc4e4e0df6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21b1e59d9c7b2074fe2cd3122c265256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab4e7c9ec97cebba37b0f7a0fa575257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67dc20965e214f7d6d23e0df28482b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b5126556ccb71e571b248f512bd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c15de415b3785c7655564af171978260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f301b757c20a9e5186ba08bdd344261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c994b057804b242a0eaff2e60b80ac6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26091cd513099555e31ed61fd901760263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f573056e66b91eecb450435840d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33916e7301ef7d344406a2543fa558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d9e40a5b5b1f58af4717a99d3b42f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b1b48251ae1334859f08aaec2d827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ffd902fd71795312bb00d29c4e34e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abcd92522c038f492902fc6060f291269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb142d922a179f2be530748bcb9eb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862975460fc54485e2c91d8859051479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dfe060a436a372a7d151d69616060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e6245114718013cf4f90f5f2c970273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088e5946f58f6c466c86d24e1a325f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619ac52f2b718d59a8c87a59fe4c78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febe101f0ab074673aee2b083c200bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbc9ae8b7e9fa901cf34a8f7674b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e147fb169baa3110368d150a166d39c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f754181dd1432a618b284fbea1b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff8f4db66f9abf7e2d9ad976ead53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b012ced534f8bcf064ef1ec80b1c614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448db505e4920bd8ea55e0ed2bb987282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d20f774e38625621f1a3bbc3db24c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41caef2bdc03983a9c976cf49aa0550284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faf872973591894ec11def815bf1ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408b429e7f3d2b8e1a41f3b0c20083286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8021532d26caac703dcbfeebd56e22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e15a654c9bda620ceb8937e778acc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22216abd8031bf4b2753631fa21b1406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91738aadcf4ee7201be06b9ecd9cd7b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fcb1a363422729fc5c1ac8a87b7d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721065087e2b2511055e9058e418c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d18d1ae428f83063bd167cc6ae270293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a867f5f0e453f12cf97dc31f6e5e11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe89525e6e40ec7f6e68208f203a40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4f01fa3fe9877985965190aa9d4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b6d41fe0e79d0090d035f69ac23cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5636006e235c7008dae29baffe24afa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb27fe5c2b5a2b648d14ecadc329a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5ebb43e238f3c934889c3a36fe5c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f176e78d5acb3ee4edf1aa9055f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778cbc83749898e402554c6d80197e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e53522dd3dc1e1191a999ef03cc38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddd342e0c6f4348dd1aeeda175b9f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca0935c7ff8c8dc39461c142b6991305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757757f327e0cfaae7dc3918574f4e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61808ccaa325710f920271f4a8b4c6c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf50245df4291ac5b5406856caca6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800bc21f99a8b97ad063748e80d09f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da21e8d20fa65b33d501001cb3fdf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd08ccd52b56b8303bb64cb73361a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952df5104879538740cfa16d6930e8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2eb546cdfac60388d312b42e23c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74fcf524e7734f99bed15097b7a601314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f141a5ee551aaa24b3ff0d87192e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8596019cceb84f28ba56f2109f51d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527adf37f13f00a26db641d3ec7d0804317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305ce45222bf5f6391b1514e8c893e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e77659df5a6b6d3b08a6db03eae1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260664b2ab44a1187c4ed4c723e6dcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f364e99556f0b3bbf7bf21883ebc24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728e7474c5b4ad21de737eb1c781b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4484b2ebae0313ddab8d5997679d5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa906e995775a2c1106956cc591b721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696324748dcb4f09d61401c0c59d519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e2deb9c324b5564677dccabacdd08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd34c5a17daf254d12c2c69190019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f19a2d95aee58b4dacedd70a55c63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65206e3043adeb1f041d80dbf5932919329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db4ca7aa47a1aa788317e2273228b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdf54f79f7dcb733c33a1892a22727331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ad3613b363a70067c0fa2dfe4036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af35fc93530dc27d8f18e4d24624bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3760124e0ea6464138c1777b87525334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be73d7b228ba1b3ffa393c212c787335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc242a1cacd04c70b998dc8e226d84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67c0b555edab1c4b54c5c573be456337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2782e779bfb94395c3cf332fa474136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd9c90a8e3fc87c0d2e88f30d3396d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7e799122d946a35f9adfb4fc23a32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476bb2627c3689cb13610856153ca21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55322666a27c110e15e7cee030fa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48c0dfdd73a3e5a683875976d91e6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03e8c52b01fe9303423b15d298032344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccca11e98b64ef86d68a15720cf37e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38bdd020b0142ef3ac0fa9339f984346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2526145b92e5512db9252492b6134ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6523f35453af6b825a1aeecc5f846348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf6e8747cab9a9525900de8be6ac0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020768b923dc3b4088bd47d0ad5d989a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611df6fa34ba0ee0f075a7372f249f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42ffc1906599989ad1a4cfc74b4b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa91722d4632767d92be2798f7c4dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2831b1c63d1e75520fd2f1383e6543354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda29a75ab28e125b06786d4eb70d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb079a593c49663c12540d4f23baddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6d894c9b100d7e45e9eec31d3466357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2262b9f0d8b1c4e3f3b54f69b4f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c639c2ea7cadca4e5e1b857020887359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3e706584d0ca5f2f0589d2db5f27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5a9e1f03d4c7778dddf7648812c48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b4781bcd3b7814ea267bebbe00ec5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259646125a7eb005e4a9f00bda6298a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8529b0a2697515730da144d64d66335364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e1d13ed3b94e6b9f2f8f4b7815e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23363d3504988a720a3f4cb661581f41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4536e2e331502007d5137371f33fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3c8f78cd1cc45328b7c8feb0966f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12896e926ec08bd0c74b964c051e5640369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e30c13a6674ca1e8cf77c640bd6cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca5cce96cce8966345ff1787826a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236d0499e9e342783068537c3cac26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254a68b728ba57b341aefc3e8c20948373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae82f4e0095558b03deff9b7eb2c32f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebac633fc6bcd3a448a8a1bba5e12f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e2af61ac88812714b763db89f72a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1fdb2cbb324d4ac55b43a2e23d6e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ae9f3fc4e9237973984b67c923d8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9369ae438f4942391592f6fbdacd46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7e94b7a4304ff4e691b8738f94e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698e57b057e12d201c3468eaca548d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c99ec847ef0f418e410ef0e84902382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9e76e30f827b53fa1614149a7f60c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e321d7da2c8d67aee24f079f4f3d5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b75cc2861140697d8356591a28ae4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a12af569f9125d3df73463c229c78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83931a25371fcd7f470a9f7dd5b611e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24aaad2836eb203df4752c9c39bd5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c67713bee109a1fc27267a6921ac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dab2fc53f9be21327901c13cdd82c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e9b115470f5c667bf1f5bdf9667f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6517fc39357222f342a7a2722da5f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4efc0c340c4c0ed4c3188ba83f02c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dae50d98ca5ee023ff63f06bb51b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b880f91ca95b8199449b3b036347f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0485eae44526c2285237cb7dfaa9c2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a031e3deb796faf02c350617dff8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08c50685d8ff03896bb8017e82d8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e984768a44a63af93ed18a39a5abd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac586598f09e5e7a9cef902f19ed368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036e292771f5f54b880e2bea3ef6ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d49d31df684facc2fb961f878a5d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74df863c84c49cc5fb77553ea6dcc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3954d6fd03a56b2d927c500cfaf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565862f7c4ec7d6bb210c4fb4c86d47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c288669053fd4796c018745893d14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88700d39a71b3ee4069ce4fe96ede47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b708a8ce3204da77575760c2126ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e2590de664915d1e00acf26f16a90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ac803e1a8f9e0644a70d70a7e782410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b13606db1cb9cdd663214c00afb6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609212abd31fb9c2a77588a57912bd97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc73cd94ed561cc81cd2b0cc93ec37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430e9333d6e9077dc2ec27d64b24947414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f261421ca5d6f1edde2900fce5246415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0ea1cad9d9f82773ed7540d28497f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f24151a32dd7d6d0241891f1bba5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ff91f4e3775dbcb8cafeb06d32ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15750f8eb48cb25a961ecc6676f4000419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394b3ac0a9a8d400672d8f470963470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d642dcac2427510323a2b040124c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6f1117a564047c412fb7f46aa0a3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804b3cb934c2f3e6e252a68adc4ca89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb2d9372e6d9e610233222ed350ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9fa865fb8697fd0f090f2617d5543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a30f6aeed13fed268af5182d79e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51cd579c6ec7ab6e6e5f709d0a8200427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84150eb508e6df45c5728cefc6abf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515da17a13e0006e625d906164d1133429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da65d818bdfae7115fe07172ec26f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c860214c5be51c95c27280ba3d7b61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb4a1988d1763b1aa8ad4a24274f03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a945698365d7883395ddf2d960083b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e891adaacdb80a4770326a02a73c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295775469b5a699d79158198f118b8e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee542dab1daf5ee7bea48c3683b7a285436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ff7d9a19dbf47f1d16bf0dedc5e62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de87232d6ca353c6fecfa6909d446b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da24a6685d5464f8112cc07a9b23d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f8a4bf2bf11323744afa5ee76f76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68357143cd59216bc30fad8cb36e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ff168d1ec89085a2bbf0e850600b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cffc076ca347f8c508518be4138719443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799985d8ed24d7ddc88a904c72c66325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe36fa6e2e939ee8d792877712819e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c3b61b1694fe1df2ab8732cde1e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90217cb99b96ca7cdad0ab897ebf831447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e28463d0a542b9bef709429c0ede6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e684a2cfba4c0e070aaa5cc95804b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee58fff6d251a6eda0734b8ddc2813b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922bfe7eef4f2178c46bb68d806a2cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200db43641b858b2ab3c329a1eae4b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85069165822a6aec10c6ac75a4df8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701586a9b3c8132d0d388f9354b4a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7f6a3878a872f1169daa47324d4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d730e8da1cf81e57c0fc8fc4d9c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15ed80f28ca72e27f2edbd4d1faf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac327c922f7091704a9c885810edc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55073060b87a0498373fe72c7a5ab14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0edb65331c9a557a15b143c771dad6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a876862cca48462fcd4b5ae47882bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d96391408c153dfd9a0bc99ac5860462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6579ea767f3a0d899528cb2e4f5ec7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6bdd1fa6b734d481a796858d2a19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956752c28173464e807cf7f1b9da4e60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a48c1cbe2fd899d5a6ba0fa74a434466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b71ed0bd5c0f88f72d7529494b4d86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3a47ea498ab52d89f10f2aba7bcd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c6f225586d4c957361cde4fd467f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95491b450012e4596d1721e588d31361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa68a9498eee0e6597abcc153e647471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeb426f1b504bf0e7039bc81b3da8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa24fd8e82b030fba8db7e9f71ec02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e34b45b308c0406a17d448462fcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930e47d678e039d28f371829b4e3744475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6ddd137392865757b8d31591813ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba42f18e829537f79d5b7f076e1d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01da1fe9cb2714b8476a57ddb376fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c508fe5ae62405dd24bfd1460f54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd850df4e40501cc6e80d2ac5c06a9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9176ed7fe46dcc8296ba60707d6868481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eff5a1cd9642ccecc0ae361c0bc501482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c318bce05b735a6b4a4347d6addcd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9dea4ceefd60b147b5aa91651f561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d142da8e9cd663be34a5289992a7e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2096e137696809247521edbce95abe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead626709ff6679dcc285b7b7d29da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc4646634dc99c16cb2c356181a1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41255614d77fe27426154bb23e3d27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c60b9e0b001e094657c0b0ec8cf56f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330bd4d14ba972ceb6918cfbfb20178491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e998d4975ef20ecccafe64e93b7a43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59ccfdc448a8c9ca79690b5086a379493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622eab177e065ace4d07c1e177472c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e84c174f68724939ef327fd6596a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b234063f5bb997820ec99aac3e4d396496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87ecb9f6ec38cfcbfff493c82c2ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989320b2c1aae46a2f9ed45ddb3b5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b47c1a3e915c279d6d96b55e0a62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc46bd0f23b578cc9929fb56d40b12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ee9e40bbdfdfb5bfe3c75842ee9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65159c8bf69d7fd8cb12ae51a6906be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108a336e4f06861d0c128f0ce29b8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f82be9ce44bd9445472349ff2496504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a820179d90fca846652970cbfa5f7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56f756527aa33f08b169f4ef940fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1740604ad461d1632d12b92f5ee1d96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1cf965aabad6dcf4b4a518ea0358c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa80916adb8a8bf0767922ba25c8a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f4f0faa7fdce63ccc708d9cd0837510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223f733915ee0e360d12e92851f0473511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b126ad6e993286f0355069fe628a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc80e348968deb79cfc192a1b5f54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611414eb509a91b0455395e7e41304514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5980cf17e87126094e3bc6222bfd6d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83627fa9eb91127193cbf07ed5d814f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa428f5baf96f91aa6d5725b4c6eb29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d860a3949623c18bb658e83fbddbff2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c793932adf6734f3c10446b887fe97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccff5c98d66ffb4fd83ce7a13c0db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd45f375436b4d7ce674336287646521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a71cdf15ded216790a5298c3965e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98af0f6407e15185a31cb2c7c616f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ec702113cfdaaa127b8ff3cc3ebd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591aa8b81a8b3318bd84c6f0db81de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8067660a291068186e3cd4fa22588d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae549f9ba13168bb1c1ca53c2d673c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df82ecee5e67e1a72a1f07f50f0d58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72b8793980dcf1e5dcf2db1db98f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf7c6e1172eadc90bfad634aab4e0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9093cdbebb605a8f3f945eb87266ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3edef8ad3de82be93d1746c447cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51306ae61cab0e69392c69331f467c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410de9c575dea309e94a8998411a612534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f355d6126d33f413182897a7ae574535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e766977207a39160114fb17a147bc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d659a6b42e2baf29b470ccf24e00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ab631ebcc441d9475c4f856df2a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ad8ade3a837006be35348cda8e5cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fb27220eb2aee69c5f32b7eb9cad7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd782463d420279d12cb693ef44087ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7b625dde38881787bdf99f3e97f65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c4212816834895c235094de63f9ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf547accb663abdf90bc1471329d2674544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d613dd6a29776e26f42bf4ea5df3a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6badd8d5af3c0b7f92997cc02b1c6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c2344670d5e3aea0f52ee290fa45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21e497eb7f2563fa401a7d7b413d13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af2e8e93a9655bf53ccc1059183fd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c80d8d84e54cb4f0662da604f1f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5d6ba8f2b5ee1dd19c2bdb031a99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ebb8d28c1417f5ce28473085b079b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8837ca079873b8d6489c20dc45a668553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f45cf419eae8a0056fcafe09f06c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd4eaacd80eba290517623056a83a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bcd0282e8a1b79c49355c68d45ead556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93bfb8e5aeb3a6c698864f177130ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e1d0c608a6051a4716a868c64602558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a178c5deadf2e64289c05973362e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3555454b87a0e854f665ec68a620560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74db65b940524ff7098eb2765e4536561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d1954b101700e0faa3f378843c6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c04d5bfe6a95a1d34c5a2de96ef032563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca221074fc2d1d7a6722b147ac256264564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec062a7245fe32f2c16f13f658279565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972df8609eebb83bd68fe980b7966e33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61962abb3011158859e2718d8409ae80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02695a217d1d5a64c93c93d99f0fa08d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05771739802e4b406b4b38cb24c3f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b822fd4119a0ce352a177be1ec9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e892886794a2fe996ad788ecc66a861571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94418ad3590499655ef63091a5ccf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da6eabebd0e8633f27174ae2050af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b92b7d25f71697c01576dd388fd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da2eb28aeaaa00eb5f43bdb62dc82e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf928e49eb8942933e4f076dc34a15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254de90f7d1182aedfd512df68914d1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58bf926391c4b5b718f19632c474e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cb4932b547c81cdc5f998a521510d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fcf01eff2ad300a4d9508771b996c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b2e8a15e256708298c7d58badd02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4a623ad368d5ff296ee74164a874582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49103d2b24407768c7b5cc7089994042583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431662a9a8aee8a59dbf34e135b997c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17760d85ed0adfb3a9a75c8f870f58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410d497c8822cae5d87341e611d496586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784dee34204093821db736f4856f57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac75b71801f590a6e0db710d5be33b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2400747f1a653e4a479fd1a6274828589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3193fc7738f4d8c7f260d14f1ca95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4fc6eb39391576ad4097396227c5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91342202a95f5c5341af6ec7f8b3bd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4106ad7b4b3632b56bf6047584109593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56878a9058d9ea16e09fe16fb822d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d85d8f0f6bec399aa1aa6f5aeb07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809f9032738af0c934c4b517a964c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ef39d29f42167bef17fca103c274597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b88194b9526167e3cacbf30820a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa23354744beaae96557cced2e2c7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afa976446059e83cfce1047b243a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd80eb638e7aaba341e9780d268471601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffea4febc24023a4cc4bfb3630809602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82448dd6e30feae965b974ddf2bf79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f763d430550d75cbc72ade46c7feab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dee08e1abb9a29c20ebb9766f0335605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72561ee23cb5629bbf391afa0edf1697606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8f815ad08b4f903495552f5416be8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae796715d2f4cfbdb4dc112b8e139608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284b08b3ad014f43b916b2f8ad0760609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b02d6181789d4d210a3dd32ce6ee9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718793ec5d96a35b8c988ff5274987b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1520af398d891b63662b77f0bb0bd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dface1d56d682409b2c7c057155deabf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3835af7c39d9ced311070a782dae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99391445639c1db159f07711ec655493615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009de2bf1e24e3e1988d4ec763183575616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263619523b00b164ae218391b4c96261617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a635648fba3994ed88cf03d214480c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a28c36c7949f7bb0e1bf14087b64c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabfc2beafa1d40f87b7b9d9fc051be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854331a6489a3d10a8d2d9f17d8ffd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b64699061c27ce483bd83bed8904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216d942150c936f1692db0522e819b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f233f10a950463f08fb2c32bd5b562b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba04a9b57f673f29465495ab3e78a45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7c5fa340877e42c88c5d4adef95de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e395de17f2f309179d538f2acbd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d8601dce79d3c215498c2a03ef02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69b53c965cc51b6c76c60924085fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99749804a1e78d3b39e4d67fee2d5ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ba109e9daf772734e8aba646055bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92e9df0644ecc5f17d64ec9ae6125632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d41890abc371a079386be0ba3ef3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbdcae2ac4b025dbb6abefbbecafd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833371ac1ace361bd2c31a85130db62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c67a9bb6554f34bc407429b73f2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef38d6376e1fa1d93c84477ba03012e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd1a2a8796205996b0266c0369302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef3a58e496c0afa5f41dc9cc771c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0e947e878570a420ec0bad618229640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee71f8cb57da7cb539ee776620cce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a94eb4401ab1038d14e7da5e5ea89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac4f99c1318ce2641b9e1425b5322643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923b99beef1bce4819f6b1be69c124644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfac6bb66a779a4343ac551706b49b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392323883a9b52a1c9ba71d1f80c3f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec368885473d051240a3eb3a738b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281cf6800d996856a803461fba705a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a163a0b0a71de34f76689623b742649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3871a67d2fe72b7be2db853f956a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc269c380be323bedc811bbccf91ebc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b9bf540d89d81abe57ad3c02cfca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c8ffde433695dbeb62987d7ec87c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c9a72988f42b0fd8e6d214f5453b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9874fc967b7516ea76cb33ae4223099655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788084470e4c4ca5e448e36b424728c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7a1886abb59095c7cc47bf14fecb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4042a0f8dda44cc0dea4997812aab24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04da8f73b0f447e019c3ae1536487d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e42538286d59d2ccb310eb9579f44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e7ada09af878c721b53ea65a3bd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a03a7ec81d0ffccae8a3790f3dc21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af399f425b8b675d035ae01a0ccb81d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8d86fbba38032c0114cb512311909664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b69f5224a34b55831d93a15a83a48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd760702480a31de96be1748fe519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf086b79ea4a9e8b2359decfcad2eee3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754dbcac692030615b1c8b18563f16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ae90a29efacce75fee35fe5ceb0fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9885b520dbf2bb5885f55689588fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7bd9820d02d8d3b729145989a91e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960a95773bf595be167ce59e7e87dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd24c82cbad4d565a26af2705952c90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4c2d70b0c95a91c16f40b7d2427be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ee04d25a758ddc835b799107b880675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f3b3f23ac98b6bd46099bce03af64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6f701fdd835231a9f4ca750a1b53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e76820aa74e0cc6664eb6dbfccf461678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05c20c8ba68853ae0022e0f00b326e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15fa398726396a31ea02344464985680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79532fc315da044175b91ed03d9ed39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e19991e4a2d9798dd4fd08eeb1ca0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7470e5e8ac4ee00d7ac67555d7426c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204ccfd03ea9d6826e1518a50b756d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17ac89e18a7d8de8efedc03ee72655685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c23069d07592a9b9918bd0c1b7731686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336c4645da7178f8c4f49a94718381687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b129cfd83b369ebcd827f5176c496688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4718673955a93bdb1f31d94fd596482689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc44db52eeddfc0b88256c81e49375690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdea47d3595d35e44756cf9ed107b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90cc84ba6bc1465a6d26b99d9afdfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754cee6b13d7dee4f28af7b572dd92d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0961321ddcc76e97b580a28837ebb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704984f2356377978ec6d5153ee13be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a24373113cd6d9e86581fde34fb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828faf11257132e3a730211bbcc2f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce850ba98d2276b9c40df4df0265e3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371b4043b977bc94d350bf2dc342c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726571e51f058520096d810ab83198c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f932bc125621261cd8a8a09b7aae7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d9bb0d273b0ac82b57bf2d0034988702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465de814a0ae1db78ff4d84bdb46053703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc11c5336765ad8b5dc8649d643b7a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b8e553131f743b3cd440a556ffe7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3c0bace29cf9fe00a611c63f3cab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd859c5855af09f3e9e5fe9e5b88b83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8d63d93f97428ce1af21de28c87f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c91753cd959e7e311a031e84422e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12506fdda6fcbb8449b40ece4dac0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f9566db9ab8e43695e47acaf45e22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd40e41ae2858f627f63df276c968f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600382a488cb67184269c14f21c8e87c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89569239cab98cd9f34a898ceabba519714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf744dcec535dc53fa7ad94b779122715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc250672b8ec21f849b783bf2da6be9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a14a1a0fb62cd30123c938ce45c85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9612c8d16fd5348f526048bf2c87da6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ef73bd82d04f491ca14767a3414a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69eda3d9c6cbf08f213bf52fc79fd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12bee5eae8780d37b332564586b67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fcae140fd17a0171fffbb4d351fe3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b64036815e572474a55395bb6a8e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f545ad428266434ec5c322c7bca24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d4a9136198cacb2352016229fc89c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a1a553b327c68749004bfd13ac31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df207050ff9479229ae3262383880727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6b162e74519271028f53a8fc392b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97f8c20666290ff587bdee36b64c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76d0c98ca0b77bb678d8076ef86404730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6cdfcfc3d453a7a8cac80130a237731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72a941b951ac4eade06f6cdb3e8030732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da025e0933a0e4050a978179fb5ba18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a235828f5f68b51ec464335160a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aee14f2fe0b86a1a9da0a4e36f80f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d976e5746ea62a873e892a5092a73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7fbdee0592af2450edab5813c96fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853715ffe8ec05ab22d8a06128ab23f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a290df2e3029b419ebb02243f21e5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb779b686baf8520fe9406b7bc17f7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3d6c2bdd6358e86b782f7d764dcf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd32254205261b0ba4d3a411191610742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2901af0d46dd2862351329cd92aa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7376429c225a76f3aa251b1ee0b4f1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ff7fcecb3538088e95e69a528270745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b71541c4036649b32a3cbb13b56ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c300d2970b8506f7e7de137744d7bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a831bd650ba60420ec6a83da6c6252748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d7c8d2c02fdc5a0141b0c0e129ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98463bd01dcbc110bfc2ba5119b146750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc8eeba33de50f6559f47e57087672751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10bcf801ffbbf705fa3d0ca5bfa7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00556f2fbfdbb6f1fc9168d1a643f6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209fc74fdeb488c405ad133d53d5f2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc873c3277ecfdf1645ab7f1808f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94e2761b05ed6c7e752415d64426f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279bfa69fd90cc6da8c02cebd06f142757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502f6b2e13d8698be652e1f34c5dea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e13eeb5a73396da94000fdb0113d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dda422f19a0d63470c190b0f5527b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe17235ca5c46966c58127f81a2ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4055bc79031106f5252112a447571153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32412f202d49127840269c3651b604094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cee165ab2e636d402e2cf8f679f9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd7b9f8e8714f00b2298ebc6a81d9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162b6dc66dd6745585e22eb01fe91c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945e0b6a42fbf400228c7aa82675d5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f5359a170dc3176a5594cc8acf009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae981e8d578ac8863af76583aeb0f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf39c5c4fac39535d2c29e401882811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af312f42271b9997652f46a30322312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8a4befec53f62c84167cef9de1fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c97fd040e6873ca29db0a0693da74614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd01a6390b0d56bc351f1160dbdd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe499c05c056622da80c45f805373116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0dde3b9071e803c600021ab00f5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c7c46a45b2e22e42b21837ac0f77c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0273458151fac996c479cf43d1d464419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aac49393d1290e404f65d565e6f83a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd617ade4200957a61e967d910830e8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b03b06d5e10ae3fb9124c989e2f5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4d466d24d522c8dc1096b686d443723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55095d75d73cc233c5970fb46b317c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157979485bd57bdf5b7f409065fce2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9404b5cf83247fad8d4ea276bf9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678925e2bb7af675b953faa39552046b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c92040b4c6b7e60a7f7e4ed9f96928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b494c786de569c3a486c9a337ba7cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d9529fa02a175de21c55b5e8679c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dd1a68154412fa4975860aa8034b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821eb6369595f2bae9f04369a9369f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9a1393e6fed7198e4f912039395d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d180fa07f3efef7376fe3b3a77a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d25c151c3ff5401f5776da7f6d71bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a1a88ca87c005d79fcffd7dfb12136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be227a3e2d2713783364bc12296c4d2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77768cedd642d7c803321f62d4d89b5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b24f7f8dd281f493a9a90fd69eef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f3d71cf3b8e495013b3218a5dbe4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e22cdf6d85e395f9e45dfa5e5d5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa89e577c5252624ec6a0e9918df9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002046c70f56ee429a24867b69320cb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31166ca2bb83a3d06615c9cfc11e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3e6da36538725a2077435eea3e7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fc91874491fd2d535f8ae54f0f1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c394142ec56ef368bfc7c1c88e3a7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0578790d94f3a3447bd3e19b0ee4b3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffdf84de43b9cee890473fa82a4f3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ddb5ad1cad95182095d53991e85e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d77fa334d6970dd55a733a9d31434551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7287d13289dc1f3d87a0425f3471b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39668d522ef4fb43f9b6d9bf640d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a0288d80d02dcebd57836af0470f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f7b8091778c7fafc53b36910060c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f31459558138ff0f58684c41a9d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3655767a0b78cedc7e3276d64f65557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea6dd13ddc2916d6c7e3661faeac158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d367661f05caed7004220925ba6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59159d111df76478542025c6097cc1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3353b825f7555bee7ba1533c1dcb4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92b16509b6a1ad97adce198f59e9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75227dcb273faa42b76bd7916d1dfa5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7568cc9d5d5d9740a3b0d4671b3503364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec155eea1e8f36233eb67e327877d4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00441822bac4442e0778b4932070ff0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d97ea778dde01c23453ba9c5b64b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a518013c781ba3563028db3699c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e78699e7b526d732b3347b2321ac669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad034e24fe9657a8dba0bca47356370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5487f44a9dcfb105ccfd9150998c71f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd32f724ce8a3a76260b7981b06196c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92147098cf4387ab77a69ec7f9170a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b62ea792a12f1d8e167062f5b8a8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3429fb7b0d1ad32ced676cb0f5ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39c78def9f513637b52469808063876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9967cd62037b8e0265451a07cf34077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b7ba97072a3826e6f64fd5fc3bc5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5db811fd03637538a4963955eb2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef2c574716702aa7bbde991e17c0ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ca0e9ecf82ae9fb63c864863eac5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6ce153ebe8c95aab2a17a5daddb1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef367ec936e88d4cb6545aa89ac932b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c00b04e1fa1f16815e278d5cb2d76b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcc01ea8fc8874b055d2eec24f95a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ccb3301838023d4302e5dbb97fa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e02b146d0a3082a81506704c8bf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac67afc9a1eae7a448333df12fce9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ca5f3eaa051d38b6dab024f781ea189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbb7f452fcace9019b919d901c919d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33e7516bcbdcccb5095fbd554eb24691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a75767c9b26bc2f74ec8ae348103792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b57fda8fbb236149b32786c1b1efc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd37035df9b0c135fb763b5c3563694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d50542df0d06de5f685888db99e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcccc17583c310f88d56254d31b00096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ec9c46b6d90169b32475c4f5b6cdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9766021d6d92ffb180084ec51fd8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1423725e3ffb3f701fc88b961951a8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9c58988e8bd635ee069899431dd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894667c5f11927d0a6ca4138a2e2a03b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05152f93dc73bf8052d7795932fb43d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1443ea187df9898086c105b54c82b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa65a5f45c8168366939a76ceb7e30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f7f5c8435d8db6335687087d4f9bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682fac50448381f37731da5de758e40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534be638e959e3338f778e61b079c5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f28a9658e2ba0739fab6017327eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30141451d2e6f002bba7af9a98000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1409addc257c71eda9cbebe8607a76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1494424810de867c0afbee9521829111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddd4a719379cef5e987fa2ad4540f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd21b1a59575d864e49c10a42ae3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba51f511c846795a6b834e14f706ffe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b968095d331e2e8787ffa1bf148eddd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a94d54037894945f8a1ded89e6545116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168b33bf76d78f7d211b8c7a6edd22c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04de78251004cb62a1a6087ef030e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b7d276682fa47ff13d3f49d0f2489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369c40328134ffb7fcd1b4c2d80032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da090fd682f63c9677d0c80fb29826121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef986382484c45cc8acf67dce5050ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8052843e8eef377f713f7c7eee4e09f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ddef284bb1e3805f96b496e83544124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e04940d153996833690f11911c672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff32bb4045beb08e2db746745b4472126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02568421ac77a84f3f83dc3d88d511cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d22f693828690c63dc7e1f7c7f1d26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c25ef3b9c6ba4b0c4d0eb24fb7529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6711f1f0aeb6d486e63001f7bdb61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270a7fc3e9cf5825255d3ac0ef968bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca509713cdac97ab3afdd490a1da93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e5671625c4b6d0433b80135c4c4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32f873e1be54c491b88bf847f16538134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01273aef4e10426cba76713dc30ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bd485600609a986d078265dcb71cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b49a33f8acfe4041a92c53d18fffc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a50ac48e336f1ea6dccf4f6e86449138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596726cc34b45d5d7d1ca03c529709f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaae1851f3d172ce3dd80296dfbca8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d7b9e19f55b34e211676c99f4036141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e42dc195b8f114e3a9f6f87ac16893142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf35d1287af11c96afae0c3bdb258143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd51e9e9befc355f583b4a7a7dbf3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a9fede927f57bcbf15e65483b57b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823e6c17d80b69ab6710943f0c07b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912caff593c4b8a7e4bd110ab2d07ccb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2733cbdd6030f44e1723adf0f50e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0620bbdeb99808fa819f273828aae9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1f861ab057f5304a6e5cd63024cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0a91e0e0a302e6a01b6b34312e5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe5d12f866399595d6c3f944695513152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea618e1219ccfaf954f0e2439630fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a997331fd128a9b09feff0f862cc82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcbe475a4f648d2b95c7d7a1523b83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd84df78d74be46595553a8d41aee4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c3b94b1bf027e7b1b873a66afd64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc55a58ce99168f9af96e356405245158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da30bdb58c98c01e9c8ce2643c0f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be655d7170373c216ad5ac9395cbe9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6af55a95be4a08345a21e64a21d32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc771dcd67877b2928a3bdffe7b721162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856db467653c44cb02f71d1df597f40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169e3fd3f46e4c22f5423b8bdc8d86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318359b416d41fa9e7d4432c950fd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1dc0e1e3ef39a51e46c92572195c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fc4c1a3c00fbe79870f31d64c9426167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aeb867a36d7c4c44decb2dc2d2f8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a681ef7134f5839a0753c86160f35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3fbe149bc92765a559b226c38bd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65019fba41586a1211df7921d238ff40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d82cc090d21fbddcafb7ffb95bc45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202b82976272f31548ebaa91434557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1a668ff27cb89a691facc44a2d53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf81b50c044a855ddc4a2c2f3c5c0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088d9e0c81ae8db197b18455639602176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6adb75593fd95338fe0164666d836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609edd1d7cfb0d573be0469e86f5a16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657295e14acc5cebe88230e00d1d0f1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1663af041c0086e1032180b1e3d995180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c173b762fe3bce729e562c1c1b2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e75e1cac75038307d505e2b4b5532182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441413f434fa822723862e6c137ec52d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f6b2cd780c29b51ff853ae0f1d938184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09791bf44e7cb9fa6b0a1126d3d2765185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0032f4fd44f6be679da41fe69dbca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88585ab21cfcbc1633dbd8193a18d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332bd98d5f7b04bb7ecd3c859071a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb862c18cfa9f58df0b61772166c207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424c8f8852b7913fb333e17ae661f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63ecd12ccf0dcca2779ccb79793c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de24657965b02b9ed09c76b4afaf8c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8fe722c1c6a893a83c973b23fda2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6450588419a2a72a4713323c217ae84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d8a8bcf39ac26f67444884fcf3e5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ff39c3d2c34a863b54a3ff90f1c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e620054da05f5347022c82255d0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36e164027b18e21e6e2c8a9b1798d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae08d083feef67d71847d2b385ff3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4006c6cfdc42808699d5f1eaedea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994608147b4dae28d39f87ce536ab8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e21838ed3274d4c649caae3b3f4377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46356c96ba2933af445b193da2e5939c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19ad2a46a324efa3b394311abd830204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f82d8f0e37523c79683532e9cda5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67ced8abf0ade7b279456cac7ab504206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be213f2d51b3d79f1b2ae8e853ea14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ad5fc5303db9a6ae48e597af8d6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43351ef303361682c411f28c6eafcffe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82ad0eee3ca210f16b1b73a5a9797f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f7869c38637ea1d787f12c0170ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78402b1ed279c91a13b06820e26b635212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387dcd88815d7b62e6bf76b740eec2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc0110817682f3e068b3aa96f1de7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7e78b2c41e85efd777f668f43c0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b104a7cc4906b5c038a689c77389e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f72bf4593859f3ba29877564f680c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b83aab42524664291e9bbd5235b6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e566cde0366a2497766adc5bf971f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d03266801b9df5813d6c67ca9197220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604d97cd3e82a9501e2f6d1df94217221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7afc77dace21fa6a0054f2a143040222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698d7f90787a27b98dfcf4ba316b38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8aec74bf8bba417f5769038861e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07deebbe25c465f45816db85875945d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595105738f02169928f06858c94133f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2918edeebbabbdd0db94a437ba625227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b9a3bbe404046732329cab649ab3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eac3d693b8ceadda2b12013cbb382229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0152814b5638bcca8960d8cf29160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7b324118f9074036e47b99339e27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e539480ea1087b08f4c1e7dab9a7ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe38abfa94f56f79a84efe06a6630d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a2914673e40c420ec1520bc088ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c310f5ab5dbc30c4923f34b338fa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b4ef3c3750c5db275035f75268d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d504efed538a2906bb8fd140c4214f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e1e34c837ff1a4730691aa1f1fff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8741c0c8c32cae87e418492bfb58e64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4f30fde474133b89d0ed51fadf7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bcdff57a87ab43f611f76551059e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81921743a3e93fc5cbfc923d4fa2c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca6dd964f21eba020eebf82529b94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead912e50cecadbad5dd7c9a2cad7fed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf4343cf288edd2ee50ca4d24d0435245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ce1e36db919aef0dc5e7bf4f5786b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbbfb1b0b928d9c400044901ef987b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c341e314b2317a09c3e0ef99914ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4243c3cf085c09adea7fa52f1bbf73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff80ba6d501b6229361d7efc210edf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156cdb23350173165c6f96132c6eeef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70e00d4d96693fecd8f43319c88ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cb0bd6f3c7e67b53a15ad605f567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f6db63b706794158755d0e257dd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd9851bf4103ec8be0eaca3d0c72a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be84bd952a668cf38064be457c4dba9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa21ad3d9d3f2b90959b3d26846d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1a00b4987c1aa38a3d24d4d93a01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f6c00d5e70a2e804d1a97a15ed353259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c82d4044d2a775e7a2d04c71ddbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b608c8203bd48001d837884f0d15183261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa79dfdae347d8224972e2eaffd757262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4eeeaa26cf8fa95645ba0e1e8724d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13193fbfc0041a3324075f4f4177254264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759b6cf6bb276c9899aa57f2e943f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e735efe387fda5cdf8a176b860353d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4071376e8af43569d01b32a4fe4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611bbaa12ad7160717613a2bda28a7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4fc33da516d6075834888fdaa6ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf89ca93abdf57699acdae0885294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e11ee2b481c136195f219ee63fffe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310088992ac5b025de8ea0ec3542f4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c541bc874dccbb66c7e989744e9280a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0726688845625406c7d09ada13f036274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6f51070a5c21fbe219e0eb70e311c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8d4fab70c1128612575c9cc53ca5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb35a8e86c915b37ec1b8ae0bc85ce6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334dde05933929bc8034e18ada5d873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb0b4276204b9dbfad1f8405ded56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e521678915ddaf61aaa3e4b4ac4a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517ca0914a4e34348aea33969f50c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600df3ea161eb73608407dc68b14c77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338125ec0ce7b5ab065fe75090cd012283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154faf5262f5009bba522021d4d2d73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f045c42601e3e5517d1bc0f2c969c0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e17d10ababec013ef97c16a5a167e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08d4c00e21cbc5815c36facf790b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d093b9d9635794630560796069478c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63bb124807b44fb42e04e0aa4ed6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974422c3793c07615388bce18c13d10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9538013a843db81776a456ba0c032e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a438b468d3e82e08b42d83545ea8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1784f603473cad740311656ab98a5b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26406934d8e9f023b0f65a319336ce6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ff6aee59988160b67ce11b7ecb15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ad9e74f4dc42e8fd0513a8c6549e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b5df85511a0c3300e52e3bc073468297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0bae0636a690d6d786b8b74c1bc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a33e8f3a8bf4428b423fad78ead4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ee1be7dbb66162b77650f71d9c64b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb305a113df3368ecab30e5f0db89491301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf1ba8254f9234cf4e4db5b9f69f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525bf6e7e5605e33d23302524a0bf6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec9ba88f6232073a666a47b31d2207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334389f3659b0383507dfbc65df386a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e6f50490242c613fab66b1208c1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa11aeddc050ea9a525397e61e8847307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857c56f70ab9946cc42ff916911815a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2ca726f424635d860cad4b602e9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0386f8e6136e7bf649abcd1af90a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac7f31205391bb599461a402d9b47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86080b184325e6c732c86aafa7c9936312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40385b743af55d79aad45954532272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb738d912d40e6a0bcd6980299fb3c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873a4fa34960de205646bfa1ad05bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca50032d12567756ab4c8706e285368316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f518b7bb36cdd342a514d0a356fc13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28804b34692fb0fd55e4d54270f3fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746b319ea25f8d0d7593494e34efc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778a57f334d49a66dd4e561873ea14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7063b93147a1d9599d535fa9d16c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b514650b331c48daddf939fab1b4c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2132c0f7c027897700c99508d9320323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e43c4112402844e86b72042062ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5715b9df7a03e2c738f8f394567f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf22501ba53b6f74489365240594e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534feb3abb40072b6b098e131cd0da4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963de5280ca3fd61f47453ae7a8d92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa0ee064eabd78566ba87fc0eef98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1af5d0d26a293ac76591bd988a6e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d0d2887abd40d113ece1e90ac25d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf8424907aa49599aa98d6c1a5b7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27c04a13a7ed4af9a5480a73f1e2e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f492e8fa3d244f84c41eff0fb739e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895909a82891ce9c95cb6f3abb30d8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cf628d298398088d8c1816be5095336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989097e6e3709cbea45b06f06655221337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ed1b6788fa59bbe6ccaa8650bd39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d6bc13bff1846252c27be74c472d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c94d33e261cc03f4276982352f1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c013d8878295f6b9b9db5fd9de5499341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2fe334186024956992ebe81326774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add0551416d8b398e2d9edc9acce07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5df8b1d0183b8d025d3168b621bc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0caecde6009e1656fc21353fc350f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833e483eca4c011cd3920ed56478e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991965cb97191e0b83adea9fe3d0826d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc7768ebc8fa340fec69d9a687bec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660add7b0a4f132b16061a73a618068349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef00c7d477ac0e57d91b0bff6a2d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b32ecb7e0ef0dfc852cab6273bca1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90d55a28811868c152a6bfe0786cf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf670f490db9610275584932b5863661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd85ed7bd394275382dc91d683636354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0cce9ed5593eca887202c9008bb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742709d3b5ab647f320491a00592ad83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac54d38c9a054f39de42795ba1f402357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca2a8cfef322d883c3eb4eee6acc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5b31bfbe959347e8928399fa211c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8be435392ae724161fb8682a57c49d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0c66313337f4e856566023183d76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506430288f1bcad4d3a276ebe8a8c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cfaca91fa16037c3c0f8d63fc0124363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301124c3ceba8e6047af51b0398d7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d048934fcd6c557d6d3d142616c336365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f141f405d7ae5a11917f26a94b9670366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eaeb113e9aeab3e49987567b3829a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834180aea2f1929cb03d5dee80e3ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8f3bac7b767624e7541fa29e3e2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdbe2d2a4530c9768775d4622d5b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e31f599b5fab314b781fbf56e4f92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b90276e29d86436665c5652aa5dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac5141740f5badc0e854eafabff9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dd4be0f554e5676cb6e50452e9865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5a51f14543dd1aab8655140a870e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151364da6ce94a40a3455d40578a7f0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c027c659dced30fa2c607aa82a46c03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623df6bb2a1a54383d2b4cd2247a9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0430abea8da8e80ca1be6300ace73b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b80edf5bf4b979f1956ef3de51597c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dde1bb00bc22203f4b5408f646afc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db8f474f2fc565e516e450cbd2bf51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf16da88093067aeb4ae0429ccc32e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9f9d17a2517f99188515dea650fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ff9e53010d60d3ff321310a9f522385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b3d15b42f958aa734b743de5889b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcbc83c2d1af0251e66f6a1016735e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ee792a5d091c8a8b5243e924ae78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f65be9638cc4b46082ffe61aa26ec3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044176a2ebb95c82f718132a753ed2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559b4f70c8eeb02133a45f26534e14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac6ffda57c1ea58c54848e8b88703392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b6014d328994e269dce91bb17fd42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f187f44ae84d7f437cf5805422e06e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe8f352d62bf58998594375ad88e5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a8667bd89690034b251038dd8615396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3cec6e254abdbd44f4f3eb3c1000a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b96a7786e6701159a81f2c817170ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db14364f0e0b64e7b72a0f16b9f4ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e854cce6f5db699e926696c0e97d93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854c8497bb68e6fca74082e477d3c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4b5ae916701670f67a1c0497fcfe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f53b164f72d0211d41ca6595f7124403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b125bef99b92141f319b318954e44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e91cabe0b9b12db545dfede6ccfba3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca9294100a7b7f7b637a4f3514f32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abff6d576bdcfeda61bc5caec64c015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14299eaf53fd243459fa7ae5f55dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920552c8934971b9e2e0bbe6656914a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f882f1f36e679f78f65c2113052c42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa217321fc46beb188efcaf6401d3ba7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5aa3922c05460877095eaa21c198412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a8622aab840e5b285643fb45cd24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa325c419a57bbe5b9cd5f6b5704ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0101bdc5863ee6219ba3ca8688dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51694ba72b6d6fd49c0dcf81e67852416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ba1c075c81866d01240c7751b40f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f19e3a81378394c5095f382928a0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24370e4c72e88f34325e0820454fc7cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62857dcc19160d446c509e087f79079420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671766168c4bf48938dd8048069af323421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb5356378e3f76d04866b83ea1474422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb685a0e9082d2c5f5f61102b770bdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5e9aa74d6493e7f7caa849d29782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb096183f445e8b1f275feac119e7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb94672e89e3ca9fdb6749171ff315426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d157a9ddcbff3a400173cb7b8c8756427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61573f9c666e04e758658785b091c653428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c8677b5a5fee76c452df8f157ca2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d1009299fd09a5342531181dd7a61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a721241c3706860521ccee8c0fa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b56705f251aae1e1c494944c15c64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637b05dc123c5ff4a30dbdc003ced3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43975ff3185f8a5e25d8ada72f7858c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aac831e8bcbe79882ffbcbd80646d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb387b326b3bf799e345767cfb203f7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fd33e0a624449efbffe95da95c44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e8a5e9d46b5e8e6464011b55bd88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f15d91f9d2d0e3ea1f6bafe1fe314a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10401f2017f0709762ee44213c33d92c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad399d27fa72bc93ffe914ac664529aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c23d11e71cc002ed53b4e94806908442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161268e415a7dde3876ff5c0e0f836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07eeaa39456835aeb000ce191a40b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c695be9d02841047697413a9868bf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c82d4c682302f06dd5962b4c32279446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c91f36c205f7e7eb348ff14870318447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090c18b7626a0c79d99ab20f967452448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e024e1e8d752d3198ace2c6e8d44e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c2482588067111eaea6a10b1c4dc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98ab4ac87d1c3861441b52e4f21b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da55a56718c8a052b003c5678cf15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd004ba8473637d801238da569b2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b5d6c6c3bbfb3edd03226007d602454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646732095708a88e22e1af83853d02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937ad938c36894bc964b66f7b089f0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650870da650fb1bdafae28c5c60f8ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be0df030a4f19359862dab242470b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214def9898e34521c299234299faa093459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440504bc8126ec8b33541407ac36b63e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b268e0f4feb5a762ae1d9f35e2e05e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4703f5ae01f6eac2dd4bbb076d08c5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f1f9da423f79018cda8f8a72ac88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f52975073243b21358850449f9ff1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79bfc7faba2e2a1c4fa15ad11e612e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4da828fbbca1a482478d6ae6fa765466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000407d6b5f7a81d717b9d174a5260467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c96920d08ccc962e1ac8a46c0313c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d0766fe251c961c2d982639bbdfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1447adacd9765ce77e727fff9c143470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1180ca02848b3b6299e64e5b5714471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250955f160606b8a5677262002a8197e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c028dc3ce47dae2f17d7d0a99c2e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734322869db9eb397967a0c0e3cc64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af2c97a8d0ad0be6935d2eaf7acf33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba72ac4379bcc7c67c119a589287a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35976b2665578b50a640d5585167a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8260a1e561ab9d54132a15036741478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887f8f0f4fd2ea26d6b78668b3c006479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef67353d37b50b139458f0bf249259480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba0cc917ee1bd3a94c1428b1e72caa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae44d2267c8fa8c05ac28071c31746482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941f9b0b685db443913d851ea17ebbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce77060eb0af4a49227550158a6851c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08e065da82412edf14d9aa438a07ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe70f088230694cf3ffccafce6892486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154d78d60f210639bcf3197fdcffd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2a62c4e4b401b893ca36592e1720488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253ef531d5e631d2b8537cdc9d54d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286decb5d49cfec1cfee9be42b092ccc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ca302b324ab5b06faec166a5d79a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20548ab24776ef34fde949b1731799f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3726471845e02388508436486d0db26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04818dff279f4d512962c60587045c12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87d7964186c553201bb82e8f85d07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb347627013cf0908ac5876677c4b3bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597b6525894f2d5d11d37c934ac2bbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c438692c18d47cc2db0ebc4d683e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6280cd70541e1637eb8513fe38dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef21860756f013ee6dbd7a714a72a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e3c49c392c069a53b9e52494e968501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d5e310191e48f186e966b5d902a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d06f17acb765211a53df73648c7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f807df0d18ed6b6806590f43f8213504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e533b4a395751d18f04dd5a291cb457505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395580e87688b4e0773d32e657d9e4b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e588815aa8209203fa54987d2b30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295fdffa71528ab500dc110d48f1da5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d65f690d2036f0d0d12e70bc46e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f512578ae50f6c83dcb34461dcf66b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d420100bb8cd417fe44712169a5a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40668649bfb35a61619d2231ec6ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12719740973326bb4af86fdd819c72a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c5d96152e8289a483f18d3676e91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea4806682699a25b753f73341747b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208864eb7d737a3890201028bdfcf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d8bc3418aa20dffda0c0ece89b9b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818682218e0ca4b7695f9dfe6ebf1674518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d0303290e11c32bf9310666908076519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875981f83dab434ec3f503a2562931a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b7c50c2664d1254fc5580e4a58007521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628625bfddba30f118ee29f87814c2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0170666a63dfcda8a48980cc1a84ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dfb7fc60a776c1821bb8662c00a96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f008f1155ff8e905d4bd933816f20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc4b24ddef216794590bb1b4839c59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf0fa266d73e66c50753af6a7a6af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f9517f71e1fd5c77bebb4dd5a36be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7437642b889c603982e991e755823529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f4df0468439f68ad5383a41767c39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd2ff84b0b286db9b0d04217a78d13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d7a11960fa8b25366eacc96c85a25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95319422ec9efc119a91b612aef3ec3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ee1c1a47d96c79149d66ebfa5b793534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d003a3088e7d28276f4bcc83e95d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c69ba119d162844ff62a2f87632fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624a9a6b9661be1c8ccd6ca751188d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dee2f66d964ef8ddc609bca6188ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0b073d2b97aec208f64f1a465fc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d80933990ad88ff919851c83f9d0ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f4eea62938b973b5e99240290a86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e59316232bb0dad55a091f9afcb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd1a12438b3859dbf8bc8d2d18ca04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f49e2b8078018c04dadd8d156f60cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360147b0cd18e3edc5caaa806f352f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939aee53ccfdd96d316d792e620967a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b68ad46a27a4ec6e7b43dc9ded5f28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc23adad56e242f366fddc7fdac7ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413fe96f947f973f834780bb397be98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929eea121716d70fdd2bbc8dfae1c6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef07599f059b4376ba71fae891519551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a4c95284801f0ca7cbf988e1f6a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99372bd7d0554a83a1f75c536d82c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da7f09b70b1c01116268c06296fd6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29fb2e46b057185dbb259c426a5f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61088d82fa09cdcb68e130647439ec3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f1f26706da67acd93b8b9f455564557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d63193fcdfb770bf2bf3a38dda89f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdca4c00e4b17c8fc40cce6f7b1caaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f8e037e8ad5f8b50b40e5579979fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc3fa9c22d4d8f72b82e5dbbdbcc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50160b5a3a3723cae337c0691e989d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525875da2375d043a3c3de9d0342d2c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a09e377b27808293aa218c58a3e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bff9238d0433ccf5601314b6f3d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c274b302debcfb75b0f795a02361566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7a25f99732907edc3c1ced2481a8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07835de97cd285e15eced218944cee61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180391c8a3d528a35c612499a07778d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34412c86deb9b4ef08b334051d2b7d4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67938c2ca0aed3e32fe4b80f112e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7edb60b502d338d263a5414a9ae284572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eed7cd6f90a57c84604202383150c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9f5c428a998478440a96c2b383e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d6858db3293de2fe2117bb796485b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e462643b75e611a168dbfb0e38f09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6fc4760a1ac280876f608172ff30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638dd11c87ebb5d5d6c78be01a34c00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ade28c3237d9accae81fe09f647d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98512777fb3e834c83adfd02c5da79b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235006ead42f38523e72be86639d23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7bd43f3ff4b6f01f4b20b5706d443582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c7c317906f2d40ee1ede5f2ff3375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f154abc45c861ae1bae60be7e8fe2dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b398062d3cbf4bfb35e1f1c6c09668585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52d7f10a2893d5e83a8c396ad39813586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd6ad188096e9975b0062330c6b86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67853af156631e9fbabb790c2fa40945588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3368ba628f48bc4d6cc27b4ba2e09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a8d794d62cc0fd6bb63c4c1d5e02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5432ab4ab1204666d98352fb2b04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914ec64cb758924d2b529b2a861d76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0699b7bda21ead98823143cf5b284593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145883e1c7828a59eae89f4d36589d71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ddc93ed891c28d313ddb279f33ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f46600d20795e8f78b5c018891efb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d905356f5f451eda2bab8f01f1e877e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af5bc2074c2121a5f4fc03a1ab85e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c1bd44b88a66946358218b61b839599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20979307d4cb7f20f6f7c6f964ebe8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a65a37bcd80cad78f2c03dd0143a54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd783ed6f8256810e8ca3bddd480c52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96905f3eb836bba34d87d3f70216670603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a12ddd7ba913a252f6c1a6908de12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338566f13725448fab2235d6ebec070e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8861033ca5cc0091314541e513dcbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc85908fb495c7d533dd4e7ba4dbf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cffa28a33e9a909265ba056f5a057608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437054006273b15452fd3a7664afce35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16ad8f7bbd1895511e1b2d9135094e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392f323786461382a55ca764f94406611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6e64761dadfbe5c15d4753c62b96d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7124b87d6d760306daf64c66a9678613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f7c7880c8dbe7cb5fa342a0bfb5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8cc20c11d9c6fc57e370164f20b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7016e460f18171beec9eadd7936b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760b5609082819fc8c88becc016b96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73505da35e5ec1eefcaf6aa80722d32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b21c7b8dace7337c79f019c7acf9ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7745044a4f2b7771e107b2825f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec76e5e4157d7d9e49c87b80e6e542621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757016d2cd649fa13e164017ed7a01d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723d053f8bfee0c1b266d4630bbb9a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b409fb26c10847baeb6876afa2da4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18ea0ef360816f8def03eba633d56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da5ae294866b211d5a1e607d21e6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28d1c5ef378411eaa063fc3d5696c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a9fcbfe445fe32ba37a26c1eb28f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9db358efbc004f548abfaac874bee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd3e8ddaef0a88526f3a8717f292e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b1f4529101fbf4615e7b05ad4490c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e319ad4298b54fab3f24ad4258d15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc3775692b74beca49959d987c0805633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34884233be260c53a8d52d1ac857107634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c44a1588e8ddb05196739174b2628635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bc04083926815c32989e97478cdb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5bb0a53a94670a9b745438598cb78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717841537e55018972648227142c6ab4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8da5ac362733188f92a7078add1a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cea2fd2957080e9a31733afafb723640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624e28252ec78017fb5b39bdd9c369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609e27f37b4f2ef20797b3fb4f5910642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376027c5a4fb45a3aa89b9e1a7e9526f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca52fa6fdfa5f8dfdb7873ad38e09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df069bf99424f9b6466d9a24d21278645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2820401740dfa660cdd2fd85d5bce8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74aa3ae3d1c1ac2e109355aeaec369647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc553ef856c4cef9b14bdecd72b62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e24a69b2af951c27178687be4290c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e6fb112eb873eca115ed1dfd1a99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588cfe67b83741b5c9f5256d78f3ef1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198719661ffaba5cbf81cb950cca22d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c212cbf126add445b58b6844566486f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733577a8cbc295d98f8da4bfc912f5f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37215bf8abcf20a81e69c3c94d99365655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39f4ed3950657757175eb4988d567656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00c2d346d0e19fe77c228b9183e754657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4f90808056394121cb1827e3bdb38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad9a8a9291285661fc93caebe346a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89db6e8d6f29d8bc9f0a78ec026409660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af735a711b4bf1a12c21243556a9b2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc4ebac6b2f404adf594c196e2996662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f869dce2a3573a290f5fcd199a77d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1cbf0e117afa75a9225ec0cd8152664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c3c3cff10fe3ec96471d17e98265e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b11dc8cdf955fc2460929a6ecc49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e0af98d279ab7cd63b7755f055ba9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf61ffd93f645e88de25b8f5dd8278668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6363e1aef200c65fa4df8dc9eb94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013d411d08708b5760acf59a2ece82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7758d4bc06f21366fc985a49eee13e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e564eae387c8790ba841e94fd10e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682100927ffdf65e66295333990ad872673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc2ce4daa7f0c2ea84a490cc15e77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ba674524847fc3b670954e9e9e3eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b74aae10b61912d92836c71672ffc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d388a0f5306703e0bb34abe6262db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c059c4070649d87694d3e2fdad0b62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ddaca4f4f4542212e3348111e0536679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dddd146025909cb1147f31d0893c41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab38c3b5decbc02926cb1c13be6edf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921517e8372f05fb06bda11d118e5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21e270614c4f69e830bc2f8a50c844683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5128b7a622c32ded36944799fc4bec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616109ce7f0948e2f49ffcf6783c788685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3293115be1cf3e953e41b72e82df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a43e7a7d2d5f35386952d99a96ffc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d26b9df7fd767d7b6c6ebe301661de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088715aa7f746c09e91698016681aec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ee0899aded09cea2c8c11a2bd48e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42931456acfad97ea2e26dc7b5240e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5143d4c87c3ef8f0de07b3624ea06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f3c32df55318e316037d6794bba7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2bf337cd172e1cdb23148e0b6d1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73729b9449f0cc10816924b2292af4a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d33c7b76da3d845ea187116aeea30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b899c7e645a19bdb69e0e3731ad3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e84e4226b0c1f1467ae1c2f441b96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876204d4957e660cc09cfb2039e58b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844237dc51d48023c434015f9f4d245700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f8f8bd6b82148e688e68344ac8cfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656898c93d9ee69459674f658c4bcd8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd2c130fed08d24f2a24529b6f1b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cbc4d640f3a35a5958ab66a691667704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580bcf7200ad6ce5117ab3458b7f97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b816655d60d7efae7bbc75a62799c73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91eef832597028da1051d37c64c201707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343de3a60eecabeb8e5e57492b0be71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a39583f59c94c6c2d69acacb115d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd65011116c520f13c3730dbd40517710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e508260f8f6effaaa81c6b4229157ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e75ba06530cb5ed0b4272effb0c0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e977ba96c7aca9f0a214b12213506a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4189828a19436091ed84db5e55f0e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a2917508d2dde8a6581fc07d1ddd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2526f2bef9ec80e24574f58101b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5e68d8ede0cfe83798d246450f941717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b26a3b29e996f771231f5bca6707a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb183eed16f97f9640cdac5595b98f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441f3635070441cb5ce9b133efd570720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8005bc549180ce4d6da01d5dcef5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066cbd6f0008c60671f56742087150c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99520efd1b845c819578e7237dfc14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2509ab21a4979151fa03cd28676b589724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44f36017dbd21280a5941a6491096725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd086ae0234a1ec48a52e855bbaa392726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41a5ffa1f71b7a914c163500605e39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0806a14ee7c347d9ed6a2b94e2f926728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94de236804264944c207070b8f683729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98deb439394ffae98ffb6db3edf7da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a3652f04c40afb439d012873bb25e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf749ef486420bab1c5035e6bb4a1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532266d6d91886423e2d53da9a4e303733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479fd075bfdedde5d392207eb87d04f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829653b078ff863ff902dc444ffd62a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c73a568ecb3626b7949fd6e54de54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea2c6fbbe6a127264bb824218cf0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72c631ac47e8d06c9dabd78e6c6581738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f84096b367cfd3360f80891afa0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a0eff35e1cf421adac501e5f5e4b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd576b49c04156f78930c1d15e58829741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86079b502303e56e0db611d5f145e1ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d189d33d29bbe6440ae8372317e48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd072a126d95e683ffd64e83ac809e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e23777d6b5706ce3c47d8d8cdc534745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206617245ea19de4b82c96d9fbca2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac27ecf9bcb2bbf94e276a3887f9b36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d1fa927e630df3a8357bdf0fa1617748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1507a32720bff95aa2a73482af5c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbccacbf3bac32a1ec55f5c9817df8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c6022106eb86ff201fd0080b3915751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e14fa272640f025b2b656535ade1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643c877bd3a1a2c54e65de8ab0f4cd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>