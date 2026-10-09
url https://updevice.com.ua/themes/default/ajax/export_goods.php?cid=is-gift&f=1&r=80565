--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece5a0f4142e6270391e423122b24331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3528ac13e58e1eb6b5aea5147bd852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc022dd73d1116ead03a62f365155b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951447cb722e0a9dd19238909f890c8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff13bbcaa1209b2c1bc4d34a4b5851c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ba834e4cc504a97a3c6e980e78186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d9fb8da051b9036561b69de7df937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2a542cbcfc0e3b4446601cb6f2858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4985732adab6b9ebd4cc430687a5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42430df488e7e1a94b6198a9b690710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef69fee9ef66e69b776979cdd7ed4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be4785b5ade5dc84020d8912fa204f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15145bdac30b4cbeb11f55d0fea2559b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41803ee167f7caab29b2e30b6b41c50b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab462ff3e252e5a043903cad0cb5b4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5d3da0a0a77f9ab18a8dcb128ffd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73231cdcca06f3d82134d4ae31f11e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33fd9c831a875984496e88491b10a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e47cd52578b10746156aa2e7ca377c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5701e7096be4e396011eda64d39af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7f5aceabea0b34d3259b8d88d7a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc48feacc5f0e91ac8725a84da59022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284af18fbc43b6b189643642fb999c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b91fadfd0800041f0763ac04b14b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c6c112e4d8b4432ef983cfdc0147225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa52ee40d207ec76cf6e2b11e4826226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ad518a79dbc44d7105df637c7fb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ba267069a208b103f0c13c78979e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eca43e5a6cca88563c9e82426e85629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed94d7599e590adeb20039b659a9b6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d0b2304d8c06ce4a8008dcbc43ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355cd90c3fe9cae2677e44a8376f4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250653a4f8f0ffebc024dd473781c6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff735e369e76e1fb9c6fe8b7dfd24734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2117b0eabcb915fc39808adcfb9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd20c98a0b9efad0501f6de57edfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c239a0ba2609caa0063336fb02157437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865af89eb620d454cfa9032a4dbd5d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae1602ae1c54509b6e277d50f7353b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd5888e8bf5164755545d7ffb3e8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359bcce54bfa17dec0eaf14ddf56ac641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bfe9d89106b62c25c1873e441724942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98912155ba838e59e4cea0faeacfbe3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ef00df8fe28c57017cbd256cd9d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf18c45c53a70f24ebfc02134c8d5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43a14b9056985de144cc7a1bddc9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34dedf101ceaadcd36e36c9aada5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9746bc434d2d69ae50cda789c4efc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864680b3cd613d6fc7b5294faafb7cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6a7a7e460908cc8b17d9723331a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a822d8abad3fa0d069c1eb1ee8fb2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c98e4646900aea5318efbdebcad5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa857fd40a8015a65531defd0bfcb0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40e6ec60f0be56256084bdc39fbcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d7781afebc16e1d164f83775950055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d6b419f3488ddc8225925494993bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bfd7e483dbf3fe869d2dbf595a88b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adbf8feda71b3f883fc96f0778bc4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3706fbc9c75a1c263053115cc42a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b4686e2a2fd9a0a5e12a8092e38460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979356b77aa7b55f7c1c84588299c3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca8337f674e839838f2b5b6359db8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ed4ce3f4a2331928b0bd643fb24763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffdb4d89346683a0052dfa2a1568864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f617b9cd31d3fb8b9eea13052692665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca10769f455425ff152a9daddc0d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be495ba38ced9cd6a85be113aa709767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c48370e4fdceaeece53477fc63b2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80966044a30cbc236028640f52654569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe13ba503d73c6dd58db96b97d0d1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47d38ce95967403f53d1aa991e9e2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a47257413a96de5226650c71c7b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa70c21722b2abfc04ea5c993320e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c42932379186809dd8315c6b44bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e25da745507b99b12272e8bc9517c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb5fd1c59fd93685a317cdf7cc37ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c69d3e03804e77f666bee13e15d13477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a81f5bd3a161d2dd8bb560340d7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca5507368fe66e2ec5e822480b8a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162e4562bc06d18e9e6ed94c0a92f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a6ea520c2bc428f52e021757451681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a174235bad595dbf374a62f0f00d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d362516a82cdf6191f29ac51fefdf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f8dbe4d14fd96579788effa6a00c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b8f3d9d9473d6f91df31940ec42d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca534793fb546a557c0ad02922a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658126c98fd7848a63f828a927d8a8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c7774b3addf77eb96ca5900686c3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d3bb3c680078f0629ed8c84e3b80b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6def211929b5c9ec345aeac88b9f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dec9507feb6c956820fbe3a87b2ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fddfb0d920483fe10f9fb8ed83c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a363a2a7e87f2b175213f49d75e573793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905eee999bd49f73067cddf2db3a34f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d3105aec78956e7b60aefd815b8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e69c29e3d39e30cce66c6ba2eddd6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc992ba363b54e6af0e45c74b423b0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646983ed4ef0978973b2477afddbe1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ac3578528af70918cf91e8086e0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed61d3c5f242567d86fba230b4f40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1294023d25e79c1d74e192e7bec47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4965d931db5f3b03d1782b2c82a588102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302418eab98bad56934ca710e42af9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ff7d53eefc995ec8ccd0901c1ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa3b0a6cc45e0aa282c55c19f30abd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ccc77630618ae956440b97c46a92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817374b692a7a420d4dcff179e61350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d59503618565923fdd4a848378025108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037749f210251cbdf5536315b8757e5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8956d0598bc1d8b4976d9bafde9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127c7e8f4ffb49325a2ea4db1690a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389731ba6a15db4b3d3595ac1fd9b7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d11e21a684e9271b09f74778948e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f99bbd4b9ef3ffb971e741c0752cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac210cce44e44a33ba701812c885f0cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35c38906b27063e010fe1695c54a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540c58eaa51da66c012dd8ce36e56e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c4bce62d0f848f2c54c621a12ed41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8a5eabeb9a94e87738e16eeb42d8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40352e1b9b3a2a806d6a36922f25a064120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aafd36ebc75e2df33125df295fdebd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c90966f3cfcd307e918ee038b5b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d466cc91d796be8d4d7b4f4804b98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12614513d1c1659edce5b1eeb1d526e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b31805fc879b13baaaa57441737a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad413b7b13e634600d38fc0c9aa8d41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed88513b8ce2fbd5b81e00aba2c90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224336c1aed5ec4fd5421ac410f5a690128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab196dc2d3530cd59b5cf8957e2da90c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5fb88f8aaa50f7757c6c05fb3325130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60354ec70fa2cfa99049b48fc5c621d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315066b584b197b875fbbefd39ebd75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4101cd8f8a0d4127f02c04ab2690d2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2e99513bd51d8c9dbee3fc39d725134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232afdb80ec82e0f8399eca7c9b87d2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d801e0f5b41bb29be6b40ac79543d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862bb66471ff4e130c8ea61bb56f649137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9324676695d6600689802d4c1a8cb17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebe3c587ac369d942c2499a0fff03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacea0f30610d789afde133733f6ddd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34515bd238a595633eee5f252c36e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ffbe484f8390c8fe68d734ea5778c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478135f5ff1fb62e89d60217c71439f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9170571bc55f9a94b9eaff126a6f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3475403b9e73ac70b9c0a82ded89da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694f77df558a458ec0f6543f2f8410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d867cc9955c0d8693292a5a641c700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038939b59313daae19e0390ba2cf0f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a2d4c023309296db2826941d02bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554331c166dff7226f0dbeadf5f82c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a293bbfad8ea97a45c7f47275746151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813531df7a95fb96c39d5bcb93c88409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e0533381839a67e7ed8333402e8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0ebc14f3c3e6f81433e870eddd731154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5d128a9e7a75c847d029e2847c17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d28c24fa3d2730e3b3e1852769a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c2ad0497d4580f4bf49c8985f51d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20131d87def06ee8781b1e08d184e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8921219d5e7fd8808f02f90f471c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827629a95b4e9c2845e3674bd9dbd460160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1eba64df9fec4d70b3ce923a75f96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91690733f2d2105ea00176a2c833fb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16465ac7a2112227567b78477d71f12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d12cf25b0137e1363d86417d27671164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e491fed1137f058bae0eb3c3fee87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b919cabcfd55e933d96925f79fd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce18cff1600452213fad1e3b8c88d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e35bd844863858c78e03bca49bfae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e138d674f62a2f16cdbf763d5b6768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb88b2f638eb2b1e65bfe7e3b983e14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ce7a7906adb9a74e370a85f2c04f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172a285102c0c3eb54f696d7e437c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65fc2e7ed797b79a3ecad5ba350e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5e13a70c5ac4ed331fae5d7f9b8dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048112ed0deffa930d9a7428e523ed1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba72fa3c8884a3f5759539ddf82fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c47cd89d623205ee2c86a97d7a5e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ed90ac5c340140345122afa59d4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651893d6224c11ae76a915a4b57a114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57eeea74a17d0a2190001ddff59009180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13295fe54700441f16b9773076554f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac55eda9e2c14aa93323806ca7b8e12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6abad3c89edf6c4c2b2365e3350d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d5c1a647369ccb24f98ee4101ca7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b99f5d39b87bb1f3aac7151a7bb94b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c708f511ab302f8a7a04e1451b86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286224345ad3ff054e260a4cd57f4202187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17b98680901715d13b9998ef627f05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4caceea32253f3d6dd8dc4f3044f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743237fc2be4a33b8f65feca957d6d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bca9b8e0c4fc53bb293799e3f277191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066aff5538b6855e25a2b9b354ecb54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf9c61cc2c30c8906a10f5059c6ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab505fb991929b79ebf669a8d68612194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059b0bb84492fda130765e90e8c41e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78b83adde76739863feb75afe7f18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df5dc133d7cbf3e004206d2289192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5428035810a4a3358d1ed63c9b7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b6071d32b9c55f56955e987159d35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b283fe7c5cdc1dd42039f2eabcb2058200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6102a5c9f62977592135da5bd44e209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a974c1565f6815184530eb672c7a53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436309692e35427c7577688ecc89c6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a507deb06f50a05776dc31165e8e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3876f6c0fb2aaa99366c8182805f64d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a14b3031cc13487f39b397634c4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4af8cbf1b4c7f16614ed4797f4786b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeb8e63316f51e72938110b36ac893208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df079aea864fceae3ef829c622b77a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc4290281704d127314e6ee2247d4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415689b9cc8d43aba1af9328506b19aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69426b5c5ba888d34888d314f5e43b41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025699328e4f286a8cf9a74f32e6451213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e15d2908c27fa00fa9a005ebcd60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb339db426565d091fc55222ac2028215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bd67707d25d136724868d857a26d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a14964628ebcc9eb40c7a19d74069217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f398cf83fd637e1d3c27aa95acede218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c80ee4a5cfc28bd4ecb4d1a3c0cc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab8b831a01e6cc57653b086a42d2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467eb6492b4a06af0c94e7258834600221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baffbb031ad33238532705d57b883e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60098dcb791a50346444894403669bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab7fd11c6af269ebf7ad4afe000c43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fd58d017343329e89cd8329a5fec6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1525b58cfb03c4c11670fd59081c9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c76694e75388445002176c3bdfff36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2ed2f34ce6f12089a0d18e239529e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092697bdb342a9e2451f0eec09257075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a48f1fbce4280b7a61add1218743230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7fad7d644c624e26f1a60c6c60552231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d539108f87cfeb5791c446122c726232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027628f98a48618c948ff285f90af0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe2e1e2c22dbc536b108729ab0f455234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392a86ed01f7002cf13889ec2fd8096235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc78a7dd9cefd62d5b7cc797b3eeef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1cd1b95390ce32b14a34aca881557237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e1594556db9d7b56c3cc707648a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f6f7a8b55351ad1f73e13714f4d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c69629a02e82cc8c20134295eb9c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ba6c61d428b9b229d7f8241f76b5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eeccd2b13ec0182bee9f06fddad08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da938439549712600d406683aa6ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f809a17890a91a9144e9277653e9bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8924dac4ef41b8573ec1a84d30d2226245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b4fb428f099940f1798419c2497a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d58be6d18edf1244072151b43fba7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1733496c6429cb0d79d6296c27fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c289187e887c854742174f7b8e8f3ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207fdc49d42ef5e3639c905aeed43b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc8ff81a353da47a1e20e4bbfc253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7fc7316f3b9f27d7d72cf56c55daa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67a067dea3abaa5760ff3333733ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733d44b923c0ed51bd6d7479f27d529254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dc8ddd45a87662b64fbea7e84c81a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda2fe52b0679e0a0f71759583aaba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa0c6a208bdecd241030df9b1e8eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831523bfe9efd14107507d89147baafe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85f24a3163f3d295f32fc05b3783a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab06bcccbd8673829941af698b16b9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a276a96543eb93f0e6757ef757cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b539308c3301956767abc106556e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6521ba5baf002218bbcd351398484b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2fb97e2cf353aef793f24881f833264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d0ddd1e4f43234fe80af097482614265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60261463e2f88016978d04725870c41f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147eac2b134b464886204898f292fbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774527c839cb160adea85ee6c02966d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286d1abaa515d1c02b50b28d8cad652269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5585866173f994793151b203cac205270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95826bdbe42cbd0cfcb1c73738a7ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40310b526d164cb7863d06b8ae76c7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f91b9abec74f63bb2b9bfe9b93f4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59c4a468a49b618d8778f7eba418d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af126d55294767158189508377af711275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c17e9ee10ef7d8459bc1f8f2ed4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f60d3e12afcc5a089cef3fc9c468bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2697e01cabf1b7ce78b40634947a29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d8288193a3d937819f322a692ee89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6dc990b67dcea8b8aeccfb744cae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b40eab0fb1cfd31047464cc99f8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdebb595e2a70bbabac16122fc16980282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72671378b0ca411470ee3a9a6364e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e897f291703a9580600b194404f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a98939096809789104cdc101393c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadef0287419cf08f8641274c03a30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63328759dec2cbd171f067453b04de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73a41bc77dbec9819d11551d5ede6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a741ed675390da5eafbd3c131f42e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a7819319104962b8b6267f754e64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cbf494a2abd7ef79b5e73af148cb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391fd4806c94165fe4811c92d7a78e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbaa649c49c82deaf4a88d9f5ce9a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef991697b424ae39a06bed7071262e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ab1e32df01976f886b78a42e74ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d6af8a2d86c7725f5315a3b35600296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d99a302357430a689bb32c483991297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608031cbbada2b0e26561f5b489e8a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39890eac38dc418f686ceafd4be027299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f579823896e2c32408ba4fef88aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08369b75a8f85657be4ec103ff588c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113a8b826ae7e440555fcbdb7dad53b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d41a8a33dec8bc9948d63b5a0d3df4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514881955c282aef8d12ae93b201463c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f689911e4c09de96053800a71c43a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd0fa016f6cc7b7b08bdd02edf2b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf48f00564c00576c0876a2f7341a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03048eb12cc6967cdce0dba9469f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ed597157fa904be3f146f271dd94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae620f478a0999fc9ddcddebbcc4c37d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441154cbb7d830736c1d6807ed40df44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b4bf1b2afe70a61f5c065c4591de9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d06c38f5558bde668d5d52ca23dae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb597719468ed167134f2789e6bbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe8ecc148c300c8550fd20c04da3b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdedd5abdc5503f38cfdf8c078b900e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050cfaa4c9dbaa6d66c20bb7fb197a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa389f3c7734cfd1eea0959e1a83271318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433028350b612a5350371845c8c811a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06e2604eaaff66c73b6c2c4c79c92e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71534ceb55abda0e3929cb66ab701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247cac4f00bd298dde14548d5338092322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13233b21ce6810cb3f0a3a42c421b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f33575c554fe619464f1a7089d848324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76739bcfe04438a9621c04ae2c2cef9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a11da99a96937bd5020cdacab5e8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e41a8b4eedcf01811b3f22e03246327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556c9f12f00d996f444351c5acb59c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed2a77cdeefc78399a739d9258d63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f4477317fcc7cf12bc07349ac66b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31eabcb191479555018f4e2d275a12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeac6a97a8d7e1fd78bba3356034814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdb60ea9b55fb0d224f966e8c7c92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ced64fb93cd290c23e4039f5a9f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24cc9432e878afa3e7f7557a02ca98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e853bcb2296237c4e7505a1b2e324336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeac8b081d281654b730083fdfefb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32268d09c86734794e0c1622f24de2be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6986e417484bb86fc459b69a0ab49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e557cd33777ac37262efd6703738a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c9b538467f191d3d6cb5c0add39bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c520f771f78a6aa8d6dce511e6fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4b55f5b5fbdbdfd4b023c3654525343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e607b9c972c957c51b2c1b122eaa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb4171441df051a386f69dc665361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316674b7691e6a90eafc100794f84022346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5672c9e0f4c57110b9721c39e5cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d72f2525ccc9e4718947bd79ac1def348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b19b5be908d7f8a2bd819099af1c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3b9f1c6ea2736f398d169c332052350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7da5bd7b75d7f0d73992f6c293f49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaae340325becda807d4fda5d111e1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135a0325002269facf1b04607cf0e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca149aa7ff87d739eea52d6f46cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101442ded380c18c39cc6b3c743fc2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab986c8a8ab5ad0afc31a6a854546e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89987e49f001685965e0c9434d27e0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0caf4225c1f254957d017af39df3c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5a94b70115a69b56dee48e2b0163359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75798a04d91c4793d429fd3e474c33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b182a6f3ae7d2c34ba044c2bbdbd19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0861af03c0b15dd168f3d5ca14313c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61bed569666f65be588ad8fc2f6df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e283f8a8cd86a296925dc6c2f32f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae292f89d61d234a43a224c09f62cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574650f4f5e965b34bea165b979abb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22ba98ac7dd4cfed56ccb326db554367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8595cd7a9920fa08b70132358894280368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a3d58756442dd01982b10958e724369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3a1d99b4dbdeb7cc34c165ea4d0f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33822fee9f7c002f4e482bbb47d5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cffb4035cf06ca91d25513e26c3e01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4dc02813da32fc391e2285bf8e1d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01036aafde5f647db65b41bdabd4ff98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82faf29401cfda58e9f633203f3735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a7700dd06efbc5d227926d2db768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb53d7da6c7cbd8711634be2d2842d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb747e893f459f3b4bc3a591837ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e892faf1a87a290a3d7d5c6e544c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c12aeeb7b93cba283e97cf6125a9db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fbd2f50b99eb2f4723e560fbdc154381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3678254829c12366a60bd7887f8e4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43743f4442a9b8e165f0dc34c48730a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e894c22865465cc729fab7f0a20045384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dade3063bb63d33e3387892ce53314385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e429b46d9568481efd4b86b1c9d94b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb251189b5552bc950c113d58633bee1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157baf21d840692381ed7302383e5d59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef565fd69537e6fd3a8effe13e658d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39494e8be35eb9e2f1a0942824b094390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5ca661b27a595badf7bd1a2771428391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b88c90061b3f08f521ddc8fc30a381392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd431a27b990e8631aca7a79608ed023393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b6aa2813875f9899256e2aace4940394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b09ef3c0bf557e71e8faedce02d67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0efd0edd61ecce4f723597bfa190396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447bab3140d2d832b6b385b7b564b76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc78576dc9bbb33cc300335354dfab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8cf19f1e281dfe095df779df6482c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a22a57d2f1bdcaa824a7a6087aec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929505c0e5f1080b97192a841d37df6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e07204e4d3583ba90c135b57f8e257402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea094e850028918b5325d5088ed70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e1acd3fe99bcbaeff9e09bebfa962404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e23e9d89e6eb1a68e68fefddd613b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f48157d06d0672d77f2b2e635132406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5aec046c10edc5bd70cc8811b4b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7d4b3bf4563db624b0488d0a28ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9a2ca624dde95c9080470b2574c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d1190a0a6cf412c0ff9e0ff31ce8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f57e800b98d4c016526f4da085b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de56319e3b3b91f6d0ce54b2bed512412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35845425f6924a2752d0225914ba11c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd143f5bb321023b80d66152c5a5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f092f359e476567adadf68b045cc6bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7e38c6e7ee312dfc188cde8832cd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ddf13b2691e5f80ee343e1cb5be11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a161bcdf148ec50eb78eb0178d12f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32f6764582c902d512917efc36db3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb979b3ed83d52c50f91dc6c15786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0ffa7269f9be77c58bf727bd2870421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624698385be246e05467c87fb37ddc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbfff7630bd0b7aabee1b592de125f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c4cffe424781e84ccd067964c6da6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17da050279e8e636ac11548c28b34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824f5f893626493acdd7a3316d0bfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473bd087f361f29896eec0bf369ff64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0d4ec6acc4e1ccf2cddb18c3358b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e1f2d4631e94f97a1f60bce61211429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0b52d2f0055cc0c7c4d44842cf9dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a806b98725214995d550a5f3e3a79e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf47baae40c8f42865c3cfca4a28130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5896c97eb2fa9e725eee31318ae3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1f6014ff15ae604b5550a4d8db85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27ae10078edf8ea0e7e5dc93709e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b69b398864cc362843f3071d726c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee4c47265bae4b5c86004e38f8b85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9268b832a944c1ecd9813e17419b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a79f56e448301a966d09f9132bfd2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064cb556250265e97c341d99ce3f6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45062e43c0bec8811fbfe00a21c22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a230dacc7d7cf7bc003119b52486f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb40dfae99d67a82a5a582af47af4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078a5a6cd4c9094aa4ad68c6946d818444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ba7bb64705d736b53e0ebd842226b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478fdf84e19f8721810f1a7ccf8bf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcb79167932d61a02b403885d75093447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef536cb391e713ee08da1a5c7743757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e43a226dc4d28be1bafe489163f60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f6b9e5fba945fcfd2fbc096d6b22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d0c5de3994bdf0f605cda0ece93f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a64c9e30b7614590d67d044a96ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158ae8a233e6b249ba627a7a6b065b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aac3b66dafa4634f1f0f7e55c21d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b5c3d0f740bdb37e74ea5e84789a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed18fc22e36c69b4d86db3da09f444456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef690c45999c9e362a2a843ef514a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b511d4750e94ec715fdf6298597f00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b8c2efcfefa1d00b7eb3aa59ba74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2f140ab284511cf485c3f3a2cb562460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c2f22e00acd78b7a71ce6b4417f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d1206156d0d093cf00a84ef1101b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd2e5bfecd3f867b9d427d8373689463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37630e10750f3498ae169ca7c1ca0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90187d37f31291d0b2a5e423e44fc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d32bb0b5bb1a0f0cf3392eb5cc7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a423150f51c7da15fcca5435bc1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8afcd24ac318faaf231848b3865cf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87afc97c4771813b43597fd64ae35bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d3ca111bcc5ff3e9f45701b07690f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e0caa390c606550da02a299b0936471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c872193a69bbf248747d1cd651b821472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ff7a7a19ba19b9392274cbb02ab45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f070fe1769ff0fd728a650f8ae33f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c8f2b4cdb851f01c165588bab12ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d43a1757a1f122168a10197ef402b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39627d9a6544b5ece4b44b14564806d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a34794c527d07bba87ee2b10cc5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da1b6918cf1ffeb181317149bbd02e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc3eb323458e12bc31f087852763b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062765b6db8a2112b160b4f40cd2ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620adf6d3ae807d3b2b400e34499480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7274cd603e449d97b1d8d228c82764e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b734cf80851f6efa8e217b4df98937484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d051f9c5fd1bc6bf5c20f0fb8bdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a777f9a72b3580ce20cbab93d5e0d94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44a1ddea089cee03f2a8624d18178487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d856191370ec9eb4f96d9140e3442ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424495b3dee4a153f2fd2ae39ca31b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38968d9b829195b504e96ba3ab8ada490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a34eada84eb188eebc00eac15cc84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d39c893ed48e3c1d2502fce981a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7211f457260e03fc3461051f5013eff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdaac888fae4a7723a04d6c9d1230d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d5f4ef33f9aa3a38d0927f4c73f54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d86c37f53cc7c9da5efd779c7524c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e0dd90859f4823d42d7b2263ab0ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3281021e3b854e4b33a88497b930d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861fe946cb3b43504af30f8ba5bea22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5fc41336a7734433d3720c4f1874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b7f5f3dcbfe4e72c0197c4343ea85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaf5349dde7bf6a4f35fc5b40ed8d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582522eebd0468a20ec9d52395b766503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4b46d281929550f53633017a42c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ffcdf9aba9d48c6cfd582b23bacc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441faca8bbf946613681e5408ef2a05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e1a77a984c060173f5a07d0246989507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa87c9c15266475fad0ac17c61db9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6f13422886bcc53160cac98294898509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a3c90c9ecd8f587643209917ac93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130149f307797e8801cb43937fab0bfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28e6b48fad5b195cac1a8ac668025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f2a043e927c7d8506378c7d840052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de0384533f94c16efa5e09d8fcb597514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c05694477966b7a68884699895e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce36650621877a0c1c6f18796856bc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6823e642944c899c4870a6c4a3f69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f89a0fdbe16accf6c23b65504606518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b61ca2cf5b67b5a6404fd097699c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abd528a73fd0feca9a74948f424b8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8c8a0ea628fad24f5e408f51c358521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb486bd9ecc32ac9862dd24b588bd05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cddca637e194cfaab1a5422075649b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0a3c03949a5477d8bd5aa3d1dae15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44932e21ad4c732a1f6ed8adbb980a6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031952090e48a406a6a7c2bbd530f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacae3fd1df1c7bdbc2075ec8495099527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ec96e850a3a6b7df788467e3bc89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efcadc007adb84b5f3b081fa84e9ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4adb8a4e879e29d3e036a5c67bf3cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689ce803f62da4ecf82171166fb3e91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6684dc2242e3e5b6fa605dae82fc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858849f6f93bb58360104776bdd78b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95683cddf1ddbbf716691bae50184f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa65bd353d40dfd73b5b626eb6b74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682c3ce8c601949e473f20225eb3b36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f92b1ef118800e4916f22d808aacf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9f37015d1b7d33c21ee1383a2607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1988ff49cfd6135a30f180b505e4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef8e820e1e0cd9f7456009554a3b73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c04db918efdf66401934243e70ec85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986861e45bc74ae834221e393b64a7d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba049e5e9e5adc1c8cd9e9185ca7dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039726dfacb21d067a12b0741f525248544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf5dbbbc1f2af7ba0af202f2966432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf947bf2fadb455a25fae711813d4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a7566a8c044b169892b71cfe3652e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95bdd35f7d77ceb40f0f66d4f976d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629e866530c817d6bb64d2a308a585549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923546092e11203c7f95f67234e6dc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c5c6cc386cf4f4546f08596b30e29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c862b4c4cf67c9195433fd4361eb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583074bdcf477c412774fac35b0018553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c75efe8b802ef501a42c47f27d2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a2a3e522fb0f89ce527afd4038988555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f6f32e92b564f79cd7ce67dd06a89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a3e34d34c5e749e499c03a11704ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039df40aedc818f1a813a767d5f444558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2964641e48189d3255097a7e38c14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1693fd6ea0d146273cad85ca4cfd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058ee440f80db349daebc35abde517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09a2dec5fbe20caa1441651b358d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa41b43541acc722abde360512045b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def54e9ddcecaccfd0b2bf313900b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa68baefb7d3b4009cde45cd7c5cd2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bac3a5e812b597c9298c4e55663f1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04922d44acb2481345a59733f2269429567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0823cc32fd1f360ad6a067ebe9f0e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9637d3416767a9a8a25f77ff02bea6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a9d630ba6052233a6a93493f7a17b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22615c506756b702159bcf61dab7c8a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc9d9e830b7c4b89b1b59fd10b371f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb8777a732e25153e5aa196e70eb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c438ed7d1ae38faf604a82dd217fcbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d64dcf9a492b5b237530ee964d57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad9e0dae52a5b049345addd779ead4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611b8704fe1380e633c62773726574577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994451a6fca020fd4fd49be534f0dbba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31e00634e362d148fbc73c3b42dd3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b1bdf53ca4675c47b9bdef2c82a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e0c02d221823765fc81a3e904d52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61d4cb981305b62ab6ee2b35444d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0447dc0952d1cd5712a2cede00a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d258de9645ff68e7e028429543af9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb270912f06e2622c00c462b6e393ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4620771c6328ff98d282d55b9af7391586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f32ae4692efac4972f579cf3dc000587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea7bb911e90028d1b6dadabbe76852588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5ee87b54ba38651e0fede14ff598589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e885e98c22956586aece6ff9c5e2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54a8fd9b108efdd50801d9b44f845591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f7aa2a88e0239124154bd75a3cdd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6ccfd6d2e1555249894ec6613944c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496796973c4976b29631444ac9cfbd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcb6f705cbc2c8773798a71ab30f1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9f3cf2bf35168744e585f4a0d48f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620a4619676b43dd33ad657f07c71e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8a7975e4987c0690f8f0be7f0e8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292879e96a66869057a11eb4b23700e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337bc8398ff1b122399f50f92301fe1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ee2d27784b02e55d9755196c8f0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af4d079093db01117af7ffd637c40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3f8b8320d035ed3c42170b5f71f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d065cacdce3b0a3188cfeac105c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a9ef22c3dd04d99d1c4ac80cb6286605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66563cdfec549c9b7955bbcc3aecf330606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd01658e4f62d32cce5c7deee060e7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a77bc8c975fd34f7242083e4f214608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf965a952ad55da41b48cd805757ebb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645b0f6ef0a994d297c43f78a73235610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0fd91caf9e332d54b842dfb6cc77f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db042214081ee98e2c2026cfa38218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c923c70685fafeb2618c3db8db4f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d6351c16f9e3950368e3883c2226614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca9c35f47581597db109d2be90f64d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d5631f0e7af1b63112fa894f16ea8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f2917c3d9c54a9c94c2dd03344633617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629785bbe0885261f137f54d954bab41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd848ce2a21e5dd52bee4f6ca6c3924619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344781d4e19345a106367e98bbc85706620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7439d24e479b964feacceac04c1f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd6224028595bbeab1dc7225e0ee30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9f21305e3720baa4a79d14c5ccd37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c24865ff39f6d0ce319fa139fa1d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f36edad142522738acc865c614cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a242238c7e2a1aae210612405a63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aba1e80c6ab1a7fff4748ead888a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772586d37bcbe7a8cf1862344d41572628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d7be788d5e159d83a43e3b68b75d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a552d22e8ea09079c8c456470981c12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f598799faee71a179defd4e20b8fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecfa2d8334d432840b903f1ee981dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061721b4b8c3353d2ef32020c7d2f9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705e61034ee5ce2ddada18f97f07c45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7544d57beb2ae4fba7090ae7830ada635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0180131fde4d7e68e166ae2e17b80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf44bb7a517127988d5f2b59579f96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2288b716598ed31c1ccd83182721638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2571579f1445ec94c48dff3a378a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5a359a4bd16f2cfcfb28903b26b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619862b1f3793b5b0f2240155e17b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83680277b6c0913e6badcfd78f665642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034f319205a68ba37c87e2b34558b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156467e2997d37d7e67fba890a02e23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85927e57b9edebad7dd49746aa7fdf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c223abe551247680951dd0e2d727c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c57ccf87b8493168003e635eb8ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e03567b9a302226d2f86bc1702b736648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca6190db70e88ca08fbf2d7b97efb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6f9874d8945a549f50807f267016650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a37538c7dec1dbd55a33b5cac24a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d850fe4975c1805d9804f9d450a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b13ec1cd0acb1c366d2f01434b7b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d3bc40c3a17dfcf24708d94c1600654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77cf9b0443af07cb39379caf7dcd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11407ec41a491b6cc306ec89836d2a0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead7780aa87c72b2cce90cf2e3f8ed3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca480ea79a582a2b863ca2fc71fbc6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af281822a3a237dff452cd7da629b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335caadeb7edff29a6ab06296edaea1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbd042cf4dee405f231e93ba3818df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bc485771dd88bb858beab1b1f395662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25379f95018979299c1d0b099c50442c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970e4b6a21b55c63049f1cbca1c783a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed31051909e3182abc0673786bba5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d730cee8b90a1c0afa60ada4ae842666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5723aa93caf985ddeb0ba55a0010667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b30a6eefff8b6fc8e925171222f6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e234e04501a1bf87d58dda7f05792e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32739aa0dcfc72b5c960017544e5cbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c81a9b505dda460353bef5e596da1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57079a09bf9dad19e278a82c6670152672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6221ff927354f2283f5fc1e47fce4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e4ab2501d176a596e6663283b4ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b5dfc4fce25fa1a841f6079bd4ae1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4530f4d1e027d417bd0fdf93d5b98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3cb0bb0d56aacd1e003b0f3635655677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93b4dad023f02ddb22076bf31d550678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da35f86523ffc1741a7711966ea78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771101be783b5894561a1a50c15fc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3092385fb570eced8a8f3cfea89d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3b8ebecd80237deae188e211c6643682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa64dd4c4bdaa03f1874b48170b82d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f068dfb01b061631c224ff12504991684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020cc987ac43ecb1756904634f24130685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f3a1d861c65cc59c50620f8aac463686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b81dbf52b1e516cd31ebe72d326090687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a19f043e074a9ed27d16eb8cf9f45e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658226f8bbefeeb638391acd81b0591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562def04646a88eb0d8b3e699727a01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8873fda458ba31046f484c29828d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db83dec44a4d0ebea37b981746dde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c32709f10413f9ceb324fbe8b7becf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892870464d1733e9ab8231e8179b7b27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5b22acaf8db3f7d20c74643539e2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ba46837abc4397c4b6cfe210972b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52fd3e971f980e0ebca26d7ec9f718697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a43b3c0c2ab3b1601a2ef7c1364d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f78f5ab77121f739a1a73d30fc06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f6f766ec303fc85c924d4dc22c54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c690b5ca2a9272aca270ceb6360861701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b01bb60ab05f67817fdf8f20e4231702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4dbd579f07cbc2f5c0b16364fa949703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3190505b485668fcfc1e764d9341ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa36b00c2aa2e5e5375d27725de9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7665f987a2e66750dd50746f31d40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d19f4aad774776d99234ea998c3eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c4249934695b33d384478639ea93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e3a88c311b66c779a6e63fa8cfa8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f9d8594ee0887015682b977d3a11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1dca62dc3a82132217845fa74a05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289f7479a1997d013fccae8e7f95353712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccae0eac71dd76b6d8cab6d2595c78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd205c768e358506bc85b1c978152f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4c7a3f842cde813c450d67475b9e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3740f2d84065887fd0dfd0e596e831c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d83e4dee1efd3e77cbd037c718cfc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d6b5c44390c227a0902d90ea0a2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198819b9c5e1848e53c6a5c44565df5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d736e70a8b8a57608f5a6d7906c854720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbece53976babb9aefb470a59c0b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8a004fc22664a1d58743d7f7748a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a590f03fc7021f017bb82946d1cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c524fb8cd17293fb714465cf5180ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc00154c80d24d61ff27b1b4c2b5888725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26109c865fa4ea0ca9f2baa6b089248726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7877cc44bd07bae67e1b0da4762229727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429464646aa6a84aaa129a90846a8158728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa89682819d71579a87967741fb37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba81e2567e7f4c90addfc25262fc994730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640464ab44f6b58a6b6642876a6e47c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f763b4206a654cc3d4fca77583aaf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca0bb068396c536313b0f944749812733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591f1a7bc00abcf50dfe0d95792e8bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f9fcd3bb438b934558e5e264faa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e2952900ef8bef75d1a39ca568d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76839c5d16a24a6f9eb3288a788f79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a5509d2de9ce19ade2fcf554624c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6dc981e98ba3eedae4d7262dd558d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792441d5ca5087138220abc2861488f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223968b9387dced8e21fb30c2bc37e24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df0fc6762b12eee456dc2b454d87c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b786813a0fbf84ecba371a95780b341743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a0ba9133a69618544c9011f3938df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71efeb71ee8ea1086b669733489d7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6babcd943570da74022f4c9a048cb0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb85be45caacf7378ba98f93580923747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ee0a25e7493c9e03c0b6fce6256c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40593acec7d480310b6b87b21cd51ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b915575288906e95fa23d4023f970750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57717430ee35728a0dd2f7bcdb1ecb69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729745423bf0c2df3874c13281e09c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe172b3847e5a3b1f273c60905755ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bda0cacf62dae1c3454f0c61907ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5627bff7aa0f24c4e9249c910a3b4f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e766802735db1a77137992801d185756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e18ec8ce46069f8c030ab7c9b92f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08212e92fbedbe96aea94d481db6b5b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd2be0d982d0ce01a3b3a9feac0fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77fe4de7a9b4ccacd2588f2b6ab7f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350917b6fac0f5032950e12fd158d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8aa4f223c4c2e50bcfd3cf079ac373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b41db55ac9c82e772ccca430f8da64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a014c02360cf2b624abac0731c6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461692fa5889b543fb1ee0e17bccf666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec45bfbbb337017a054508ed92b8207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48711490961553a8f078a4edaad9278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d859879dbb5be9316dd66c2c8de2779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c97aab2a7d23b2414aa954d5cad310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584ecedef14a004a3206f4cd2f4a24a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1624554e832ccc7315dd7a8e4455d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d6229cbcd00435a5f20a5a53686b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37916d0dbf65316d4f596636ee46b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfaf5c66d61bb4847b42fe88cae2c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8f8b21b2ae780d4b7dda929bed7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682a558311923c383db809d6243c69d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42dd34540cba2a9f8fe6080af9ef618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd609282a14e8d4924fb1ff1fc81838319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e89dd90c2af1f7b5650937dac6c44d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36882047d2b4b4dcac314b864bed0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d65bf19bf73eea729b3efc02087f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e73b8dc51a1aaf2e8c6ef438b3a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823164ddc0c72992da6bfba9e90e57c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d063015eb76a775bfd07d5bd71bc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d8d836aa1b60c40f5164adac750626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7162bb38a66d183a9d313108b475e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef32095c50936eca1cda681cbeb5c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58a4fe4492722df65df92bace66eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b93d5785b321318a2963edec9f15d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c27ac0bde2ba442818a838e33131d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dfa26ccfbab8f3302b10dd17d1e1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c80138756468fd4f0ca47b06439a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c54b3fdaa27fa09e44d89ddb7c53a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a30e02e35dd13d702ea3a5ebbbc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764213db8440f09ead6208d4502fe6d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4e147059f34a415fa83c30ced3cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e14e23c7a129fe8ab14a85a2cb90138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2a8c4bd3b3d34623a448345053fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45178b015298ca6e1c58b99f7704f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dea614aa315ac6cdac627fecc565d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52342425e32ef386235be73da3a53be342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157cd09496d5583f43c78da126c000a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe2c676c471919834db926aac5a7f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e4bc25e20621b67913ff05624aff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877216c1e9d96b1647c3341fc0d7ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d835ea9b30e7bc5e6036953af79cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ab1b702436609796ad44be87b71d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b3444dffcaaf10f2999331add9cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e9adb3586ab2ab53134d0daf2b2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69ba90cc113810fd34dd453cd622851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd95295256da6867df0ac43bcf3dc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e21ddaf593e4023545070f2f5024753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93517b1297aa3a6e0d99265b28f31954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808dc1426800cc381fae8f4a696e5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475709a3c78331491c66d6cc5863d3de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2ddcf6b0ba529ffb150035cdf98a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fcd4b25bcf2cac34001e278992e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca8ffd47dadff20e6244a44bf6a0b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813893970d087caea235d6a37a4ab6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ba7ec4faa80fb22744f9e2a676dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2024fb12ee4b07646ff03caa5ece0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef045d44b57db936580901e43f54d3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab002f14b50e93a6751d40575a05cd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b436647bf2ebf2526dfcf0ba0b30bf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d407573925465f9da1ab4305ed0ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcec8caa664405e6d7c11805839f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931798875887993af229654702aa13768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc17b80e8ec0cc79ec0e0d8a11283069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d58e889a59c8192518ce21eca4a74670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe537f4d8abd15aa89db40a86eaff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94de2c6d9294a31102281091b88b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e99359dbe27f1a4dfb86ad141cee473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c9cb4954832baefc28d0ae16c2cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e461816e3644ab673e976ee3e393c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e1f9d8cf0115cf0448cc5e0daace76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd93b97add6737a25a706aa877e00777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8520d2d665db9a576d5f9288d197578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335631f9d6f0ded603b73f2fb8669ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5daf78df87d4183137856b0f94b6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe20f8d2e93f4585c2fe094f09821381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceeb1757c3f9f5e5cb408e9e5f37e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ea4d9114f47f9c53ef26e561396a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f1bf12fdf26aff9fc71e78fdeb14784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729318ee808dd1eef94d0c025381e7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e299faf086d660b7df128d58499be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d65d95d4aefdb84581c60579048787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e59cf51d2e65d82dfc7a7ee6a76388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd6d14847546f63c3340e54a95ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb1090604673ac15b7206060a0e2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d10cd8ffb283eb87015059580c6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5360cee0ca843b88e6f72f3f796b0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06154b960ddce83f4df26780fcca647993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1b9b71d909d88a7c22d45be1c83994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa7444b144a047283191b60b9ca1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35df47b072c598f793011502b869596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d898494a04741746aee4badf7d3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce223fe53f7e869ae8c2fa269ed8736898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb33e4085d8b523cae682081a674f0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def58a4f6aaaa974f35bda296ff6251100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4db06082dcb79f8556b0b231283d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedb8dd7f96af7c139998fb4f9e02d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc539a8d69411b89a82f2310fa00d92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e377c235702e246d0ba27cea3f6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66da2a7a78609a0d3adf7a8fc2a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0051ede7acbac66a92d2e6a80eb6ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3e2562b8169384df3c8133c670f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d63f0a26437b3c304875080ef1438108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4931cc5c24062b275cd00c05e3f240d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475890ac022d6981ff535b7c186c316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac553869f45d98d080320d27b1ca5d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a5bb176213adea335aeda9b38be88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83269a41e5e847ae56798e4c29cd8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbdc510f5ddc2470659d7b53318017114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae729ffe101077721c37fb3c6132366115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fffe917c6730402f0815c18c435a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c602d5ddb7781f861a04f4c88f1e2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e44bd2b0474cc16f03639838a02dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377595093b5f09f4fd0abae6585b33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee35ffab59055930c7c6c947fc8581120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea4b5f606c55188f6c83ff1de3e8d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31801040bc057af3e470c2038288ae5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d191551af7d7d99cfc5fd6c360df2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d1cc1abccf523d49daeacaac41b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c11ed4f5d8161efd8af27024f5599125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a243491405829b949c1fd47b20f810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddfd33640799f0ac3328032bee1c26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f30692093faaf6e67fbaaabdd574128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64911d2bf6694d0292b78af0407c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7043e863a1ee641007f1d9e758d6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd8de28e534e5e5c9b63c620f63124131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429e8c7bd88b7f666c86ce30ad6410132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488609395ec3ca9341de1713d22dd95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d0b52fd3fd9ef074c205beabb8389134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64907b237c0b9a7f03f579aa58960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616eb66375bf7795eee4d6cc3a88c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb2e790670bf81bea196aad4720cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf234c10382a9047255f723a8305b203138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8c672ef50d5777b2662bc4c594f09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865081d0f6036a6a2c07475d01baa7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b49f7162eae6e26d48feba652af9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75137b42aba5e51487d0df222dcc45c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8145c09baffa4eb6c31369d55cda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a63a6901f4d0bfa951dbff4e6b7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6af623fa48db99326d206e4ab3bd57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e8a6c4797da0492f8055809ca5dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b5c62a0c833f2e1457feae8036560147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7d8b832f9abca7d14804ab8d80bf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170358e221aa8d792bd225422ddc138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f191a74875c89fb4891e8276abe21f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56250cec415985e33b871ccd13d4a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c76e01b50f15a2f3217ab5fcf9dc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30453d0df52392341668d114509b8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2598a83c95fc1b5ae9c1c55f31ee4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2178e8787e537f4131e3dee7995104155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864351a5b207908be8ca1b6b372858156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb367aa714bdb508ca740e60cea57d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68970ea944e31d01c935971cf91cc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5eae04141d09fe090289b1c6dbbcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335aed7f77ba8fefa4256c33b2e90ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae8ef639252c4b2861254a5bb4017161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba1cb395a67577a5dbfb8af4c77ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593699e5fe506c090e13f9c451f157f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3c8f15eb563b57a5233621e3a8b82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7bba1092163475b1954cc5dcf629165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e159d1c82483bf6e9f1d80abaeb7cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8392bec038c4096eead99ebfc03b2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd44d1fe5b13176c0e3d846dad2ea2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc2e341755e66945afb8d8708ad800169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6179ba16bd13bb3ec2a69c55d0767170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f6c85ae1ce14f4d218eb15dcf753d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b78cb23e8cc72165d7f664916586d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297bd76c1f884f1ab3d04a2a5e58a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233c672ab9ac60565ffa9892589b1b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629b6d8f6055228eb9a6f4e44443a7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c4fb3736782b59c6611f75f4051c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d78c53b930a301babcb07228ff48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d019908ab97a4c0c232d7124b0ea6d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed51cf42449d5e6add40d1e50e31efc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934efab65c7ac95c155f2e6627b6813180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0b81bfe6c3b360a46a265a070d1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f59258b65ae2c68424253814f879182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141ee4965f833e6ece59a8ffbebf27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4af5623df36f52cbc3a3c75d1db12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716762b47e301da340eeff642e2a343b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9822fa148d6602bbd48e5ad7b98b61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a3f045a2766d88c23538b766d6204187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467689b5b1d5387f1b169a50d8c89bc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e66d6dba460a10df82e419848825c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab83a826c1acd079bbd9890911fd84f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03be8b9fc5a77b584179ac4aaf0ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c363b3121fe121f1d944c86aa5172192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c2dd5aac25dd2afd29df979c1f9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00825775bc5d3fc0f52f2ecb03519aa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1424217228aa25fd96ec54dc30d880195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63063f08fba40459c6633cbe6720c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d7a32ea548488a5ad9360ca9a5922197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e8e689e526ef9cba720fc40d906a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded05052fa174a002a23233f0e83046199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805ad6f3b62a42b5e3ce7de58eeb98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e73812db7be8e5a610bc0c0e82007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d0d0189469d2f9618090b2565fde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a16211c51a98acf9bffe37e6472acb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c48e7850b399592999d5439d745b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf17e4be47e536a6298ff86ec85e22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc96ff5098a5c0f31604ead3b3a765d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8856ecb50005b4278ec27de2c5049da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5e836e97ae4ca93d407cdca5fe49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f37ce259117bc24a23ffac9c46cdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728a42e0160e45994a63b2f472aa45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f069448c7c0908ebb016921b5579211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6eaac6a268b39dde1b43e7d12857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f463cb5150d960fa5529218aa7490213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a5cb0e696ebfe33674733de0bc00e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60be29776907fb75caf5fc4320daf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d2a341b5b54d4bce561b21d75ce5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6aac809f0c260b25f0e91d667578c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c113a73e2aa553e0c810aab73fef78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e714e4e998613bb0ded4b6d348281219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc060c9c649c61289d3b083399cfbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dc90e042e56d761a33bec37070b6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f70d6d56a064d5003df80cc22da3a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2743140d6e7cca89e53cbd51187f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab01c80352c91a9af850628f41bb95e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907b2fd2a1e6c92962fe5b4a4d27af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e534dfe7294c5579e6a3ee4eafb30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6772e726caa4c40af57b6102b26d0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a29f0b9039e91abeedadeaf66831228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb852092f357ecdef6877eded934dd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210fcdd863ccd1b884caf99eb7645e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ed7ace7157d54ac5536c63e0f6c38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb48efd5b0a52cf29da7c6d4012d89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7f722c76f8da1b674d7f6bddfcc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb1e52c07ad88933a63fe2eae74460234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152670f5c6fd08d2ca9a7203e514d576235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d073af4e898972a708f8919a6afc6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e8d476bc758a8df994c78cf063bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a017e54a537b08fd151dbb38d68e07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5530880ccd5d38a3d873321730712239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970dd28f0f0f328858c67c124b3959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b16573d2d392b142fdcea01ec03fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5421530e74b6a42280a6e8a735bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc54f2483d9514e0815075f73481e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8e3870d31d8096e6341d7035dd9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409c342909cd6c765a3407ff93fd415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdfa130d29bb3d0c3098e84fc32875246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0d7c9d22864ce4b23c426c51ff5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719505d65b3ea2239dfaa524cdc3d06b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320fd7705bf42c637be62be539ab2ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664ded628617e6e4f6e01a24a2b56ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc7508f154c4cb7ce77cb0b1925c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41d4c24439713bdc017f7dc70e745252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d1f56bb8a16b5777ca5ac0dc8909c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a20d119b9f148a7a9a3aaa8a09914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0d2a70903180d6e33435a19706f22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9bc0d3f67a7ff777f54e7a5355bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef791537b82c05786d3af67a99f0d8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ddee2f04719095ac4b8d65cb3b203258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d1e7c6e85375afda3e17de2784191259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20be961e952c17a39e26d918a70b8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5067f6c6673d79ab272b5d9556308261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563082084eb67a15e9f5e96a6cfc91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7a29ac224bb48f8f868da8e17e8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740f11627601bd6c0059ce6e86cb76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2a4b8becd27ca59bf2978d77c757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2b396d7a8bb990cb2391d3acb288266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13328f64f8363fb2f88cab4cefcd48d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576defa9d5d01ea2136c119545eb8753268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacef1658d72d9156e17990f71c50c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385253927b9ad0a8109d05ca74e3ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab330f084bda60c3bb3bcc4896d44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209472c6d9760d5e24fa41559872674272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041219f8b39b21a9d3d7a2d03d5977273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c4f6153cff383ee044bf310a8e0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bbf980c093827f5c50700219f99a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709b745e3bb389573442e076968ac1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc591c4d33e57098ce25fe3193fc76c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde6ae8551612babc2d98a428148b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73427750dc4fb7c54c9d5b74fb97e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d663b209d6561f014ea341f2b7de91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475196e2aa9f8b42d22f8fc3d81a9d5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73407785dc93c5bb3e8d5636fc442f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da793de398a24050616273a2fe9f193283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e2930423517a8a71d790e208ebb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08144299dd1b4c548a80b45da306c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6d4fd3cb976c5951157e26d6f764e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc623d85a346fafa9cfe074024559e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48e5ee4ece6124e6209733fa14a25d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7331a67ee5028db22318d5e0b0cb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557bf53f7974db12edc6462aea69f75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab335d8e838348d9e088a5e32c1d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a5d188f407a6739a575397083e3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b4b3496f593968f4ed2c05bd263f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc9cc97a17edfb39207ae30c4ffc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5ff10f0cc7f53eb4ece5852e1ac35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670610e963640ee60f804063ad2a86c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba77c6d8012d9c5d8b3b289e227d3dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ba81c6fb6824da55e6c58af582d24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c57fba1d02e0ba8d0500892805009299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6920da728bb237e7cae749c37d03ebc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57cb662d535f7d53d0c0c5b266ad61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2fc1fd6a03b3c7bb0c2723e5f90e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d4a3c6731465bd80f697650253c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169850e09aaf7e9c1d2d875257651e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfc0763112dd20ceae051a4139d41c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b83ba4aebfb19000dd8247800862b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1094647f9c9b09b2c1424fcae84ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eca3bb71e1d780b61c902cb2e2f07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727696e77e05bf5740eab21ce03647e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9f3a10809768fd4d6f766fcc44ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bab0f8770ae1faaf776473dc63b6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fdad0bc681104637811ebdfce658312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82b25e8da6e87ad40f400f40154c56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4550dfe165bebc85993f9c5828db17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9846a7715915c9598428a142a9b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ecc494fc1c3f4591255504f3ec960316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafd850bc9c5d9d3ed4d30e74e6d937317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b526be8d17ede26fd016530edfd59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf6c15892c06939f790b099545cc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec260c514a57d891ba78045349356307320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093837a2f69d80b0dda2d2902c89a23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a2ef67d8a1450145c9184c25d00ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982015d6d8fc88a5a8388339a4f443c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9921183d9d1c2272b33cef22d7e90c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a0e5e3a75bf777183daba603a6df4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c42b2c6775d93530a68c4e971d535326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53870fc75ad264e11262d24bde25b2d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472e201ab27e18d286da554118186b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937c6ec27cf6efa0780594368b1fd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a09e0265ef5f3c3377b8e966778e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87240affd4c1cf484818acc4f88ad67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a153e08066eb2791b6b99e0c774dc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f01d49d2ed306ae55c66ab45c6cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ccd176aa901d47d0f6633927723e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451ca7e04f0fe212baf49bc31a1e416335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760491c7f05af8f0f81095f2742d836336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711bf357ffdb9ea330dae48e55d81f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b6766bcb2a2d2cd3338a0ee0157d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623a8537bdc913fba8c2e939489fdf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535440cc830cc184fafd4e42849f974340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7aab3b20ae02b07f98006b311daa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1e01083dd2cf9dd5e7c8755154e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc6f87b8e53b45fdb0ce8ee1e758d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28743fb9b80156ef5e08f0041095531a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f164f89a0aca5259c38a88a8978cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a272c2a213f76e9ce9ad27a13fd16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba9c4ba7a4861639fcbab81375444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9b6d9918225cd6495653cf996481348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171dbf8eec0db0ab9fd9fce2ed88a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8f8021722ca9d2b4fcf77368d8ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749c1635723460a042e56fe6d114608351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25263e0b5831cb8f478e2aaacb327d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95919d7b66e64cf17b0f955b89b4fcfc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaa1cb3ff95277c0ec22bceab384d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af440d847a1b75907b9ca4b246c663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9cb9c9ec746e40645179fd962608356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ab481313463198a5d586126f90a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cadee4bd11e7fe5366df5af5ee8104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ff56d5a409abd25804c8386456cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007960ee74f9b0c4f54df14be3805fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8cc05e379afa5b7d0a131cf455889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fe95219e82ce8d1ff4e89c69ebc2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d675a13aa8b53b3f7eba4ca39daa7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154e49fd8c8cd8d30296b9515c2dd9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad9bd40aa48f68e1e64df282128d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e700dc224a118f5ca388c621ce45fd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b2f76e29a39c551f27eb8ad93d4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71069d16d6737a1be137f87843709b19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd44fa6919500e3bb3c1b8f45e5c683369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba99eba12467e0bc56cb62e9142f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f497eb4d434a9513040dd8c75cf83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff168756d299afb9081c818636ba16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3e10b2902f3bd9ae9eb54ebcdba3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d112fb2f86056e61e7ef3466e84b8a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9400d7e63462c9e19fcd83f5f32025375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa4abe011ec59f87ae581b8a5b7d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb858cf794f7210ff2c866a7393ac2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68b19d5db2e1add5e3b86e4c87887378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f975ba7bb9b8d6840305cfc52054c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7022721dbe3b55623bcd7561b5858380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2190715e1bb22a10e21c71a529b790381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175278176f0d00143323497e9226aff2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791fdb0504f61cc4b4cf1ea7bcb0333383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c680b9d1f95aaf92192f99997e139ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c94745e60ef01b70029632c0b480385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4cc0e9d698378da2378f12f73d32d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffa1243949c4141da2575e0cc2e9fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06eda8bd6861df139ca2287a8fc424388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b65607cbf39841564abb8e7fa721fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e5539994421b77d7743bf443f9033390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b88a5b41eebc3d411f553e300cda6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ebae5f118ffc55aab3c2aff90d3de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77219b423210d7de04fa85a796433a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e067d5ecb78f3d7cfaef6e594aec6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0918b343d58a2b81620109cda05db1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4422072ca7309fc4e84f697225aec0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057bf5a3eb66285dfd970ac2cba7cb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa0f5692f5ee48ba6596098eab307398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d258e86130c5d817955f5dc6d63ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad1fc9ddd8b5276b40f554ddc52afc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d56685a2e11ea5b3997bff21972e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef64a3f9ed2b499dcdee0b01d5fdc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1460fa02de7ea03cfd02072e0f568403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7deb3dd651e46d6fd4438ae875c6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b3e99b426062802ae3d8e395bfe7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192ee7ae110176eb6d7d1e2d619e6e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e379070e15b5e8e96aeae2af50ac9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a160aa14e8a753c46b78f812f0c9a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d29ea4ecd4c1f2b894ca04c3c50d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee8df5b3a173e7ba447f6ec142c130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d219366c5d5571ec388e335419df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6e6f2a32d1259ef3d2a98b75624c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649ed0a6d4a9c9831253c7d6263498413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb36186cc48e8aaeebb1b5f8accf9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be85693a59428f80edc08455e22c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57ce2adf7dcf4deb749356296fa36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7a5d4ec1b710663fd618e1d5ba49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77172693febe553c7bcc702dd26a607418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440ba40e614b4007947cd0bac493e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5028c6e14bcd5683b466734f672e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e9bdd26d0b2ebe1f72e9bf25982ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eff97b78ffbb6b5f489caef53cbc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3cb8d6752834469f27c27624f5d78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e1b482bd4fa16b9ca8e59a1aaf918424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c72492612fc5f3c5df08cae08381e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd5bb7b6f97e3fb72330ddd100dc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7929d2449530998a2e211db133df832427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891674bf9e568bf69f015216a5aa6f02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace9342dc7d3c9bff87badf78981f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36007bb5a8ed67be4cecb327e8dcf55d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9cd6030762c504e877c408ef5b6a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56745fc782fefdfde617d629e50eb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb619702c29a72acf47eff8ab1cf88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a88248b908178f85a672c75a8259f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce3ae612b892e371acb6eee61dc8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e791568a09b3f15e2c1668fe6b418436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2a3ce0a780f9a437131b14e8b34b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6884bdefed8a7dad21dadc2a8d881438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4902770a47293c86f980b9101be8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702db9370f494707207bc9fafedc0ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558caa081b4ba844c86ca54174ebf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3f4a2e5661372360833dc241ae924442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ec65655ca8e9e5a4174b7835f111b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4430e22e407bfcf3331c984dc6494444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983352a98a303db23ee21a38ee1eb3d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0465f309b9f8ed631c6ceddbb117fcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023fe657fdc43a345f42a9f158312ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a279d2a0f3143c9b78796fee6175448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baec1e4245f83ed8100a5ece38b4c5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd162696e2e457219257849881c2ea1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496d6dba244f366c844f189a983d91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b56a3a56fc0e38d7394aa66e43087c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab796d5aa8c79578fc580f62baffeb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f649c3d33481f8af480797ff06e4b72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f240b5c996238022708a421a89546455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed78038f3977ad52c9d0b3fb1a5a8e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13044fb76e38798a1fe8c4e06b8f53d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90618e6920277e5052ce66e027600458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca3d9ca4fd5cecfdb6489d1e8be51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61587d60aeb1646811a0de59c574fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03ce3204f2ed6c4298097a41efd1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d453f3a3f061583899ee7bb62ab63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154bf1f0145085c0d9d5f9b7c91a351463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e553a942168601e2714efbc8e54ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d1dab7fb931ee9c6bd1357d6df7a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3f68bdeb5c93792495dde790c617466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f587806c21fb78b74ed3c09ca32d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c1b7ab4c1be39e112c0dd0f689be0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3beabe08a56d0a324e14ad329a58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f6fa655a619808e0b8dad2327141470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f1befb37bbbbdf7a4d8d1c99fbf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a39d769b443acc2a72cd28dd49917472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd4945510f9054ee07af3887874ae0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4dd240e57ec86674b72a8dd65ce0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b3819ba4e884cdbe7cb75bb334a27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9d7d0b0ddcb4c493445ee449997e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b895ae8febc8488204a153a10530c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3765cd91bafa3b2a4f74062eebec41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40c28d06a959359073f2975f544b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf28aa05a95b0c33e72fe5c78a3336480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44366b3a60f0c56744dce207e8d54a0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efbaa542da6cfc7e049aa42d946a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086d8d8cba4e71be8ba083d0800986e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9b77fd659148331f4aa5aad43bd73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c86206ea5d904b61439b39bce3ddf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf5013c65c471e60765ade7dc9b9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be08b6f1e7e8abc504bd74ac652aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569de73bcd8e04b00355f22ed651e138488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e0046b5d205b8e14d1fb49a8711f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5beb8c5a4d432626a275ee8b02e552490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2aa11e7071c125229279fa1c2017491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28efac8823cc1109c1da3232af4dc97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af20c816c2f23db06a027fe402a85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1493a8e831284887678388742665b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c874f99d874a72798c91ec63631a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb5357e7e9109457076c048e62e887496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20adce77b59e05b764b37bf2628f06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4e2b7d9d67430be1cfcbc10acf725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e430f2be46934b1e04008a0138a1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9569ea171fe603113223be7b6f6cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c02ea2647b55dd1c35708fcb08081501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098767565eb72c802d3d6ce09c45a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544f2fbe9247c7570ffe19558893e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c02b7bcc2d47b3dcc9f76bdf0d11f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416eab7909bc069b734b501cefb6091505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00629c1c2b95669ceb4873a02a7292506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed074755632f35f6fe867797a46d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213cf06fe2dfb85f1b78c1eef7b302508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee2fac32a30c2992c85abd6c4e49c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db2be1d4f48aa202f8d19d03b47f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe03114c3061a337869f0868ad588511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936a2aa5ae8d3b982df0d3d6ab072d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20112c5d59d06a1aaa34a0033008fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e00a3184e94af7bf46bfaf0720a4f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfe28a724f301b0e1e25ea4943056a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6dc13b0c10d7b239e3b9c5dee7188516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134696140a27c462b463577ef8ccc141517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19383b00f4aa44ae89b26f6b52d106e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187556b349ad73a5ff5c0024cd3ffdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b6d158570b26a6028c2164702ab52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8976273b567360b79a4a4acd3bb929521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196fed008e1c5042a703e16537ccb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714037e6fc78ffb07e5f43e90becbc07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5bf0a7d3f7614a885021650d819d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c00e1daa0a07e14193d68d1a3f3c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ddd0aadc48fde02fa2c5e051a6bc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a013ece055b42a85c39319f7d520527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163747b9c07458ab1178766876e38c21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e1986f65bfcbf926b45b2bac7b6e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9696211e6fee23f567653072eede38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66949dc996e71e08394263fade3ece531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05b3c1dd3244d3eec0f5b3f852537532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da686df0083072b8b8614a4db5caa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b675762b611346c7543f8430bc40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146fe8d2393f0ecc057425b8c4e075535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5109abb992a4d72dc7a554dc269e43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eb2a4f39696853de7b0fe67e3eeb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8744231a78b6e8db701ffbdc1834ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85de6682aaa661559b2a9d4c219ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ce1d9a45a6d707ace9f1d2bb8bb9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc57c8f4511b04ac475725f2e5125541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4165d43a0acaa9be27721f95ca7303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b9bd4dedaa2d78cc72c4180b7ce3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a516aa857c596f18ed158ef82c88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb47590fbba03ae7e83218eb80364a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ae326a7c183e3cf64daaa099e5749546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e3c697622c567fa4fe4e0cebf74b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b5a16d1def3a3a7d09558ab753fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6cfd5324ac50e3dd9c45677ed0ded549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d41118155b73bc4c5e022b5802bbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16a85017b2f20a52f4b88d6e6893f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2702dccd4436aaf90647e3ba8258d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc7bc9c12e9a76040834673bdef6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332413422c0bd72ad33cd6e97fa934d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc364b5e9e72d9801fc7aaa87e7c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc5c7ab2a389805c803c71c5a6443556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88443c68c794029f70f4a93e253b74ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a7ee56ba82819c9b12109a5fce89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f1ced674bc978e66f80281ec607e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953f747a9da473f2c3c696fef00e3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70bbb50295594ea86c2ba0fd9bc793561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2727fdd3e4bf4e2c70ea24e23ca2a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354270acc12d2f1a926774e389210e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc96e88f66981d034afe1ea3246bc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7aa77424b83336cdec20033501204565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447571fcdbbc2d0bf1e76d3bc0ce09a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0dfab701982d42550c10739f84e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877582e4caa69cd5a956161b512cc59d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2e137900d6e0f104a50ce44546ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624fdc69a76113d0a3a2b45a329ddde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c304fc027f88f1cd4aaf1bbc37ff3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1f6ba9db300a38da6852e0cfe5c94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7297bc1e04a9b5fa775528f0d9fd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68add82f3dfbf91bb6ad616c3bcb21f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb8b3f9fda37c1feaa1b39a310a26c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c341a17d5a35535dcd73956a459e84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb177dcf54016822f5fc2e637148d330577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08eed1261f01c4c38862d290458e91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ab1a3b495235a51d279b824e9630579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a431f5b2b74d4ab7215a6c85d067580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453746d229048cc6baf26671b854bb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502481c8304b5eecc5241bbf262fe07c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86adf403f598913056617d0d0bcc0e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a016be0f32f24733de2181089124d5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ccbee4d0057caa31799d36918ab8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e13153fe04cb57d8ce17bab8ee2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92370ac283ac4b09ce716caf28bd59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676c41c2a776de3972646831d3732c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec15200776d29b0de7bcf65683d1d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb67e643d11642d36fc92c6dcbe41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465905a99c74a81b2118de38f8a1bda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772bb4a8f45fee2c5f1a0acd1c1ed9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ec6684586a058120d0a9349d1f18b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56db5e65e319a5ced0af4f45cdd6f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf82fcb2305e4da05af392082b34e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe72f7e24dc01dff34b81a3deb196596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e62b6ac5962c3185e9061d5c0293597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567827f86cee75dee04b2f03fac827b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e25bf36e75d87fa0229cbb40b953a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3847d5f2807b6bc6fccd18be7581a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eaeb27eee8cd704020cd9e4ed3f58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052bbbb8451989cdc72011532de6b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc7542e9432fd15f45d4aa3e90c25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c08e18687abd3d5482bb8fb171d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632edf33f3d7f66d1fcaf03439e95e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf44a5b0cfe80334130f1e26994252606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbadf2a1b52c42599928919078c303607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28662a94685fc05395da80a572b14d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744482ba9fcd3c3b2c54b7fcebb92ef8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149d1a9804c629bd221b13835beebb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea06cff555b978100563d11d9968f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceb91a336265d99303eee082cbb74f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d17cbb0feed6c4faa7bb07c9eed95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70163bc4e951bc73069dcaa1841354fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b375d9468803e938db27988f7068615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4203e3fb3eb2aa6cb1a983c1522eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372daf82d77f19aef350ef3b1144ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4631b1c6281ce7fca58d865e718e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc4abc87a61a50fd7dba4794c931c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b001b32cdd2d7d8fb128f0d659a470f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317a44e759f00115fdcfdf05f08717621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1112b7e74abfc6889bfbb7ea465d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64863baf0308d17a8aa07511179da7ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e4ceaf5b5f751238f30a9550862f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a445226c57a0d0c08965aa530b6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec57dff5b15e5387b56bcbe643fa811626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b54d57620a389cafb8f512faa74a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bdb47c82f8b66909d7bd00b29996c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23bd33ba4d9fab3296c8437495b25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af544a4b18f1d4a29e83c40b32704f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80059e7adbd15112098a3d2cc09c5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76408e8904bcd1cc0c26870bc2819743632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b2272126f3711d8a6b1d482a26ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa5b0455788ce032902ba4d446348634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe305636f32bcbea77cf3bfbfcfa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f158625dfce81c565ee21eca9a850f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f764b552e6181afcda5b3f557414ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dffad6f0d26b35ebac8343bd6d7abd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae3d2ea971a0bbedc10259baf8baf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a722b760f92c88492b085e9c6d120a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae98cd9d0d462133c9abd62d6602179641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f22d41d6658690b3c23f4cd9e21d5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05021db1cc34390c448d3b19b50c79e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7d099c89c6a527d4154ac3704c88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a99d4e0bb0c2b9107406c55a3ec0f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2d8f4de763b915a83988c38bb79f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947b358ff4f7035ba53188e99af9c98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7792d45c635353814438c45d1878c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd6f41cd8c0aae241d93e252a4128c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf64c44231eb02b95091c4aaae76e2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cacceda87072ee480da4366769b7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534e6ee5024b9df2d93d33e6f7a163e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ce0044791c358162d020da627851653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a11d6bcac75c1526bb000e93494d46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b87d7b29b7652b5cd2d632c493580e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca211b7a2879af303c5fde788ab503f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb140c2500ca2af83612cae758c87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd6751bdd22702a0537cf88fb87c48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe980cc4727e17f620dd30fbe19f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7116fdbe2e4befc721f1025ed08ca7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858c572850adac1b2dc8189f75cac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60d7355ca569210d66e0e0fec28350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bab11f4126a279cbc9cc32eb37581663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d77003f8e072f625daad9a87a78b5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edec260fff861609e391a34a26fe56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff4365bf2099127125d0e0398786a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84b6179feb8587c45f8fd91e3afa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b591572ea1debaf2593c908a56ce6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e908494212e913e08e738c750d533669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41eb772067966a58c00d32e5df228670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c20c483b82352ce11718dd8a03a5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1797d55880061922b963612a4761672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1602536c2c4a188f64c60e1a274be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a9d09d63da3c74c6ce367f556dbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31b73393d1ff94e9dfe9cb2dbc51d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617543544c9384c80d1a3306695f83a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a139e05e6862ac9460a7b06642ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e30e6a38345e0573f4f05968206e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391d9ee0c89ca619d5b638181fe7bc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ee5bf5753b91dcfeba6949a44117680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1309561d13515e34816952457bd10e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4832f1e53f0f85f9c3e3ce81e1b2d9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de019d59ccd80a0249bc88916f97e60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abe5ea3d02ed35a64e8dc8268cb360684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312538d0e7697046447938e3e530f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70844144ae97a1dfbc59e776a3db1498686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f8c0d1d01c390b49cb9712abc7e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891762e587510921d2b7a318f6df71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada9a8245971c8268ba063ad29ce19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b509e1091f2f04996d2a6b2aaf7e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb25bbf45f45c43c891e67d9c8e9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371efcbc92ccf078a4e7be7f7970f69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88b253117e109b6afb3037bb2c5f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b37bab655862e6926dd3783da09ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982abda9db29111d2751bcc7d539217695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f6856368dc32a565c142ece7d36ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38043f8a51422c6ccd60af2f1f9ec879697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a4d22e1defe8df339378d9147425698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0d8384824b0df215481a54988581699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a7f5ed612a906d1bf0ae161ef598700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd115e01daac3b3b1c46e1ea51aea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ae14064f6e84cc453818a6402562702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b69d0646634a138222400463c379f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57575ae71c0d74f8754fe087a98f483704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f154980800a6d862542dff7696374705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810914b4ce629725a0b33701e50b20a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e8012f19c935bd388132b9f666ff9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd85bc82ed09056e0b18da464a8b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263844077749cebceb309b4490713f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78408af44443757bf6ac60364c69de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095adee4a9525e3999b52de247af4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22c4c51da420aa45a10ad2c2c9bc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e41d389a674d2bf9a513d4dc9494e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531940a8e536b1c89f5da344912309a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606533dd68e24525edcc9f60119648715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1bfcbf9b5b2cce2f74bd588731c44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663ffcc59b6453e912129d6eda60bdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384208b26d98a1954109680a8cdfaa7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f5672d925258ceb7e43cac94481bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7127fc83552c3c913f84544ad081720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e60994ea4984735562d4117a6c6c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d01bf7188ae5d9cafaf7c5f026f452722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d1c300b8d3aa85963cb7c75abdf5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7227bc2bb5c809e23f94cec4e6a9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae840456b1900594456cfd8e04c9103d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5faf0f80410c27e8d94e0a1e99dab4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b2b891318596c49ee0ce641d1408727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287834920a36dd9d2333f61293bbfd86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1c096f5beccd51ac7485854da49b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c05b971e9bc9c824e8213cb669b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a98286e7800cffb7369b62582973b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ce3ee6ebc0b51b621fb0f8bcdad2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a190dcdf8d2f3720271f4e96400d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1243593bbb30d74b16bbebed88f30b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377643ccec32ca02bf2c39b8edd18a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d263aa51b3cb2e5275130ce01991d32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78443a2f3a47d72ce635579a77c9c4b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b06545be989e8d837732188e06f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea8c148dca8a025de1ce597b483f19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1742e2430b22bba60ba4e2b3f51c61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359d61ae8cce246ecc81d7888c506ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88837bb02351e76be96b68a1bf7fc82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094176b94fb12c671377ea66aedbb55c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb7e2a1260a7c07e6d0142f0b82425744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa0f021b10fa9c474d01760b1acbf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b674ff3deec617b3f85e7481589a2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e65508b2583cb00a0c57454ddf30c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e723eb5fe596cc15e1d4eea578ac30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb70cd4587ceafe072c870fc53318fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb10e5a0e9e114c8e2bec572e608a9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c2fbe34c914d70bc2fdca0c9f0a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799d9f9012776d41971037806aaa45f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405feff99b5780306d9bbcd9d1d51d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81a3cc64e0c5128811d3192aa9808754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260afee7363ad4b7afe640ffbb7d63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1447b51c3117efa07a8551f7dcfa1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f0697ee01818b1b9e8a128440389757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb287f5460ad608fd524ecfa03b4d8b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8c7c550e3e7968e3ffeed638b43d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>