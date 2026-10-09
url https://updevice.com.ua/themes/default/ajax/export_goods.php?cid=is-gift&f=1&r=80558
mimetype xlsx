--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906375ba1b51e2af6b63f2567f280f751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591229ea89d07ba619009e2d67b54a732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644be7acb23b8495abea739d23615303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bbb8cb3a7f54d7c43eba479c748474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf77cf7facb9f2e62684df97d9b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecac93b53a7436fc073f45dd3f74f0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df7c9b0f4fdd6d0a0e0e4d1dfa5e7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6faed72851ae3503aa9780ced2b9588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb17fa8b8f4ba585d84ecd13c887ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb46e83b0a45ee0d470bc098ba03cf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f2364ed31c834aa391245a8ca69511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a06ae3b6e7b2288292c391be4983fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460155f02dab8339f095a5db9b0933213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc645d7e3ea3b55fb8acbe4cc33b275d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4fcb84753c37cbb2267508b7b241315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899af3efcd8a0afeb340aa2a1fb63416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a64e0bd7030de414142e4b1ec5124c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94849692fa97599687dc2f9d58502418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc404a62d573de38ee7428933d1611319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b03bdf4ef5b2f1c9aa37de30e03220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073193e5f914ea161e811a2f4f9750c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe6ec1ede9ccab7fc206df979093d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad079cb551ff05418a24b371a287ddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d3a0587745bc0ed43fb32281c65824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c22c56d668f47d726a166238cba925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac224f2fe9dd31d261cf572ae2856cb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e54e5bd21ca36db10fe99436f7a3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d3a1ca66baa0b77b1a79e8f3589e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac4e2892b457d56823b29c12a755629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7371ea3944d906ddb97a55edebdfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d39592b9076e42fe1d0760b7de8f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb620a439f3e42831c6b6ec4828fa2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f954b70f2922d373b8513085dcbf2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f767d093cdc11991b1bbc9d82b56934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597723bc008226219961771f691f3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880606cec09f00c68cc35818b77ac3ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e9700c8d61007207adf02638c6cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1012933847fc8c0642f9f7d4cb1a3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257fb66071df6d2100361a5141cec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256ea69154f5fa83d1bd0badcbfab6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cfeb1580d418fc85eb035f41fffa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbf49607d340d92786a640de2277bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71051a34b0335eb13a01fb842bac6f6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2c3b29fa66da26ee7ada1ed53972244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab65f0707a980513c683ffd7d6d8cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e42961528f97df1be1711c8a0c65746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf45499ef16da6b3dce8dec40b3ea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da323fd0dea18f460136feb99acac6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed780d461d9674c2db76794f466db6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c6230a7b3a32f4d25ff65bd2153650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a84914404ddf41fbd62be8c9fceae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dae81ef518abbca68fc6adb4e6e4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f29c0806b6a1f4b6bd58cc4c8a1f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91480d11eed1c178f8937dffcd77882b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a8fcdd9c055fc998f630f62b4f7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82378584c8884d9989992324a194f1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f37272fdbb806b4200bcc8d8c74a8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a265b1f9af64db3ce3fa6e7064aea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ffb11b28a1ce8e2afed37a429e9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7ebd7b14e608e1910816f46f0273c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88366f62c269f84cd3f951b089fc70961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd7d699ca79ff58a23f26cc3c81e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3282da04efb92938ce6e45f700f0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e132d269efa3f85ea369d4c6169d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6d535c1b256a1da9894ce438c340c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612943df5f001e8419c167376a203a0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2bde559c1a1268c1c70a90017e1d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd27f4bc3b1b35860012edd1603b5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9995740270673cdf49d4c8f25e43b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a7a22b5a619e470ece2b1dbcee9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b029ca17a521d8d60e41c41cb8b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c13a2575122be7400f54d7be171fd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc61b7671a5720501148c76415c9f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db93daef89c8c2418a3cf01a8175a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de1d1f978f92751b3ead6856b7cf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57c2d3b6f5cce155df14ea459b050276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7267930926d070e58897d7dc409c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd04b2eccd6c1b39bf77e1cc562c12e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4a5fbe2c5f5f8633ddf808f28b6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345d63ad0ac3a652c1a7dd1d8cc51780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b283d8261cf7ab0f4f358d554954281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77e2b3e0c26c3c649e54bd7be805b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be49f50867cb240d3b02065e5516e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d409b9107cfb50b87389d13e3da7a6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec892f14aec6d0e8c0ebf94c03e7d0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078355d97cd2be3447b5093e1f4619586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0014bbab602741e003c4af5a4c4c7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813849912cc2852e9c0b20bec5c51e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119312765b8d73b7e3c97121bd5b274189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118993e4731ace2935a8f2394e9e71390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc56605228247593657f02092d93bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b7ad72023e3e0c33ffe034d2248492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5bb424fff0026fd7dd12328c9cc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe9b07203efaa8446cb643ed187eb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e0e160bdcaa233bbd2d07abdf131595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efddccefbf049f1c4f96a82ec5d4dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f454ee54f9c76b39561a099e03ec60197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e443d577276c7d3cd9c56f6c49f3c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c00e18687ace33a65b31ae02719c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7228a2d48f3be78aa91aaf11fa29921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f14ce65d0bd4981d57df94900739c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afba13706f8f5cf583784c3ffc73ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4e8d5c0bc00b6425a2969e0720c0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b13b5bf0b400e460bbb970ae257c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c7ff85a10dde75aea105fcab039d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a834833fb50d63a75a788656c9acc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea73602118987fc498eeca7dbf4a51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bb7952b698c7db17dd587e23ec421108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c87561c3c5dbbed922f7ac3c9f7ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146477563ca69cb3e39e026f66679a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea925e2fc7e0422d6d901f084e0949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e497397a96d455933eef4ddd092f413112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c361c997834d4d04206f94b50e4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865e6554cc2d5b294bf5f6d9cd02de9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c3c123c8965819696b32495de38a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4cb3f48093319fb2ed0900e02e3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529a25a064d5ca3f92404b172a6cda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4ca49a31eaaf60718e42086ad0f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f8cde8f47b762dd883f5483f97420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6359ed283b29d4432eaa030d34c7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173774125600eae33a56290b974756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4dd8de6bfa4cf1ead61d0b0acc19d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c52f61cf8503cda4cdd892dbe66f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1579a119889e49fc9b40b86da9da5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d6ef4f78ce5fe4b0ccead2adc6c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7967ccd936ac8ebfe7c32b257d32945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351f16bd184ad34ca1547859576eaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60403740049bd0b81e025f699668f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608f6aceca8a7dffc2499a01e99e3a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc72fc345df1cbcec43390ff091ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6f80f934360cf3b265c9c940aad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca2e6e4d8e9f9ad0b46b41bad30b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc34618ad55ba1deae95e7f446776133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b78cf9ec98b2e3b634840090eedf19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ca9d6284b1116c296a7805fefd80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d966412c663e1d177c743e021b36e1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dc977710a6329b74c461bea90131a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2ddaa8594906b73f29261a52f6b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829bd64f9967829d030ebe14afc8c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91047566749ae3c296d3a8fecef33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dfb57c322ce705a40a01e20f0b099141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4644679cbfc01ef25f6a18103c2e6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27310aa6a58460d5676678f418b5f8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749ff33f138031423e41ac45401698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad510073c228706a1f52cfe2fa5da8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc30989fdab2d8b61e841abc9ac421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a777642e3a2c32d0e3533a509d38c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd4eadbbbf210d6b03a980f368227a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a999b43c07bbbccfdbac7e94ac7f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefd5c31c09d929afa9fe95e04a54f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c6860f5b40bef284c1cd90194f41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64a444d444605097902fd397b9802152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c9da2d298d89ef5d98eaa73d808a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14474d2a060313c5e7b6b7375dd6c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d4d02f19dd9450f708ada1536e3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0962bd9b34a4064e5f4d92247cb9196156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d18d80c6b4a49723a41f3f367f3bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b999bd766f3d822b2f0e7ba945463158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8422ff667f531810b3199915bf1ad9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031b3ecd4e6db5e0766630b3342558160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd3e0e1971a8874110c5ce662ef3ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fd09e2af084b9eda632ea415a6865162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe3652d5499936301d363c519195c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87957d1121c089abf546643a2dcba2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525ec6688520f6350539de10df75d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e83ac1049ef73c94c0267a481de1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612834f7c39f79a157c1643bec1987b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f13eed905925878444aca41d3650168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6ab0a1c996ca7da0fdf666d3e2334169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0400df8d375ad7707036c2d721ea1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23068e9eeb570fdd77d7d7837526e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5179de7b1d5d03130bbc2c58c67de28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b9c6ed9aeb4db130cd95e5008719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f073b72fba586f3e0263afacfd191174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ef30c4f519784f1546baedf30f33d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e0e3cb93a03e6b722ce031975820176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f9a7634669a31fcbd51307649da6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c15697c9cc30505b04bd68f9fa7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ecdbd7fef9e9da875f9d2e89773d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77888ee94b0f06f4dc9f8d81da6a5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde31c3f150e6185fd9d9a1fb8a7a50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688a7593bfa6f60acb166b7c679e19e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac062e05871e6aaace0907ddd40b0a94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c935f44b712e76aa9ff9d91b42b0d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42f97c8bec291b68c235878574364185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0b523eef2b5c2c9127e1169d9a26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0f1256f38d075ee6120f9e202665187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c157b023b21ca7ac8b0a4c668d36d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ccfdcf79e6ccaa812194e06864f5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4eebace25f92a55e7b0dacb4f7bb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643a9f8ebdc1d354db60875edb3faaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf47fba88dabde3051c15e628d9dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41753e7a38fa01577087134a83a47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2276207888fd5a9c3642878c6bfbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304c303bb6341546def2dde98c95f5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d79908db9254ba2a527300b8e2c61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ee6e35687de1256e183acb834906197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf58adf254804707c64642b9cd4cc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86d24fc97c0ab36d82537349c6296b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3938b612abd7d7305293dec645135200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c8fb45c95aa965008723891bf66b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3076bf10e28008160e3f18cddb13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44e92e85f9ebe78831ebe38d77136203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e32991f0f623f7e74d087a4e86a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd3e0c20ebca7895e684fd13b7d10a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc6d30c3e5bf537dce06818544b984206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abbbe048180715a71ad3feb08154d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09c34c9c3e4aa92a6072601f5569c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce415f54176e268d791e31f593be14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a46a1d320fd0967111098e0a31274d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f4035f3b1a238f243e67abec235f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8094c5261197d12d33b3f0339d978212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df62fd8166343848a01818fe8523aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998bfafff14c2b7590a4c4187c841c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2ca4c7991c6c75826da05123f19e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4001088e35315f32f398dc942f9dc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34282b2eb1d66b677f36d777efd17517217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d995af914e57acf8968081c8779e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe1c1f7310860893dcf9684803b72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6aa1a6e1d4716b06fe82433548e97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57bcb723d94359be9b0c082d6a1676221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a2366c606b714c0a062a2d3bb3904222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79277e40697d61fad4b87baa10437cdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48144716adb6a9c36bf49ac68319110224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f151356325d2ace6ea167b6c08887225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59b00610c64aa8d66e2c0c771fd98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a012dcf07944840f978c3579b5de8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388814ef3ed7bc76f9dc9973428456f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780703b8b261ed2bdda9e9b3ec2b35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142297e163d0270f2df2d15db8cdc0d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798b349026a12aa50b8c66c8f42fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab1c1ec84b838f530b96668694bda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa769ee9dd4e75d350d6c8d22b6b46ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a1d8d1578990abf3d3be91926e4d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f750a548478b6fd63583624d98d370235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad17d6152d2fe4328884eb9503034ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6ceca955765c4342e7357dc7f7e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b27e9d5685e9e09ec9899b2b41f61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2338c10aa6fbfd211e38d2e4c65c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f2130f6655a129fdac7573b6b10a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf15c70bbce9b5d8c7af50c42ade86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e6398d738e05a3bcd961aac5a3ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64479131c9e07c18944fb4aca26e8b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba1dcec72ce5ed885e061be744bbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7350aafe8183e06e90b49281fe4c43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf602f5b1faa48fff59e091dcaa7cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f48cc02cb0ba95c29368f84694e0ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca5a53a19a7f2286b9bda0d310c43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816511fb7d81635c342928655ee41f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c19b936a20011ecbc69a9b53d7bad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ae1721347d6301a864769fedeb570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43626f6f3555562d6c1cd72d8cf2ab4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd456c6dafdc23d0e8e03c21251b04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d53b7299617261ae0bd3414622a41b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab2918b0451fc262a30ca7ddba8fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b5e156989ccb67fcac394942d3364256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e81b18b6c85d737479a448f6caf63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c675266ef28719ac6251a20a5833c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d584adbc5ab0c3e9f6fe508e87f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7266a9f5174d60c49ec3a73e066e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7288224ce5198d38e8e9bf4859b968261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c83271698b82a88b1008df31a867fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723fd2d083d874518c63ee2d6a9639263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bcd5f150e5790e00603b2b848a9e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0aca95e5dfcf3bf14ab3d6025ede265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e634b6c5b3fc7bc69ba6691399b9b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3293bd155cfc05519cb19da8475c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52432546dcd776f2c1bda34b824788268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9c40dcc8aaaf2af66019ce057f51e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f980e64dd840b73e85cfbe82179b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf70ffd21acb721fe195c426455fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7606d3ea5c8cd259e58cfe4cdcda69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f527d834a1cbdc41bfe25cb822dccf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab363a40d06a74b21a6c8bb81891c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7438687eeb36f0289e27c1a92034275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1623e370a7930ce38695166bcea9e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737ddcbfbbc4479cfd5e27457ad901277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c3dbd61eb0e058e253e001c8e673278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3dadaf160dba72bbad52e902e8e96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6f1e54579b68484b21bb288530ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade83f2c1f927c1d3e991dd8ed87ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26b9f70e069ed6b0987bbe11bda80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549880e4e31363c71f2a8ed61cdfff7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e17986ebaa448680d71ea9078b30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d68b33b953c40ab4bea002e23da331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30278223f5803ca40f919abc6c8151286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff77b918de8aab3cc257508437146287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163807e7b3c1f6b7eea1415a943bc964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d87f7ea71e57a44aa5e60ee9780d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e9756b96ee4552cfa5fe8ca956ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec170d54e802392488bae8593b70f48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b868821dc690b8f6dedea672f0b32a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10c6641b2e46517bf144c24b8e941293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765b47fc54e1406b7d0f7b36a869ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc48ebb9fdc57ec0995c0e536810273295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e913d4a3a6297b7bbb4230ebd7b2e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbdfb21715901702517fc13d3dc29e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17dd620ae1f9df1de60cfb8fed3e78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571bd45cb674672d01cee3bd67d74e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e640e47c6a6dfd5dadc4dc0be37192300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d180d34b8827fdcf43fc0e02c3256301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2b2f128bf8e27c609f010d9865d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17f79e7f46b0b9dfcec4b1c7658a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfad2d40b6afb2ad3c061416279d7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bbfa4728ce8237778eaeb9db99d21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b4870229d56e7a33ed1e3a630fbbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95667f169976388c1da6e1f707fd0e21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035876ae88c652d57fbd8614f68532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce5d9519139eb07d29b09bd0eca87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a8fabcda85abd7db65c45861dd90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032acf64459d88d207b6fb5d56e4ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b0a1b42d897971bd72e976a13fca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5cf33e5bcff5b5c0f48091ce97a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c779216c17e924f21ed6afa7235b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82530726840d74c083305f263d3d3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c0b01967719979616e56f6d6434f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dcdb44ae41b09db5cddbbd19081e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f39f094dc12dd69f7bbf11405d257318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9775379d0a2564ee1d7fa1ef082c7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc456c609295bd19704b6b430f47fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2fca881744b2d470504820841a45f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9c95ae496fc6b5faa133de159b72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe7bef0951c10cbb67e4042d88f84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d1987e276a78577298b9fc61db986324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf31ba0244ef0561ebbcfc814b65bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de3eb9cc52a00f74242899cb7ba10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8573ff39c3cc61fb8cf8b48df85d4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f87ebc7fbe0986c0c6f257043fe085328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef3ce9a9f83da3853786b02f8d8ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810efaee24d98ab47876dd4ebac823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b1140c409ebafc2b1c83bf267e0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd5f7d16824f93bb977bed5a5454c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f063c0dfeb32931864ad1310ce06d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf008785c026b536b3bab2bb8e1857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b629b7b2b4b690738a4b00b9feb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390139f8ff5fcc3de55b4859222152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58cb1c5c944c5c87a7dc20cbfe57ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0933324226cfd23c7e5634fe37cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c2c88735bec84a94dc28761a8519339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8bf5344c5341790d3aa806843b75d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023b6b88c7237bbf0fb7d5f391d6024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5baf6ca786e551d412666d58e2f4e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe3d2050f5fc7912034d476af3f94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf78943133b0e8e4e9186f733ef5d82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548b6a8be78785a54d452bc409e90cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a7bbe59bf02c7ecbc512701a6f13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e454080f49718c46ed289a64b32c04a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf33ab05ea1c1050e8f83ea602871348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a9f99f5abc12e00e467fc2c3e90f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e055325b1ea8dbc0f70973bf6d812350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998155aadf225e602a75ad2ea3e8ef4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634811d98ccf54b4a102e36c224d6ed5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda20848e466e35fbad1011f809d704353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b22877a8a93e9dad3e2d98a7dc7941354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4af9fdb0124bb45ad97c7442bed22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a93f0596221776c126cea99864288356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0bdc8d8083023755fb5d37264c145357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189069750b1c34ed6060d1b3c63b819a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e8800a7feaf1298b0f152a4dd9ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af598947898bc19eeb4117361dec85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14ac0bab0ac20cd50bef13cbdd496d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470fd078889d7f6365245886163ead6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7c9d1a8bdb47670b8ce7f8020f2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b225191a337470c9766eed123e073c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006f01fad40b43a548f914470e5398365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed0e58de91e272b177a4dd787c18b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f76adec90b0f34fe9daa27bf9fb43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389093e04bece227a5171a2e2063dcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728111a5b088e750d453302e555680af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae0de1f45261d3be81e59bfeb42232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5390940a437e0cc858bad71bc64df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b99ced45907b07266be1cf89b61e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33d8625ee54f6cb5f8969aff7a7e4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0998b692943e2410f0bf978665847374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e45ae94466b3c2459035d7fefe2a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45e73fa8cbf00cd317e16c6be8e997376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667908dd0f3600aa404045fe590b96a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b2da868b690b3aca08d302144397378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317813d75bdc05da1fbcefa6e33b4884379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2613d7cd14c4655edbea2785eb4f3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3adb7509dfff575ee536f23b076f41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920315075a8ffd9f699f398d4693369382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ebef564309ed0b65a991545578f5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223af6ad8e123ac692d75b3085eca3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65077805bd3910bd5d795ff5f26c48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd0c3b5c29392e9d55f07c96909d3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1e6647ca3e0b3abacdd803e8f3bb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eaf0365d413eff7f3f6c52d6d2a9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b115b1843951340d2576c424d8239389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde10662fa75988f740ac1f84adb1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803c80ec5edfae62d442db462188a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cb0511fd04fd981401c3f146d0c84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be4d6519afacb4c9f2601ae4c8bd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab5db32e579113ad1b38ef732fe03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf9c72ac6953db6e4a36c37ab47983395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e654b7a48d24a066641bd852dbbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50ed5ec4af68f56595d005cd0ca54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76970e56f7ea14bc421dc74c772ebbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281756a73a425d9b86c196199e31607399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078bb188c9b90bbc8d1788d14200110400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a94c84bf27534441f80ea9c2f7b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c006106c6f22e40941766f5276c784a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f838616fd05d947c814a76ebf9fd339403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9926547be4b70097f09bbd1ebefd825404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4961ec1323fdebf163b2c814c758405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5db63b3b36fab27aef2295ee3a8c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee173f850307365585e1bcae4efd649a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b897a07ef1e33395393393f300480408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79823c62530f1f3b7b543a92ed18dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742fb767dc9973adc8e77b61473887410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc785e9e1ebc78180b5763ae5d71e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64caa63bb85c35c44c9a2bcdc9ba3bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef11215b674b9fa6839e2c252747e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402871c44e212bd287d9a0e49e63a72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fbc1edeb5b7a7c4f1e9ed98321c50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334930ec57e9c3a51567f652110932a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098b76bbef48085419909e0eefa785417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff80d891e89d0edea2b81419517852418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae55706c7663bca863e614074558e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4728f5d33ccfe7a4cb4f9d24eca7da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eea7bddb55bee4f8b5d99fd758efa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad342849c7658ae9b71e244f7043a12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2597d7df0d93e86c2a928876e7491423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291778db19bc4f6e37c8f40664ab44bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ca9d2ad0feac4873d8b7809cc2da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95b0b25750369cf190c078471ddda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afb991dcd334f816a19647a79fda5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8f460406b8e325f6fbad120492545428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e55eda19cdbcc13e0ebaa057be2eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe0547e8435281834e3b522b4e235430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66206c9c7c839852df9c23f1b07964431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b321f22a0ea48c0f53a72422e5c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33539962278305bbad5df47261719998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be893bacfa697f3228e68de41586d7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2605c6b8f4756d05ad85b92e3698435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774186ac4540c5d9865b320c37d2a4ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd022d11773a9f221ed5799612746b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0cf339abf7cf776274876cc47dbfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c59d4e15903e08d80c8a69f6c367a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64057cf530d5bfa3b9b93d90b6e4b6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49206e6992c22be4a456628615633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e5bbddfc8f5c45b8bb157bff3401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b16491c379a274ecc78eea4b79954443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a7b493801f301d0f223ff68f17d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54550754155cb4d57b09f988072c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76491d9a3a38a5e690547120ff083a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0caf1e7eaa45766d553761521ff035447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de08e115c1d201438ce18996470fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2be66e4cedd54a0268a18ba81212449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30665be18e9799d6dc8699b73cb231450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f7ae7c8e418849d42a3a00e4136d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46fcdcbdf429bb7af56169ed930078452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c746161ce31b8653a2863ea7a996a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ad61b457dbba30ce43dc9044e36d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289043fa61af9ee0657f30f427ddb2c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04833441a26e5cdda708df8a7bc47e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afba613bfb37872a5bfb76f22cadd85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875be8c60e49ce63b392636278b3f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03e4b547ae39387f02adb40c126e6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda122c942f2fefbd7c40b88118a02a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f85b8075b444d8251edf89289b0a48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e632dc27d7935c98bbf499db7d12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfd00b1a8ffab97fd7166e1f3d5eda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e2768298fef82072c777f7de84302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d0c891dd3d1669440c4665bebb8bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5228716ed8ab58c3ddde3278695d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010032c1cc178c7c877e98d0f085964467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a76b63b385865eb1053979cf2d97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5a5d0f71a639b6c3753ec86bfc2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427237bcefd180606b7025ca030b221470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79827fa42297a8fdee8e8baecde2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2eff1bb95ce661314cc9f12b06eed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717b703283b64302a02231ec0a4b9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a0a0da910263507327e695dd94bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac454b306a40677be1a9f12782f4e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cda8bcd6cfe6d7c760e6c5bb026fc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6986db325c72a9272801a7a20494f82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5207b63f4ce37617d904d4f5b0a17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972362f2de8a518698deb868caed64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d999105a2e6beab63cf695033be5f5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bdbca78a51f934b28bfd6d785f919481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc430f8f3338d51799d4877ea19244482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b52fb3e1051033a69ec2f2532a1f67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e212b762aae76c98bb063cee4d80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe56dc15f14746adcdbe6a2d9c16d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7373b1b3f73475e88c0a9fe571f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bba87852ef7afe8e8dc828ef56537487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4725d4a37042b2da097d6f8f1f993488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122e1630ef1252b464af644f681a24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd5651b68de7558454008c5a90c9ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf68f254e5abfe2a9978053fe554449491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d09680b50437ad5c682181372270492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948739f87ba422e8af3af5dc57fa28d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89f7387576a9eb9c92daeb80e91d4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb47ea4c13bb33f466b2bfdbf0812f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbc3baca734d7fba24eb130a5992e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427decc594340e1890a1e38e4830e64b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102e8acd5464101a934ea3f13175f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54e57e5fdf802c12ed88ef790e4f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ced49013cb478fa9467c0cce131a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ddabc4dcbc2697bfe8225f6fdce07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37531ead8b543ce173368b302d346c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e057d73cde36a474a6b0790e0afe17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9277d7bfa472b9cdf58f660b4b7bae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebf4eae6e012cda4b15a30b7e5bb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fc0439ef02b369856dd74fb641a99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9a4eaafb456d2da852bc29650589507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1cb6fce4f3a4eaafea5e2113d91a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5451c8efdc0b2f2bbab4af5dfd25c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcca029fe36e317f2c85ec5a10cec9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8fd164d8780af93147b6fb99dff61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e62701d42d7b97034f66fa8d005a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c684b683ce33fde4ac1e35fb6cb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314167282b048dc770896171500d3c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a20b01cbb9de839cbf0a7cc58b6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034d45214326f179c65ab2c8c486285516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a696fc5150b3bb03580d1762fd0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f33ea51316d20077b454f491aa4f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd982e3305430015c5139dcd671239b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66767a48318c8323419f1c16fb004520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908d9e3b30313fd7a69cca53f9e961521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035762e778c2eab671f066c9bfbc8e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68de2665fddc34aba1395c2b3a5b95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e4f401ec07ab71efbdc5af1e27ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44944d32fc9572d9339037c31794df5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a8ff4414d7574bc7a3489ce6e277526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d6bcdb56d52b50aea1ab15834ff5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01aaf60b3cfba0bca37b16db85c3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92222cd2235b72311496505535c1df5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e613d642f0353ea6bd09074554619530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144ee4b0a9f37fcf198437fb6371fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ee2aafde72c3fe7358dfc0bcf962532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b744b72e9a7b2a8b276bbd4e3dfc772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499e5c69f059394b59f16fd7edf163534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063d79c3e9fda5c81a1a8f14f187b3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91b2cd94edefde0a9cd448cbc766a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290ffaac7fb54409999e5e024162732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6377dab52efa64d3b062d650abe9c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65924801ffccfb5b62a55e1a753e8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213045fc78097154784c1ea6563de6d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d45ec5df71e481c1529116d296fa57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c55db72bba27550a36fc8cddc133542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb92fa705755e966927efd18c58d34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197e8d0d51408b8533d98fb64e0b44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9141653ef0aba0d5d489507056471e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1a36cb8658a7634d625823add696546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c7690446c5db6c2c1297d458f1f04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25ad2d9bf8fb0d448e872622d243f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe73cedc86df521a34f0dc47516179549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58288956ffb0c4a7be3c2903c60aa7d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f61a765542c213cb80a7d747a1649b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d9c1a64a70885627e4bdc65e4978a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2327a13ed66e6d7f2a7e09276048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1231e2a4b52858a861f4263a3aa5e5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581874987b7b41dde756b44b2f4fab4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc8c816c174eb4ac722290ab1a8617556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac27892cccdddc044daaa82639665f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf6659412493f1cf9c906393bb4645558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255348729105d3a4c96db875b9f1723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012125042b99ad1988843dfc1a92d61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983302f41c24ae28e97914a67e92888e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c12d3f90e0fca4d954ae37e23a7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a680024581424ede1a4076ae8f72d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee18fa6b8c026388c476a82c51dea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbb37a9c8394b7e753f1f29c32a348565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e69078a91aa6da754e465b81e94fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b3a4d68c61323bceebd1102c6a525567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddb73a1864c2016c7b357ed028897568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017411c4e8d828999bb5d611d69258569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502890c5930c9db5e27a5892b686792a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026ac7dfe0bd9c380e9e09f7e8d3fd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2b2a5f7a8dbefb8c12ce08848977572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67bb3f53e8b9626e9488e3ea820d53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05b21ba5a5dbff4f6283cf5c88d45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040142f88fda7d33065aeb5ba1725e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c68ac8a4ece4f58ed1b62ecc18002576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef961d326cc9ec9148be147bb4c58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9e0be589410dcabf3f56a9c24d4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea21463b9e5b1f475ab9203c4bbb05e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f608ff6b18483411489574b19a69ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c53e9b93f492c3d92923dc8c1b164581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75e47aa1f7c775bb9a45a803f20a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8ec01514b64efa138f23c05de890583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc714769512e1aa7523145936d7962584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dcbeedfe0b70f97e91c00be0d25eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab182e1a18e902b180ba21103217a11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a078a1f91b6e1f04f01920bd231a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a76a94a3c3edb72037d35f5df48c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc574336ac5ec24920781434e3276db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e8f7902f69796e942280712a2bcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e6017246a4ac839f73e77d5d096e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90308d6fcda6ec66edb52928d319d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49497ee72ec2d0f3e411482f42c13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa5e24ec4d10ab22f18ac5eb5d796594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784231366f72bcc1c16e57a6e65ec155595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eb97c45bc3f16ecb4404fa53ea0ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab08e307fef7cd4a92efea328808d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff44e5cb9b83d358da90759eb2ac10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e189b5f5c798e2e35d8056233d884599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139c5e35ffac7b551a05f70b5845cb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1acb20e515e2c0c018ada12de27d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b310b17ae81a1e3dab3e9f8b7c4334b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13f561834ec6717147e2f174dbaa2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f745e6cd45e71f57c51e03bc6ae91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5418e0e762f92a900e25091a6e63f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70195157704a7eef1f0768348bfb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed27e5481793a8a1a31157efa6b29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cce8951a727e2d5313ef27b197c94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b0697f0ea52a5b22de2e911f2cc07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb23a18eacbdcf4725f0dd00aa03bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b18564975df8ed87d685feeb87a31d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ead94c126af0dff618126be40916612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f4269f534a6cee2c9504236573f27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b6b9dda7ef3235e0a67b4df295b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71039b78a42dc81c70b9b83afcd3792615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a1ccd0762a0cd8cafc24b005c76f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e4cdb59500843bb53b7ce6a757bcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f57e93bc3098f8d76c2541a43f97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b87fb211814452cbc3c5a815a2410619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e6b2e6cab83a015c909f4bdca2bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec72aa5b55c9259cb62aa95b3d97ad4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24826180040c6112877f37cb53656622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6654149b376d7a017b8cb167774ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3555e989aac842dcfcf4931945198a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2b2a8d3f0cd56f0db710a23e801e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b7204ebba42a54445da34d114c59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0268b4db0de4ec9b9acb01c9f05a350627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7a998508b9b348732c441bd892f07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc94c54d34fc2d9a6b28286df7f63d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef3ff464d3bcc9c327fae41baf67f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87477e75b545beffc040df409937b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f407f7fccddbeda51ca81ef3abecef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5d7da82bd46bb357b0411e399712633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29a7f6b0b9b14a6c69ee3eeb9192e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f07225e079f9c67b1bb44e80931ad1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b164817e8d399891e1fbb3d74920d79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497885bb6190f332752fa3f699a3b9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da48612d9152db91f8b5123597ffa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681159dfd05a5dd7bb2c8d1140b677d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9442c7db3c263b6b0615fd0fa52b8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050264cfd62efc74d34e6e1c4593d9bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dd58c60fe8521596f9c9a153b3fe6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e98b1050db4d20819b795e29270c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a158975b342c2a09204aca194c1e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888483623f9d8e7bb34f59be955a65d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429a1704199dba665c1678c92beb04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba03d6a2f758f7858fc2d945ec050647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae320914a7fd508a2ba768ae68fbfeeb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a00544ba3db82d8e5db898cad1d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d71abd1d829d7fcc6ecd576ac516650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb77d57ebe3d7f292115b4ef355a12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba7fdbfaeae10b337aa6963042f71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976a9796d27aaedd323607244f47c3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acea97bcd58e37bdf5c70e58d1ceb48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc8342c9e66466676599151eebe4c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e696ed87d3dc66b658bb74c77437b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a699a31243e8505cff5a4a54b548657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3daa6e3a28ad44339f4b53be5cd0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab755edb0b0bc493d222110fb4afdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997993ad353202193c044616f913678660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527abe2f31e6ef56f6f8656da0c777661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1395cc2db149dc947f86c453e2ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b212534922390348cb25867e51656663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d6d5b6f092820c5aa91cbaf44dd4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705b1fbd65f33b3f5b9d4d0cfc8ce7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950ba8d983d87794bf3caa55864599666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd3c1f5d58a203d78305164eab8267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a9cb8b0ed3d0f81fe5cd231f89de5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4e7aac6a9891251c56555fac050d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1003a5b37ca1abd0681bb0203f877a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a39ab8fdaef181d013aea622283b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae23a074eb422e53404f08189549d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93ef2098f79fb5e4601ca323434cb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cad4ce941b52649f9ab69d3c2c01b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e6342e58905524b341190a950cd7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d32a9592b08039cccdff7f8d0ab371676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224e9339c1d32ad507ef37170fcdf4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce983434f84e9ef628a4b850cb2b2de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60c5de0938179c08706af091f3085679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747cb619d47b3b692ee629ab39a6f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1ff9fbc31e22f28299b9256b5c822681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f30cf314c45412a259be5666ec5fcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e99b648a1387befd1df0f0daed96bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d394b1a614246b092d5b50057b60bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa11a66378d807dc938b7d89b0604cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d42398d3a8e1588507eff6289c9db4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8724605c39de3ea8f18c8f736792687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619f281894b9a84e56772793b9820e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0672f06cbd2c58bb6cf01cd3d82214689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ea894f55e3ace2f9231987c34f32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d085bc1b4c4127b38472b20c3a7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb15ab4b3c0c50a4902ee34b26d5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fcf1a8c9927ab09f919c2b8aa248693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14e0b91d2f77cee46ff31d9f8008c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b0f0d1a47fecba3b7ae6a591833e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94fce9a107678fe2fc11c21d031392696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeac2c53e9b7fab7180bb77395b5bb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6a739f3476a5f0baf5aef84ebc49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16131ab21cad7f1db8bb39556f633c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f0d6f87baf4af0a482476ed926cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c5549b886d2468c2976c10af6bc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e444634a65553e9462b21705c4b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa83f0b7cd20ddb3045416313e741a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57eda65db5453773e2fdc5d5407043704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d6ccf3f4c785f4936a400a42b1f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce802896387c1572be2709e833f0ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020ff7aa1fbdd26f38ec30cfe8d3b54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110b178bda7853a2bc0a492be1754fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca092d6f1d1d31fc66420609549268d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c4a397598b15584e92fae93287d4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3574d0bdbdc9fefd8c1cacdc26d416711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b7961cc236c12d13fa14222ab671712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b69e8580d3103e4ecaff09442e50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1f12771dfb5b2683d04266027dc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2d403640e5ec91844fa8584b2819715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ec0757fcad910ee2dd2da5825b71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7854bd52ab97177e7976498d16c0634717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76207948c980772694e1fc58160a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92496be5994193442f11d869bd0120719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d13d651df3b96371b236bb82b826720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa3d223f03dcb181d0477ce295569721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6466b5526b1a49c10189223f569b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a41355b1975061111452ab452c77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591229af6b7e443554b84fdd472e776724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f973920bd220c8e251c3495cf3538f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8393e902e53592465a63f0567911a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e193ede6ab6c0e3a1df910d41100f59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e48b5069f78c70a8f7ddbe005ae5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f8b8564356a718b634bbcadd3dd91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015579dc054ec7bfb45d1ef423464d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2993212a0f61842ea105a902c8756731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ed734db339d92901bcbaf80ac669732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86a9c9395906775ced360dc499227733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a098b31e05f300a04bd91c2d2bdc82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a2681da634bd01649d17d3812b74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada79be74fc75ad9cbbb96401f45033c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4286afcb3bf3402af126fbf9de8648737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143745439e82e820be4e5fc21f2af04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133228bc9836f5c49eb9e6c86b7c92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aa8ed5a66b647108a0e128d0efcf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b3eebfcba1d81e7d786629ec7436741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a6fa3e49b0052a88e1dcbca7de78d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187665f7efa7026deb170f0830e715f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e4757d0faf04cfe2762074992d3d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e81799cc9c11ae955f54c1dec4edf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569fca43179851cf52f8cb40897c4c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd887251502c37d1fd9a6c7c4e244747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd3484bc6f8f763c1e87bb96364e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002e0106848ab090314021154a5f9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb87489abb4273bbc066a16ef8bce8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5751d970406de54b4a48a01ca2613751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725eb6076f775b606b59270eede86fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd129232b83aee96d48d7e467c358f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf6297b60e7ad8ab0010691267295754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c387cd9542dce21d5add753ac4bd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f032681c0f26445f8071cf92406cef0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c7fd9109862721e039128e5178571757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad08bb026df7a473be35f4a9935e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779a704c84af5a2c962e456873fcac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e548b5f6bf3b6ad9d0df4d121a4d25e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a3fb1dd55b4c2a0db6b6d253de5ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d1a2a187d09a7f5bc7f6ff7443123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a8f0c0e3b8b971c3d9a22a67dff74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd24d643a43ca2f0533c2537a0530f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822e4edd167ea8d6a29186087ea29d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5ee2cc701e4a39c5feeec4578f3777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5679322e090539d197803f37b5a6efc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b74feeafd02da765d8ed96694a65a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325021a1c0cfbfeab8e9e55747a8756e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5816953029fbeebc03ece86f55fa5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed4b46cc91afbdca4589c9962a474d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca53280934c7920e7df339431895d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2a3cc4c79af625b26321002f6bc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a58726e73e0812239e06d4eae1ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de64627e9f4d3af1a71fc37d58063616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b47f908b5257bdacc400e12139f11b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7615c1eaa4587c76f1cbc987b191e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ee67408392e707d95f10f8ac653b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7af62418377d4fc45ca93028045120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985702e4f88e4170ab62f6e02d77781421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccb6c1ad4b5bb58daa277ae5f14d4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59a63cc23b0ed6e6fb1affb8e25f6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386deb6ac89f61357d5cfd7a626fbc5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ea854b20696ab65bff9f12b2cf9a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd82edffb2427ea4a735f7636be8bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e3cf6bfa1f77c9130d90c419c930027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42701382e73416aef0216ccdf93e803228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a11854f8f085f7c246e5334b437529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12157c29f8f049afd5c43f631a89a0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa281a13a91ca3571ef6da20508df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf92fcfee0e5491d08f839830ddd4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82beea594e997a4f0d1ab0e447225133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be6875ffc4bc284b5dee4792765e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838387b0cdb7026fe2bf7fc8fd7edd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef9318ab21e24e116ec32cc1b77f7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a437d0506e5f5f02d4b8f886ebbdbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b1209ec6477cf752875320036c2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43573a18a8f57a5465547d4e272f8f2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869c2927436d32ba311d1847cf931ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4029407ae27299250c0fc9acee876b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfdb0f371cec87e177bff54a1d1de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962474864f6a046909da979a1941c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e9c6dfdaa1f2235fccf4e459e8b9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30e9c03f1a6bb941fee751ebb0f0db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b500b12a6b86b7c81ac88d8eae329946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869fd6b9a964e86646125454c804e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2044393be00c1c3d35eb4e34a8f5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157633bb9a11dc28724c3e705584e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb343cb1088d522455732621f723fc0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2364c63e01309bd1e1c683996ad390a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f05af3bd0ae0dd79bc1674965d1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be130000a0ec372bcbb781bb97e2528553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25707391673e418d2a32b51147fd5a4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536fc0ab5aea1dc6037c482093442f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b3035424abf6e9bddddfd1801179e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285df6e770737d7d3fc408650715d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62dacb56abe97a686123b61fd5ab6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d5c1c3818a819a8ba0d4628be95ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe5c9f21628db501c6a080ab3570560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513b1aaf8023ffde275d527203cd2c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd368ecd8ac48704011a93141d874ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97506232029f8661af2be9513d9a49e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ff581cc5addf7b4b3b8f67715b6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526131bd8f5f5f0b2e0ccf413589cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17847d30e3b8316674bf80a542a9b5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20bf6a60f07ec16eb3b021d10b3b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5755bcf64bb0eb9b727596cdec4c67068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f3c0c0bcacf4595cb6915e43bd9ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f1ea61f029ff658bf5e8aa17d4dbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabfb3ad3af270dff78df1989846e7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541396a7a92bac65ed4c73b117da0bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d44740152e40a22dbfd6d2923438cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61dd342c67453da3f5d7c85a98ffac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470394f1aa9729e6a0be9e71c4e83975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611366cddb095edeb93c1c1571f51c7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a811593acbb0689e7fe6c3d09468377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bccf05d02b6b1d911062b04df0ce1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88338e1831d56be2d6d1ea68ad0fb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442080af18f69675b2d4506a03630e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc45e658e399f73bac6eaa9f043dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654486504d188f5c463707fb28edb6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ce19920f70a503fc29b027a55d7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ac8931f0b92a35dfaff611540ce084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20dd1f547d23f06edff6f1245e5f2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527473e818c67137403e5679a86d32ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d016d6074ed5e66da21702bf5cb3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10636a46a5409724fa289d32015c17a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877cba8fd0fa792512f3838d9fc623e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01312a1ddf56a917362cf0a4060ea390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9d9f93fe1d8e758f60accd41509491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7bc14aee58a9f3daadcf49f98656992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6152e997942921f7e5119b3faa3963a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17fb27a40df7a314e84d14e29351a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea459a4dc02290ab284beaa985774df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487552f36c66723bae8e7fe6ac883dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b82447068a464537cab9586b372797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c195bc320a20269e3df56edc7804198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca85d99c1fe7e9ac766da63c315b4d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6b42c0e7510153e6f606a15079fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10b9593a1c755943d2c1c6780dce28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99447bdf3feb4fc8da073e9d0e12ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d044c9d42f69ae7a9904df050235103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e6d7803cefd9711136db3aa2da74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf1176a672e8f5ea67d398abb52de5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d8ba8772084dc6af022dc4902266106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf1ef028ebacea953eaef5e08ef90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4cd0b95e5fc5608ce711cdec68ed3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f86cc1b47f54328b27bf54493dbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294d09b8b5a8ea42c4e01a9e451474a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c71e1ee28221a58aad2fccd1f1294111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664acbb8d21e0733e7e7fd9350897de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39f19e131c3475339c29491326ea06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfe4fc83053d3b15f72e748cd69651114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3069abcc8d4afaa810464962f435a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b26043e0a6dbe883c9eb00f9aeef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947080516a4b3b3dfb8d4e808c99dd8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de432c0c89f08032c92ecc20bbfae8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0de12511c15571250200a4cfa92955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf13bf55ed089053d6639db4d936ae1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487811593587d6690b1963eb2b921da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebd67b3212564912c86d9c9034c238122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c7610af5d18f8f69f29f273c78711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f6f66b205eef93814a3bc2b72e06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf448350417d22eece72251b1e085f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb3e4a8a862d5941e495290ee3f47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d5e075eb49e1e9a58a7277feadd95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f67e181bb3c01f3622e9f520b694fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60c63a1934822d25c48d87b762f98c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500ca48db3bf7084624219c2e0997a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b56b536593f8d3855ecfa1c20fed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d899735c5ce42c9b200bd4d4c9868132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbf7aad243d95e6c0f7de4b5d34459133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173323f94523d57e23986862fd0324134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab32a1bb5cafcd574cadf3717a89ba1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709577ee3db0fe4f85591a2bbb2a50a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777ea3cc6ad520518fecc6b5a3c0a25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424500b02a1d6dfc58e54662d1e4f8c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41efcea7a23fa54eb774ed7b7de43e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb3da8ed506cebd65f6dc262f746e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f9d172583a8df332472fe8bf201b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd0c5a4dc78e14c551f3239696df93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facdfd2ca8820932c466c57864d42de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d6b88c8b9bfba9fa766a9ee9785f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2dc34cb9eb76cb0ba4ea0de3b96e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329184d7b8f579bab4984cf14a62154146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56750737384caf7e9dd352f42f46a06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3842a5dc6ac311505ce0cc45a5a6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665086248dcfe7112ba17265c85c1f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8468600537dbd63f88b2302ddb78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d27de1241ff6bc6addfbb195eef4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf16f2b238a7213414b0be1676e49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b75928bd247c49dc6c488a7095bbd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ae501e8fee89f3ab4f294f3debb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e66f0142fc49e79c67a281b63c207e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2445655775c2032a8dd2d01e13b92df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38f8549c4b3611c2e8d633c74828e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada5f83108d5ca394e8d6e2247eb00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2316c766f0de4b3292b3ed10f248159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f4f94f7a5f9ab9264a76d9dc6793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7ecb6ae72f00279d14b5da2df836161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434943344998f1200600170eb53ac523162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1fa05dbd8d623a49084fc685f38c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5af0c2063a82947ca35af6beebe63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b50a07bda74fe90b9c81f2bf0ba82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae9e994ed5d02069fe5458727d056166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee30e70d44d6264d458a4f3b527fdb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf30da0364f12e9cb6211a48f468e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6199fcaee52ec0131e274b20becb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059525da8ea7e7a01f3d30a83101f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99092b139f5aa229f559ce36676d2e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcd0bdd69ca69c1d4c106523578ebf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8eeb672d5bb346a4713c085b94102173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03527c9335b019006955c6052db789db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d6f683a71fcf27fc88ef7e80e96f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8093b5f2692a0698f497c8762cf3423176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60624bdb633ade47c85ff487e57fa89b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf11274493c41a559603676da23180178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be78202d0fc393b207c8b234db0b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b37c4e94fae3bf611413eeb93d07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606809a80e10980992086647fd7f5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1807216011796282065236a2e1246182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c61b556c1f15c3ae07de1aa6354388183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ee9d8c4e62eec53c4c7d83fe3a5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb1abda89be608882578332ca8880185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4307a916e5f85584c4282d8ff17cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c16c81dd10e4597940ec0351b959187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b008f9f9b0873e73fe789cd765d773188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc6fedc35ee820362c01ff9b02736189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e5777475153ca5375c7a08de6dc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49648d3d81e170c4cbbb6ece1986c2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782179c8336a661e469fbaaaae9a6c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ec0f8b8dbd5f90538b33395665ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a7b2b46bb1796882c425d3acce6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3074882886779a323c84b013340869195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c835509ada083462587b386c29f1175196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2eba5779570cce61a2a80ec4fbb79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96500541cfcb4c276cb24886633a07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e5eb995da77a80ef0e1dc3d2ee88f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98432f56aad69f0a3ca395acd8360d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f8f63e8d1ebb10a9aaff2c9313a1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6642749f575ef180eda419f12b999202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f6cf629f6989b712aba6b89b328c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8205f557fe97a76549405b8727891204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb6c52b6c98f57debc5c05275da3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb97d4efe7df2fb1f7fd0b96c51c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343a11bd035458a76dad4baad49355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720456d8926ed3d2d9fafc57f00bf05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531da54e607f1f7bb2ccc04e5b4e204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f2fe9cc6c39d08a8e6db407708c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc2c2bdcdedb2f800bb031b52442d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02148e1c59f11eb903c9f86b96c7949212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9789697903180948d62819cba138f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ae2a5d886812daad5d18b8e1a12f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c75f0d74e9ff569e8926f056ffc992215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88538362a09f11ae2f0cd90a2efa515f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67804e390bfd24660c3bc8e295124ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c7b6fd73a88e5bc05df7b1dfb051218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175a4522c3f877297a895107f47266219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bbf5c41846648e4befec2d90297cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1b69e87ac7700ddcaf75f006db2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218e41486ea61cd9a94a85c2940dc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f9cd215996be4c3e5debedbadf4dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d284935768a3532ee1b0d5361c5aeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3292a7a3e933d71f4944edc3c032e85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d282aa2f172051e867cf109832e46d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9718a5f5c1850fe54a2f69f74a0f156227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df250a492ef0282761cb3c2f24d361f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec019e413ccd7c960aeb33a781cf25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2357b0b9cb70984ad0af3b3cea500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d653492152fe7d50f00db9c3ac773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3ea495e0eb2c7e90c6f88c4db723232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d61dcd58885a39088fdc7dab644376233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf2334942b1c8b1f9c64ab6de8c67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d892db9a93778ad974a8ccef2b71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793491e488f140489fbd43433b2fbca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53851844fba620128fa692c1398e266237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409e5b6ce2cb63187b6a68c87f5c28b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1030217cc8ebe6ceb8433b3178d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ada0709ac1528d96d84bf06e40968c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81b17a2a395f7165517294a351351241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3b82ba71d7aac5baed2f601c9572242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ed38ae5bb81464cb829f7a65db77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf92ea1515fe28f2cfc5a115cf4e2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85065b2ba9ce5fdd393fcc4a54390245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae638c14fb3882b0be10d462f4e66b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568c47e41ebe880a0f859b2ea54ede9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c53869061f0d1c56355048b3bd2b62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffe77a6b79280a4b9e6f7933e36b38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2edebd5382c132354c7a6a8b7ca9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be878a688463a20cd553c0ccd0154df1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38745408f7792b14e735b50017b9b65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9673deb597b1c53fcead23287d0ff17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed45a1a330cbd5677788c5996e0ecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c5ff7a3107891de0658a775f2ea3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1a6311c875c6b1a81dec6103a9ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60c4c02aa487e6ebf4fc7a721e55d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82899ee07555f89ab9c8e469bb7cf230258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540349b0ac6b5ec3ab81d8f59d34919259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8f28c36bbacda4832f75b662e2b16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01cc6c3766351bc2a9aec4d6626c37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75583ba3a66f42c1fb0dcc7ae06bafe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee7defd9a0ff9f08cffa37898e239263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb77c6a7e55e401e6350218a90da31f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35419ebd2318d3ab19cdba928952982265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50759be99934b723b5ddf1ef612bdeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73ef3489d2e65fd886dae04c56429267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d40d5d716471b098a00fd4bb104ad3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ccb74c093f86e81c33cad4840a535269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4009e6f4e158132cd427934dbff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b122109f9dc39e00b444eaf92093c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe668fb8d92602e461b4fd0bb31e20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f792414925e312168067fc07b915d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d274bd59e8cce432ab1de54ba6e26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2da4a13b6f0af3d8fd3199b04e3cac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f641dfd23960866f838209238e21eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979884e6e1ddc509e4d0acf6ea45c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68fa5fcd145643d489cc7dbfa3ed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82aa316dea474877b0085d041ae310279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c2975b6ecee9a1d08d082d0e6228280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f73146a364527e1e9e136c17d9ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19b0675e93534892309e8877e0fda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a142f18052214714e79fe9928541fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85eb0dae7ba3f1f354592f5481cd30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df24fbf9cb6ccbc2f2bab59d98e760285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4af71ce08d0f7252dfe5880952b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7128f405bf6b16ed537f63b3059fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522dd75212f82239bc7efb2db2d156b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff9bee351f23df12c1ba0f57772416289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7d41734c1253847b3a7c3edd581f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b60139483b55a91a44a1acfc0dbee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3169cab514619a05ba6b3f86bcfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1051d5ffd0758e6beefaf789cb3545293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f42bef041011859d095fb3db902786294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8470d131cf130727556efd76dcdca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a64593d7d12f7815d8cf3947a97189296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abddb2f71a1399b015ae4d7190af719297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317b358a4fecde3db12920bb7b3d9b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a797e3893f860e320367b8dbb26d25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b4b8ecfa34a52736374212b74889a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf19a39fe1f7a3d9105f6236865d42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf502f7866e00331d95e0bebce294302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3b595425b18f65a75021b9085e2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc26c5b26403631b48d404e9df5b30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee177350c1c7e44b1ee1027936e50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72cdeb9310b8efc49103fa92b16d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c81dc74353801c35cccbb86425b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4cae31c9207f1b4ab23987ab67d50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c2cb8a10c1e81505941cc27db78b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31efb22e219d94a560c46225e438d13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0331a672c9e8a323e7624aa88ca5b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ea7626c7cc38a0721fa28f1709a99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251502d8e4f5306480dca01bbe9d47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59868b2fed5d818901cb12f53209ecfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c0a8ad84606c01e1d294162e1aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a1b5d64daa9756610577c393b7540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad619752ec017f44d2da843c8c45e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca0f7303a1819159dbcf1ce55a08ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911722849c4f7ffaada385128cdbc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f800f7bc9cd015e7cf3a348a875b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd6f4019a07f8743e17e71e75eeb32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a3c1ed39562e65ea71157864c1a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0432dc0d8499bb5a9e984cd73f9835323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ff088efb9432a3fd598d5695be5dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf6aa22b87d1307a0f2c87b8009484325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6f0e59e231c76a5e0448d28f0448326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178b4207f4af104ffa415fa80e5e3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1daec478f9ad63b90e00a56086da9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805d924fbd7a61e5924cbed5accc8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995aaa39f3bacd02674694c8d0a5694330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556cec316e1c586dfe7bd8379b34add331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4e9a8dde1ece7efcb22a47455082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1463fb413f4095a7ab0bbe6ae9b8f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a9a2704cd8d9683e00bf36efc95c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc003db1d56bd8d5d7539c7d5f799335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a387653c0ecccd5aeda70df7229f92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a94efdfdca312a287d4e4f561ff5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c231a09f7e6e975fbf929ebf7c8520338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba3f6fe6277b9608d16054c0d223a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92577028737771703134ab7d72cb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36589de0a29cac0ce66081e5c68f4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0a126838044319e31ac2aec82ed3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86078cd72a05ebea9dbe4e792390ca3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c97e41449e658aa91dcf67eb64bd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a734ddfea82e88f89164209f7620a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930e62131bb6e0ff3fb6c51b37b0144346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3105004eb0941343a4c4437cc86086347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3e86830ab7555d756755859d5a11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe91c9a25b69b2e0ca1dcebfb49fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecdf9c3c732f7d825e81f1748b4a33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e44d7537945713f7bc986f5cec26e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac218951335c43ac8feb366545fa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22ee03899c4009c57df2a88ff8186353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c383683d686532899619e879cbadb5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c9d7a2f6cf68f6d959eb3e94f4b84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504238cd1333b0099f3f510d2139dda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858540f7f03841f853a22d0f74277326357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40309940cf1d950884fe4d47c126b0c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c1644c9145a255e66b7ac4bad6a21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3eb08640867184187aaab8cc06fa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8de5b56c2ae1d85bf7aeaa4d37732361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868937b69f4797bf1ae1d2abd8ed5dbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ace020c0547fe0a1a67b1593f3849c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4589080936753a7ac4ea4e4d24a0001364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376586079bf19f63bacbff1ef36ecfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a47a6c9a2350aa100401f46b1e71d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e7754c24dd013e7d66cf63786295e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65e97a74e0633dda39cc7e440edd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69028bd4df5cc1f557f6d98654e52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e9eeef36b64937c72d3b97fff7d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9194e0df2ff6032abefc89caee5371371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c7e710ed0bcbc87e6101bd7aac44a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e92d766b189d054f122e20b5e45c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138313334645c5cc63775a346f817b52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1eea2cd8ae173520d27c73f19718375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eeeb06e0ce5b1ab39be7bff46b3c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aeb3584ef9f4aef17563423f13176377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ffbbd2e7961a987d5933fd753c5ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df0931a59312e7359d7b4dd3b4c6d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba6ce282314b06049dca9eb54dd07d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033122336bc84a5111d8506ceb8545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b82422854047f3c2c11890d02c728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44977ac9f9f250e6bd34f74d78acfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5168180d1da7c32c5d1c574b46c78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eb6c8cfcf5a56cff1ed1196e010c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bf0350fdb75d97c48e24981a9d76e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e217002e8803bace4776ad062d03b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de4de04217c10d9710ef2ae6c4bb52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f84e2412668323674f8e16c534a15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebcd47780559b80a9b23f4f92ed740390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307cb2826d4c7cff87cc23b070bbe28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d91d43c99c81f3326db81e627b9c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f445eecc8e97b1db2e696b500e39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1b374d6ac6582f18703e727c494d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a4c940c78d436455ab806cff02be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3726dfd78d6333cef18385fe062058396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852a5aca410cf27dd3049ef00488ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2cc7a1c27534a0db589a1f27baf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b8727d0435fa138f957c4224b8ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437ce88a6bd26b9a8f5e56f9111314400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f12a07b204e4e892c164444ef15d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff139efd8adbe87ab421e882c28ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b191998a08d02030a3c2142da5fb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8d3c4351683667afc7ec937fbad2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5413de1b9bbbc721a29fe8b5829715405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459a39fb369cfe391b2633177c0cf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2355e0282f7a975e1e613fb422693407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2ba7414bbeda43300193f3bf1612f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786dbcbf9958e80b15ced0d708ee681409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda4726e530f39964d525cd5bea612b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eea1d2ffee7393a7fd015902a940c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67ff363929a75eaf61ca54544581f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac81957eb295f1ab031fe721d646e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40bcab5d955de2c170256cad6dd6bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3d26c1fe810d916e9710d15d63f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91c35b20f3a83b820137848a93d06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47b4f2a635c840982c97512f74e08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814fcf8344b1df7ddcb4f44add2451d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e7f68eb6ef93211c32aa26c2d8fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3673018c8f9326ddc23e0f1e01b5a9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5906198d918b65c5560a9f7a7922e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27862868d2bb6e26f1f5062c740b94e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a1b0909f74c980908a8a677b52e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b80dab30b6ee00b5719fd7f3763b9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4c815ba2a7742eccb408d2982ce1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe69234d8bd4e24ec3e70fb57f8038426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd77dd67cba74618f63a52921b6e15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff8dbd07f810399b8d5a62ad23048428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785bb21822edb5c6f459794517f519429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e371f4dc4f8ab2a866c5fa030ea80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb363bfcb3ddd93cac91914d3ddd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341910bae11548ff5b7b6d1983a7d32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008517019f8b4d1e9976f12ccc07ef4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08362471429c475106f7bf4ad47a15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a6b5166fd2d2176f87b02169bdb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6230fa12361ef974e17389dd46c620436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c3063c9f57738ba66f62be6a3dea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4595467298bcfed2d82070df77e5ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d9b6db9000ccf70d16013ea5a05c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b44814478d8bc0863ed7d4bf9929440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47803b788704e60ccf982f58e517ad53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d348f7cd09bf3d6a77be022c936c39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923dc53c7011b3ef3dfadcc7dfbbfe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399f239ceea01de6d571e4a851522a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739236594a7cd94afda64a723c0ce7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d974eed19d9369d594fff4404679449446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578fc533cbb980f82307fe6a3afed6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9391a93923bb6a7107997fa35d5e506448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712febaf9627003f15d3324ba8f4687449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180507cdd511deb756fca865abee79b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4192f2b3dd2a75167a4b80c0f650451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0e27fee1a306ee158bdfecf18be2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d193481efdca02cec9fa94667503e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685241490ddb5f2f6439dda1226b61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b21a010f4aa565c51839e318600a5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee85a89879c5e284d54df7dbe99759456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ae6439aa5d56bf6e46a35966e642457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57ed4bb028c6d9fb228a1e09466e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051e0f940accab14a94f5fa2606766459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3f87d4db4de6905f919ee5e7f5f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c175fac20bc151e18342bef969ac77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609abac8912fedfb6c44cac5105c314f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5baaf09446d6fd10b7087f7375bac3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd71d42abdf510ad07f6ce76f34f74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28984e2f46d8d419652676b343a581c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff2ebbb2e47578b9fe4458c841a79c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff517eb10381d6a467963b05a9a69cf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e59aceb9c48dc1d2c6490bcae31d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4626666d785860198c1451f6394e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd674c2ac888b7d4ffaf17772bc4d47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856852a11ee95a7d162143233b5bb44b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16cd9dff138b89d990acfeb14e223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264acd91933e271b73d6be6a80bff7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d4303455e33ec3a9d914730beebd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c770a4f95856f5296bb00db3779188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d12fa49c250b03a48f99a3e7e869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6a66766c64ad803bf328d686fd5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72740fac665b212dc4641dffd38ad2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc34b46c9fceb8c1a01e314a87f738479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b91d2547afa2f53ac7982b6761f98f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b28a2607dbd273bc97fd350a5f97f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131fe47a4624417eba8c65a345b3cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5999933ae318a5a4293a693594c9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1b7a35c93fb3a3731d598d9ff3ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039887da7b4fa6c2e2dabe1cf493f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a81bbd820b2059a2627f206244a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee79cd539c80e251e5c429a84542f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae186a7db4d30a282b69797a493991fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deb1da10813ba4e94bc460a3f8df31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac1e3a02846c9ba32c1506e6fe4815490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53357795a9faa1f334375c7a8690400491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c41163bd5c8e22e9b9ce2a5c19b3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f1135778ad872d792a83f4b6bfd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165861deae6725ce2cb62c6d87de694494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229230e18837851573ead78eb4b5d76a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b92740e7ff9de7415414517449a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2b0d1dcf540498a4236aa5557c59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca1a456d7344b32557adc9af7c20bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8a0076ae0ac520f41e156a492107499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90088fc24d886ef49021395619d9ee3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b531943cc11d6888d8411f3123a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af48c4360d52f72238e02f71811872502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87daa2d4465ce9115ca29a499b8a0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57bb31e06aaa9df9f36f1900ac9fa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3b42b05edf00d028f625ad7079b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3fd44e1d3e77249c1f75d8139b4cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862201e6e8cb33cce01af603ddbf848f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1bf751b33ece2f0c2a5e2184036ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186cfe50a6fa4637d4fa65577db3aea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68587388505d2dac9ee03fc03fb87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c5590253d5cd791a089f028564c01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d86180fa27261b7d46d8e6041b66ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2136a9c25b5ff960d5573b1a7d6be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4560c46f4d634ffe748216737610f7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c4a6d9271fc7f169b1f4fae82fbf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31204b7badc10e86e4f3c58c5cee74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c877d2c9dc3f249ff8417208a4634517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53839bf21b84f85fd64a7963b3cecb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6f95ef42ac09a2bdccdb8e386a22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401d563b6ae60ac4b914d2004066cc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30dec066c9f687c6aef988b0a07a59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad992c63d2a4e7bd4bcba66848aed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f4153898329e547c6e5e2f1bc52f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd78c5e25bd84ae9efe483317bdf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672d5b6c1ded0bef2024eaf97c42556525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d5793055a73b632dc895b46f25d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f45a23a50c8dcf1230b81860d7cf56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a52eb84ab244d5e6d63bdce3087bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff508ad56a7789ede8c9c99e3ab97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27460bc6385f9a5270749e784e8ed4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45103538197bf8df3dfcc2a25c150b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37804956c6075b464acf1a475a2446ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6322e1d27e621ef4334ca1b8d875533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a80901fd3299342ce7afea8155df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927794006e30f00207acbb7d4ce6f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad7de690b423e7dd3aa93a52d94985536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d754e26d947e916e369163f1e107a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e608d99c4740b21672f307b6dc22b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74e19111ee87edae9e3c297ce2031a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c5af2876a6d8168dab5712d56f97c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ea5433e5d3eb4a8e3dc55e87281b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8788d2ddc357e6a24592f0f8a1f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a45bc6fd09e4ae391970b59529ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec520eec23489481c986c8f0c5c59d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414736217260a2a5970745c0da8434c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d282280d065366414d2a5d97e223546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b186b81bca32a6d493307387dd7293d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598970ee35581e81a8702f15aabbdc84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc694e9865700f79ca94031613ac51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad141ac859f05b5a472e0d8f7e6f13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9630b085d30640ad8ee6d4ed6414a62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594277b7268473f224b82439cae48b54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71186d61d272d48d0ea6105d44749376553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d61b7548df33d07df22ab3f65aac2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26cbecf04e4e6f6c94893d4454790555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01827b9a60427438ca0939ad58022a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7298ec9b26a1b01296167c586e711a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5b9f9e2c784727b4e023720e90a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27450a3a76dbe70a8607aaf42d6dadf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c424c1c780e7364b2cdc227cb4d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e92c1763181ae7cc9bb3b3473b98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e6e3f8153ef9fca8f192c149b484562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5041045ab2e4f2c0c57841bbeb7eff2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cdb4f0f80af7c54bdd5045fb57577564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750673b72bbba401e6639eedd769574f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e4303b2c475cf5b84ff3572f2b67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1bdd417f5fae5f42ab1812f92921567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e26b40552e4f9a6d995b60e162918568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbed6666f266ae2fb7c4b84ad1c9b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e139602f858adf4dccd8c5da7ffda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a3499fe5763c0cbf02e3f5e51708e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca7d95452f7d2cd1f167b36187d4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9030cd75717ac4c93c200e8d161de0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cdb2b6fe4377d2d9966722421a849574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b0302b1e667a8be81c9e5a3f1fcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad6d264a642d20cc6f3beb9879207576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435f9ad09c1fbe4090d20086b1e73c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208353a4866379c71882b9047a2eb3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09360b29658f6b3bdf2c1ea9a685c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c9007d6a70ea06a352f3ee39128cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d3145020694016d0548fa62f2de06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a233896b7d8355b8ba9936e2f02eb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19f407f2cab9ec7b0206e799f9d48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253bc02666a7303de1c8ed6df3ef2bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e837763395b0389935dfc1e1d52ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ebc29802ae9ee13673c7084bc444586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca856d8829f8598ecf04081e6f64c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24066e3b72ec02afc80c8d345831d1a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541bf64d46e740b7c0e4d809c72629b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f2b1824eb64b303b80128719ec2d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf098f7f8a5c741dec88a4d42b48ee0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf7c104efe7eade40a84e175f969c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b37e5351a14b0046f95cc76c7f8d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ebed7d58f41f8f493e469d04179f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340de6c45ca657bf81b90b9973f259e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b9a5cb7607bbac2ae104e854970c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5cd6d51283157069ee5ec4318940597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437038fd1ccc03d15a66e71cc9c1d7b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa768762f2ff8d537535db5cd7f9dd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5499da3719456bfad4c2022412032600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa000f17cc9b2f8b82368c3695f0507601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f210a6dba32f2dea2818c02cb802f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c9356642a944daa8e082a561a9c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae5bf48f3bccea6d09519cca122c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff9041f092e693da51946f088996b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ee0633c053ab0ce8d656e475a3126606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9e78688585a50b8365d525aa28ffc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d51841aa25f6895b61a81696f5f6c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce83cea465db635e83d644c0c7a1a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864334e341f6ff38be84970c4988e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaaaceb799000b3a5a6f126b404c79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef59e6032187666f45348f0b3ea5ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883a40a4ce082155832291dacb309af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e0f57e86878ba111c53a40162a331614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5589b8815d023a331fa07da236ccd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9450a616069c005f339e19e525e20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607af9d0250484d970da41fb09ce7504617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c5475a88a9d5bf8ac1dbc5dfa0f05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736b576bbe61caf22898636c13bddd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52196f20f0305ef3a40c1d5b88075d3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b674526e8d1ebdaebce7400ca9da0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95392332d1c996c4571e960f9813f0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d25e549be361b55d89b0edb77fc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb7c9abe7a2f65df408f13d0a8c28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81614b0c75116f84ceb25cdeb4f44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e5faee989a900b540c25b887797a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8fc50ebe037e907f65f4f3808ebb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba751690d6bf7d5a4a137a145c41bc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec419461df0ce5f2b4cd34ecbb58693629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2f3229c8cd76c5b4b1ba17e95baee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2976ec97061db6b519cde58770702631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd5f6e7da35c159607e0db7a86ab50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4cd178a924376aa0e54efcdb77e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894de8bc0ad93105fdcfaace567d329634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be566f8ba06507c1e905b7d9102242635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f8c24977350668501da998c9e1b84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b81e412de1ec2d03405781ccd5fd2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761d3edf235eb5ece7a0bbf0500ad4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004961c04274f77e16b2c649b079c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf1dfd851c3dcf200b4aa9f344d2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08196685bf08af5c7b9af250aab5d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e55ea21cf6674211a1b20b9e7ddc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec2268c9670e077b65d78e121ea10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73947849143438306cf44378d5dbf163644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16eeb036ff9fd61c8d0fb7fd318169645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fbbba1a184843217d93467bb38b55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548981f5db914cd022e11a82405ad28a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c8799b30254cb10d2fce60ed49e7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dfebca9625d858ff13bdcadea6e62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e5fd28866031ad07e9a4ea127c75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3b79fe283c0bde940d0c5ead59cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d2c2fb4efdc05e34f20b2324cecc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8215d630478dad91da52f6068bd8b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759495d614a50b138c2d08f3cf88ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817b83ab77bace892ea4123a4332bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a460b9aa6fdd1acbc8cd9806ec29c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0e12eef88cab419426f91eb6f0cad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0280224b82278a9b317c97162382658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52dc1bc8ab4642b3d8b9346187a1e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62bc7da40c933f46e9c636d8b36791660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edb51f8fe3e68f8a468f9f8cf05a71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b3cf4cfaafe967b6c61c2ab71875662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c80a3fa76a1b15f410864903beb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f157313cb4abb242585095225ee7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5159881e8b6e9ffcc93192af4585e07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15992802d75dc79897da5f68b69e619c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0d5f1bf5c7e8647d42bd3f76fca4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962aa0128da299fbe5fc32fe4718b35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11af7f2db116aad760349224cea36aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c39b1b123fd4871ed6351025e8c35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138b4d17d937038e387a8e04d471d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aef486a548659b354c483f6fc2cac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b04a55ab4fef3d54e14904a162068673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235f7899bf3dca273c4e5b31119e0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe818fec8ded1e7215c8bc0a64ba06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce0fbdf9c36db8f7a807960e1e0623676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104d66301ae383631bb8a0a30dfddc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83537554f9591d503e7a9124d5f8970678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701cec54be9425102dec266f786d36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3052e79ca4378c2803c1acf24bd12f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bee9452d3b25873954a0702e11579681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d4db684c04dcc805fdd29cdd9767682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564e2dbf1cdda4e09e40a4e8f83c8ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd5b5d0eda53fd10f12a2035d4adf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7322941e2ca34a5ed20dc31f167f2a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa638c9c889a8ddf3413eecb4b256395686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d1309792aa4fd2c4d811916d68b57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b48e790fa0f5838350b6e486df1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f999e1e0bbc2be7c107078a65c90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce7c6c967feaca38ab6da64823b3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a854451c5a439dbdd35eddfa850dbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babd8792c031bed0f3320535c295d38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97844424320c6f7d19e8a02c19ddec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dd467a8ae9bf5fd98c4155bc6078b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24b084effa263db814aae11f4cb74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7f03c1d34b9c27137d393dba9b420696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b825b1ba139488fdd1fb126cc09e59a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f74f3774c633035d375887b838c2f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75da6eb0f3d22c5eda86d7f6976138699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70756ddaa1e87f50cc1bfb92105730700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9305c7b49c32952041e050ada9bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19970304de469a385596867781e8c5e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f92c5ebf1ca4f4debdd39728fee75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707bef8fa74a8efdde49a4dccef8b47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528da6ab8df68c899039d4857a7b3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f004ff1e58df5c5a02de80ca68f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e594d7ee2a67389469c0bc245e080707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92197b651f7ae9aa3a3dc3ff24168708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f334a594ae8799b04ac1098b899db8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d40033146780a00745f1297ff915710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb80d8b99b82c42b888fa0043a52e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9f0d3c5706d60b0c081f5ca798c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e3d9fcfc1919d4184a4ad7ea1a47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f265ed1197919ddcb00b956032aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d5385bdc3cef4889baded35a641b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74fbfd5427d17dbdca585f1476387a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c17827ceb7f672813b0573688b531717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe8f2b8e41ef0588b08be1df39715718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7788ef9c6b12693ce4fa806727c03c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b3121b01d185f186d87b896635b1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba6de0c3d48a8d63006d20a0ab1272721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d512dc34196a92a73113202c66e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c5794e8f07e4cfb5d1601ab3d02b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b15f997d82b6cf13c860eb11773b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf14a2d898dc4815e1995b24becc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b84deb7f9fd5e550ea6f5bde7e03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d48e2baa22f772b7f0b2a9de84999727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38396d00f070b21fc26febacccdeb3d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41733da761d8567a9bd84c2846ff3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c5c24a6f6e5b4fab712e5e7d25530730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298d29b77f89b15b6a0cbeb6612729731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaacb5d5ff2b77d70a9dbd5aa89892d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99137253f270b79195d9ba2d75404733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f7c74bd6ed4d3b9a061eb6873995734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa550c1a8ec34bcfe01a8aa55f78f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d7ef2a8da0bdfb8dbea1e567c2ced736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b31e31ed600fdb0d0a06366edf7e60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d75c79b2272a611e0c5d00b4bcc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5c36878ec2c819c2ff7d37264197739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e33678a003e2df2ce071acbd511ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8479805de58d2657dbbc6859c145d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400aede03b5d16ef65e5b8a7fb3c13c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be7a33fa073016a28f35f7f30fd1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc51527f1d1d7e6a1292bb36d56f2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0aebd1f48648faf614aeffd7ac1cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91194b0fb90286f80afd86976b8c3e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a12bde9a362cf1a13a0ad5a72ef63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a5e4ed95dd835097770b32a46c29c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea888529cb8e75d520caf0fa267234749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb94443e06cdb16bf8c2ddaea27abfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c3deca15360f561ae3ed09267e6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b13714584f01e0c3db93dd26c14f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47413c28e783a1940271e5d062499394753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b28115a1b44771244e813f133dd3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e03f022d05f870432fb879648ec2bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d23bc5bad918a0963b43894b1718be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f057a796acfa0dbeb24352b61f80e4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585cec04a6ccb4ab4447a79546111f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32521a908a96a0a01b6778dc00940a41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>