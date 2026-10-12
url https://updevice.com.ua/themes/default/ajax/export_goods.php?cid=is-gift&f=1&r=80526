--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee10c290afe3a622228f275bdbd9b0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee035f8149e9985328f70f93fd823f982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a91a715e8b307b5dbbeb5299284063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6657c11ed3ee29b14ce5e9c589b404a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92076a39eeae0993273b3a9fe844a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a1ef5c78ce129ed39681851ccdd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360269ebfc650a9134e0c782776988657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff82fcfdffa4665a6041213191f278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eead5f4c615f2a1b19ad1e17af7709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202dc86521469b3bf02d69dee154bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772345b350dd637195f79813ef6f185c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318ff737bff44bd00fa0168d5b97a2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28475305722cc8226f43f0032839d9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f20331a9747ec2aaeae185448faa3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27868b403349143027767d0e4456507f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b884a5ec75a72db504537bd4e78e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabe1ee12859294edd480c3e517c12c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6577c120e88c02659b283f09dc37918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe187ced78cd22ac7e04f30eb174c3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c104b827a83721dc836a935f5b73fa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddf08a2d4ab271cdc68ebb9fe0f23c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097ef39a835be6c838ac60b90067c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e674942811cc82174ac0587cb3fc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fdbfc2326ec25c3dc13fbd1c0a19924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833becb39478fee3d04395c06fa40625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b214108ef3eb3e644f37837e05a4f2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1d2f3b7507712475c0fa98defacf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5a2a83ba4384f22b15c9cda503bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d9c320f4aa3068ba8ade8ee8274929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5fc3877770d26ea06a930df95597330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b34fa2ea5f7d4fe161b9b0414c9ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac78cb5ee6bb0f85cb837a1d5accc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba5594774a07322d160f2769a186033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f74a945b6f0b2361c08e6d0a13424d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f88a4530e97baf9b581001c3de25bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ace358fb884f187c494b4c5b76bd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d32c10dbe6cc4ab98ce00eaec5e7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273e50568cbe8bb31971d514a2128838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b391e8631de6f81066a0b65414e9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bb4c88a943f9a836db7e149cafdf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed6483cb7fba42652883ad7421ade41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e49e7bfe615958cfb0c2462edfac942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51cf01fd8f9b172943bb9e42ac45f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63890a995a6246caf3eae16250223e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b2a424114ddd142fd950c1283a8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679660fb037fbfda70f6a2dc38f8b0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc3e0317a53a6c036706d9bc95359b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3185b45b1d29ba8356455b1e8fef448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb3ebc382480290ef459f11121c4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa8fbb67e88b3f3985b9f1cf99981c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e606d2a8f87197ccfd5a025cff0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac02ce67b2ce6c3c1097349dccee1a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45783f79bcc816dd44ba81a9378c79553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a109d3fee0367cc959a3c9c0e1f93b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0535a153535a84c0ca2cdb3c819555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893baf256347675b54faaf91b0ba930556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e2103e13ae829d22b297f4465f9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e58fdf77507415536bae24cc13ba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fcf6b156398e913996c485aaf40d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560c387ee623cb7b7e8531bb0d3dab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebc287dbf2cd2e88ee9ab46a092f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae57572a3bd3a7b24bc062212b51062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6bc9dd5887b9e31414ebba5608b6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a509d0b8d75c7dfa785c1f4e33b67664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a7543c59ab29cf132a25f58abcff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddfaa717d537fbf750f5606d5e1b0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a17244dd6039e13c36ae55c7c01c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f4fcf30ce08c9945430978c1441568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378df5d15182683addee8bcc824485ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95164e6e08d7b2fb94b224fa2d1a84d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa8f5b28a57ef707fe881304d8f5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9a89d37d7382ca3d18d0606cf97472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c742c3fdc379a8982927035c99ccc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188503a904c742a8184c71ccd2a03374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4108206dd4e27564f5f27847fe4f06575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974e65f8efb7547f0fbd256ca21c60e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adff6be870d94faf073e189cc190c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf45cf65a467ed3a2f1aedd44e978678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc958414cc9e90cee90c4186d4e673a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b0b3063474990b3a097bb3ee4336c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82155a10b9b53fb5e09e176b0a2c828d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380bbc3b8a9165352e27bcb049a30aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d9f7544d744d50395943f43e82bf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf8cc5e63d4ac9036ac79b833e880f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa1200e42acccbf0f0061364a21fb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6707602d1273fcaacdf79c0670f5eb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f537cf6efcb140f22038482217d315787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a871283a67c071c62b38f6d3330b8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039344bdd8500769622a77a3d9a809ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1bb590deb383a48bd60c80fe2626c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd5c5fd62c6f22c06781249e6fe5dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4365a3eb7723af4d700ff459255b5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994417a8fd9919f8148c1e5940e5b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d450beeb9b7514cb2e05f3e8099df5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ecbdc57b124331016b77ab75c1da295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3df9ea5af8ec1694dc32d71d0df6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d2cc1a57c5470922d77d167e0bed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0726345c4a9c3b80dcedd0e743dc1a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4421d1fe5daed79fcf7b0ba16cc8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a6ca361f8f5646ea673dcc86ee079100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2176fcc9380dafadb8834ba5a42c7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41748150befea53756cb4018c8676e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c91d4e665a26d0a6b97dcf19b40b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c238bda4a7b7fc671002f403859a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc77382eb27f9f63ab04929bd3fa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ace1d3cf02b330a70e696a68ebc0e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50cd6f87a2903a3bc7e79c271d86d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a343cbeec595a687378aad29c7b88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8120858127da4df912da25813bda4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23574ddc20d0ac6c01f6d2f9c8701fbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce551c57d26133087d8f2f9085b4653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6073a5c9ad01ad6cc3d76e3f2c6f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a66d18a03a44c62124725944f9562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee7c04a5ddb57ce284e5b061d3ec0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307153689da8dd769d52e5cab996cab2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9726b758e237cf5cca86b9cf6438116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a831e466ef9db0225a90752eec9e402117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba8e455461b6a175b6f8566774070118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f3bd8a9b66a80ff6f65f0409ca67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eddcdad48a697a380a5e95b9ccaf93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a29d5d25e041106355ab724acf6d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b333e7afd510d802df5ce14cd4f249122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb017eafff9b5ac6be1267c6034040123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af47ba455e30cf411b9eb1b7217effb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a2dde1368638684d51362aea27341125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703edd1390502064b70588c6ee73dd2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee56148022ade8ac22e2630275bda8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa84e80ac6f1d4a8cea906c117e6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f087ac9c66be1cb3ee2d5d4e48f0eef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf39dd4b88fe778aa56070f56da484130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df344a610704f997b301befaffcdeeee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf5e073f2eb8ba4a00feb6e068045e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206ecf93c8748f831da24f99331d80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f037ee8cedd89bc6130b842ccfb7f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c915eb93279e1b5007543aead739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fc9e090f0f322345d5abd1d82747136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d935ca7802b5f840c04d9b85e2039137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69fc03e58600214799a2d46d9dc4e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41e182c6b7103f95d05ebbb3fe1e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63748aee2c378410390a3b9491426cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c24127f776323e1d59682d1ec435b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f022435cc09294be9cf7e6af3e5f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a266ee4ff6eb2c314a043948bd76e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b508f09e779d39a1be6f121cb2e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18eb723ee2eed68021b3a9a30ced9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223889122a90db822bfc397e9cbc6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345de6237e7f671d30d5ae9cad4514147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046bb4d4728cdddac10ce748e511150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a20015fd5b9fc381aa4aa19a90f237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ee27c944cfbc457722edf4e259c38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505be162ee1adb01d060800ed473f8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9263bd306f14431c204f34f16af8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa63b353176e6c5bbde422230f187b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c05a76585a7dd4f5067920a272b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a401baebd6b6720286bbc4d31bf50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec51ed642682215081887d8039d88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb3596adda95e2ce1e4499ed2d355a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ec054edc14697661d90867254dab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8de571af1d916fb1b3d595e03753159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e444d41ea3968fba894de15a7352160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4069b0445799e8b207d002fd4deb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd2d14a0d5a25c77044b7cc1a8844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb88df66ad9c3995975bdbd9590852163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc664779f62d75f8f4297064faf54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d627e49e8d06f7143fa1c8c77aaf206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047d201f29776bf96a5ae59eb3af99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecafa2f26e898c64bfcb330328a73e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f735f1acef642d4e69815a90aff8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916b8425b33f8cb6be22bc7b26c94fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2f57adc7b15d45561e4410896844170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fffefd68388cfc5ab7fac368c915a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691063b024574f45ad7aca5a8a04a3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316764dcd8eab34986559f6bda189d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566eef862dd4eff7be3b30429701730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c0e1c7e4e6d4a285a064668025c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55042fe105d2972b71446ae33a34f690176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb37f9ec4fdabe8931d849b49c65e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054ebe7bb071ab8c2347d26da850884178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc006c03fc3441b85342f9747e5a68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008b4b9e94bc9fa80581c33e03b055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf6e17b9d1493704f62d97b389a9cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576db6cf63ec7047d7b504cefca8e266182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e3fdb796a71a22d3ad544d1d5e831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14329f7a0a33790210588c746bf7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beac728b5f6943c9bb89641a146664185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658419727bc7bb93cf43f78384614955186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33dc2f8ec515d9f190caaab72b208187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8694ee0243dd502548f612b0f92988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b4bcfa4b46ad4e4e3ea679f3a60fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728042ede1098ab40e308931814800a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4266b2992afbe43c2b07de67e1bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab2903cf2480767cf1db59c1cf64e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226cfca8dfe54e9a217ebee3a8399f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2b80a1d4ccb9789e3e414710df380194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78d7968cbe888b1f7366d3137c799195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b255990fb0aa20d0cdf21c509efa4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fdda9e9a070033f23ea8d721f21b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fdda598d0e20c5850d2021540a69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815404bd3f6a58c91901ec7da7b71ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f5e2def254c2f80fa3a0bd5ceeda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28de5491236051dbcd425046e1a120201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8679c72759a79a6e4208ed44b378c60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b3c7bc9357686154b5275d744f96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c0cbc91b8d920b6154ed3091d159204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6fd04c52c5a008d63c13db0aa71e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d77a4f34222486dd722cf0a819443206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676567f23762e8fe5fdd22d25c581cd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27daec1b2395283b0497c016343c2a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de4fb17cdcd1a9bb9c280c970fd0b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633061b712ad8bda240b99bb319e413210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335736d505c29da90bf7819c2a314a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec615f12d13de707b3796b1754e263b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd908e3817890f5c9068f8ba0f7ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39089e298e42f9337a6c2405e009d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269bad162980255445897b0695dc1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba69276009bc3dfd5864128434ef88b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e17fecdfd017470d173693d23322217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5e145844679b34dafea92b78d7a0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4195167cc9dc788d62bf360b5efda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cddab8fe69624f8e65ee3c5ee89e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05f2f658f961025744fe4a4c08a31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d7c0e21043980b33dbd6b29556e94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1a38c31a394cde1b932bcdc8116e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca394e7d37aae73eb3bbd64d3b913224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d2b9228e77dcd8557c86ee4f40f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d3aab0d3fa677e418802667c476c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba1b950404c340c541367545151966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ff6b6b318727003041e9ad3e0110a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66559e1197e7465dacfb2b6b2985bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f58b9bcac91dbe11d5153f1f83a6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f4ec86f088941159cb2eeaf31bf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41962b19ad23685a415f81bdd7098716232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef4c3897781443add0ecaded4c2a15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af3bd5e602c7bfb0f18cbeb98d56f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d12043754db467e042183d74088e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab17b24e2f061ab6efd4338cec48f7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914508d627a5bd9e001709a0616943237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659079c11ce951b1f36952f163fca17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc1bb9dfd4ee682dda75430ece54d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346c1db775f06f0640dd0d9af2a384240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883a90a7c2b7ece947dc18ecc8c783241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c42db994655fe9721b373cd49820242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248dc8004d02ae8f81b3aa426ae0323243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c1b731917e0a283c49fe3520d38f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7eda98106f5f7a4ecb2ef8ac7562245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9868fc4db8e9423153cfb8a336d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b943302b5d145d22b7b0df39d14c85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965a10994db57876a3ad879674d02b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d728695119666180ec3242e1b5202249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdedc0887064264ab43fd72e4907614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37639e999eee02eb167842e1d0b3e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f944237c085673c1e0c5d9b5eab7e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a490a511a65c5eb082e69b3173db6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785878a1d5907451e48ad814e79801d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf95cec8a9e88ca544e017e266ca6a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6b07d8371f539cf7ecd800389a122256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787507021719e5ea2b179b1504911583257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fc4605610aeb02735e2a97e008890258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c9e6f21eed57edebb44a36adef4f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a0b477675b94f42feefc5bc72e170260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a72908c106f7822159ec6e2d1aa06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424cb136fcb98103663a7a3c244e85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc92a28dfe11fe2ef550633b5105e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f60a4b2f060c8ea711d4a1f2f9baa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308218bd65452d639d75127442c434265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9eb788551bf9c05dbb80d4d370f9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeabed66497c4dd364c01b2e4f341a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a649384dec3b50e9ace4ecb4981a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45362fbc77ce1ada8eaaa304caf91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f3a432565c82f2fd4be915d7a282e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec048193d03bdb746e9f14090f7dd98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd9fcda9e0a3f50c51b0afc0d2b001272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ecd6801120c692b080a3b55db68e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827341a06f92e39bf6e707f080e47a78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7a70bc81e703df1ad5bc74a4e6b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b709a3d9e84f21cbe3bb4687f0009a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674b22c1e24f38ba22152c3c15098df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98879937a192fcc06462d132dd1866278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e517132e3b1464a3f652276a45bc6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b734d14d3d76935062a30434aaf526280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27841aadacdd36fbf20ebac9a09e549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ea224d8b407f6812d77272058c2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17331c9ac07e71479347f347046c4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08728e1bc1e47a0af9afabcb8178c138284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef38a398800725404faea7690c1b900285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f91a43aa10a3002c2b5ac11d4de4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec072612dbb34dc4e16a8f92d91951c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5902d90dea97878ceb341259a97bd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2180bca39079ee7a2eec3b241bf629289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7634e460c6e777b76e86bba88ef4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e99229cc778338d87c71c71259b77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83249c505f20bd073271df9f324de5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a883c1372da16e9c425d470cfc39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4fc402131fe294d00299c67eedde8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0949d6bd887741d0c19bf1a6e4c67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d59b528247f9378eeb2428f01046e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ad527b27a15b09ea13bfe40366da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e09f8c380db9829eaca70bb804f22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1e0f6a45a81f97d37286a27b451b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd74d06abb0ff2800c2db31352dde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a4d1bb0a105e255dcd5ab8013c09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e81111781122158223e816e621a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce3a32139577903fcc9479b47b827303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814bdac04a6107cddd32f08ff3901e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e3136ee7eb0b608e3a8d0b306581305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516bdfc13d11998ee3dcdf4484b523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dfbb8346e51f9accb5fa332f92ef7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68231199aa51e2c3b120b9426ba2dc95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d993a22fa414fbb151846fb24aa9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24991ef025a9483a930ab07877916610310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cbb20f5dc1faafaa2f8cace070a93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc119c6d0bbcde5e4a8f783384c8b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae765b13c494896b6a046cb8f43a260313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60b399db3963a710458d643863361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db672b03bd5e903ab010d78df2aca10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef8962e337ec68636242e733d6581e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9521d8832a2c50c2b80aa2ea0d75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1680502a8f9b1f1b0a902c655b0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d3573be32cf8966b931ffe3ce318319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af73586f3ccd747b4f16d40a3eb319320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e57a7a7a9ce41ddfa38a22f6de6a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fcb37d067b94ff4db8bd9e9fbe0b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523b25f29fbb19cbb3024fa908a85ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf6f68becd54861b623621d002960324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853183f1c8dc6ac6c1e7c8abb34a83b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135926fd6a3a4a406468dbde79149c62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f5d3598674df8215430c27e04f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481c7d71e428026885c293952ab313328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9068684a031fe845832c8038db5878329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbc0910038029664aa534f7738d3c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0efc5e210a63237dfe781d77335d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6ca00ed8c212c2655627da3dc03b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8434a138897739419685f9de1375c1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786ca906e4ba1e3a21c89e99cd86cf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ebdfb74d5e91a80ba9fbb7487b7f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933757080ab32c029c0084f20f03e571336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb251161f12081ae36966f9aff1334337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efc32c786988628b02429fa2ae006338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70484d0eef58ceefb23bb233b66c1567339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc901e076722cc052d5a8f9c3b12c4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b08d1dd48324d6a35b9e7a7dbb02d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98476bae2119bc562212fcdbd398e058342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c595952ad63b467151d7228fe815b1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ba462d5f6bf2f70990b08b717305344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff973f466a287e575d44c941bb2cf8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e966b2a07c964ae1806aaf06c592346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852f8c1a79ef542a04ff0cb2c0af21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e20e0e4d4b2a9b4489ec21209c92a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0fe3e73aed6fc85a7a1a119fa1e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb6b162305c921a5cf0b51161e460350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbb64380af703423e11479d44ede6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e8fd358023f40b8fb7d583f7ecab4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d5caa94ae02f6c609f70e67cdf7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241ab7ff2bad3141c6d538e851940f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b86c4575a8104b73a4742dd6527b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094111cee594b1f5e3c548aee1057d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295383acbab6a4debf8e25750a216d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754ca4e7a69166172c44236635a3fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c0a583628df36412d8a824956cfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f46fa02dfcb99ea1c593bc8170263b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecdcdc389700f865fa28b3c704db1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b7b431148fb57cd0454e9ffd397e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549cbba36bdc63bb066003f787b6b1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61582d5e63d58d1d0f5a070b04de7a94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a1cb4a3a1f170eebb61ece87e1d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c56c49ef724324614135c3174cc2a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51bce979d58dd90e9961783c12774e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf16c1b820c9bd85ac38526321da57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548281338a05a07f9da696335cfac583369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd37c4b7555d503f3539da4e5fab65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df4068f620395405e2a056fbbba8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560615d63adbca3d3ee24d58da11be6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce398fec7e0d1045047691194efd9f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5066a137c2b13381be150b4a8427693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084e4e24021b2593d2b440ec12ae25d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4a47af874f3deeae92cc66b0f424376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9bf56af5463806e99f8c45cbde74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b6cc2c3757b3177fbc0fbbbd88c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa147b850e6dd9582d91745aedd428379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c48ceec86b4615d0b320bc0ab8d68e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e27ce0ed7996cc72c8a467d3bfbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd188e27581c92aee19d49b6332c205e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29c1b3d09d9d3b06bf715a46b01480383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dace09a99a74c1c9025c76f31a7827384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9a49863f40e9f378d2ebc27ec079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b565cae9735323c516def341e293c22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415863f3687b90bd497660f5658f70e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a12632afbc8750f29c0ee4bcaf090388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16d6ebf5cef409c5864bd02968608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91827ce751e7cc8d2c611962ed6c35f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d15b658e986cfdf54c88a640d0cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321c43c0208b155e0ac8ceed9f37f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd52b439e826aae9f76d3437aa4d2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a0b9281f102dca6b9b4d3074a910394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68221ff75366ae0de6865de19a0d3f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61965493232c59657959385146aa99c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd47b490b213493334239446008200c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927ffb2ed6c0d131cdd6b5bd60d7b11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde71d39493a5ae86156da8b11996138399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3eb7bb58078062e5b34864e3486d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5153ff4b4b9c497bb199653d67f1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a1d349aba757512bb9125040a48fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c3b57d800b61d46d0d4745421d4b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633c720326bd3eac1b04508c414350404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b59d6e1c3ef5a98cc6966a5eb62b7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e2daf11c16162b39f61ecb63e6a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cefec606deb390e2bc1e439551943407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41505664782767f754a56ecf9de581ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9624be9ec1421456028c38a3ca730b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439798ee25d60516dd788719fefee8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232cd7b223f87ccc8180b7f481de20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387c0f83c80d24c6012a239c6b41a57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2807685685b41d34831dd3388257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de5b4641f6b3899dbbeadfaaabd33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c0382c0b9a020853e60a225a63746415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb4baf8e0504ff9a5db80ea014e0da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe2c059974726e8c5becd74705bcea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1cc7068e24158b0916e380d53e62c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205854711d186261f5cef0decab40ee2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db849f5363a8979850e414360bae48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f6503454e77ed9b3366062f3ec3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5050d04c215f68ab72f3a7ae88b5b32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980183111a9e6d5b53ae1f36f36cad73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a07cc5a69a28f4906a7885688433ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b862650e6fda5acad689c8dac4f604425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acaa1e542b40073a8eac459aad50b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b1c74b98fcae896e16e8838c0580427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c2bbc88d5d83e9bf91123d7c1507428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81f279e25607800e4272c841952a78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45c601f61fd959e5be196e2226e49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e5e27eb735fd550453458fcb607d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103ea7aaccd71fc48b08002ce5fe702432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd135d63ed598f89e0ccad5f410680e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb6d8187d4b4de6690be6fd1505fc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a560a5debb56fa7cca8c27d17e8cdc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4c671f932f03dc4acd13be5af9f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777078c88aa40890abeaba6f940bf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207dfc3879944deec6a1971f0f504fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ecf7a9e5623f4e82351edefe0f221439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153494ef2c99e05fbab502987d46735440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea289d3b503b1ea9e273f0378a7fabe0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62b27d7577907e8beb80105d97dd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc66f68fb4a1bf2e72b023c26862b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e6f9af12094fa357787d60ba8bb66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e15397bf514a9b33f8390526d1651445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0493786dd14eb9b002684ed4ae920d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba8ed86e883499640502d9391ea2b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57f930b137c1b6f71cfb446340e5ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a07d1bd3e08c9d64c9ab14c686ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1844d94c49f88144c314f53ceb46666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5345d226a7b6d555674e4697d47aee2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6ab6b8f26fb1b0d8fb1e9d06400d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f08caf27492e1f587a1fec7b0e71f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61879993bb1e9286f9d36b16adac37e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4967ec169da37b3f032f8e2af4974455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a03a202bcc0f7a12b899195e15d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e61ca384e03a3c36f9e6e025676d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698060ae1c547918e0330a7bde76c2eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d82291c37593953b917254523fd6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445874cf03a871ae12ee1fd34d7976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851cec153993850500f410dc20254e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366bda24cea448c5e924b74025b680462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f544684c9f6a893d43fd60de44c728463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b6916054751b3ac37d89a9ca6c29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca46266e94c37359c5cb41c3264d53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b421531e5d4814919e3e022deef1401466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e09286e99ea9d6f4dc0f64f8e95b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090b40750683dc2c666daead79fa200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464580a2c72a25332152fe02564e028469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2311099a6989df0f1832310c2dc0d39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a08af67adf63f401a4fcebffae0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce005bade0484076a15a5d1e8270b5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee6e2d6706b1aea607809a0ff56c65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d707c6da03ac1ceb91e1485c7a29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4f42b25fa39e4e40d091bb9f6de9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb40ae0b0b93bd92b2e925226a3414476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca5e6f2f7676729a095f33cd8fb19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb58c6135c7107a6c3105eced8ffd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad788240b186264ba6cc165d7b06d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c178729c8ba7436f4bcb9f2f07a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5d173fa7aea8b28c9d00461f1d32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fca17ce12d9dd956be4e4b9cbe87c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359a1797e6bf8d42db92aefd162dba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5125063986d053d0b25842eb5015c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137928adad0a0240863157e5e1976bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65b24de020e766f2a9b8403d6c3a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa740348b8f3135a06ace4ec002b732487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c5a8d0cf4e2ab0cd19e913e820c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22f95c59181a106047f8a693405f25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db1fe302395074591ac1f3e25bed0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f19086135004e7ef03488b51f8d4e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95dda1fae94a0cc9ce50436532deca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d00d3717a2463cde306029a96dda75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918be4509e995b90080934ebb8031f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd026a11a551ba0cf421011479878e8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0f502bcafb8d1c154d25812545c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49b314f31add691926bc3f6cd87d76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df1d79b9c9970b4c4918112e99556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca910b884e1762b1652bba61683f07a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b306d223f93615ae325743301e0f80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693d639acbaefe948bbf2307a1f566501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76c58c7c1a0b63fef3b7f33b53529502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2871bb4256c1ca930f753058700572503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53eb3abf792b9eeeb3fbc82281eb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a732d5a8103429b4c9b839674964b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95f4890a9a3a55524429ac79ee159506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6b73b4817d5b36e80eac0ce1e7e28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db770790728ec38a33556d4be36f2b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c976140a7347ecbf53a7d82fdf78d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173825b8baa9d2d4543d8fe9662c0fbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ae34f366f93f9e8263133d723121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ae92557ec7f2cb298656b37983cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573e54a46a58b68fd6e2dff276c2ce3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d748ae389ed34be0a0f31786ff3809514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52f30f22f837caf0b6a0366036c972515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0a4e2cad6526fd8e818086b42a4f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf67a072d21b486b56af7be003127c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e90a25838b1c9b294fffa4380d03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed7516d3299938d92dfad4e4fec9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f0de7553fc60d4043c4a87bbf375520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057d790ae5935eeee56558981e3c75b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80a7935bd6485556adb755c778258522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91f3713180488f96c2bf69b13e15e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05ad7ac124c7f3e53928811d9e23f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326d207542fe1e41103c24cf03678fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475df51fdf47bc276464125e9624256526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fdf6fb532abdea4171441a26e7287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7fa95a39348ee41bf1e96da161f36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1e139f52130a7c01eb4e4f7b6915529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf546fbfc483e12ee9659b3fbe51e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57566e806c54e97068db636c491c0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b81c8e9379e31c1989e7ce40183d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff86f8a5a41f8eb8270f0e10d1d6dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb55e0b42c014404ffa57f14ebccb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d795867107fcbc53420d836bf9984b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946aeeed0d3892b7ee69e8c4d4a42e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357cbf39709047a109000498f91672537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb84fbb5b62535f4bdbb880ee96900538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae2c5a8ef389a0f9d64d79469b4c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f436c3114ad5ba19f75f611b21c6f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb49a9809a7b51b990fa921f11a3a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b094ec17e9cc928f6581272e01277df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f54a971f372117a2ab1bd02caa5d22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e7d79430980e8442d83311181b38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5f821971d0c533a31d09939a89177545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c391289571b4d609f8a6489c4f304a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba13f7e6e3e60894cf03d4ecc753b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4466b0648d5b3949ce02aac9ff668548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122b07f13f0115af9fdc4002f997f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885554acf3b5e2018906e7b364614771550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61034d15a39bf81196da61a293c702551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba516a7e3d9c82ed393a712036bc860552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c29e3c2fec342fd41418b55ae11ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05442b9b3802e9134f61207db68967554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1357bef06d90479c994f9d130676e31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05593c16695fe9764d147ea90bc911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874248c8014cccd4a146939987e3f16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88abd203628985b72e0411828738415558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d1b9604c3e1f28596ef9e3417b6fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c10dc431e183afdf81334f2ac2388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e3727dae245f5b98a65381164a92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71698e452569bc276ddff9e7ba1e5dfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebff5f06c8f8465bcff2a094af4159d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f76c4bad3dc2ccf5abba34c8e86c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d429a1c5179673e96be2c714b0c2982565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68b2b7186b97dc529481c28e4f9e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e25f36dcb46d8d915faff65938c54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf383642a981ceb8302446e6a4f91f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3dbf5c27a4176116f098108fe18ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb29b3f6412e12567868cc127713c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b2476e59a16029b25ca4189c9af89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dffae7f65be3a2702ef0640cf25905572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f19e80bf0be8cc2b66675e0aeb21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9637e6dada34b6834786241a5c11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cde245b10585c403cd71220b88a403575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bfb0a36e88250af5b4eedc6df8f7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc7827e948080786eb8cf32e5eeba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10162db1f4d268d917295d74c46838a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584f6ff88ad5cb4facfeadda04b701579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00f3c1710b9b756af3c349d6f9aa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21850a4610a9072f71643bab7fb42dbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbafede51725abdc8a0ae6c161cf5e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe56262d0a233718bfb456630e6257a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd52095585f1e130b4f242e201f318584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74aafab06a754bc5858e862b7266e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed2b016e1f74eca692e00cc3227ef5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067ba383c6cc5afce9a394c67455ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138152e91b9d25e5ca23289c162957e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444a1b68e04e0136e33fe08f60bc78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c933f000857125ea394bd4de9a806590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405641c4aa084faf8bedb1e1e6e541d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd477f6bf7a8f3a99b70d80a306a371a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072795e3cc7a83ce71e67ebda5c4b530593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c9f582041ba5413bc43d9f8defd49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556a5243d46fe0b3e0c830723b9230595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d3a11848ed2d8034d6275a788b08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3521f86eff7316643dd2df6db438c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cdd6920939bdb044ecec7e2b376c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c23addeebe5e5dc09862d5c6112594599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1522806fd8fd001e9ebd7174b99e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17141531824cc3a3d27bd4c03b1fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0b87831b593c6ad8a3a3b091c3797602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68029b22e79c161a5338a8ea48754c19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486f5d728d94104be6ae158bc95f9c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7090ebf9772fc1c34615fde9fa41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0666a7c3e1e5a615602c047ea53117606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7822a25d77cf76eb020f5a26dee29e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291a399ee7680037c2964dc465ee6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04276a2572ac6f431a21d031ecd52a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca69f4f7e66d5161d68f075cd558d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda8ec91b1fd1e0e84147ca13f63e23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be7c81953013bfe3ca50f776ea40dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf22254a097a412302dddab71af47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8221ddc65e092f65b2f8a082dbd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea25be97102ecb678490019cbce9d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340221b41ada6fe75b8af4ab754ba6db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae73b2747bb70d3ee773ec093fd539617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2f389e7d30f2e1bf93842ff9377d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064260c64262106b02aa1c40e9f2e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ee9f5dc23a1ce83be70661a455fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882e802b19fe363dbc9a8c1c121a6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d0b0459164f65791226efd457bad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c935418e67eb004453a589bb97932623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc238f684d715d89563da2110d8c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c20581fb2feeee30a959bffdc6fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2193bb695cefa2bb2cebbdcbb462626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce9c5be3ef85bc4ae4f2c8731dd2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8272b826e0410c9f5674446daead5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101666a39f2a7358a8560ba1e6339a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1adce239b44e5fcf7b3ccdc0c1fe5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b316bba98f6ed346a920537f6a2e885631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a75b9fe3f884088647c1d82ecce31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847814d73fb9aec66532bc33a616a97f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5322c400e18698ed884ccafc603361d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb90afa0b4c63a9430ab640e662441635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0325b79bd955eb144f3848c6414c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966abcf066205a5ad0651ebd63bc305637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5a739d7196e8da8ccc1fd5b2deb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330281ced192d31f1a183c968558bba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427f9112b48a972c28e4f1a87bad96a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b66893878265d3b9cd8d8b2689b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8954c7285aa0be0ef2c6332a8380f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d0635a0db0792990ef3a03a31f3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4802d3d72614aeb2044fa80d3722c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303dff715ea6a1e2ff9a6d45e829bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c70f9f38efb59134e38d2567711c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7bcbdcf5dccd1f8ee2692df6baed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008309e5e89f591270c10602266a4682648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f2e8b767c32f0000fdae7107cdb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5685aedf620bbd63dbac380932bc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c8f3c2a327fce1434855b2dacfe38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ecb1b269fd9b3c56c12c641f274b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3373ce6d2a811726cdd6ae53a26c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f1608ae470c002832e90ab5dab4ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff6c85d39cc67a3c07cedee5e73c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27567f340cbf6022e3216930f318253c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe042eb40a19e60e97dcb8e1857be09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3924e0e57a53f9630a50042786bce67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c90722524eeb73c73af1dee0adf21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705647ff9c8ffb6edaeeb70659e49db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec342cc35b04cc0547248a8624dbe8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fed5593b523e5ea5d0466afe79d26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e45abb7c564b13db6ee45ebaf3dff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd74546a1a9086033a01fa47ce168664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ce6f83bb30a3a492d7ebaddb693b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550545e46c1cdc3710cf823f9cd766e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a431b64feb134967a5ec10a2f900667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ef4fe4fc155806dd748ba1955aff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dae9724b963c9f062538e5e5fe532669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb93cb4b57f2b6b75454a0a9ace8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a43e53727e5825e9ffcd06f30cd342671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d8ee48cad957f5f0f40ec5d767519672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b2c938f68c51c343ef360316fed21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b7397d57de34cfc804db946da353674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ec488682d796e18c9c5b1342ff1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719eaf7ae8175360015e41e25c26033676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72403620c61aad753ad7006e24664677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018340193377f1eebb9acedd3265a4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057236842205568f5582a63c4f9c0f92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d496c369952c48e5c32b227c97eedc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414056b72aad81f00998dbcbc4c774681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a6b4e1f3edd0ccaeb5adcd86ad8e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e423c6f033c8f24f070cef48079e3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede89edda799e898efb676bb40116db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d746c4f9f7f094077371c7c231bce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd339066ef64e99b0516ee3cd03071f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fb2a192e43a78af797bbc20e0e9b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23816fcc74ed024370bf8ae9deaa4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df40439b2f08ab4f2b5138bd6f353689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94e9caedf799073108f2e3c041e2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58c3189255978fe1f4df0ae3c78a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450810bc67205fe8e8bd41a32de3f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baaceac1728b4337c62420d9218534693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61266da31943fe8ff49cecf40705449694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e313a067ca07fbb9f5bef4fb2635695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfee1dc790cc2a899e60d296612244696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9e07734c32e51bc179a221dc2bdec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b6748ee918a12660de6e1ea25bc5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671e0b43f09d72c15c2bb8f07466f47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2480215016d3b98dfb0fb96f06b14f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21006dc0234ee1a8e419ea4a7ef618c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef8ea828e45e3beb595b676593892702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d06d983e6c06044236b752aa03a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416a068f0f47ccec09ecdba61e2f80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ddec5c93327fbf9c93a758d8cea74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed04608286c0e17c59275dbdfbf7d6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574b650a6b49efc9b9e754dac797cc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43616596ec29c920dbd122fc88e7650b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa193bfcc54ec2d669550b12e47752709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d75d66dba96b982d0744b4874b339710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9026cbc0f4568bb54e6262759cd505a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447431935430634434476ecee412c7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797664bd4f4ed64717998a4ec079ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b932bab4d2da637fbd2b13f27898bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194493a84cf098623ab9fe37cf7ca9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47c1b28596bb211fe5bcb0ff280332716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286184e4ff01f79c4b9b634514c8bab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfea690a731dfab7d8ea716642109b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef8cee2cb49f2984e6a05e2ed5dc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b48514a653a638a5aa62b2121bb27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4340e70d2c1dcc7f517f9a9c49de48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883db7bc8de8bf689b5fae9bd86b29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263b4d45d4b89d8fd0770ae8b6c0c30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834aab6680af749c73618894b570791724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fddc6489111b8489964ff1cb5e3b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513931259fdc13faec261f3591505873726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717e6874049aeca8f9e4d13b3a232f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc749b1e1baf829595228c9912dcb8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f0dcfa07011d3b83786a1454c12cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0087e65261e804273ed0638c9f58744730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ab6a5e0836837b6347c729c6a0de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b47f91c6a8af50caa845581f86ec24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521243fe7dffc87240caf9f19658c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a20c38451d22151adb480921e3acb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7100c25398d5022c08ccc5a75e751a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323268d3dcdb3bf8b23f6e96b973fc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db78730e62a9a76ace9ef234404ec1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c752780a7a95714dc0e22b02004fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d794f2e25d1f0373adc01754620341739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdbf85fb19a994e88cc3e366c376b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59227a8295403ec5ddac4614fb0632741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa963e2145cfea857095b6166fbe02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e897d8c2d53e40f9dd7f8b5c701c57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5906d00899f7403f28a8c31f2ee1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cce5d563721d3f627f62d7a02e2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c9b41b0699426792180ee2446e94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd766987671a22ecd63c4d8b72e6ab3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4dc1dc5a7e4beba94aada7081fd44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047d6a8279b2620df6fa7ea14d47f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce08e0ce8014c944cd3d159acf4f201750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d54eb71469b2d11154da46e30b99c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea96aecc425fa1c7eea5504254937a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c6066352a5453d578a7202ab9f282753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ec2640e31813885039031882f2d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f6e5241c9b26ab1d60656369b0c24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf070555e9e5782308429fbb1a4e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5ed739591d66dfd9b31fbcf409dfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ea51c8b3505bf36e59ac98c9919c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7343da0085c077ee364caa2de35c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa528ad7c119cb39588e060394fe0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178d2314f01b06aef4684db2d0fb5fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557003723b2620c7923f72a7f91e373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a0e29c4f48404d25889177c109c4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1db03c233157480e69c715fbaacff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00c48782b2fee27916ee461e49dd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47150a46b72115fb9c04e944b138c7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde854eb0285655e7417c917e862c03d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eab10c239a071c6edea7c8d240f219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c32d22b4b7d9f8768c0a48f6ed20510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72081870fa5ce5957aa7d5313d3e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0be0bc2690eec9cfedf5b6380deb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04a8fb962c6b398324beaa1effeb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b281b457dbd5065717f6685734eae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d243e6fa0be0f2420c4dc5635c2dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d1ef30b4da4c9c467fbc52d8c257416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abf6d24b96ec94bfd50b25037db8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9fe14604e1bbe04927ab26c1c048818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e2ca02d6342188fbb97ec073871519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bbd5daa674e509253aa6d8a54475220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c66c8370086689dd74049741fda621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954e372657777f6ae5c64f5f3a606c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ecd46977064dbd1d81f38e488b0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de0cd7641dc6195d06354d9545ddb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50026bac42ff221535f74e8c37ecc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683399b69015b09433ea546bd6fe8cc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab909a26389534a6df4119cfaf5fe2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055262691bae56d31039c8c43e796228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00889bc90ac9e62b09f4b77ad50f3ab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942e7cd23cd9299f79684ff5920df4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0096b169b0a2e505248215fc90947e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4284dae4ce463d70b9db825ce04cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba2350b5e0c5c867fffc02aa4322c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea737fcdb4ecbe8511e47841daec534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621b408d14c0fd33e010c294c51780135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119af20dafa54d98dbf60e1e96af4c2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff41137188d3b17b271ed60c47a69d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ffbb9c3647b7fc5017ef89f2d26338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a088f08b8b82036918fb06b66040c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b051670741f211a2d31e1509b91d05c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beccab840ec7db400264ad165245c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248910cc68c70cec0b97fdf4f81d042742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a980b82ce18799dbcc350fb2c880143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9350b3e692d78421403404915f5c54644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c1072f914352963c1ee88a86e4dae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebef83d9bf5f7e5b7478c3f843dffb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6371fa281521e2bcbf04d0bfa0eb5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d280015bfa9916996f282669550e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9fc57c1e740186d5214cc7c1ec35d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586096964dfe3f45f8da43b0e849bfea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d68a286af03b0f52324d0eb658d5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad1d0242e7bcd445539ba59d7aeb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856d8b51488812bc630b3bb6e3450c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d0fca68662332e826da0312294ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029297470ebd6d7d963d28eef4f730f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad4cf099faab13c5c0443dc0bb289156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdc8b4c89fb076d74be946426c31e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825d1747fc42c0806c1e9d80792d6f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a741ca82910a432ed723e7d2f829059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb1aa0e62a3678145defe1ca69d5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838648da778aa4faf48290336d7f48261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c63ede71091ad0243c4a5c687c0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d7f58dd74d028fc41f5a5c97b194163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619bbaf2df2a8b1e3c4d8bcd423c9c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6507addaef2eb70555a54fc12263465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845b357f4d714e2aedc80f00e28136966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12804a108fc24bf84db552da1e454767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee5f16ba08326c51f3dad69ce41cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c100f9c855bc1460c819882f8114d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40c2c9938b211c8be51fef397423a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b39d3ce97a8812ccda2e9c45ba49d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee83f10fd04631a70f4259254872a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761ec90bcdb053fdbd76e03463a390273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000002a8083435c2a6c1e2730ae6d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908daf052158c4329d59b59dd97c5c8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c86e379d8f3b0e5fc3068ae950065c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0b9d6a8bc9aaabace751d01b6d57c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d38b5c872a15bffc554577303de278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268ccc59c095a10a64973c85c21466b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994e65c57f77d73ff39a79485d886080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c288e5d20412026ed204b53a87cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27bcc5b47db5ed2a6757c7ae57168782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d58cd5630fea534186b984555f7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d65ce5ca6a8136219561646e0fa4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3453fdeec847c97c144c22ec229f2cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf121f44f97204907ddd52e176e41586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098e20b50de9929f9b33199e83a9a8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a76e7825103475a217fa06424b71488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602201bf3d1ab6048c08b29d610f08289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19822b4089a356ceb2fa589ac249990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe0d573045267abe9419c4c365bac091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eda3829e616ca7a857cd377cfa1dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6012ce2b51af9a18dea55da644c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01893688bbad40f04609ba5d6a37a11594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63c069d5361feb14dfd1048b844b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b681eef8f17315b5b9f8bea762eff5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63c22f66760b6c4db558253d539a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557fa15752540be04a4fa7027d7f9ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b56b809bb16f9a1c68d557074513099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915d7e517b561df77df4c86d211bedb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc582b92473004b2f79e49bf9ba25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8fdf5ec387789c3a0bee7a6b9fcab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c617ad97ff31cbf9ae6efd5093e8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b5b8401181db72215d9168d69993104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f16ba8d38892678d494a4bf738f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57a33dd4328182d04cc748eea2952a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63839b78c009ed08c40399bd871d69d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19207111f50da6f7648a7c27504df23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b473e9d05ac08e0cc8a92aa1942d08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a549dc2948ad528240eb504920c1946110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276666d29e0a81157f6938da99cf299c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051db86836aa0de3115a08dbd26394112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327fb4d2e273214dda6b47eae69b79c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f80df79b6448b35f5be7469b49275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e766c951e0f4183be37f63e94316660115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956445b3f96b8787c4e84771929f3b62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe89df5ab0fea8a74caaac4c2157bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56a04ff31df05aeb51183cda4e7271118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97022d0d7718d1c843579a3017738f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a968bd19695cf9ea9d90c3bd5b5396120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29017fffca3ae18b52d591bd9135b272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ebaad7382f47a7572691c81d28b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07fbb2e9ef1012e380ab38bde3c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718662a0bae490f2571f32230c0dca9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70abc41b8c9f239e5bf7717260ba69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8822134bf9e4440771f608ee28b73c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad3d1ee2f063fd7e49722ea4d53504127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c12bd47f9ee4134596e42f72c3e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a5ed9a3f82b5f78e58bab9bea97d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd3286433f1501ea4ee40dcd50404130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743668e8755c49a6849d7ad9361c43d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affca3cd03d22eb2c0664a806ea40c7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164c188ba9b32e426df56a28f7d75e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b381d9001d28de9788d98253c74011134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a0767a6f5e27d021c4426cf24325135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17629c8a826512ea4993b9c605b181c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafdb3691fa53636db39c4c50fe6bee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950a1749a440866176f5803929bba49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e925f7c8dc161d67d26cbdf2f03bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e87ce2eb0f51a985e830d65b531c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5feed866e1f87661264d6fd5f24d5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a6c3bbd4ebb3bf9950666b9d439c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1e24e1d04f158c27a94f97e71bf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220598e04c867457943a0164ebd078144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae7123603176f673b4a6eacbf16916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b26cc08921b65be17d34892c34cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96f73864361353001a830722ee585147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b633a421165a3791004ead2a50f273b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c1e2032415ce154b5e5651a52a3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc29982f5c9e61ae6a1e63b0ab0e5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101cf80284f47c2ba055358df505820151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c983a2b89146efa8e4ac090d7a6881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ee838b00bb8791ca2229f6bfd6f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622c92a0deb015508a2d87eaed6094154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23679b34e93c06cd2b6f2722787c5eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1bdafe56e1644611acc5abfc6460156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21dd44662718b0a25cdd590e34df7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef883d1b3dbc9fdfc42eb5010cd43516158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14fdceae1ca1656b71f63cf0d9aa46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ff98fc18eb01262deed2f0e72f03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881568f47f44052e2e7f2036850787e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ba81ac9e369bc2525ab2095600254162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06bac8897ded6129cbaa7792e9247d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea004d4767de1620293bb74ceaaf5b1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470402a450ec346c92466b2bf8759e1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b84b8db70c56e976dbb9231715ffb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab5c1c56b51b18a4cff8e662620aa9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4204e67f075b092fcfdcefaeb6432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1a0ba276d2d1aed772e7a94871d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f127a5f5da815647cb427a0c06a710170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3161fbc2b60f0026876885ebeb0e96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2eb64a99cf919136f1fd227453b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a014996abad3c2d15679b4d82dac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d863ca57cc4fee6bb56cd05cf3ded174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf862a66ba8f39ab760b267a378a73d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716199802359d45f15ccca12b325d65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e823e40f02e2f45c424fb2a3f95dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591edd829a0ea3957bbb109858cc1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84bd6e23dfebdbf7412261de76720179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd3fcf517eaafdc05960b409014ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443073007a0c013202357cc1939e423181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c096ebe9cbfdef854b9e3b89b102f3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef58f6b61eb9c09feb49a6928735c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43974df59060be4d97aca759dab4b35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351add33fdec612eb6780c53828579d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2768e228df75f0a53c8a70b2818e295186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe646164b116eaebe40b407378f85420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f2f6b7b9036737322b43d559c0e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6006bab9706b4e159912a857d54d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4ad06b992652344ceaf61213e210a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f4e4557c3c4852d8096fb3ef48bde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423142326b52b592c722c97c294bed4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b7e52e145efdd9d2f9a52a736aa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581970a96a8e081ba842a6c87b26087194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0e231030fef2177841a31670bc43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5370e1303385cb3d4695f4a44276e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faf65fcf13c9963ccec681eb0853ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081186e202cf1a119914a3a90b7267e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309fe3678861e46d61729af9e48e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ecadfd76643451606870de4fabe5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3d0590a8812239e43d5311b37264201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85304ca5dbf05599130bb036af17c22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7bfaaa0a84e96edd3289da19a14f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51696cb15cf8a5e8eea602673cd77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39a282f98f9c0f14e34dea4a73e16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5548e49e5059b6535953ef144dcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf837bbdc24056b83a6a8c9cc9f2de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02596ab9b42b89f18431a5bf93fa41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c13916dbdcb0467e4dad3c60ac5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e70f7486401308a0ef5e2cbbba4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f78d56ab708a9bc6e5af82ac76bd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a590d88165ecbbd87f1a8e3aaefce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b87b905c3c0928b4719ff4ca452c0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274839daa97fb079b9e7e90029c4e036214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3ff92f2b28197f9c9ca1895773cb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312e3ed41e489fd1ec7af495d47626216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14da072d88909c058d012305a56f71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919242df52ad46d3f5bc0d67e1fa46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ba27500bd76d0d6b39156265d49da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16760d2dcd73e02f8e0893e6e1274638220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4fe17f31672389a2c386bd8a5c5bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f0209ebfe8732157d7b621d4bf5c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf304615f2d06e26fa49dc72fac6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257aee085047b8e4ab09ab11d54bb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39ed3c96a7e7b63c45540027eacbee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a296608e5510393634183e34df28f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb6b52be0668e674f6da7315945a0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb7d898ec562dfb607be85e0625b0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd62763c3657749392f425c2ae01701229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0d4ae174a6259037c062103487e6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081353e70e8be51c7d3a54ef168f780231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19d488bd364c00a6a5e2bae195686232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca66210ad06afe260664089fbb7ac3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad081e1851f11ceeb8d736cd84d59e03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972aa064721ab7da057b66d5fab8c1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c5b7b1761854ac86f6d05b3104a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdae3bd3c3c39b00246fc236e172151237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eedeb8d2b9b98099c6324c525d7e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b50222bc3cd031e8f0dedd41d2cfa2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56343e334d09e38daa0af279138dcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857a124d1e4273c6ad31f4a7129f678241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939e93de6ba595108d0e518fc4a582242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f050c2c91742d03de790fe04038bca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459ef2b68969efdbd158cf8b0d0719244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e38bb4a5734b65faa330d4bc1c0a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a700f8f0647bbe97050b1ff0f5d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d88f158be0e023bb104a0f572be21e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa15b91a8b48e35a228be2b66b3e49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee78136f8b2ccdc3d78575827b3a35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815221bd429dbaa8f276f070173b2dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b20e93d10a05f272f4248cc00be83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8cf2f17c8dac306350e61c0a9c055252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d80e09c2bb865d5131b8c3e3f3dc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da24b11db3dfc8dd0cbdc0440472051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac5adad3bae8e0513cc6b77d41682255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4828b3bd5082b5f92912c45a4e456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7531b3d4369c3757aaee0b5bb89f8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022765cbd88a01e4cef773d9b10689c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f33d7022b491f6662250ebcf1f7dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33ff6f554c5807acfa2a7f2a0ca7ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd3ec533683299ddb0cc422c05f59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be39fd5908c2c12be1349fd13a101262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088d78cf4902f304f9d84b4abb164c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2319dd087d0e159de1ba52df65ebf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60796b84d0edeff0275230e942a3cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8176a980924f063f7fb04c0c6c9bf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c6886b2f32f8aaa08203bd617c1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db0ebf312bc141fa48d4d3700303f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168bab1e35ebbf977d546d225fb033269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd37a2f272bbfe327b1ffee19f23aef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f39dbdd263f1f3a9ce3d248548e810271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170eb198dbb2cff861e10005d34d9df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede33114a6b002d384b70a13a1c1d360273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861b1236cd44dfd10a930eaec95d22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3cee072b08e6040a6089702de2909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19504d6684c06627de71c85752f874a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0472aad0434b3a2b0f2e33f650ee1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357acbfdf473427ef2b1e77fb103e61e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273387d1967fd211412c42cd9c942f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d15306069e0d8f2ee4847b3ae896ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea41fc4e856183410252ca21db5633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea5bfbc63dca548c3ac4c3a9a1090282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf26b4c4f2cd06f35766a66476e3f39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d42129c6a361ccd145f484b563afd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f20ff2a40a7a1365c2f77e13be172285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e557871a17ee21eb81057cfdcb3bb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacbaf5e42b380b58369cb58d65e80c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd95c5cf12dce5ab1b570177ae261288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee9dd48512d2b3a9d6815dd884d1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfc3c1b02766b24c0f6d2f1e17c3d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef3a817c3072741693ea9c2ea3caa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b3415fd05d64d6d2440934dfe141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321eddb0de767e68ac7a6f588342b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c08f13f223ee8af58242cc4322da2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32c879e387d870720cc2754c3be749295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d189948df50e3ad0792c2337c377e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02698d6077b17af2daa9e8e29fc6e3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e06f760e52c53fb0bb4bebb67efc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab4d04b7c50d2a4c6a98b40f4f24b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1188c470ccd9e678e2ae5c9ea4cb72e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daaf860f26110d6edd3916cf91e717301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7d3e1360b78b731c5d3bc042935f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a2a6fb1e55139de5d281070f4b96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f988f12c6b47a83ad525594e190a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c2030dc5c21b2e426d65e855e882305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f31d43847d438100b527f47586e6a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfacac06fa1cfc3b38e3423a961d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e90a6ad3418e8de998153e2df3fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc855fbad59cbf69aa763b522a11e08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee72841bfe79dd8db4645d29237fa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57054d0dc08d56ac4baca0151d307311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db80eab2408e0105e6b852a9a6309312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541cdc3c1cbefe716eb00a5707fd6cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf01b1a24a7dfb371e3ca30be4ba49a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c2a9b49a79b23124eb0fe7c7557e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ec55cdd877932df5b957a077ef879316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8f2a200b800c6ad49e2f158af2993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933b217d2c282897c31a77a3ee351a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6c05d7991a8cc69a9b46ced31f05a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf6fb8e126db6ba410303e537ca01f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea12ae7c83f6af4bc23cc1f637125321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1372500d1ec5836d58a64aa684c388e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b149c56f0e9709435fa4b541e7bd7ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88e94064aefcdcc1a852097e334cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4546439af841d5e7047f5500d60e6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c91bb0e4227fe6807bd277d9dd95c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f1eb0ab5f51de944a675c1abd399327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843adabe9c65124238a4447576d881328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e7f74b394e2ae5dfe870096e4e32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0699616eae6a121e4849420f4ee93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737e7836415718451a01d74a239ac6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8157a827abb80e86225eee45d5721332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fcd3ff19a11f7a4ef0b0bf49e3159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca494cd4906c675be16aa2201641582334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc35d69436cf83f6b17283e97dbc3a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af1c63f1359ade4f79dc52c147dbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b994c2ab8d5049ba9c5869072029e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b5500d8d0553d1ba9744c583ee242338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20743b60fb1df0ead7815828b72700339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5e03c239dfcaf167ea751b817451340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20cd43d24194d5ffd808a9175e05dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146995965fcc67bd8d5b9931f5bfad86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fafd6fe72edf2f0716a0e8ebe1014343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694f33a6952af6fa5bfc0f90ca7d56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f77abd7aeb0288597b246d9580ade5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c74a7a618f3b1f57a2a6656789228346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4cd096fb691f98207db9f6a763b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c4249cd347a44a3ea6d41bd5238c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702bf3ab22fbb3047c414693fa86eb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184aec4e9f732b501d9c8eb24ff0156350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7567686581a38c9fa47729491d27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4b2c1856a67a6174ae5c91135d47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f59aae6d48dd8cc12d84134379ed0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209e84b3691012b535408554cbf123354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50d94bf48f8538eea26e8b1fb4354e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a8f70e78fe0bcc2d90a05cb2923e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f233e08d4bdd2d9c85af750b0d750357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50faf5fa752631c6bc4355f4704f067358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c16f5800877872e22af92636b497359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95cab4dd97ed25031919b3ce72953c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72de46f7cf66e2d451331e8fe0fda1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa30d26fa7b9fada8c72dd50854d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef8b749737d1009918ed0a575b814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2c411413137777d5d7577d0f9fe35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6650dcdb62b37b0fabff7e7b9d2bd17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502f2c0af571b79e55a0e6abc5f0c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba33a151d57ba859d01f50d38f87c4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1056cede5ad74cfee9fb55d3b426e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71f364d90ed043edc596c29380d32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c4a94ef330e2b00549934ca5c241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15f1e2468846296b99439c9455674d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3719b430c2d6c6a6d1e6b258af35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58113d76162e78297913a8fc46d7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f9318a33f7fe1a94964debd23638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751ea1fe5197662620bd3622babe403375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a362ec93889290b891dcefbc3168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f9c482b802d6448e2ae60b86a5c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5a05ef5756ca6b390116818ba840378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d2ae94d31946a1dcace34e8279f0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582400de39727626a070259847427d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73888045a0c111d2ca53ddcb356fe9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685c0824d4c8cd888406b2fe8e4b5ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e267bdb3e06f5cbc6d69bb88eb293383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a376195051a57c6e9f2dbfdf06036384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635245b86d2eb090b2394d6e78bf4dd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a941e3c19f24e4c931af0a0804fd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a65cb8205252f86df8ea27712619c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ae74a8c2de647a3d1f98e4193577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4c017dfa78e97bef0710ba2b3d29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541434dbe71be89c4ad96f52fb66aec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc745d123a7478f6562a1e0df701a67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74b49f07c8eb46b56766b60feb40ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fcf04b8549e707b948de4fd831276393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876771f87a714a6d0b796a8d842bf0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2355fa8cdf1651f82a85a153abb93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421da49b6caf472493a3b4b925eef2a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa69ece7807bb5a84b51fcff2708b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225ad2d74bdc51c1ac2ce376de47e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27560e1905da31bee51ba951baa7e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a0583d3d9682c83a7cd8ef7c0aa00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46c715d6831410c3653f6e77c5cf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b01c06aa2d4600773ce40a1142b3d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc752e85b116fae0e357ecdbd597053b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bed31d68de09e7090662cb1233e5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde27b78f6979dbe8b0c503e54608732405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63800375fc4d6443099835b2e83e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c48750c5b6776ae99a00824abbe2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769841d83480ad7b55873ba21f437b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dd38c735074295c6912b1c9d9fcf4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145bb1e9227ce84865c63e64cf9438410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a428daf16df39fb80e3def71e9c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe941efe198827df2c836f77d789180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889831588fb1b2e252df1c8494bb58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41e9742f3025f22a5830cb470ae31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5f1cce1546791dd26e95cbf05833415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452491ebf1b863f2bfbed1a192ae78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b53b32b7b408cf6ff715d590d446417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c607758257fecc3ff9b217f55051418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270e9200bae5094400a89ec28e63b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4cae0a6bb933fcb6624311acfd900420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebeb590b0448a33e71e5ba7443b100421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18201f4ad34c353fd81dca8d0ee7d39f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad534b6907918bd1cf2a8a598c066ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8de7118a48a36128c49d1fa32eb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410eb26a03de3c6b5b72a06937cd3ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e77878a9e7e095bf968306668bb0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc64e9edfacdcf055770d9f71a872427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f79d72ab00e35e23085375926c44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a710be38d51e6c74c114e28d7a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dac7f8912813c8bb9c4d138cc81cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95065e70288374c6332d631fe4f960431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb85611cae9e1d31cce60501c9fd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ad5b0de96d3de079f559d3a0fadcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11433aad8c1723e8ab790ca30db6449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de4edc4bfc89e984044a2aaf221383435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a34bbfbfa4e36c39c11d039c0ff8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5210fddcf1ccdebf030ad52e2c8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd2d31e6b76418bc500c44260924f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c5d9facfc36ece4aea59c74023ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac384d354139daa702cc07ad55eb01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9f22c3deef0157745444b9e81349441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ae007a42af3967ea80bbaf21ea959442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f699ddd1d748183c05ee6405f46198443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64532898ccdda6f90e9afeea37cb58d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba15566025fcd3dee65e43e44b835a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4723a694e5b4c58a2e9e55beecddd56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf279fe8d54459e92e0c9f76e38bb5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4249183c4d80f89468e1ed4c4d278448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cc52e7560206dd9d14665b12f04d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01d97dd6d4642405d0dd3e1261b5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2813d6a792c3b974b54273da4bc5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763c319c35d40a75595553d7c79b5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f977913bc9caf2a76641864fc8ef8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050caf6f0c08038d91a52b7cded997454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9bb90657579614780745a23957a32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadcde86d0e7e1ee6fea66e4651f9ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d42c39f71e396d4e23ca4a783c9d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd1a70f46051c8c47ec95e7af86277458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0338f13b4559049c615d7887ab73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83246d3449caa3e24e99dadb6a034c5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff74659a9b3650a62b2c3b3b3eb0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449482f00f1ab6289d6764eae012b8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c4a5f5905de91a2476855c57e94a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d7320ef0462f922a027a418f97bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb19dcbfbe921b2786c6d3667556b4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880079f3bbcfe1688dc98331933cdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6477530225c32bf5a523d4cd5553cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be03dc93475432f6f416517a4fa3a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e684309afd8c247ebc155c6cd3943c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df068eb6dcba998bec0b315a9ccb25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d565d2053d0b3633b885f85c5e1045471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b3f0f176e762245a57377403968b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607d687c1c1860f9845e1a1749c4f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf34877839306c56532a0e3ab3b61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22893e180eb275bf1215d8c7879237e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edca517a2f1da99dbe9df5dc05ebfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db1f0d731eb2d7b74827213f72a7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68871bba5bfc272cb511d120421c6a48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd84ab24470bb2c23927bd910334e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f727ff0e9795f2b85449da87f1e471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcd89d9563f923f8e15c77e0be927481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e7f0384158078702406f57e6ab8a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2ca3f14b988a4f51babc61421822b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53940c78b2773f87169914d100053e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36b6c2202619d2dff7c6ca3d5b72c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddfde88cca4f0c8b3aa9808258f808486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf5aacea5c95025145671051190792487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e446311c1589c5a9b3bc81ebda2d1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069466776e933c8fa95b0d7ad94656489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c5fed8a1d2996cb19cf07ba735a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d013298969afef5b6531dbb2e0e83f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be268fbb34d962257b6f1f63419dcb86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b913e5caaa354671efd8916bffade493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80773077c20e4dcc4070947edc5a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a40e57d9128ce9e9e124fbfa7ddcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e371942f93c2f545c7ad76b2a78b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4439b90dc71fd19a0cb895cfba4cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2c4e76b42ade9be0a19a765c9638498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d38d35708f734b787b5e876f8921e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2aca3c8b9363bf99c6111af968b6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318b656533225e1bdc344518e8df7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3478b328c711cd83ac86c604926b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261c7c004c6d76d92f0adb6b7e71d93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ade4249f2666bbf471fba8d2a7fa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48859c0214c683c29c30b1f5fee53585505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2574b1dca8714afa76d385e0974373e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad2f7d8210a7b98038920be68689a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb30e9ad1c0999dc01bfe25821029b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df66aadd3a698685b78e0c3405ad3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c182ebc943a3325075d2d90ce76e5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012a604b24e39cbd1a960943488239c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd2291a18148df1005d24852a946e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5f37275ea5d3adc2c9f268365c150513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d5f1dc1e9661b719df25e77f2791b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5e89db695f14595c5c19fbdb958b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3192d262ffe7ce057057b268d4460e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cd174b8c4bef504094c79bab4c65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e985b08d7a50fd0b2d42c7ffe1531518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496b084e5fa8a39bd791ac47ce2e47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd378e0a98faaab26a6dc451dce9626520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc2e965d5e6140203bfc4ab111f9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9c4d591cd912b45538211c4f5df7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf5d48de685ae853c92806d070182523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46be2fb049a58e007ecd89977cf383524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698db1b83e9da512262ebccae1e2239525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675ab03d385f2a35bb9160311b56269526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d84a3eec72262359d3e458121ef66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4c1488900062cc93c2863db9967d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5562ea1d89550d4f0ee30647980947529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d4edec4614073dbc70b7b06b29f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f801024daba48a79f3ef78d0a80a0ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116faa23e6640fa69c7415ea2755d47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e389a5c4dde6ecdf215c5fd995aaf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5964aa7ab98824386c2fef00593d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7903c4af317c8c4ce59b34d3cf314535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f86535a030db3dd16c376d08c0f34c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83abc3c976c1c585888fd8a3c8934c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e20225c162be67f33138fb06b6a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d77d3f581e62242004fbbc93c6e2bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab897b77db2695b4f8f2cc17c035e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36981f27c80e7464bbb83bbc27751c95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5cd3afb935020477d2ec97fce53b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa786b6dfb4051ddb258ab0f1064c678543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ca409d93db3a02deaa80fa0575021544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c558e5156e394e16553902b4dcc36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec722ee5756be230dff6ac36346737546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f9b1e5bd9ac5d996a09356374288547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8bc382a068ac251300d0ba4488af2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19e7cfc4b98d0b1568547d7f75bb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964598adc1a51d6733d0304b9efa52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc37b75ffd182a1834e87e6a6bb62b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da997b0521e4422c85a251b47d94d4aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb871fecb81b62e1e42ceec65e4ecc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff1ceb77745e39c92805c3627f291b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705388fa3463c6b6fb9baf6c846e4f02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f53c8c21c5d953b65dbd2e7733d76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b202a03a12dc4f6fc368d4f65c1ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754068731b1330757ea65db969d33476558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12772c0b9b2477b4fc3cc237b3e0c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c174b8f13816ab899e9bc9812a0231560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e633b51a075d070fed43da94d212b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1bd1ffd8a161b7c02303f5731690562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e55208bcb0170ca9aa9ed9fc65513e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d41cfeacd07d39679f31e89c532e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0398b22417f27873b0782ffb40c44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194241451a93ab5fcdb43fb44af8980566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8238c8531fb0bf89bdc3b8a96e8b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421dd740e6bfa862fa70524bac37957568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368d04ede6e45138390030d4600cb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dec24833aad00c161d4fe685f25e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01bb19cf3b346becf981496742043571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261832c059a87d2fa45037cc35a01e2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc237b07f3d7123b799cfb2273cbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112d4633ceb324be0e961fc90559f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f005544caf42e8b8e92ccf994c5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24876f8295792ea79d8924a6bb381e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b26923b186a626b7bf96e27f9f052577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75614635e84c2c27106fa955319aa0f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b815de914a9fb955003f0d085f729579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c3b8b803754a272b45ba67dc5509580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a747e5f09b3c284bd509b46250c3d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10727294135a70fe1f3b30aff2bbe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18d9328127d8642d62a79555160aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c5b94d7b410848226c8c47a13d09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8e4605782b986fd6b227c383f9aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c24527980d7a591c46fcda96188f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd108ea75f114f7a2d04b51d8540b31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b31df90add5b3b8bb12b224a2efa10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afdacdacdec4b24b1346a089f3ebaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de76589b40063a660e5d4573de5398590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb82365e502d01c3caf493f93d25f50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f78ec146e3ee0c0f0eca43cb4834592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2c1f1ddaeb1ffab742f0a1a42e77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e115d324d6abbe925fa37f74674c21f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5befee76934d80b260e147d1f031506595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f5a0b75cb7c5ea87eb3c94689c8ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c4d1cae1d28c2ed1639ec78212c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6012db16eac65a8f561dba083f8893598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3bb695bd8b3530d7dd261b99d2c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf63751d9dc0aa4119184311350662600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af53f4738400f8f67ff21f8d66262601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3befa44e931da4fc698ca3fa44fcd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9820a532594c0f3afb8f8e991490fb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1bb10e44dbf28d74e15d0755059cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d75c34f66c903b9cd38f3a265da28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc4961d46d58056cdc45ff030d5c93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5237ccc1c75c085bbfd7dcfb8a6e08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac99422f35fc06ab15737c37fec293608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd454468454f6449b6b2c022f7105609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf7b6bef822adb54230b61f0e0eaf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f8e72b2c8e308adc2fddd68b5cdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3a0683b53ec1efc643751c663eb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7692850b71e248f82f1c580770c4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67317da8a287e80a754feb7af4046c95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9c7a9bd594984d538dccbbdd6c26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bb0f8f0e8521ce862def3e9d51335616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b8e4a45d4b9fdb93cbb8fdfb9022617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c39d96ebc229e07ef69bfeb832b17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa795ea8c9650f0772cf686aa800f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e51c0be1ff9be2f42d4a633e3b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ecf36853b2a18d04aa743aa09a75a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b76b6914e284007a9f135a6371a33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de494144a91284d90f84e337b28cd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aedb5a5a84af4669ba11ffa623e54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5af46018626745ad6ade689d4ed93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc8f44a04f739e74b8b3e5a4734b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb985de13595073dbacad495309a6e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076a9d588e0a1bea97c50376fcccac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754559540f90d70e2f7a1c75ea07c226629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022610eb8539ac6a63ac84d2a00adfe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95cf7b706b15b8c44c28a330943ffb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497c7ecad576e8969a0f39204ae7739632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7261eb7507746c4fea0cb931396c653633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d047e0057ddc68280b54a95011728c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0626dd10a2a98d9b609e69e6af3ee7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344cb16e3ec381306c6a1b9009c2c5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52626ff23bf7d8c1832b10c95441c90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a168273fd4fe011150d0704b1706d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b7b72897f176fbf124eec4110ea5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3f81ab89371673909b0d98523494640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982710807934c2023d006002cb67b536641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38541f26a26d1e951764df657d90e2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1290fe5db87dd4b7457c1708cac6b89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e865aa874a189a52b9f9844181b6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92039b6a29d617d8df21e8a656f2082a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11facc0634307cfac8a2a73c1459c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726ff5a443bb10e3741efb52425163647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566803f0ebdfe5365569174603ea0f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e16f436534e7f9ac67ef40d0a87d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dafaeb66dcca93e0fe64d4aa10fd35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d40ab4c79162d1150e5c5458f8f9fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3c61787e9db2652b68fec6d0187b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c169778680264a8fd4cfe74867fb91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e9633c02bdc9c16f60d3b38e6bc46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1118b2b36485f63ff41a1943924e5ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43516361fbfc49897060c4d3d367150656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32881f643c82ba33dec599f9effa6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4488133cc2bf6e1a794ca39c914ad9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b1741d1a48c81711af2b0c59cf4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389905fc95d27a1fdf343dd9aa1de896660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad72c332caac2eaee855cbfb9ecd84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd37af7d9d5110a909ae07f68b37d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529324a48d5bea06b93987c6ec02ad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d91a09cc2bb6fd03ce6ef341b2fc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50a74148a9864029803ae7d505b373665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ec8bfb1f52b5ef81f7a33f67af535666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e437f20739ee0bc9a31a329f83e71e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e15a33957fcd183b8258b12de7aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97c21259c3157925afe62a70c72b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34662b24583f3f87ae50726f251836c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f681ce06af596bba825bd98220b599671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc78416a0e54d0594504d28e1db062672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4412f2a47ee506838dd8ad5bd6c17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bad985963eed40ffb64800179e845674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31610e5467ddbdc95aba76f1575ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcae8de5ee9d1f9ea1dea26b5e4995f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31546fa4644e0d4c54a44d824fa5e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f3d111db00db66149fa6edd36bef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd2eb3ce6a4fdd9e361737f5611c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06209438113a2a6bfc6bc806adf115680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd4d351f14649e01923a71873a9a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f07a12dff2086963eb44e4993aaf9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378aae9c21e64fa4e48fa003ce4cfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d7378f03a472dae36b01858d0213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfd901ce2a69e1656d47e406510113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1f7fb56507cce315ba2b46a854d3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e23eacb506906476afe1aaba38a6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daaa239c9fb92df302d7abe470984f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5490bc1bec6e13755bbcba274efd415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93e8d3fc42f8c98a042515c4fddbd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ed6e169331473321f1bcab8e1f2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77505c21cb2c73eabbb515a8caaeaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e855c84bff6d724a5e6b1feb220d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0ac8c29087e9354a1d6fa5ce7b00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0c55de8da64187d6215cbdb2eab30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48ace1d1bc4426db032997d1cc781696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280a127b787c01260ad5679f4423f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49493976a1c8ff9d181cb31ff00a4969698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92ed2a9a5b5e365d3726e4855e0efa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45441c80fe3dfe738c6de2714c13c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7041a62b246f1ccad2b1b0c274afb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d6acfd0594ce5ab83d7617181561702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e718081131fd9c3696cb7249641679703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb67588128844108ad47ee7ad0db05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a322301487c8d4273574dfe48c980705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba33025e95a86fe77203fe7d24a6c76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543f4570fe896e207b285cfa77aee75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3aaff0f7d076bdbb4ddaef114b207708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2c5548628704e9d00c27de446a57e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5bdcdff8a75fdb6802098273355c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdf78d7aa317ba0e4bac67be6363b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e683375a1e5a61942ff330e7f880e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1502a3b08745dec955fc10b34b3d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f971a83719355a8895f96fe63024714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d6c5f3ee5e49f5458e294094c08b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ac0d4a546a8c9a4afe67e5db4cd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685785aa6d845a1e054266388e69ec0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793a82049c0833b814f4ab70856788b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965b0fe7b0c2f3cd1e8e42c6f9b8d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340720b9bd9025183127fc6dd36e2af6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419ea611a0ce94c408920593582836c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b02c550f395d6bcbeac09a9f137a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d50324571bb4ddfa079baae998132e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cabd6866da9eb78ded681d347193d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f29a738a8c74d241ca7084a1532f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e0fd6f9ac8811fdc7d31a1575da15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf57b84a2058b1e3bb5b53a20beff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392200f93c4e4e21d87f3d970535613f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac48a1058927ba2e14272df8d77560729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2170067c72eb8fd6649b2067de36e5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f79c261399c14de1dd07536f048b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4e684e47b7f52e96cd2ac7431bbd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6c4d452701ca1b3a066c87fa4007733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3e47d48174e09edd78cf73895ce19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1480712b9706759c7ba43f287d71628735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710e72e0648218bb7b88fdb3c079f4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4051745b22716050ee1f98650ac9fac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7296bd49f003be67c5338495ce01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fefda816efa075760e8ec4651bad3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9aaa8f18f2141de603a2890197be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c450b5ca8308290d6a536ca83845c49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939d2e11e9fd1f2d34c0501deb2aaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58409c84e5d8b1146fe393aac20e73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161044e710a3caa8cc01a6cdb46aef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b747e92233621b1890b026c2ade4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cda4f228a4f59e953ee0beca34718746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda6b3420f2d7b5731e10b68201b40d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c90f662d7807c5703eb1cf97c87647748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0721cb51e34af4254bde5c43a716749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaaa62446587a8130b32b0044f609e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab186ce7762615b9ea52bee3b86b152751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fedba70bb0726845079ecf204e032752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc8bfa266dc9efa3cfb4b19c8dfba4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b378a4e97fb4b74b931487a617025754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604312f9a578e2771e6f785ecb1292755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790cd6bf68e57b07acd190f48c83bbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0e1232084a6943d453942524e2dd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>