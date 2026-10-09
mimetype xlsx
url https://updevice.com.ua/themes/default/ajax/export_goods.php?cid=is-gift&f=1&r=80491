--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627767ed9e913e579c8b1e21d156b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb65fa551fb2152ce7ee4c5ffd3ace2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70c54b61f87c551d24f0e89a7a6d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377425d46f79387d56a5d28cd9dfdfad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893e58a6ae3cc606b6783443eec51b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336dc3e0860bf8c9fdc2b69452aff676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d436600e12517325c11841d6975d7f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b5c27ee058fa7df24fb396771d9d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d658ab4cba6be9b54526523f92ae2639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10c02d504de3d98d0cdace202f2b0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc21591b26b05e6cc67d4f020d55d2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d27f7641cdaa444d33334aab26c75c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f9fbd4017f330c3f86f400d4bcf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92292a1188ab9598f811dbea593add14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee083d19c40a88eebc84c13da3dcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686e8dd8a4b21ee4acce097443bf44716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7224876df11a82dabfa68cdbf987317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0be61ffbd91dc3ec262960138f17f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619411b3be38e3a807586cf8c24e5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915008028b14f9d5a0212f7a97fef4f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e5ca068dd94658bd75b47065263321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b327224bc368838dcf4846f6447eea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b6cab9b0cf06b38fcc69cf836bfbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daef7dd37a1d3ebdc9949aab9a72be724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be987408db183397189124e8f400c4a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88071a51ae90ecb0823ceea2db1d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e76550fb997adbececff6dcd81e46f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630139380022bd2380604f54668869c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a261b390047f75fe47ac357a7553229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968faf570054276258aa8bb8ac59f56c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf4f1ba2d4447ac3a78c966559ea0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb0b88887ad85bc0cc4cf7d43ad18632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd1d0230851475b27138cb217fe0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6c66d16888f6e78be363b2ed79f7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea043e938335c6b80cb9543a426499c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055014c0bdee32ba5898d184423d7c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ef2a14a37b6ffd7332d0c7fd02a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858cb158abfbf40617eb3e09040b90438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cd3b44e70fedf248e954522505f3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515fface14c36c25ed74d1eb6cdf78940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade20120450de7f23bae8a02ec6b1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800fc246367317050d2982813a69e7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f61c9a90cb98d7515ba107e3302643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc286ec3fe70edd28d104ab43ff87b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd8217f04b9b06bb30c79efbd7f2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f5acbf7032126e319a279b72c79c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0662b2f2fda16f90d12cada3d0066e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffde241c9441b13509f0181932f91c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816ebcb4be440978982873ca1c81e2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e2bf6c1b99e677e8b1ec54672d00250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c682ac60da089a6bad29879dac6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b81b93e10dc25700eef3d64a5a3bbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d50b3e93fdb01ce8c7bb52d8082253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b28d1b57530c2078c56b172597fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2a5fe493880e02cfeb9efd68bf2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2537fe244188e5f4124a88d852817056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a37cd5ccc0144b287433a26a203e3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8c18a6b05bd5e188b5902294342a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284684e5880e1b952299bb6866a15f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203efdc81d0907af012637664f44db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593eab016ddfeaa2cfa6c46212341c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98465b2122e1e5a9cf39d02013cb5aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f73c5cdb0ab5f1d7e972b7dce852ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee283254062ff25200f1992734118164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee9972ba7895becd7bee222c65650e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd95ae57ccf1e236edd5c0d2900375c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845bb59783a7654fb33b8e86ffe02a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5eaa3d043067109c3619d72e9717f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4faff7e16a329c789c38f2b5ab3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a54456dcef3ccc49aa88f00a90047170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a0f9aa47ff632a2c030fc15aa73b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56228baf5fef025f20684d3683a8b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741162453d5fb144d83353d3a0effb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7566ddc52dca0797dd82e835ce90bf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa31488bdd2548a44a039ab5f4a06b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90167b8bf9b48e7de0a1e8fca2f96d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaabda9854231a0ed3f876bf8aebe777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2203709c3c2d4b9b476a15dbadec278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10b35b7d06e79d40fc91b071478c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1ab2ca9d618d9cd943bda6b35f5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd978e2c567ca57e315ef576351d9c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de8bbc579e8ccf96db30eec7bc9a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f0585824e3d1de39f3fc65d6e581783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401272583ddc8a07fd907ef0301acb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200aeafbeebe0ebfdbe6da0e52aecf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e299ba104e097bf3f2ae37b7fe8a4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308fb2450b08b5428a63d090f4761d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142d455280c1f7298ccd301d0a517588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6378ec89cac15abc674f4b519772d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc324d0a2025890d47a08ebc85fc329e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef15c197dbade875ef940a7a931815691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd23dda5812640d3b3fdbc29614b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9b4d2d5f5ee9afa0799dcf82266a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb373c07d9a783a150db9e3ffe0305194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932502fbd16832682c0575f8b8eb0e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac02245d651167b1ad749161e4a9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dd676193a36e449fd51873ea623d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676df02ef0fcb062d9f90b7728333c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9632e589cf8e518e136f5e49e18b1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199091bb2b6f6f5daceaf5c30d5b4bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19998d50dd547ddb8974cb49559bfbb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f18d89fe9e5354ca5897122c7feb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea20657eaac3faba743919311cf3d47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870966c98d5887b95fa5cec85c66a00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430ded54e0522f8d4e8b87652f7e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096fd2acf15ff7e8389daa4967a36ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171e8a2de3fa563d0bd76be1945561f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5688b81f7263febb270bbec2cd27102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35fffb94842c03b813ddb975e545af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fccdf5f0aaa27d74df459c1a440632110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da4bd616850a2b224c48ca774e575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210cc6bd2b92b7246b54a1531441d06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881770171c4fd3fe43e6c3350a89c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f140cc616dd57e0a773a30bf36b55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a7b221a156cfe1fe3470ebade5bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8904253b9bd95f28b02c200ce4779116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b70e96439912dc44cd009bca6a3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9735f5c31911904ce35966ab2ba5e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf988b6c7b2daf973877dd68f4e0057119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180f0ab34a503eb77abc53539b07b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395a5df7ceebbc3813afdbf09cd6f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6ace2c7fa3dc7eb6e9add2c2ce80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3630bb325c8aecc52bcd61e3057d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e181a5f2325f9031f62db599e6989f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23fc18a9791d2fcf911975df1df460125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee880f28da9495d0a1bea1d220265f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a010f855e535a73468e5ebe9d05611b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761915043b2f433131f21d9ba9c6fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b8055c95afc115827fb99cd868ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca92c71fe6a0cacd09c26b306f65b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fdd5c6af4b3e8c1841e36c0b02e80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dfa3fceebe3912633d615dc8114f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab864db3cf21108fa3823c3f4dbb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8696b5639a69d670feefeb79945668134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722123847fd7d9e8f486e823afd7d858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743fb460c09d1a73e2edff1f7d3c0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23c53c2957ca4f2e8c60ff6ff0e83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbae2186715ac786b1452e89ad957b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0369fd59f5fa001c49119cbcc34191139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647806e2f4d04dd66180199469e175b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32ab283347b64ed64e482a345640b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad348a44d4b0f0b02639c27a41cc4c67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421aef8abbc3ddb98a98a3feac99db2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc873e6786e6cbf0035a9929dea958d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9990a3a542e62af199afa3040b6bc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b993027f8bbed0ab39ee20ea129619146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a35c5e8ae686c892fe1b4e9134b9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc27c5e21c91640e36d6031547f2c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b84df3a0dd6f205fbc327ca66fe92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de164f587d4a8f1b6da8b3fa885650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a03cda865f47525b70be08c4403b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a518ebf5eea00a3f6006196879f26e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2d7072f36eec5d6b7c43ed0f1a99c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291e0dcc80bfb16031c82d0170fb020154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81872849917abe206238aae3ec450155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7899c3de37d9891cea5cffc75174c77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40fe262c5632c531a376ed8b0cb23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687f35d45f49da04d85dcea774ca65f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4a7cfaef7cd767acd041c38b8e1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2370214ee13662ab3ef9eb921b4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb83596085427a2bb79ae8b569115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bbc1718f44517d019892e7921945c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b168a0c0bf56bce28240b691f87485163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deafc0c61b387ef75ba77eedce43b7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b9a071813abe8e197893b7442f41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6c6605e5df696047d92014ebaee8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39affc2cfbecd9c3a0777ccfbfbfd7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23da2bdfae02eb78873c26b2a462c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac9ee320bb07b308c7f338f7052c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63768c47d704e575bc820e9902d526170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368349bbf6f02bf7f44141036df875171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0985187016f054e69c98fceceb8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7bc8f23ea53bf3cd60e648ac485ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9ece44300bf9668337f9a62ba4c7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b803664922c8ab7de22f77e03558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97290ce566cd98146470260c439e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fd423324cebce971b83934dae78f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7019d23818378728d0a0464404250178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1879928236c2735549c94202e27228f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b85697e12c5b7b4399da4c35c090f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cd8a540f3368515afe2c091b36cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155a3892a4de52d285814d08c2ec034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1fa3c577aff336679fb871c1198a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4909550a0f4eee369d3d80e9a6f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97491733477ae0e452c433eb0286c9e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625406036b804f75d6c9301bb765fa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346fe098a68ddf3f34cb44d618ca3ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e969a874028b83d1451bb8e16d44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822e94cbaa041b42ea7be233443967189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873bcf6b3c13d9bdbe77765be2c466f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a6ef32d801c8d114558e6eced810191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507667265b7bd19752f9aba255a87fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44567e55646bc041dea67b19e73172a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c37782954eede5d5f3d6c6c79ab978194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa14d2698bd06e0296b3dfb5252e07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6a00204667e7f839d554779d0a88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee92bff402514c58b42f0c4617382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca2d87ebbb347788dba95f5744057a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371f4359fdd9a6a76e67a666c683fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120346ab671526700b50e63613442a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307cce747bf94f7fb08ecc4db2e643201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1891893e12d12ad0159e83a7d57ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd8f1e424ccab0d3209e08afe6fd1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d5e095eda9dc77da7a943dcf18b43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e97fce0013ef234431371e020a0ee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a614e8b26a381a0cc7bcb7ba8dd445206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e5867a321c2a71f936ff20231f39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb371fc68171b5ac0cb67864fcf3b12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc3b849db8f4044c64707640387558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4553449eb48e62247ce6fcccb6ff05e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e972125194881fa3e55e33edb6408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c3dadc14551c26fe582e0c6afa9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7949a2384338c3e06a1c8d6af358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6888f6eb850d39d862aebadfb886214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ed6e4355b95d7a9cf6f75115633b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b709c637b2ccd61228b81607cf639b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d2f00783a12e3f0c8d9312be1ab68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c4958f8920fdd2fb95e32ef74f2aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ecfe9335c12dc4eba2f0208dead61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce6b809bd67aceba5cfde1b09bea50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0ee1a35f00931d7d8c0db1aba24e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1809964502b911f65b6200c901dea1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d13477556882e80e6d128d50fa6a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb0c419afe9b22ebeeb6187b31677d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d94a1fa46768630eca5ce7c2d4aa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da1c29e0dc07cbec97d6b6185db2c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499ce4cdf7b08c191aa2c09d6e9b92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff626f8cf7b519f90d23bfa8ff12083228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a1e640e6662729eca9a59f470928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c0585b9fbc0e770aed911000fe9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c952f7d95f2a543c6135e06492977f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ed6c755470ea0d8c6b48c7cfdfe6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea4c67f22c98136eb3fe5cd03a15bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dec364873c86e21f1772d4f75d9a0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43dd34dc45fe0f5bf95961a49f56ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dff1217cc45c9a5d46f0d55f8778a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46891987a4330d1325990d731f25dbec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d143212d203abb816228ff7dea43a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e72fd26b3feed5aab30c6177cb3da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf6ba754cba14929f89d50805e709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f5bcc83e780ec2406e26c4e2b6329241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaebbd8316701ced23cc737b1807a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312dff8484aa7617e2fc1fdf05f5905243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928128ce024c6c25cd38eddaeb08aa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bd847cf4496ee508c5179164bff2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d79f3ff1c41f043fff40c38a0530246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3f5c55d23b74b6ea5ea35383837a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073f152938b4997c7fd56d21d45be5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1268bcc0942bfc413220fe41497a40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea8c230a9828ba5cb161cc440994c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31759e521f8c62c7a62a0534bec22849251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2213fbe0ba37fd2bcea6fb4b082720252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee158a56aa06298315996af2c0f3d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d72af787826be80275558805f4c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b554ef3d3562d12e8369c153a8e8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff03bd434108eca33cd0220527923e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a4d489a968b2d77841cf68e1dff25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf46287a86515694cc328e3cf1382e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e8be76c38d4c0f94fb50d2e3c24d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786757588ad5cc979800fc55ae0a165f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ea7bf00d446604cefbb7bd197902261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee1a67d5223fe5f56102fe64734b11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079bcc32100913b7e33b6596eff83fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d5d547a0ac041788652580e822a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fa394ca44f5fb328d6557d357d53b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24606e784774cf6e039af3d890bfeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef0799a36f61334abc953a7fed132f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef13e836d8af8b16745adfaa32a21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baac27bbb8042cb80d74751c3dd98f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde11a66ecb2a97fe537ab193acf35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7e415a3d51438d5e1a72daf07c02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97544ca9d4860699028d69a1593f1366272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ed5a2bf8ab321fea484e3249eaa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42603e2c64ecb86bdea3dbc362053274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e434a396775fc3aabd671732de4a93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a69a81177728857e09a19a6e81915276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f5add354aad9c5a5f0340d100f1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6ce2081081f6421da46a46a7025ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f996401ffdda0ea586371557c033279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8195036049326c2c2f2be82a3fdedf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b15d5c6001387f0ff4896a78c5a44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0d4da0cdc75635e32cedbdc915c12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e63469a1ac826e3487ee42bb469c83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950828358a9d6a0caaf00461e8470ccb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798f59450477b1878227571fca4a84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb90b067eedc3a2a21b9444b465358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5315ce2dd7d0a7623c673026af6d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e0b8dbc6f775808438b862d9420c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0dcfcc3af1c3dba9aa5e79987dcab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1aeffd9ebadba9a3e55eabc2090c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b109c95bfdfd7f73803e4c7d28fd90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a9b5b20bb07ffa765cc50514e6ecd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a39fbef2f3742dfda380867c37943d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272ab391fc23d32704a24104e8e7a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30c75ff5b48765cc411a7f202eeeb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7ba72dea93b520d8f3aefa6d7ac2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d126c82ddc2f1e4ba0a0c7c77cc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68030c0b7b78b66c2917d6d37071ba1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3206efa6e769383b6a43d015172c5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463786ae55bca90a73329e0f17035f89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d355f12b7b5f81014882cfcf79856301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c425c3c92913a68ca37cbc0dcd45663302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca24e6f28eb33c30bbc2993f6fc234303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d44e7c91c3df1432e6c979727965e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fa213bcbe34d0ded43497963ac41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1e441b48b21ab8cd0edfabc86b8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61511669ef833fd4df0d077e2664a1f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e0ef94da44206ad999a7a54c6fb32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a59268c638b3e715c90cf2ebbe52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e27a2ec4c50218e0a6eb580b6dd42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f69b219ef8763957133ccce5c48fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab88e9ef3f4957487bff59a2a173e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5facbeec91c2fbc9ddec451f740af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b20c68605bdab815daeb25d348f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c28b7c792fcda74e2490cde93d26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c59d2ed05f6e29fbf248edaa316e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b2de4978229962bab27141bce3686317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cba28baa260620fc6336eed75c1b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b671711ad79dbb21512f9429eb03a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161c7efb0d5366d7f48821af2a0d65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd56bc200871a222aacfb2e4d52c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e33d6cc0846c0a534c004cd2138e82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500f4f64d892996a22f80e19e9653c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a7e20b43e48dddca98d8d3b5f30a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce325f66632efbba3f88c8cb222c09f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e1cb38de5c23ff6f290dd929d232326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d296454b3ca626245fa5d2e66ed43f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8044c8b056a1168cc49a71acf75bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe56833aa820cbf1f6ecfbcf1fbf00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434fdc86c87747ddc96f88f657e1fe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544d4aa6e1a0ebb6e98fd8b16b71bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15fae1679116df988e7b88794a707332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce24981cf1385b7b871a2a72915fa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dd5cc0450ca4eb599d941be159a39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728068dda136c8d1bb2eac2d631bda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021cbb70dad594fa7b54c2705245ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50e5947b95e6c229abb9bbf059e468337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde3a45b2e767d0df64a96a3d6d6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0534c8ac9a7527c35a561695baeacc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b69367c976ae14039db4a3aacaf1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282572d29c41a053c1721458f1a4581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b9cfd493dd729065cd313c0b232c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2810b623174474e61766f84875277343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606c101162c1565a8129d18e02a0b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f95ec49177d09d543b45c552ea2073345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eb72413a540ff242edfc3e18a9659346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202803b3a9f2663d4aa027622aee3414347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404599b83cfd8ff27870d4d804a56faa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3205f3a16300920d5671f92821e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a712c84b67c860911ea47548c8e465350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160af75e94506f40eda2bc149396fcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ee109c5e57f069a1e219e8e595680352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dbbf0da2d0595bb52754f74af6d58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38e0636c8406f64583c64479f78440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac444603950e86510fe4d9429c6f7ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31fe4a80d57dfa083ca913f96d27eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3c6780e42eaaf6fcb6d6315963eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c670a7dd7343af0f4f5fa4b2f60dbe0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186f707dc08806d25339894080464d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ddb9084da8e89d4b53ead929cb96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339fc11749e563555c654f35dd34cbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478fdeaea13dd8065f398ce693e6b32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463a516d639e63a62eab2033d6f5ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b9bace34caa5e360d94296a479a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c189714350ed6c8b4c2ac36f5546a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a440ff0580ad6294e85b38d0cd9a15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad919610db3c40ae8a15caae3e28063367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e8e6f3e79025ee56374d59bedcbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a5ff2eec97005efff97699c4ee9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b166e23d370655570e660b7cfce5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f5d88435dd0acb811a7cd3544ea8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a333816d1762f922133fbcc40bbf33e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422dd6ebfc97ae7fe8ffada4da25cb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93800fd1836c326f19ca7a5b1767bbc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe80f802c3347940437b7075b62be7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930296d18e0c66fc5bb1443c6a0d0b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8458776dbec2fc9354699d0b7c518377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc41d4514fee74ea82640a9bbd84c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540dbef5232cedcb3f73c68480fde61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4956d6139bb892a459759d70a0e1058380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287cf96f8a780457ad3cd11ba1f336f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bfe6abe8d6d4addca3ace92cb115382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cabffe4f08e440162373bc9de4145383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693fbdce1fdf2e6d267a86d94539a1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f907917a09d615fa95b2beec4348385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914253f857b06cad7aa5bbdff1dccf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0460544aa502e342be227ac2ad4b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d1573e6dfeed776521924e7ba6193388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ccb22edd684752ec22afb9031926389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e7b3f3d7bc8d77b4122f95e8c4b7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a141da447cf09c53abea6b76a7c9559391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15074b81ebfad1fcd00c79e8c285b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d2ffd3416e2de5718d5593174a85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b33c39752f411a5cef194605581c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ccae42f608542ac2dbaa3ae2915bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d4531a2d61ee83f3f538ae511767f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572add20fdb2f29b602e82238eaaab2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ceddb6000aa6ed1bcbb65c033138398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d2ec024af920137e04b9f5bc7f55d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7f5b1ffbdcbec05a833d80e92321400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef5a94347e1415b0f33990241f4d14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4b800b32f6eee3bc8cf1ab19c19b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af1230d9a9cb33384be65b9130286403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd1b0548b781c8c20e42e2ba0b7f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04974a064167cad4e0fd0d53a8d4495f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e70dab69ea6a12644f50511027bd77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4211607adc5c29c229f26fb70e9ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9107c6319f3a52c395578e9569ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4e5befbeb011054b1c21f7b67492409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b047eaa8913dd717a216fec4e4b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badc88b54aac3c06cb19562d40a3b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f95fbfee40f90200f8c34cebc98a23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f16f525c95f215ae67831ae9340ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4df85e6be3e38e6cb70bce5d9e71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4f213a07e7ea5dd7511ae17d9e51f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2fb274d071a1951112b7ff93660f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a560bb072fd3500b8472c2ccad40d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa300f4f62d03985b28c4b430f6f9e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cacd7a0eefc41f8c1a9acfc6a2a079419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0c5ab8cffa504ada7b56819014fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3626ee35dace13725f0862f2608b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e53c8cee0dfb19082fc3526b04f69d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce14e43064ec115a439652e2b68fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57014ac80962f15a2c27fd366c524d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36074ced6ed38d366409c98340d528bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f834019e7275ff086f642d7e490bd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392632f927e74172d0637b9b6abcc809427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fbd6a6323f1ab5f09ce87d9745d6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf965969df7d509dad16907b848c6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae8a52078ed322e220858fd9e39844430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936398c6ad1d106492d92de9aeeef76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3572e35c1a67e398d9dc8baab988f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3cd43ef506c37e8a20c1ce9f40ed1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ae3de439979e970aadeb4fd360da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1f9ba47f838b16d65bbc0fd4c6edc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484444770c22eef454e9a03131354c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3157057dbb2fdc12aabfb0d5d8598437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46357f236e29acc067ec29d453ad6c71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216903d9ad0e09ab1442ec247bcb816439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4412640c0848c50916b488016c23a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147af58c0f4a72722a62dff7a26151c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddec5dd6c1b51a0840f1391c77b958442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513a18fb42e3d1d5adb643e6f22cfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cae9fe67268873044f744b2803cd10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64dacd956c3faa5f1baade67f9b0cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001031ca6e3aa5388506ffce0dcc3e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9eeffcdd265834ce77a44d6a36de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f941ff6a77e1c90ce260df22c52fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca40a0b688edfd364894c18c5892f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55a4abdb1d6242b74df1b080715e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31453e364a1cbe5d4de67b7db3a80c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee049e27d126a484f15c3f414cf018452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d9f58143d6b36d82f82d10271bda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46144f2d733be28b2f155037a4c678e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00771b19264e4cd643e2a7b3fd6b0be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcf892987e2af9e6a016e3fb68c89e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa678f940778a8efad9dcfd099cf1a7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f51a8b140cf30fdf0a09b17edc6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634d266c41f2632068e8712113c4925459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc28764275f4409bca6abd6515ea008460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64849d9ee90fe2746fa15662dc341e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd3325d4e49417a5ae33979ea001e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f17dbfc9df68327b6448a31013fc95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b68d84971b89b2d27c5361c6dd105464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18623761a09a98001e4cf8b9b63260465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799193672fefac026b696398cb97ed21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a517c5dbb80b3eb7e9717406cc670467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7da15e82a9ca647b4445f9f1f1616468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e3de938f92b4c1cdcdeb3a000cece469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61676e362054f6fa6947fcd5c02d0c71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd600e5395a131e831b1f304e756d02e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569980571408dbe6b79b7af1d170dd0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3eee348383d21ed23e169f83181c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b970a91a2d3093e9f65a9b389ec060474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c53379f6de70daa73d340f412041d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b54cac3ddf06dc1632b79b9db4f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba23302722b12691279ed9686eee2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9633fd01ebbffd8c059ea3bf5c2665478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e4f6fc63eb61998272468b95e6a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d3b2dcaf331f264ec313ab9e3166480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed117ef959c92c4eeb94cc5cc47c38cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9a83403051723c9b49a549a87f923482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4931410a7d6389d286497212c36a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a16b49fc845c7b9e427f33fa4c37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb8d023a89c6cc6a7e19cd2c91291485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2473fd02a06c5dda74a336aa47a55b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf1cb12c31212ad7bac7400c5d7995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3ee0cc04262d925850c2ca53bb133488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86011fc1be8c7d92748d32acba783fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ef0674d7ede65bd05d491cbb9b42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88722c38417da88b9e0bfebc5fad754491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26293baced37be6572861807d4507ff2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6810c42f58897d53243eb6796df4ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef5282498335e11dc79d5b219ef750494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f8951b53c4c90b56a8b67bc3bae0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8809e707f73c656e7e7f9f1133763f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d78132bcd4e70c26acda5b5453c6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427687a444e2e601673d87ddbd1d21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ba03b052f0b570e857be36b8f4b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731220ad16ae219154f93746eef8d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e032fab4187ac64042e351b5f5cb947501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbfe9e7b5276569ecaad979b5d52cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72653db8bbc724a7207b6d55f034a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75aa3c7e7360c049f1b68c6416e45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e97e6ac0825ac623d170d42719dc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a9983d02a1a18423e6b25735e444506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322abf9127e8ad5328e0cdf22c06abbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17782f60f3b5de810ffdb4b4b6ceba1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28a988b4b5529768e868bee0dc29d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d3ccfa48eb0655c9060e8b606500510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7cc9896b440e7aeb13ba69e5acef8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e2df9e41f53eb4d0c52a63882d08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a9fe21a83945f1c731286fe14d3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715329cb5548e31cc706c1052c3969514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d2292e0ca8149a92c23425c76f90e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dfaae6a124ab3787ec23f92c5b268516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bf494cd46c7dd69956f901a0f613517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5d8082949393f6d66b6255564176518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab873e79321340817139f3bfb4765b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bffcc8144ca3ee87a3800095d926520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602f30cce576f39f009c273bb673cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e07377120c3ca969b404afd23197522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa165c7f915541adfe66b96af39f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d2739ff61d4b77576a3365fb28520524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7438d4696b095682197cfe4e44b9e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ca96dcdff10e25544a2f7240b045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5837a105f64fdcb74de3cb429fd59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a18cbf2ab2bf8ff5360c8701c63c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f6bb95fb0af747f8e311194676eaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc07eb9f32c21367bb7e9861067855530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d3d61a267c013026730b264a6748531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e4ff017d2f3e88407940a867ea913532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f981e6c3eacd2e86bf5f53cbafdf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee960edbc8752f7a4ed178d85d9534d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2114962dfb2edf11e6eeeba3ab0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc432ea549fe685852213e10cf420536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca9f67be623be343417d248fc978c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000623bf00283cdbde43176af0bde34c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838b814da7eb0164decbc3e1d837a86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53249ec7cad6df553c425bbcb91c8f06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffedb1c3bb4dfb7d5b31e8ef17a3f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8bfeae20b6aeef6a2d8d5a94fa8f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e60d2e2d8a811eaa71fb4c27a493df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c89ecde70c5a8da09e680732991e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291301167570826252c2cdd95ac2e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f27e848ee112a2c1d731afd59f27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928214afb78ace22f3e356176d123411547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f983faa0cab5dce600a66244498852d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01264b143863e2a2af624553782db0ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012799b61b8673bea800bae5e56dcb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c8e73328e00c234b3a848fcbad4b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02428be71936734d3e3e871165ba5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53584704cf4a065ec11bd9fb36b20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69266b77d492fa9b94fca47658330554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a816c8ebf2480af56ff745403fac53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa71cb2cb921bb375333e52caaaf68e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d118f131ac235055d2a17577768f384557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad11729aabebbc5c57363d19861485e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c4a5c7fbc306e1b8091b74530ba8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f7d73533de73a0dd94a5e499579ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb551089344c0a7b7e6a11f97423d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88162ec352871aa031445adf91912b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e02fa87d3c972019853d127ef9a3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24967b71a16ed653e1aaac725d884367564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e157e8309e9d5cf4a04fa7e09a5a7b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5736cf2e39d40ed7f818aea16f98c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c604d3655641b084ce767bb43da5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b81c1aff7640fd98e7d602f66c8805568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6795f8c60b30a225a390775adeb79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00127f3aae5ae4629f138299fbf8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab7ac7d4b5ce0ce3963e749cac4c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac1988f4fcf225a80e1b375e9ae97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129271789f77e36eb3b3c75b6c0e3e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008f96f777e825c9859aa9c1f1d486a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89092c013d835dce9dc5eaeba01a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf40466bd33c3ca29830f1980f0864c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984114b6cbe398943fe06d5b5ab826a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6972026bc29f27c7fc6482fc21fd967578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52444d9a82378fb677d367345efc7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed967f7a746c299518b5b0f809f7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7403a5f2524720b3d8ebce1992dd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174f505716bce6107bfb4d5ed4a835582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7510ac18dbc09e7a64206d37f961c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed49c5cf00d0c7bfe58edabb3a6f7bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d1a8a1e4981b7a7cd115e8f770701585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4358bcd323c08bdf1b9d386f1bba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a1683497ed53a49809f5e1911b9fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef72993e112ad4b777c79e82609c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58e565021a9308ab51ba8c1d03fd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfce978494b75b4f0cf6bf34fa1dcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba0de5f7c29f47d596fc3be14546da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b3d1d85ff981f1720ee2d55bf42f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9637fe3b093f991bf9a77a00f4573d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d52451520acfbabfd4994b706d915594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee253bf8b3923738d3388d75f2123595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881c075251e9a0fbe7d0d0d8b04603a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a343612fd34eb88f66921f363795a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c46a2fe8db2ebed32af39bfeaa1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d8fd80283ebbcbfe6dd10a644752599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a007b408dc0bcd0b02164d928d27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41e19f85432e5308e2a70f520598b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89902bc8ff20634029b7eaa7ed474e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75d4b99120e7edb6d0445e372d6f9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710cf139a7dd57697fd6a821dde367a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45aebc2474853316133d5b52be90e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793761978398d683b4f8f54f96dd53f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2406e9425a58223e52c0b2d8a3484607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74aa229513fd5dde9face2358bad2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a352962e91b0f3fd77e1a6bb9734609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60a943ea6777fcbcb08fd8cf4b7e06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693d7a496cf5eb5f3448491d327e64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7428932f166e931c3d24f295da2e2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d65741310fd0b0a41c7eb2ab47f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d3af048bb09502f9d0dfc3b0673e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48979ee2edc0d3941ec8c66ec55b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb39ad7501ed903740a0ad3ff49a30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1cf4376fca592dbb81d738d1a138617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66329afb14cc66d8b32c8247b1824f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4029fda987990d0a9dd22a7f959e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bfb88ef8521454eb2b924ddb75f10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e68137c8d83cfcf3b4fd0bbd4107621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597720f121d516b100d239e382c74f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123f7a71bad0c5594f7ceb5ebef0a48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95c0c657c7d9e345a63e1f5b5461fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b0aec3ad8e161c56ddaaa67bb9dcf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d246ade1a62b4115bdfdb67a40fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54874871309bdd0a205a15f80bd7181627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f46e92b13c9a5169c2fe451ea6b58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fbea60d5a574780d95d737be46c89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3c8f34f18792f43194404321859b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed58f07fd491ea1236e8c55097821631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a745936dc906db56b6f8f77a5ed33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086be35c6c824ddfff1b1c3195719a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc79dd07e17e607655fd1c99e468d6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b0160d9740bba5de4026571b2b61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2004252baa20bdd57bb7fc5d37052636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8267195d93b00d8737e0229ba5f3bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ba24cbd03a4cce9329ce8897a3359638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2d07a40dbd4ea5bd31b2aec339468639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e177c179d31ed372ef0779314fa15ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e311ad99daf8bb3b41f8ee9524a51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50f33ceec9788c65e200d67e9c890642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c061b1ddfed0a63e0f9d50cb16a58f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9bcfcc9d2241fa739a18464c2eb7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27044aea763881b45fbb41a1e16153645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd2822da6c0585ee624f3fad7bf6d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f84f9360735994580c1fd0403640647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a1f3b23c0c5748be560edbfda621648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f338c401048f00be7ae047545e827c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642b907633fe50ed8e0f34ca1d78a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e0b9157e65d3b59b497f536e6039651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b037720e03f22eef7b3c24ee5b7468652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668783c5a07feee5c0f0ec8005c4f48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6d0638e6273b773a2651f6c8a08a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b0e55223c0766537a79c3ab96230655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eb2ae023bc50f178552be31a45120656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924af8f8fcd015adc286707f9cbe5b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcefdb4dcf0fc5b540e1fb0995aef1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfa11692f7e80c45eb95d0bb6d14a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbadcf93b344383e13f038f8d7a92b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ad59d464eca5607b5029782b8fcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471112fc960d0905779208d76626931662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf7869d0725c3c18361d2c1bd07b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ceaf7941eb47938df42987fa7bf7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb6e01282c14f4548dd8475125226665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c09bb30b4b5109f1d96ec8d994646666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d2b4e034d35656aa97dd90c32ea1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c5cab0e787db729bebb64abdcd011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba8bf92342e1941bdce305980dbb32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b14dd592dce06eb53915a63e17c2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009b31f56756deabaa59dce1c7b2b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b0f96a0f14a7efe28e4d50e57bd4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdaea84754dfe04047681ff3d7e4cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3bb18797b1014b73e2be98e4943d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4059c6e59d4a309caa11fc5c587774675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a10116cc2c7c7b711c69d80fb2e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d0a8bf37049697f7be2607585edc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62017c1ec93a5343187d196a10a8d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe388eecaa404ead867c75737b0421679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fcaac6b60087cea1b6e13e0e3d971680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5515de2c7a5f1ad6a940ad859439684681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7a36dfab5d3adfa3e6eae1e6893f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6213af629e03b68ae6e3a6dffeaa7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f050bb9362df3400666d23ef89bf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775976b3bc568a4fac30f852c47ece1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127176123cb88b6ee7fcacf139da54e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df898f2b25dbbc7ba712e59bc37b977687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ffa980a1daff10f627e19c08a1ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550ace4d12abe11fc0ab2b05fb4662689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bc897d69f198ba5e7698382b3659690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa8c093fcc0732bced880c6433ee0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ae5fee2595786d9acea5378e2f44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275493732e8e79099b8ed8d2e66acadd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae3ea92c2d7ab35745dc92be826d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f36b28470311579bd4b81c5d4d122695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee58886682b71940379cee2e35a7cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e707b8448fb788873614602fee5fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ae564fb53a274720b43377a90988698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7ef170ef108b0c9da8ffb902a56df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ed54f1b468903187405e0cbc46a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224d2ac42b26ed9b2c586f82180315701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328382ffe2d55d1b872ad864eef72635702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be79546a936912bec29a42b660580703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96b8862e33615d8608bdb4f8e5b2db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7973517bc01dcfd893f4575b2a273f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a8273e53445a77d111bd6540ebcf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c09470356cfbf66a6e3ae8e7dd8b5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36457018e1661c38cf467fb45f8ed6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a10599e0682e21cdc54426377b7a01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20130ef4c22e2ae992dd858ca423e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d48fea245f6e7bfd25669910572827711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d30e609bb07e48072675797b13e9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a711b7bc47fdf88734ac9eb58d9b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51905d78e148216d3ab446c7f8482d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be572fd41148d8f431b2ff0d782a6fff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f949b1a0d98f474c6efd22819f25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cec7a7f2762c57b099d4f3f2b574d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff37cb4e91f0837b10a6f6a99072f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585628b2d289c170c10bd88a17b447719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d43b3da9d2ed42533ea647222b760720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37dd2f3182f78d7ac5a0eab6bc426721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f2be7e0c3ada6f7789dae595eeae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39efa580f2e3c58e835616b4bdb38f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8d4d0ff6a1734f9d3e4402be3ff4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ed49785b5d98546023a7193b5c6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8271d79d2dd417e8ad89569f1375e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9457b96e66a072c1e0fbd0f92ce5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f402507984fbb65d68e24554e0ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f94fb33eb636a27e1b9713aaf76e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a1a6182fd177832298ba9d0d948e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab223dc89b2eda6d3898f88f4280cc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82329e5d9c7c4fd52b8f45f5c0e78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f736b2beb8074f53ed90343ccf03a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655aa41a6292db20ec02070b43495f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b9e52b7a59f07bcf5be4a0e95a7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594558ada05d005d7e73973ba2cda97c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfa8b96812cf17b651b218e2c1ee7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b1d7a70fba80621e9574331001d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e66f1e358f4456e6d29048ce114bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f0086c4ebf94504acae7f91c4b01b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce7b128f941a38a70259d33ca541c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b0e01380bd2760be9cdcd2968f193742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec7ff847901a8e1ae552b015c0052743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091be9bd93825806b28057124f5d94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02d123be61608b3e6015d502a1268745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60fe8284b6f6e13978f47cfc326e29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae0bcf70aa1d8ec7c532ab2c61268e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c09908e4a09c711eb6eea9aa89562748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090259864e11b7b898c9ff2b797182749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10658b274517de63a00b5f108549e8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51174ac3ac60754bf135bdfec42d0462751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac400489d5bb4ef691dc71c6e0ee1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11921b9e3bbe8fe5675680bbb3f5b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847097da04ab98a7cd751f5e58c0c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a4aa364e3110640eb6f31d6e47945755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9eb63d218104dd4db425eafe97710756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739073c315ae81771595075772cbafee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf949938799acd47dde6499c9c396f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f05b1417d221726960490ac2791f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c8d0643273b82a9684ef6a8273ccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d60e58db8c715eed23e18393dcd8202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6d3942c4a37e6c65b7886d7dbb093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d30e017acbbf3503c4653bdc3eded4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda47c63453c2852a27e6893234cab705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64346e93111645b54f64f4c47d37521a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9c37f05edb7b75d5738f9ac4bd817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f248fe6b97278a59c5ef31340ef6a758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6d49ba2acbc9ff37821addc4202ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539cba3c2c29e0c180f94fa761129d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d5661c8b20759fa8cc8214dd25f2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2b31ac0aa6ece149f7d6d0de9bb2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f37f3fcd7a3b1f1cff41377fcf83b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd5be68d57faa83e313f0ae8eb570814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5a1d6c383acc8c874240eb8b556e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819ac251676e3c4c68bfad27d9c4e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db87cf5fb172043bbf1bf3f972198ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf585c348a991f8ab0ebbc341ee635318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9b977e1bc6d95f485a4d44c312fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc3a23a0a56162abe91e0850d853e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443d084ddd4fcf3a8497aae7d1202a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b70030d9884a0826efd5bcc590f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f483272254e6082e490b02ea9aaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b45d19f60733b66cf6aad0b11a6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909e694147a6bd55c8a53600dddd6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e2a270afca742e766e62903dfb93b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e23550732c4b26585088c999feca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb740f6c9d2dd634a73d396bc34da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787256cbe86865ad79a66e626bf26bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493891b8468d47c3b11b6b334f5760430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b9c4f7fd9ef5e82976e7b9f9a7a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecfd7db20a29bdbaf423824f26f05732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cab78422a77b88ca42888e8820e30833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90720bcd961a2fb15be91fe90d416fe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43432c5794c2c621abfbcb1c1dc8e43135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b575c4a64f8747c74fa0e006b619d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16044a9913b907904c074289c32bdf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b73fe4c6179d4c372e3866cd08b4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248901811a6220b65d5d383e64f3601a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04551c0c09e574f62a80cdbe96d20b1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c582f48d569c8d1ad0d70b039407e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119de70acf9d1b72228be50128f8bd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8954aba631d1d6ee6132bb13ddda7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900292b0a945b61551cac11fc869e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309bc71adfd359ef61798b37afbabd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539c2a932f051ea79baf0390e4b913746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321876b48d5ff90c2c619c0db4d5f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd03c793206b5c7bff4f19e0f5801d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36f2bf78e27b57a0ea8daea1fefabb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ee19dbb7dbbaf21ae5a8098a28f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda377dcf53a5392de346d2ec417829a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca89ae38240058eeb93384c16a894c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf897117118f2d8b4d778b25e4341753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b2e236a89f38d5bc60afe590794554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cdfd6debd2504fac4ae1591845fec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac540a61f3abb66399c040b325d1c8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a147d8b769083edc08a840ea365e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7eb6f6cc9ad45cc0a4ef4053bd3f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380b70e39f92018057359da839b2cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8397b778500e5fbf701e7c8e7793a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe55b73eae687c309555c1a3b83ec961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0953ea21fd35ea1987854c920a2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6573d4e0b3a90d130ad7e5cd3af35063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc8143ef69f77dc4f4964d1dc1ad5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e844aa84416e4aaa84963baa894521965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde65edc462c02d62a35e69f145ffe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce8cc6f3d39590fb2d499a66b4b5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd481d4a424c140775b95cb0dab94768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856902ad240c2d3143a7a5d87f5f621969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c712c04fbe3384222724a4edc06d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16bd96b351245dd4146360ffcce6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039570eb1bf5a83a653480b90a6dac972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8d5d6c516b93fa94a13de174d8c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b73c31cd7bcc4db515f5dde5547fa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b096b60042209e0eafbdb4db3acf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dcc23f095e399b40f6d02d0fba9ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c81bde743b81948c16c2b1d237c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40672dabffeaaeeeb6cd25eee9c9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d8764772cf8873a0d89d1447682079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31990a7b8de67c1b099cdbfbb3b1d5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c52f8cff12d023fc47376be8138281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b12a8fb3d4e619c24fc27d93289982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f5d7378a90251525b4c00867a97c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9daa34107f0e1d625763fbaae0e4d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b5c8d5b12e5e53442fe1959b4304385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bba5b974f5ed6ef4d6f795a620a7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5412ce8cc57924b3647b49ec1ec2f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb98a7d9b95d3c866fdeb78bb650e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04cb7b1b674aaf8e6708688575ff7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef018b475666f89b84a6b2fd06ccb9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88243718ccecf847ad00b9bef4dd33a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0adb7e8db425235688d26b0185a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b0c445116aea6d3bf94a085c4a9e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f52bb1d1eb74f33f3a3bb1e7686e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d9e9f35c25bcb8751dbdd68717b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9a762cd8e467164a44441160e56496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04b5cc20126022b1ad01814ed9c2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb76e76ec4efc4e1c2cee383f51f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009e9dc0727466bafd5b0e52cc64cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe201ed73eba71ac3ac006c37a7a27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a41eced8ff0190900575d3020c38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeadc4951e3ae54f2b1e74c8d5d7d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e3fa4bad57fb0077216277fb72fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f987ce93608b4cd36bb45b04cb12d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d31f43563fa9f42641dfffdd13d52e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d60ae8487dc2923fd13afb4695b4aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24a771eb319b169935bff6805b4aa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec37cbb346d079ab16044082cb9440108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a37ca0482ef598b2ce8b67663669de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6bab0a688a8723da3e6783fcf429110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168dc3f133afb0d4c0dcd249ceb974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1982c1b9b1a517ac755d06973ca4b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4979ab8e8f393b2919f9352e4ec5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5be3477183c4205f455a226c7491114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645218838a7722a5feaf647b309da7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade949a5cf01f02ee5f7e3d3adda65df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab4bbcb2bb06f9b6794dd793c007b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2421eaed47d91858fc6eb0203f5a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb126c46b6756f637b81edfc286dd4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f25dd06f8a796d8d622e83f6d145120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21dd941c3170ba28a19d197806d159121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad867def3d02da39c79daaa9f5b2b0cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee9a27fc72461763fceb995f614a0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b511e457f70fe95f10de4485be43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14979cffddf0f1df31709b22fcf94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2f89d05783d4035e080160052406126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d358cee664884cfc2b5f38ccb302e11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07137f554177ad84e133468b82947a97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686d40ccb2b0a35736a94089263ecf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f3064d7d00d69fbf47d95f571dfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd96f184b671f38460057ffc6948d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f13cd3dcc5df89029e4a8bdd6b56fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ee5a4f7a75c5db82e286ba7c3c521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48218988968388c60fd56895b5b1b462134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427966959bf10331cf663bfd13a1de23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0973d4ca7a3146bc1761a878c1c597136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda01e74bcdf2fa404e95e6c18aa6ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2bcd09291cbd8cf2cb118f412274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11de5491fcc66ff70bd9e57a2bdead139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe05db152812d4a049b4e7dd656679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc0209e8ca59db637804747e1f3897141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62af310a937138e8b734326d4a5aa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce362ee5ca5d4e5981d2bdf2250ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403e845e10ad8a3fc9f9734f39b707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ae19c1a92fdf8f876bdb3fe4ea3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59930aec635c2f6685f83a3384d948e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f3caf104753abad18096ccd80bd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b721044d20ac228f3184eea4e32cc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b3970dc362da76ed82dd7e0517b4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8264a1b7a13fbf3b6b007f400da8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ecf6af3e92dfd73b89f2e5189ef76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147358651c3eea61ac6b27aef720cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b125a7499fbe4d6fb3e042c3fdbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2281dbcecef30a8fee19c500cb59ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd4367fc3b0477348491ea4fc4fc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca174b8457f065140a08e09b78d0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c12ee156307614a1225eb11967cea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b7176f4e61ee35a9e8c967b061fd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9acf529b475623840b313a42d94e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5eb0b75930d92e11e804098f7c56f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d54f3e97fbf6f71fa72dee82d96e4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec498fde7220aebaa5e7bc9973298a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d402ff9348d2db826137e98a186d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aae7b1eb45ade3972d20d46bf4b02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7feb424e319783b0fc9cbb303978165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a99033a8b955a2294718dce97cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0d8eb3640a3c873bcc0c1200b8a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71c2780bab8a69023544b2d8a84d22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f296c6d6299994eb02f4313a1c7da20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee0628640cbf73926e40bc74d9f79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea47822bd80bf5fbcfa0388e2c09d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e5cb37750e2ba8dc3cb859d662842172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05939ffaff293f05ad71699e8591c92f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5956fd92111e9a1dbc5377ef516ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19e9931fb25f0f6f7564fac4a28ee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263fe4da917d7bd575ab038917bf0e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d46b1afaed70b7a16cc5bc80beb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b1483156d830a6edbf1efe37fb05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f948661e68189ed82c982f30efa828179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994456575bbfb8349d213fb96cc459b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31a0192eefcf4355b64213de48cd7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20cace363b8e31a24ca27c24e3a9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7504accfeef221c8ed1f8650a9d02b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ea9ed6931ee5141c0997a388d139184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aed4e0b24d513c46cd97905c77498185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc351fcaa43f44f3de032c54a86d6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec0a0c8ab987c0b08d4e49178e79b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cedae85c3346a1e6b81183cd2ce4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3645f9f5ace110dd3771414bd589b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92be48ecb75b142a9a4474c50a4e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734075432a53114131accd631b0048191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f71fa92fa8445cdd7707f0f9a141b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254963bb8ee28b5c3833be50c741763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3645969b4d0e5e83c171075f483dcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1615878310856cb80b29b88baa73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd5a4cec606b35102530296032621b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54e4678d3d43a65b454f8382e6087197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26215a766903b626b061567f162382a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a4d3ba8ffecd38f9bec1d6043165199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39fae1c658ffef922643b04a17de3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1765705d5f08fd9a4ebe523661af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6679641f92ce594f9c692e757e5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67afbd035ad17aba897862d52f607c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636fe60423a228f1746c89ea0834e97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a326ceddb729f53dec97ba64e2f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ff02bd523208480f287043964569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f533a57892443a80c51ce2c66fa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c8bce7000413f77daf448e240ed0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25d1412edba42fad305f3bcdf7c74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d02f1c26a7fad1e3895bc6c97d9f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cfa94f1d89ac2da263691119b5f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8576c5ab541052ae217ec80b7a1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164968c8c8016234514b2b93561ec64e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407775d6a49cb473de174389cec9ee0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d597fff8dc663e1231d129c26e4ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7c10d659f5a77f3a47b2c94969ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a017aa9a98978a6aa5a216ed599f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6f9eabae2ffc26ed2b9429323068218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf42eb6434dc4b89729eca1e81b26f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933856078616b2f3db25d3d89f7e80b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f555d1f683b04c47d30ef9731cab2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1df1a51c2e613e613926aa7af420222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4ef0a5c4e608f5391a1a92ffd783223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb2d673dc49ef7b44da482003e71fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedace6564ff4edede8468c583bd9c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea9dd1c41c78ca3e352572abf2f78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c08d0b14d072ca2072d666c585dc97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aee2ac8052a2ef6279015e23455c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829e1237c8c917b3c1f2b40bdbecb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191a28fcada6391c36c326a9b0faac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6936622833c9a6109b2d1fd7b84a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af8fa0a31ec41f9526965a3c0bc8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8365a2f3aea1f7c681af2fef8197a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2771ca21aeb938a3cbb5b79bbf33f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323d9d0f3d170f135d3574f3030ac8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13395371d05a7693b4c57ec62ab9ca8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a2bef173471ea14e1e5269304888237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ccd6af50a63047d0bd9a7ec1b683b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83a6f9ba704794a236923311c7c0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b9528e872ae3a07fb802570e877a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aaa17875dce92fdc06e48036e7b62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dc03248e8ad6e33e1fcd76dafa48b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123256412c3d77c4f8b546f0b5cd9bf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37dfec7ed6d43335b5debd3ecd41e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c9bb5f38a27b360db149ba7a14776245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e29bb7af9471299eb7bf181ab0a28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea349435ace4668637abe3c8c78d42e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98cbf3ac5b21307bbc96a558298e52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc6c0a8c094581d934e4d27a58feb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6971700922c827d3c662730a93676d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d78cd2d1d6b16be6879ff2a8b49a22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d681ce72860b85be39d6a0b5529d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef426d665699ee2a1feda8c1fb1b53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e46d8fa3aeb4c8203857d389c5b81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2976a1c0ae75618990c54f135fd2bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f1af6374d11228d04380699a61c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eba98d555f0ad239169265fbfef27d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb603a326836ef9b84ee734fe44d5bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cd60e287944818d51d7afdc1c52ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a6516d96348f34a281ab3d96fa822260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4148a0639b680768b500488b38a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5198d9fbe9d72a118d77e3bb2a3370c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35d0743ddc1f92bd5669e95476215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e6e2140ab99271373d70ccd8c0e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806df0489d9c615ba07186b69eeb3a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ead35deb4528b0dccd5817708b4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec81d56996215417dd46af76692b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56665a7f0656a00751f33a8daa4c0dc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b665540e51cd147d3c10063654bea4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995af00a6fdf73fb1e0425fceec174270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb555fa09f9bdb303e303e0cd89f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1dd265de0600a0c558bc3697e5305272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa460d0de6a381fc43d9a9139b4cea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad98594146d1fea6238f66b7479d0c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec21a0cded964eb634a9f4c47f6339275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772b2ec59ab3ab0c078fc8c7860b19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a07d64a844f9ae38e6cca25bb0c46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae14fef08886fb77a047a81c98fa09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40748b2043fd1a6643bbdc0c88a3393279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe3c099715ab0475ce2356db43d89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663b11a96244313c1ac08143560afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7dc6e8261e1b191c3a04edc88fda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad195e6f8810f429a2a0489e2467ae0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6edcbaa7a8b4c1e5f35e350b777f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003efa7b431a433176a9ba17119723a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363df2693504bd8e16d4e1d27802c65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c13764266fd8f6f997a46727177af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b129cc8606de9a6383b70c163d7be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38291b1d4125694659c5447cd5146a80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474a1346ec05ef8064df62c951e538290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40d1417b39cae7f75c710664507eb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e820d6b80b1d5d73b857e1a7b124d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e286e41b8e9bed5752cb4cda0cc073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e83002cfc9a55ff9d8dde1de23cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db50b648bb8538a08c0893591ca8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88fbb1054d2da328e611d5bb053595296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692cf9099af1682e6f3012c836354b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038db09f2ec9ec465ec818416676b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc370702a77e5b929e108b6630e48fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5db0634743f1d2503210b9a2441c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f46077c0379416d0a995b1fcc018c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bcf3d5b2c32e1d7e3b99016e31324302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86378c6bbff62624061f65d546220303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9721f39f205cdd671971fbd38201411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9126e9e75953cbd8aab9ca3af577305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247e5c4f30ceb157852fb6936c29a52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938521d718d24e3eb5ba46c14c2354b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05be589cff45a2a08120bd29a9c156308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd822b5fc91755082135793403e615309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacb416407bc8e767002b2bca403f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bac27fc67b29f0b5b3fa5bc72405e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e1df2ee01fa789a3ef39984cf85c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7ed6dc5565af3be06cd3699a8892313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e160fe2bb0dfd05240741fde0b180314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560af7da2ceaad31129d72658d07a33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5864291d6c7f235e3847a9001e49107316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd45f21ceec29399e9c6da2eb80acb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790f51c1696e9fa419f3fc24a1d168318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b6fbc841d305215b3c675d834dc9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0868559d239c8b612ebd292293999e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50159d9208c0047807611ee29a716169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c0b98b43514154851c1ee9c9c6f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4178429605dec140e26eed65d498c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0434430043c218b4269eb44e6863ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40af7e6496aa020ff28f3fc470d467325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a21bd3a96b7b27b7ab13aaf5d116e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b46755e335466e3d87d57c2f5992327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab3074fdd38367a145a85c58444e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75339911a3d63b243ec865a8c9ab6190329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aaa2d234d8ad5eef049d5a6c931b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fe635522c239c8c1b2fcc341547c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64a95b943e51779ec30b374ab69478332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755a4adcf0f9ccb72f84b980652da21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505dc1d370690764e6318d9b2474f5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f4f6252a095554a94e55124ea00b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb039fb7316b6833c6fab4628feb7d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679055f5552761da13a75eedeb7c2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eee632f90bef197729f1ae5119ee0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18683d9ca31b39129cd9510192f6c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e88c9c1ec53450a855c7fc3a9554340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe7ef0a6a0b4a2a2e5cd9b8df2f43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc4f5811e4ee3cd26acd6a1f4b0957342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f39eb958450579bc60b0241a12c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db0f9c6f979fde6d4b5b401b1dcf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b62def9641e9453b5bf812fe96506345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edf8f2a595123336e79b3aa3e83240346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575519bca1ea2b553f6c17c82641c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e521c20db14a7891b44290c0e9d11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a198bd507db32687d463f7eebad3c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3afac688cbbb4c1289b09d606f1295350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18378e64656ebe5790f9da5686ffc264351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452384f21f1157621e336eefc8938af7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae521217046fd05be476b6c3fbfd502353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d01eff37acef342f7e5605d3bd1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf46280b1316d665ac47e75fb7b88f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e801c7dcf4f67d10d43f9cec2aa51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb861ee22add2cb064f3815daa7a34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352936f7fa54873dc9d8b7cb0c61a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245167133e1bd4edc467f916702968359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be55eecc87c6194e7211727612bb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ef800af2041c8c244e8b536b4ea5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bfa706a037d209f77fd1a3ac06fdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ad8a0d5be81656eabff06982a3fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cbca5b6591ad22a0f2d19b3a7f37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f53a800a213199da59f9d0a8ab81a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4abf70590544678a52b148672211c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c75131ffed7cc3dbaa1e441a1b899367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8359585b8aada28045fcc62966704f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f4eb43a2a35a0c36f02e49361ffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06949b8c9b3f35a1c9b502ab8d9bb31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47260cf0da4d742a03f410b782bd113c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26fe64e120c1eb697dfd2eb295f409372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e57e4f102cf75f70b60cfc0082d23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7541b5ccae9f1972e4923264a229f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa9853ad07c37d79e5281e2d6e9ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dd04a68e3d32a513d88d13f95b392376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962418bfb4094a8048423e2b89ba0e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f34323dccbaf1abc7ed2f79fc06688378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af588353630097e1a47f66883f04319d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530431ce3013b14aff5b7594ca55334380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231f40dacdc50f975a95dd810d1a02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf552ba8110657cad2daefb04c176d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f485f111816ac2bcc1f782147d1baf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2378a61ac05db876837004fb8731dbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ef354410e9ae3a2cb90fa21dcf00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff108b62f8f756172a856aa77df4215b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a09c6dd4890cf14d846c9a70cd42d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12abdfef3dde42aed17051336a7f4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e0c41ab61b2339bb5f9ebc172a3b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f295a6683222c2c1e3ba89fbdce8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbfa8965ef21b7c90720910e0f68c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd6a3429334752d71056341663d312392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1875398e25e34296cc0e20b90a1b64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd0fdfdcfffa6cdb0996eee01e3bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d232a87406cea07a14c33bedbe4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6fd625cabc8031ee59f92db409629396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1fd0e199d91fa7787a01d86d69fca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb861fddc1a44489a0675c438bc6dbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a35ef0a776dad0c42a7122e50f009399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4780b31494ab3478458e977dc4e65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489151f7b14df52f1f9e59220d1172eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e30b669881b2f705bc7e224611cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e35d1c2d647e6e051d6f0c92acdc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ff07e83953361cb63eb0955f837a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5db1fbae6dc85f8b96d0d2789c0eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979997e32c9607071e1f2309fa8f5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d802a3df15d91d8a44cce2cda782ea8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e18782527f08b0777f7c8e5e33481408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbcb7ff37cdbf4261d524eca36d8bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dd10d5cca4578fe7706cede92b667410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff904189f0ab3ae16b88ca5b67e31be9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1350a062c8498b9e86117b294e403f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455878d2e46e844d783d4f71eaa93e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90cf1c450ec45499b0e6f635357698414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a099658914ab473d02269f3d963c7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b546cb6005735beec9d244cc722262416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e50747f28d019bc76eb41bf6dc19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69688e0c360bb267b521123da168fb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb1ed402a9624c3d74833863cec17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9975667d9bc852558f7747d9d3e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820699252e570f430670be452cde4f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8166bd63d845d70b0e51b6e5ed1c765422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3c0baf95bb7b5d7dd314ee9b416fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5775e746fd19e9abca5c754e59b24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf64a634a477317f58c4e1c02cd428425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737edc49073b5f41937d83d0b8f979ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff0a5c7ed473442fc8d0b99ff333d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bdf567c1c3576d11b6bf50d5800be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b34a31c87c407f84766aba0b8200c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76b8fe985ffadcce6476f88d1dc29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176827105ac652786824ab209bed15e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb485ef1921e9793448afdeaadc3fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09277cf193d855f4e35ed7224b78db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c77ae96a825740e2dfa1fdf7f42d27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9dda11cd18b0e0cc1e1f0c5079525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893e64526e8469173dd7b8058087fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72147660ad7a968d08fe2d9d934e5ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e7c617d0d99b6644763358d707c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02f938b016e672060970f57e06f8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600165d3ffea3cb70bc4fc6478cc87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8087cc84ded9a9e08431c1add6cb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162cbd6f21f34109bdf7ded162cd11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6994d5b9a2b949db39df265583a18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e32d6a0f0e1d2dc3fb67e191cbb20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bdc325b25b711c3a1707654087a2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392d4a7d03e71a9477a1970dfc8f05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a429f773c0de4b67a8a3e2868753f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d3c14cd1326cbfc723e03ebf353c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4fd388289cd4af81105fc3a86c89a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc583db7791ac59b19cfaa344529724c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c91801efa0273a6b431ac3fcbe3c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710375cbe0fda29829fd8c86af9b3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc967367fda431a6a52738983b3fa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62674ff3c2d93a4c5b3ce3eb3a1aebac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603714d411a9c28999b7920a911923a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67725b9039a5504bae59917537a9b16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fafe0330ecf8cc493b5474d8863e13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423489aa803c0a24825dc4235e45c34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4890fb056d6a762e3f2c87d2cb7f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74371594b588e6e6d34255f18e2c41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f80ffa1375109d5d4526902c7bca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567ec3bc50b44d95be3f18c290656d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f102228e5e71828f224a0b507f3604463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eed7b10d210c25b43843565d9b07f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b465d277497c13f2448ef8b7bbf343a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3115a362381dde01b59962e34ee863466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b6f835b0dc8e69533bc70575da42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9609e4a0a0dd3cc25d4b6fb5907738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736917f42053039e7376f524ab3d02e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c6935e6749e77db6f371e3cbba673470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb94c390f74c0d5e65a8fd3ab14c77d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd774af56ce81f6b996757c1f0fc71b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe85f96e5c9a6f5c1d3fa5678c938a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d231e18b7206b834d0d9afc11262b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436803ece4af90d7164ae52f7baf535475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131dbb7602752c9a2544b77fcf3f8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97c00fc2f999bb3bbc46398834129477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7302204df47ac2fa6715e753674760478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d79cfcef1b407828be34bca33e9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f64eca9655b21021d7fedfdf69c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd62294f2c1d8db757bece029d3a7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d094190f108ba883f619468ffb566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa814d439a2db85fca3d0ea7e56e534483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb79b3c1b41fcc17dae59b1fc3ce1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb3c258d7a51283106b80dc3df2ce7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91070cf735ef280f17073b0af1beca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150c034578c6cb6fa6c376e911be9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff0cd9261f78fcc2fc9a46b1f6157488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8671bd63908d3081e23895eef460fff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df9b854840ad01e00933c752d7e35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42ff9957cbb937df35453f5e84e38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea9487ea11bb5b797075c319b2506492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f33b674f95a075e068c04e5fbcda47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1d942113c903f7edffe0d07163663494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7024f56c2bfa2a5b71f8cef21117495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48168784f1f2f8993df23c95f8365df8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3059e3c7fc4217aaa45970cb7c120f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02517604ad6414a0f550fec97788cbdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77874eeed6bab70edff0064c6f85e23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333186248b2f6d0d15a6e57bbfa8877500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6368bd6410a3f0357caf3f7c98fa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc7c8d69351dc85dc1b9f8a75f679c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3278e0984f202a3688902449f32d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb6d2438fd1009c37a5685b4cfb6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282e5d003c14d7821edd45d9e8d2a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a89cb3500e203cfc359529500c032a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680ef3d4ec423561800161758de046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef0f54eefdf8c0822bc244ebf33885508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae09f054f5ff64b5c47b154ce59cc96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d20b9a7cd71e258189dac81ec4ae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c61d2f3678d6899dec3d037449f67e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cbf17003d0c9d26af6ab3affa83bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d562dd196145b0a1ce33f1f2afcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03226c48e6fb1753cf64f3e3d6d92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6575a9decf251edbea890d1a4dc5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8611d230582acb05a266196af4d5512516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffdb17c685ad7db05be1fd7a613101517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539620ed177909140bd7178f8f94804f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93f52057deda93d947b7a46b81817519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731b540e3c6d5662299f716259289c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b7bd40fbcbf85200154772c67480521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b05b4947c56d250528f65d579771b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910291e816d74deda01f93a03a62191523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87497b43a1ecb6b7e349f915a1575524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22b28966ade397a7165f9246447b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b7e4ef6a383b847a95a25021051a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5845754c5f91c28e078c04d94780d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae2a6cbb38f5c3d8401a3256de34a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448e9caa3526a8283d4a6286c926441529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485fbcc2c97de9b108bde4a0a79c3b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b9a0c77e92052636896a8ab54ee1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955311f81c871ceb3955bbf160bf3e15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41569ca7a5525a993901b7513ebd9b83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b8be7f6ca14b821c1dfc661a4803534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d4e58ae0a70b84236db12c91c112535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ca33c78e4379f033b9fe57a8f625536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2c96568e4ebd4926740346169fa16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7669c2da1e5dbdcf40e51a415c98ea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ced3aaafc96bb2e7d41589b3c7c2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575024b269bdf9fe397696d543a9097540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764cd0e84970c4e58b9958a12e3aa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74242ec25aa2fd1c4b8b44553dc97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9416479b1136b26333e5c8f48707a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902806622b2d99b02dadbf77b625ea37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31386449b09acb5e7e7a7b662adeeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aff13e2b8a840cff459e0a3c09ddd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8fc749348f63e8e9064ad8c1b6b5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c286a153c48a8cef3264b46f4efcae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab79af83e7c994184615a3e005976549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf59392fe4ccc2de9c8573874f140550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab01afa6d1352e87e7ddf47c60b409551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e7bd950c743fec1e073950bd594e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787838a4f41d2fe7a52bebb1b1daa223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed4a33cb768f32da9b924ee27a2a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf820908502dd297c2513427b2c337555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c07293b9d3f0cf7cbf1e650a8983556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8f48299962e6481c2fba050bbda43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245af71cd04b1f99d94977291b289a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eeed810c80eb8a3bb889caa604885559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe74ed3cf67d943d2d71c6e3f64fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf13e90f7b8890e6da74f34c25a790d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795275d9fff49246a768d691a9ded8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb521bcd73c0efb3189e4d83f15f2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972644304c265a67a1cf63eb4bf8067564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b2e19e7e47e8dd0fda1b14027305565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b64d5eecdce79e3faebf1cb909d72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a610ed0efcab59577a69337e6d5c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45d6ace673f95cc473417b4fa56b36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df3a234ec8356b79d3615454e69a3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30037130b5f51496b0884d4a201d695f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62eaf43ce8bfc39cf09fe83c553a3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388406d33715a05e960233145b971bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a52db7d1a78a8dffacc5f9de3d9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe48ce755b9d33907e55b8e5a6dae1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437f54a5e815fe278626daf3cd2d11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726ceb8b0fbeab4bafe933e95609927576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f1e8419e3d224e2e35d05702ee69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c05d9aa34a9f516261caed8e499a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064ddf5f6299b41acb39b4fc0dc829579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015a86fb9549860e3e0c6decee4433580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a60449854c5dc53e036a7417cb7c45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e1bef80371a2c694898262477ff8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440410a3c5c8b1ddc93d54e6a699327583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f82caa1e6aece80b2302b2db6e8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631488bf8ce92d936fc5b0d7480007c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ee559da1de4d0c4e07fbe4a16065586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8964bf65c07de0972ae4a09a1920e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e32d619e41c4d8cafdf072e0ff309e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3a6c5490295af6af7e47f70f44ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e645f12a69f97846a0d202328a7d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1982bc70ee007f54867a1bcd86a8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e88bc56a11be4a9f92702968d5def592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984b50e702e7f4deb85bdf2e317619593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f56c83658c08c95894f6507c47de1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f650d1cf3095d05d4999b30a4aca5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634d4258bac0fc65d606947fc6c9b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5b4fcbdef7388ab4cfcf94301f38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27170b021480676df2cfca3641b50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ea17d3707c317117f2939a0df7ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e8c8142ba39e701beb142f50202a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8b95874af94d7feb78f3b318a50ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f7c5c3c151f10aab11df6b59c6e95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a852f34cf140580005241b21c7bf83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd5bf1ddcaed11fa11db314fe1f14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95453f9123d638905cf06364335ecf55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0137aec21969aba8858ba7317fd087606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3808f7dceda8eaa99b89cb34cf158b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3108106f359b3cb64d478908de64a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a55505b5adf08c68920cb9c7fea73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b944e76a5750b9a63796f6fccf0d97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da801e9cd185db65b8e3b827f22c87c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6737e7969d4831c336a5b0ace39bf2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3b318a61a50c09de6fd067e956798613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034b9f4e052282d5e48857a25dfdf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65480e785c1b803b675fa5b1c0eec3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c80b9b9971e26483e7267f75c1b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6e9e6bbcdb0e65892ae1f1ad821d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dc4d438318c3ae4d7fbf6fe56cd28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e1d830468d2a51f306eae64e9328619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca45cfe8cd2d1f2da7c41b11f7887620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0331fa2c1bdf885ff3a1848abe1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44915b3d31a0b5ebc3905e2789d3cac0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e84dce7f85c89b628b9762c5029c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee2de44121a880c2b7aae8060bf50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04085de04a8ead54c6ba939998151db1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df309ef7bc31b480c11e5e264febcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff603cf1a7cadf13bb1732f2d2593eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63966b2b5a36562dd21c0d45c5baae4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7d63306587572576d12bebfa37bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d155f8f0e3ef2990536af5005ae47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b684bda0b5b711cd9fe398cb7118f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc129a738b3b1031c260190b0496e184632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89ba98e36ec8653b10742e0dd9e892633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd0200fac915a6feff2206aea8f924634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c929f366f2f0e7181ff6862fffe92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136d8d4f5a6e68a8c4bb36b4f0f988d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9acafc4b328929806a82fa151aa3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e79b47a94aa0bf5e368d92d9e582638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994543d19caecee178624ad9494bae6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d8f4960043100fed06975748d16d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2eadb8f17148ae51b0196eacf3919641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400ab8f464fa3fb5c516322359a4ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a969da45c8dd1a5e8c6487611cd0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b937f919f69be623be7588403d92c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d817e422b7bbee46c5ad180c4889501645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca4fdb8bdea642423337b43b5dc37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6d594b89ce36c21a043974e2ae76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953384a9e5e5452de6cb022d13520e09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9138ef588d56932d2bf34bcc67764649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d43c0345e86a9f0b758d7371a7e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054ce0b3a999ab389f4927e1e921639651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a508c5d20212a4cc624009a182764652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b2244337f87a135a366ef7d88e3fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dbbd13a5852e9f1ee63060854f192654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07156484e9f5aa7764be91bfe5006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd6b112aeacb4aa4fe635de3bb4ba1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449cc2c8e68c830e62a2c3b958c3ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a06e27c22eeb6328b06f65bdcbcea2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500439eb868a11c9409f6c08ac2a5470659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f83bcf1f30358f9fc800c7cd24db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac089ec8bc80f2ea5617423ed805c82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79e705926ba37f1a62a7ff6cecd0b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bb4a8ef762052d472fbd6b87449ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d6eb15afd2822f664e8a08f9381e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fb6034a56806b376b996b67731ee5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0955172150c586eb3e9ff9d9a6bc8dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da53dc6f1cab1aa09a55530b2af66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f22913b48a82cec352f9ff383d37d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a59b5069366d7b44e968e5fa4900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808668b421882dfa7e5f9a40d9ec067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf524c38733bc32ddd6451862ae3069671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6bb682e940f4f90bf1586348c2434672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d40fe55099e361d543800faf10d1d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ea9ff519df2157c522d9d3986696674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568531ec361df2283183d79b3ec4ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6a1a7118de412737e3efb02245ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc72cd379854af0939cc64744a8099677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672839fd4d481076522f5209c9b662678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d320319651c8d571d09863c221a747c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b731af35f1185a228ba6d00f028a938680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c6bf9fa556164f4edf4c8223fd7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9974340d5677f2e08f30bf626d11e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704d29e7c6483845e4a7037e09d8f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c815d3e190adf54debc52a883614684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81fc685095815d319886592c891ac9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba434803ada15ead0f01917fdc124686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8b31ff9b4c261cc30a4c3c74a148f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0b9997cf18fd76afb2e961fe53af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8a2c2496826c07387e010bb17b960689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e6667f66973b609bc5047942a832690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f2f0a6e2c9b3fe54a7dba4223b7af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f5e94e70f67e1f112583bfc2a773a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5cc986190f3c49bf18d08b93faf63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467fa4148c75a0d646d6e6fd576ddca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd75d7b9243fa5d152dfa5d03c197695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef50b2fd819b265f59db9c55bfe768696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fda6517a29cbf5d9be661d861921e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcd276c3c571b692c05ee8b3e4d60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeefc239fb91915697c2257a174f7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f0d5614625a813479c93dc7fdc620700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f6bcaf5f845fd4ac76fd15ce480fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb39628ef8d12fcdccc4c10f43ec0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458b1db314471a5367fce445e341137703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e62b9988bb8cb05fd8fae375568d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ee407831d147816a34ecabc25512d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc2b5a95c30168d3495b1112e868db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6726a54d1d3871b8a4fa073ac64e965707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c1b529bcd834255f0b1eacac5e81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d92ae2fdda6deba665b08480ab4da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f43b7ab2901224203cdf0f462ac2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c893d21df31f3c8f7ad22be40dd1cf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a060d901fcedceac6c14801b52fc38b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca16d0ed855919931bcf4d441c31a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c2ebeba7148a8fdaf18d0da1a50e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519359cdccf3909ab026e879608b6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2bf3da1804960ea18931bce000415716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919041386fec6351cdeb029dcb3dcc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c866ca515dfa2fe8754f50fac123718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93052d7ef9876eb18ea6ef2174f44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600a1ac1a9e3cd14bdcf58dea1508aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3589beb46b689d9c9e75495c98aadd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776ab8f308e160a1035751d8604938722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd3ea4f9ab38d0d481f39acabf0c84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3767c7fc333c960280cbc61b877ae0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552836889715c5f3379d87e79c5de4da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acdbeebe2c80fa318c5c5c64a7561f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee62ace4597726846972d79b314a1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9b7286196bf2b8cf9bc44fee36870728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c9a29a38cac9022d2e565de8b37eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133c1523b7fa9dc9869355a6e88893730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdbf49478e0362d66122307357f1f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d17a068e043f6cce4063c67e4aa68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badd008e6c803622f221cab2b4471c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296394d93d9d58b7630419cdc28e41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f61acac13bdde21a3e8a4874599b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de29064c3ad500f65818e7a692e9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d81f1d87fd0e44b4c0fb08a8417d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c24511fde7ea5145b981c75c8c5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5341986cabd0db10d7b2d6b715c332739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b859085c39e0b8536e1ccac679ed8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c4ff525214ade3349e06e74818eff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f063e638709a3a693c6301dfad244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356c3d7f59e826a3945cb19a64f4f99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed84f89e605ca2268bc89b0fd5d294744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef58a7a4de5195a50cd75ca6c2aae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36142522c7aaa90601286be063769e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef54371b3b8204c5fefb6613b4edf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a245598d96f02559986db781f28c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693677a308d97ad9b610df99f38ad49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c92c14774d14b192151633a457ba8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2ba9248b710cf2e541d35b8150525751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c774350937d4426268755bfa4441f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6da8f13646cce1be7b2e3ca9b061753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b79f2bb75c5e64754f0c50deb633754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49308672047c84e1678a39fafd9a645755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0089cf20e704684c03c5e544c9e83ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe0e10d322e572c749230264e37fff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba02f908923ed726bb998e95e173952758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df263df9d2303976a9e15893474f619759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>