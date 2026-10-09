--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5214b9a0072de0fb57e274c20fdbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c523e1745d90d1410005265ed57492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73d08fa8c69771be1309c129106b073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345b581b79ce6363f4006aa66152734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558ed5b4f9a4b12984a41af14598d925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53938760137390e0f865e67d046486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2e3374c9f0d3a31c300e984052257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab537b443ce42f9906c7a8184cb1aa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00699d78db0397fcc0c5fefa4062c6419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d53ffb39a3e779985e3d54d05f44510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c22410c94d647af996727907acb6d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbe3373bc5395d2785ec51471e20012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea23b9ea2e21a203270eff2a32d6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba70787957ad6fdab2bfa74220b3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080ae07d56e44d3680a5f2e03cfc4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62364470aae9b36605c65ac0b293c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae87fb37360d9b836b26e4d796b34a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11059741aa0e5933954673f83d68018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafef4f626f37208de2d8f260f8856919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247541f5e55a7c982339edf6ffbd724620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc34d25936fb08454da233a54b6f2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4abfad1ede08bca25afcc15a2a149022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdd20f353e5b5b8d2beaf4194b672523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9cb2749da119a4113f043abee28d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c222d1cae44d5d02f4b12feec0fec5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f689a1f308b49fe5e74a86fc1928026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8b383cc62563f75be8c6395a1ed8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969dd40104839376908d7676701bfc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd26b1087d76b76e0ddd8542dcad129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13845b08b12a57de59b135725a5310230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f922aec4cf09fe28ab3e1141b80931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc2ce0bcb446677d5da647ece1265032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edf8a30902a4ec6c5eb391e7b46ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c00511ca815adb5e381b98fc985d1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2d11e8cc48771d227435bd02318935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081551477af4d17eaac6ea5dda0a6f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37c26355081ec8c395092457e4e6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c95256a17c996337f0cc90e01dd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e014ea26c31bae47e1f52818a4b696b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7edacc407754d95f8acca891ffe140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d728019b5d4269f4d6e6143d665093d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca176764936f9a3c16412db3a3b4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ab1c3435ece111ef34a6a70e8a9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073600196cba002cff7ae76363cc1c3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f13d4b55b3862610ef1cfec91ea44445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed7cf46dd2980f117fe2701fa5a6da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e7140a305a8361a7201a71c21641b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dc89c9bd878b3fbe326180d468e8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644cffe9ed38799e48c9befa4a6adfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b85a1237ac805aae0bd64d82cc6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9e2b5d2d7e6e3c8dcb5a2009c11c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b242ddbd858525649b9614c763f3a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aefbfb95a55aa1675a4e9edbeb05f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab66930853d86c135024842d5d391854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ab76e6ade18626c5e3396c3cf4dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e26ef423d1524acb81da647e558ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47a555e28b3bb9de1a8ce99a95db257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f36f064c8e36a75b6f87432d78a7c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92ce3646cbdbf41ea4ddeb0b24c0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72abe442568b2f1aa138254f051e10160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4d78be544c49147803aeb8439c4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019771a00150b08b611453e57d62b62c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb588047411f13f61cdb0641d9876f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b0c2f2ed9c024d5a2b207a3ea74864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca14d1ee733d0285c0dd015fe3e9d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554070ead8e04d236aea491a906bb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976df9447dfad2aad4fb5df5d55665b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a506355370bfd5cdf543fa37d41968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca29d54802f44d5289fa2ecf0e021569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204457e31da68dff798d6274a441ae5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737a13ca031aa07d23e2de70f5f9d4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6c73c4bee8dc5263dc8cc37b0a42972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da0f459e483a11398a0508249be8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cda6478534ac025c171d0fb657ca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eda7e99b7639c4865b4a327a93c0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13046aec9fecb490bbd441d251b9e1dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cb160bd3bbffdf110842f13506c3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8eff203a25d3d33a0b33c843d6cee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12e8fd181f0b52616a9f8acc1865079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e05838a3f38f42bad32c9ab7a7d7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26881b57615bae3dd6c89e54e70cf39781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc7d0ee0ff831750b34d5b30db771a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c32abfd605819562ed624efb25c9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf283d90064fb129b792ce16b3db9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96de20ba8da59f7d98b33a60df0f92385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765acf319c7fb5c65e4347254d5354c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc7f94d9ffddea3dee5a7aaa642ff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be015291d4f62aee6e62f4a173e56c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec700fe386469ff335e95ffbcb852289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c9511ae427aa3f800b6dde15cef8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda46de07f3f21fecbf8faaf5f57b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5405d3cebc15769024a60b1a11d28f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150d63b62797b3febbeecc6d81114193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef37e5c44af60d3d00de58524e83fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17a7df007e3c97a1729aa8d87eeaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53de28fde8bf2b52ae1a67abccdf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcde70d377c4ce89fe08dd759c0d5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212587d46c31b2f9dc559d9852c051a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d127c2d934dbb6c5c3d1aee6e94ffc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333bf0d3411002317f71fc4fb36331b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d7d10d280bde3614a2ada3af7194101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cde47104bf2c1232c5cf9f6366c35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48993447994717f612633faf4a07b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa82c0e27d11f4fd9d07f95e262dad3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b9b3921863073d1ccb0d7c569e542105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0289a36bb6a61c2ac5c95bca967d32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c8cc4185d13ef50f392ec29b548b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a97e0a5920d8e8a2d3a3ab7cd896a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118375942e8448fb8e71a590c1d501c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17779305117309e5b3af8127ee874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82d841d85b8d4db8b0b0b43343e32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6334ee856dfd360d6fca15f0e8db88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325b1e1f13b1386084369c46fdae7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45480fe18d85107365eba3fa9c41e540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b25255d13bdf35146de762f393243115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558da400ca50c2bd2a6e738178424dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557419ddee9038b01cd886a283d32a67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a934b61cb08eb4a86ef09d30402a708118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44e75a09eafa736b43d1c04439c90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebbfcd629fcee3bc8a4ad634fd231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662ddcbfdbf89cb15f4e45c1480efe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522445e713ffc08fbbe4bdaad3ea502e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e37a37038042a7b0983ff928000cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c839a8c7ec85db49896c2a2327620124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2c1bde893e7ae966388d62bc86d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215699b31df70522de08011a88cc32d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8980b14358b0e929d6a28f013f5ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476e42c3214da7b082306470cf79bb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b158227095f49d7f01553b26958f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445bbd67fa865f2255bc45ebd0b567130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeaf9564736adcc45e0e840bd0cbf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa13d46861a539d46429e447f28ecb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc6205f24c50f30cc82f4807ed6a2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04b4afa4c1a6507bc4396123808c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247437061d5f65bc924e0c087b5febfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9d5f6825e2c680a8661342f712d12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497bce5e83519e01fc0e7fd99aec2f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc56b187bf3bd7ee67f6125a681bc28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c9736d2381f92e298bbe29e39476d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f51d7b72d8eaccb1b2abc1834cdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e00c0affd86e51f293eca0421351141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2339390c80452ecad76c8a240de72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865f8c27c8e9f4c42db5cc2d849efb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c59b7b5391426441a9383df39bd4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78c3649880fca4f80b963fcc782ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ff8818cf19b2afa445091e717c40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18acdd0f68bacb18c69f8c0b960ef0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c334cdc610f2a2d0c92d67484ce4f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61706b86fbc00f8c3a4b50a3ddc8bcff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7736676c4b2b85f14b4906ec916e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e678e0ecb4b70db43b94909f9a2175151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95db99d41cb8c090efe7c868465c0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6cfd884ee32ecd446f6d8984a30f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353eb52042cb2f627687bc1b8c626cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72bc000ec3f24c1b0113e1c8dd8d2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6e81de49b2fe265cd94537cb5bde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da1ff9c494accd42bb0b7c4d675c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2688c2b803db38a08dfc9a644fb015158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a861c05f299c6ea790c2b639700c88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1052120b5f9ff675cb1956e18807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af41d8a218e7b9547433ff274626a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdfa2e0bd21fa1e3cb89457b6abb3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61182f816aeb769d568b2f926eb216163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96239f1f3a1968dac904d7f96fb53e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e58ea0903f858b8c4c9a823cee08a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47536b920c9c150d05a45e6ec05c270166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6155e773adca6349656c0bf8371de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d93acfb932efba75abf6d9880d77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2615957edb53b549aae80791d0b579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c4517fe7a61c0fb9f4625b6d27c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade13cb0d2e18ae200f67e378ce6dfee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7cac665b5e2dc078f00635efbaf00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a554764df6d708b8decbc2d50d4fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cef70318abe906e385e16151e1546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256359b7c55f7458516d81c86cb9bbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd96f690fdc7c010d7f13b7a2a1709176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586bbfbdffa24dd80ab4aeba56532fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b176186de3b46b8736363fc8036b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4227a3dd81e9ad9543f6ba0c7adfab8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908cb671a313373b83306d8e1aaef4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0190fb0e0acbb2c699918485d32f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed647aafdf087aab2b40aa8186219a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ec06864babee2f4d4885a16ffc1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0aab26ee02a06702ee85fdd773840184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5460f7849c71aa998cfdf7e259a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95691a8bcb7f2f8f05070b7d35df65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7049f127ed96c56561fc9145180933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2073887a72a1b59e9245175fe3346188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b5e60271c48a92ba769bb7a6c267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e83fcd5bd77abfb33ba68f1403de0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b16a9799d7bf65f69a74d4604ad12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464180abac25ef80b5062bc19c002d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2a5e7dcadf0ac3ee17a7156216d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c64f63b7f61cb3e65c2af8ccb709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62946ab6a9dfa5731c16571e5b546a6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc64a7abc67bceb15315c0acd20da3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485938f00facf636b2cc8bdea2c6cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110e328f31385d26b479e052946d63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8329051a9a4e86a71cca2094f5802199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5f1a34865ef80cf0d62baf1b4bf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab1d4f7c6472af26080ee94b836e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8b5b8833748a0050cb0544b7a39e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c0af059ea66b09a3264e667d2fec9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe6a3b8bfa7dcbf484ab70799d9cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0330c1003598e74d578fa2504a73fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24adfdbd9ed7459bbc165dfdd37620206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18d36926cde55e6df687e1e12cc07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626ed1ec69e409dc04ce20d94ff1cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859acd83a9c73b8f9ec7bb81940c4ae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae50ed456c10513d9df22e9189cecab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb952db55fb2cad9d6a75a74f04c7789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb83f7d3ba73283b9ce66cac36eae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b9e9bf865bae2691ea1395bd8174213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1a433ae5ca443d2f87d38b39a879214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f526967df0d25893dbeec5a90ccaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239de4d9bf9912765a2394c9430592c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780a7f8895a2fe896760e0b37b9465217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276a549ea36cf7581804e3bec2e963218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd908860e30642f22738335f17cf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789cd0925d8ebd3ad6133f493395ada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f0b1fb04a3c3d811accfebedc4a3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c30ea50346e44dc85b97ab9c8030a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e220f5c2173bb0dc410c567acd35a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed94bd0023d0f2826cb4e58df039f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700909e87304af8568acb07b90fcea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b617da4d4a8b0637a442a4367ee74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d00ce1421e2cf5b641913a5aa5b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d7b8a39fe9cd9a3725280c127989228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c14920f0fa79d45a3e9f24fb26da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163fe54c4002f98a07f7e1981dee52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fc97bcf2789f1ab5e22481cf4c1ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd5a03ce61ead9fd6259b907c83f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda778051cdbc4cbb0693543b19b76b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716792ee85a3648d6d4435af2912f29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd879efd5123adef44301b43d96f79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a38f5427df691960effca5a47363e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfca6e9e0693a2ddac6eae053ac0e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675621470cb2d0a21ac2cc14907a499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a922fec30204d30620cac7f9087bd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3e38b7d0c03393f9ffdf0372c8e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c76b724af81c62d2105f811296ad5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92770f959e12c3e214b589f7a4820242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0794c16dbf9f2ba3ba8b2a0b8dbbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4f9e4a7070cb0eceef0348a196f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872874dff7542a7d4d0dcc5b5d98179245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d54a823eacdbeb9ba789f658d1f40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd33c1898e3a112458e796e95fde1ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c10fd53fdb0fb7e3ec64d6e46588248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f56b1e884ebac30b02faf7085376f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be61c985dcfbba3a6409b5ec4c0c437250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ce71565f0fe90d60f319fcc759d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d15179d49503168922ee002355db93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93df7d7d9bc390f25cd66ef9b65a50a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3fa885eefb805e116947a6c783db0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b333eeaf1614bc1759d2b8ea24c071255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea4085e1a657dcb0eb08e913944f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13047a64d98844f51aaf23f2a54276a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2387a16724bcfbe024eb5f4a36d9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f78dfbf772f9b08e1c014083ead83c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d95d46027325cd60945be3605c48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60881b0d89e2776588e9168f946c301261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ff5a24d11a4921c9cd6e61a388e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d1cf33556eaa1b4ad649ef17e5dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79e7d7e26fb92ebe50c9ac85a3ef1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc956207bed4b72b5d6b15ea9b72d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3099f730d132935fcfc1a3b3025d9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86112b90e1773657706702250f5d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d026b9daae69135c5a518d90526d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f2ba18dcbedaefda1bb0c8ce856d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69e18cb3e2f333b6d158522a5b367270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d7bf2b6cad5385819573fc7f5a59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0df133fb4d0eb11c9bf5b09d2fac0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721028cc3dfd744147504b1fab7dd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6779c095fd58313fb1f8418963b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832db2fc25eeae8c2ce4b27d30424b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d33ccdcadae3c0da02e94717b421d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd5eb4033bb82216a88c80ee2d76c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d309f5e3c2ff96f79f99434a7f69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be06f0bdf34861d8065dc8c985ac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266a86b12e576e09934a262542163d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c00970585ede9585072d21c2b859d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7eb3e3508ee5e4a8a85ee506964d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2fa4cb52bed2e49315174a4a610c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba06a05c604420d60eef2d091194c12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7583dbfcbf0b76af1159547bc9c8d92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd248dba16f37d00012f0334a9690332286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2a1e51f84ecd849ef50c689f5ecd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ee870d70ea72a8054ac932bcecbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b141c172c519d3751d48c4ea95b65e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa655d200a04d763bc53c8104c51d42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805c4589eb1064063da66534e705ad4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b6bcb249028e1fc7caaeed3f35226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bee22e3dad1438dbc6e45ade98ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aac52661d245cc47831e0302ef2732294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e97eb48181f4b7e66cb444d329ded0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ae4e7a7a6e309eeb6dd22e9c7dbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d01346918de6b583599df2dbcac8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6b8f76b518654a438d056ffccd593298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6510462e2bc68682568018384c7aaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9bd3c59682e6ad2a16a4dfb8e0238300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b25a2e0c33821cd88c8dd5c8278e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91073e2bb2ef2c7ec3ade8cd8e169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda18422e44a3c487f1c8f0cde0d30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcd819192e8c13ddfeb6301ff9e27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119928917f870320b6747752abf5aa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e873a772f2e9f9ad64c466eedb24c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb8af52ba363e4fa114016f8e65dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de62e63d8c19ca0f18833117358293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79151aa70dd57b5a7496765b7f95fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac6e968a877d8450ce8c2dee0a8e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e010970353404008d5ae35851f2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9ed6dffaf7bf663945ad7f911b3b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92cb8713123481e027010e57127ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0cef6b2ea1769d673ace81da03c12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14965c2f1c3789ee530c8749676fa731315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5864a2964f2f8056f9b7ab35f1b33f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18046f4478297655829f4ce12dc2cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a083bd5388f4deebfb7f5b84dadf6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ff2fd9e3ecb54d5500e4f4b0dfd16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971098d0b0b3806dd973508f366960320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b9052abc29ff630dfccb92d3406c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e9bedf74d60edaddfb9bf22b73e08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce12798a8f56e9e9dff19d2dac22c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6830c3cf8322a91f9222d33284862f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54488de7fd8560f15e89e12285c4077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4cd0628440918f8a6a75416197851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11126d6fd51a383c79f6f9f9e2d8c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3873a8e6dee1eeefd8979b43f4b17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac1efe45d38cf6cf59b47e500522d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a5195fcc2261e439b8edfc44097b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ccbf36c8e57d5ef257d6ef2fbb92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a30997fa54a3b6831b4d91881086332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f3098efe7440b0c922aa2c2ada7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af97e138cc6d4433998dc25f168bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49886241f7b97c45fc50b98e5d625bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5663a1171d8570fa73cef383c8a0e04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a5c266d6827cc072a540d1f85cec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255818543708e3f0629a7785d2ea49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff00a385bfcb0d71ef23bf8dbca11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d959a0823569ff35e314ad76ce510340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcfd62e1877bb1eb656dee8d5a1252341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba370305c58d31ba54d8cfa109f0838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e61b6317446da7719a71a9f11ce191343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6b26aa6536e77cb1f735a4ae735a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1621535f5ef415c8613cc017331c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397c474ecf83edad69cd9c0748941c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046614bc86477228dc4273333725f957347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bfee47f3713b6b784ed3140828d17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775d0ca75f871e8fd3abde2bc9275d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d2e5fa3476f98c2e60ff5aef4a49f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872cd8d9b95e5d8a9fd5b602157da6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af4dc85164f1425f504b0db48e2e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c73c4e2f01f315b954eed6d3d3990353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45cf63f0d5a0f0be2d477ab7c59cda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91bc80c58138f1db70c0af05eae33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3cb04b0329345d0c1982c77348145356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6bf13a8c189fe0915a33fb02a9ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aee2490962cdaa37eb7e09228163f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a25be662c93570d03580fd9fed671a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd007c0c901a7f6064c65ef8bbbd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9581a6576d32c4c1243a26c023ed9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfbbdf3e2f43a614038b4b56693c92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3005184d4b418e7083994afcb517f6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81f2e36353d43376eeb55e509a671364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c761ec89227af7dadf0941e07423e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906433aa3ce3b9b906f81eed395083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bded0885d35a7d11d85d0811e6fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e2ed03d40c0e44fde62cfbbb926c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7f1d689bb908a0f1f486b951fe9cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec7547818ec0c7b5fc825c3c6c628370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7315cd0766f9ac37e66013092ab57d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce63b6b399ce50d8554dc14f9fac1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3edc2122099f98374aef1a57d90f6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b0dfe0c4d05c643697d71c3e5dd03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee54fc72c72d12c050eff55fa60863375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c6f3bd4c598a3122c5e6ae4489c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd8e91e849f980c1fef8b729e9dda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b163a72f64043cabd3d0c7194b1a5fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33359536605d02a64b01fcd4f60b9ede379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69619efe87b55c5a318d5a4a688dd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e82748b4245e520f8e2b86f434e24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1fb820bc1652a00d4e0287892fd96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df656074b7e7986a60cc9b011a67b8f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864dc73d8c0e6c5948dfd77adce694384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb853c8336a6ac067943c7490b769385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7aa255a7d8e32534f78c7bbc9e884386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e58ffbd82366d32f8125073289916387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ffc413815e1ae425b4c3e6a478a44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45335ff4f2faee015a4bfedc3a66bfc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc36afb4cba0fccb992b4d88f0e1e2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65a47d7b8cb044a9bced9af82cf0e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447464c963bc9a7ded5079606fe0e3ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494538ee77eb4cb93041d074f230a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b86112e529ee9d1dafa16149505f55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d64381756ac51da2d579c123973b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258abf18e9043887b09a6612dce9dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5496a5377f2f0b033ddfd0581e6701a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e9cf5e8ae1b791879721a6917d7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad04953c3d30e4f99b87c1d52719c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d463829d85c0e981dea7051ec823f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68d205360f1a37011cd391929e1ad5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767b3661e36e60d5b6f4937dfbc199a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ede16fa8fa1455331fe75ed67d3a53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397a0f8bf622b98b039360b4fb6d6c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d837934cde328f1b4ce4b8f3b4598405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7425868360676bd5efde3231188b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ab495c5c4042824cca2c5bd26d9c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd792d78c5129bb3657d066aad0754eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23db557317c7b87c625a1c1cd9620409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2eb83d564005c615957607ba10a1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f718ed769a3e22f6b681fb1c1cad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d25eb30fcce19ec22b727674583e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ede739dbae7ce25a34b0e173631c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8e0191d7a0a6cb8d9ab8d27a5cb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e95261609d6ff7d1b91eee4d7397415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5d94f6fcef6a09db79534a28830b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c6de1e78ba704ded5e34d42b2960c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45471f0c54987c85fff03508d64d709418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdcb842477f244596fbc28eb0a00ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56f016e14918d3c0797e068f8c0139420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87451bb1288d21febff8356ae114f98f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125f3a9639233f2a6c01fd73185a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fdcf7636f715aca002ef2ec2774db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3faf0fcbe0a8664fe56da230dff2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c0f4a8eccb29eb6916637d5c34976425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002ad9fda8ddf2339fb9950c3873bbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21a144d3586466a1d414ed2ba86fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a32e890ed75e69e5d09f4e6160fcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287483ce3a1271a37f619315531e2fc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db816483033be9f94b21665179a3fda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f28991cbf4bcb916dbadf1efbbb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c407533a5af706710ca4fb4d8ca6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8279f673d3baaaa1acce19e42aba6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ada62a7e63acb19f0c8bfb367061a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b5dc6d3904cd50df6b1d739feb4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dce7919fd90b74985581d92cde709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7b02a6a78d0339eb1810d55ec057437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e564ac5c2bec4c10451d360e5e504438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af42893cd31138b2abc2cf4257bac9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119145d4f20044a783ac4b6c65ca8bfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afda2a4ea16658ce1e89741bdcd76e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf49f8e922bfbb98dc5292b69be015442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b5812dd1a6b005e0d8d5761ce191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9725512e06bd86553eda8ac072dd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03207544a237e77f80afaec971fc618d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6cb76a84c81c7ab15c9105eef5e93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867d4b6a51bd99c34bc1396af3690d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4479e9e8a3157147350590813080b32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb3e058404b4d2d682fc94ff230edd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aef6abfade08d5f466398d2770827450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cf6cd0bf67364d65871fe38ddd5b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfcc4cdd1c9c7b425eba75058ddbf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bd04b9349de96187461cae23c4a21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b307ae23aedd68f80bbec478daf43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef320eb4525784830a3365449eac81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6dc59734c24e922bd51d74862bbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac23929143b8485d17120e46239d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc12b23a5e456e2f97808adbe09e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d27fe1d1435d8915de82c4601f585459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb96a4ea70ddb6ac465b5be09264fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0424307d3f46c46d9ac585da1ccda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb4894ee056a25e3f6ce3915b7cda4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0360eb279ed0d1c9f52c8c6dba5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b386a32c76dca6946057d967074da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a23256286bd4da203d0bc679d2427465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d8cd1377576f813517700b791827466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3645f9688e2d976f80e882e0810eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49d240011aacd2675baa7d22427820468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f238781d638b314b3528d0a2e103469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d124621c057962a29ed63fcb194f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82712a134461030c1115a990c9a069471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c466c2165b2c463fe687694c79ed8e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64903f4f29159e93cfd2c48a01475768473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815c08fedd40659587f21c85e019b77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4de66bc2814f0ea5d9004551b5ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94203cb18eeb1e2db4b6a25299e2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbee8efcadab78db2f089cb58fa273e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ed1044acc75499313f259b73a8a73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d971848f8b2a3bce5f51106cda2e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814854c5666a1ed9fa7951d73512d2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d42928f7a5f3c17ac14c49d15c4d40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e01e8a05a5595e95e028eedb4b73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd0cfe874f0788a8ef5a040744f1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6bfa429556954579fc79e7c379f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfcd1a3f0862234efe5abd1911dc4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ba29affe2b1e67d4cf5d46253b0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60d1fed8b8025aeddb1495b4792ea7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2481902daffeff56fd3897c27cabb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4fa8f5e352e5602e9dd16696184f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817a1be36b7e33e1f89d05f81250b33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b77ff6b8100c0831f8465e2d70f4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b4c59ebbf581dc6bdc6fb90d2c81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3553e76a98839e8ffa12cf13b672ae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776cd91c7c9cae2196850aaf4114821494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ac245c477b7da49cd547f08c37de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45209655d735a73b72f2ba7e1d286a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65526ca041af8b10f6713b66174ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c268c57f8796ac17606330905f906498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfad364f6b2adfd48accb15aeddd31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f860aace2fec995ea3e9ee8f2cb632500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d90ba1490998c3eef69b36a902ff2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b0536278b047e9374dea452243e9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962853622f1c0cc9ae2385d268e94bec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65018e8a75e7ef61be4503e9e2d53ead504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e0ae68ef27a9d2a2ef0644f9ba51a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1875440912de4b3afcd09a7c355cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0bea4dda35f776679566cbaf9531e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeeae8b1b110df24dc3e7d3c66a3b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8c1f40a487492660f0d12b41400a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629c2061c457dc5315119b7c7aa636b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd41cc615bf3d8e9cb3b7fca5f621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f5e11c67e931fa129438dc41ce5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba3cba8232c4bb08fbd679817b1308513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4faba9e6cf5ea66b0e9c9e31d6ee57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce60287227a420a23a0fd562fef894515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e60c29fdb8a8c11357f2a85fa3c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae423228c4ba3efaac5be767c5a5d40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79e813d8f5c7f75773fa716f258802518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ede9ba3d2a461986290dda4566b08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d4cfbff143c7ca52765c723b1414f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04101874586a8765548f33bab76ed8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e73dd7695bcce594d68313683dd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b2bcd4cf92a36405d1a06da6e2ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc15d95c19eccc2bdde5a1962a5db58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b436e0104c2138e9f4ba0e6d34bcd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa74694ffc64ae68d114f460bfbfd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bb110e0eeee9fa0e269380c68db83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c47ee926e2f6138096651fe621c3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeca0cdbffc9fa5713f2b6805910e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1456703cb2314def87d8aefad1f31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def83386a7799be5d65d3e8e11375730531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734eb15f5c7c2b61a0e34a62371001532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf4be064748f10e2cc0eb222767c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ed386583f5825eb5afa76c4c4e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe223b0e6036134b0ec3ef7c6a4096535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dff2fc800a4add73044e7d7456174536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aed7672979b047530aed35fa087ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2efa6979be9ac1d11f11d544188313538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caba75225cf9b73344a9bfce2612e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910b096664cf577786019a27264070540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4909bda5bb7ec0e6aab5cfedc8ef1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46b49a878c10da9d4c2ef7e1c2447542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ed72e94d03251560f074850efae9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee227aee666256a5aa5092d366014cb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c6a16c8da9b7e973ae16c7181e00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2be398d7725d0c5b8737800b9246d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c22a2181b3d8a35d0ae8616ddf453547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b80b66560102a164d1fa6a5b21cb73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465a52503561e9b625b699edce84ea8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe54b6599bdc10c395a8c81f55d7eec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198211b48fc5a091a8bf7262252ef23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29cdd7398cc097837141124143c8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5f592de4b2f6ef2675bc9e309013c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8dd25e255722510a33c0af9c34e7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea205df26118eb6ca140d03341963c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c566f0da45630e5588601619589e272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aba029bd9524fcfbc4eb7ee184082557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7bcf4890350a9c245c327c8aaa767558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9e3d8b83a357cd2c400f4bc3fad5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c53539f1244b50ff5c0acdcb44192560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e74a1a927d6ac85d16db01062626e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d639f24b48fe7e1cec13ebb0ca2438562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280beb38c3da03f20fb4f4620e4a3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b187548fa0eaf4c49420cd6a40eecb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab13b6db24150bba80b082358e46e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510bc84fe054ac55b6d7904928ad937566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee7864b138c4b816a7eaf70145840567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d209ca4e8cab14547fc62821a997412568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e0cc52ae97d8ed096b8f11357787569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151c99cd817070a5be45a209bf2db5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3de33474c128a089f5d0ef4fa138d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0ca163d1810868c34c8e4d9b41186572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d557f8bc702aaaf7b9e8ca7c376464573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732619b252fe9319b00ac725715c9ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0fc081cc653dfdd2291eb59b71995575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f399f10822145c55ac8cb98b9ac07ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12cc902d744eb4a43adb394d946fb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f60e5d83fe0b366261fa76f551553578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7ee98ffdf94c9f95917183fb33ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa39f630c35af76674bd1694c95f67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410b4b38ca49fd2bdabfc9bf9e8f98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0100aa995c39d43e08209cbd0765582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b893aa729383ac3273a7187104ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434d105eb210dd9d1bac00230f3fbde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a244c0d33a717d02f5dd6787e6378585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b5295652582ccfcc427c8417231d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef5968931834c90d5d1c834c5fdcb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c0a0e958816760e13ff07ed8a2df2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b02dd5b9668b280864365f889a330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15878d2ea36a2d1310952d5d7c3eefd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e1f1ed32f31853c5035f0b93d8cbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc303d3dc780e8dba09b857a437c40b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d742467012b496de45c80e4155aa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb795c0056a7ede98e1bc2b4e7acde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb02bf57257dbcae9fa711360f4f76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992e4b460a3658b6376ecfb4abf4cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c04f333b25656f5e1b4d4fd5b1a62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb427518f478747fd15322e24a03398598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36905f7a0297c5c3a7c489cc84dd4e0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad378a4905f5d54a690872ef251478a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899ccac273d81f753a0cce4542f922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dcff779dad16b02aff49dfd01241b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377e99db403bf4be1faaeb106fe6010603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eaa7d7881e5dd922a5bac35a55ebc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50b817886dcf33b6390e52375300a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a5eb386c7154813637683e2e3ad2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf1c1e12472d3c0cb9538ce4ab1be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567901b1e19809314961fcc1ab6a02a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22c2bfebcb07aaa9668ebbe93a6e7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee118980cf829d0080f9788b7256a7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9b5734055f7c85cddb14d8d3ba37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442c08cd948fb6d28fb36422c84e65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547f4bd23e27559a4175ef43a62b993613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f69eb6cd990d15ea02f84df3d7f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd0842a49791d66882090dd9fe945615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6808ee62cc058da1a2982e7a0817b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2684f56cf0333d17168fcf489c75ca4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e9954231f610d439a8aec0b2a89bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f9d99c7fed9f0b12f3700ee511bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad636a0e3f0cd7026980c2c880ca81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338db47b13d74df9f12d036c3050a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255baa4edf0565a3bbed1b09c69c964622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4e76efd157aa6868a89435213eaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8742924ba3e28f79accad76501670624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7846bc16c902090636666bbf9e06d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d154e37182cb10172dc3f01169c706b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce71ce4fdbc556659d5dd70f58370627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91f9af657e5b1c9d7d996a34ff2cb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a740b564b272ee95d9873c12096055629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806163d53ab7db343e4943984b3eec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b561056b31285c0ed4bbbb8914b2f75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20c64699f08b3fd6fca23ec8ad291632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161f1c6c1d7b8990f698c7a019593a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c58746a7e80a8acea604c9f7271666634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c68b17db7a504e5a2bd1b4447e9fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add7f792bedbfab6569499d9223825636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bd02dee1e2f21039a4257669ca2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7dabf515c7bf23da2d2ac8163309638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211cd0acfd1ab620cb94fe62c5c510639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4214842cd5bf82422b13bd230c47f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec817cfa7b639df81cfa716ca143c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231beb8c2f77f324128f69212741c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9e124efb26a794fb2b3ccde458959643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a55e423c897220320df3f6ba88ad4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be921583c500e697bdd284e290726007645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a8d7e9c2427217aaa264df283c21d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83278f3590e49caf6ef5430bf5a0f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf46e2928c2c197a7495e2441369bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09f3d0af7c22ab1cc301d67a99f82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4aad6b31fa24823774975cf85f80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f4617f48b866ccfe77dc6531dd2d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe7a97a68d82b0e10b3c1d0e4c8b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcca1959407c54a89b829f1adadf5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ecfe84a2f1051cb53af750ab09095654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a2e907d54fe6af8c96adb2cf5ead655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3169543421266e6c0e057f9c4c7550b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8e4499a2a5dba6bbad0ab83199038657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effb95f5c1a0fb895027369bde4b47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4c3bdf7c4c7f263b55f5e60dda618659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2714a339192e47d3a65893125d6b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a662ae1dfba5b8b254d27d7db267661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d793c4dab04919392cf24e8768d9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99dc1f1cb6d8ee43fd4eff4ec2bb2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920baa91462c667bbd6dceae39a39a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085e043514db021bd5dc70b8d85b1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505af5b567221fafc8cbde3a21b1dd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2fdbbbe982fecaa05eb5fb66e5263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405a8db559cad60b8ee651bf2560ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b752661d74d4916648c45cb5d33b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ba7a96237ea1b06057a0f67ee922670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c2dfe19db8730af0c1efc0b9f170671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbfea1a6a8fc50617a1e4acb017c27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aca4094fa35bff6f1689b072589401673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521fe829f8a0fce28333a741ae9236e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65be5ca0fb04a107b3818611fb354675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b32a8e91e5bc32b20efec6448ce47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e431bf701bf18f6d38b321cd74f93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d2d27d7a1dbe229ea413648fc008678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e79063af52b8a3f02e9666296ff5b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef3d1f3d1b0d5733d2c5fd89d7cad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6353bf55d66d8dc802be409ac31ab1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954ce65f0917c76db4d8e2089f7ac2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522d51d0c34d622472f3532a1f43d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868be3add3c341131cc5c6f798aff1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e749183c514ed18d5a614683d2efb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71be65cbcce5ca669f5589d963673686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb22ddad808924f9e1095543e1c570687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d81edc4a0b96b4f0ed10a4a3077a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab4a84e447658d5155e2ab699b5ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8aef396a85a06656744c0a4e019fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f25265467d1f0fbb7d1de1fb5c455691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf57640262dffe2f76e48a6b4dfffc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46e518572615fe96870907749c4737693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a85bf86b864ee2542000ceac0ac9a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062d7f46a7548066f16cd31891120a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ae485d70cf35d1cd3063eae4a6adc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c9c4e339cc692fd63fe1903f4e9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9283db9c17be224d0c78cd1a3bf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f2a3d6c00ced92a0dc733e0c7f00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8931d169ccb05c74225256dc0efee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb1b67915a8e5c41b344ec0bd14bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ae78353d861ef84e429c0a7dfc8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378d7a3bce513e970b3ce83ba6a022703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447179d9f9d376f59bd981e23b3df2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333587598aa66354b9547047c69c14f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c949990951bbbabfb3b7b7554876e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4ba30e87a0bec615f7910b3ab808c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149407942f35fb879b61a4d730aac7aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092fc8a8e683ed767066994893db624709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0e9f5c44738e5e6df9be291c624ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f392a888c9a2cf4462f3e74194de87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a964223f4adc553e792da2280d2c1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed8114087dd904537c87ad0d71df96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096986d8246ea8b38e747ebac25b039714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a342be52f8264743a25ba0920a3f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa642383aeba75f83daf6432506a175716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a7847acb9bec7e4dd5015bf41101717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c0bc5fb8b12425c67068be805eac9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b39b76a22c3085e9ba7c18f36930d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e9f030325cbb87358abe4c257b9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b0a2978a1a8b1bb14d6f1a8f11b97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11eccc70ceb07fad56d1411a1550fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ed1de3f2a21a4ad2f89574e387a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ad4770146a530ecce13d9186f162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824dc93075c4c9f20e9ea04bc1fe4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7bd4956e2c95ba093027af285ea5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea35d4c87fe4198282be54a671bb0ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8aa6f88a6fb0d03c143ccb503a30c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadfaac5abeff5a45d21964cbd02977729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f94ddbfbc895b6d05acfa2713c1ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2b768b13efafb6a85aeabf98ebd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466be450500298eb8f962d18d384edda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204db9e096e5ce11f503455beb591f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c470ad42a17b821c540294ca2167e23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fb90cdcfc8d57e0e9ef612fdcd8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86225e62ba5258e8cef6a8073926ec6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dc6db3e97f2612a6f413497b21193737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065846df89257e482a72921adf74df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b105b43a3fb1b6ffe029e41be954e5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e95298f8bbc5b54a76cb6b10b063740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a0df48c80b098e2706a81135722a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40f05126ec415fd724a1445b697e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66f9b84183f0edb5e92358ba9a584743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0244f88e590443b8f7c8c1012dcf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322ff062b2e6c2df609c165f0de593745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dd2990f1ecf5c7e8cc2d05a388afa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439bd06c2ebdfff74ef0b7c3854d7d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de787b2becaeb4820df199e0a285f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826732098a88765bcb0f921aabcbd7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eab0e2e0e089b5b9287fb91eca5fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790582b859356bcbc3ae53d24dc05828751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bebfe614e75a897cee2a303d98f2e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82abc1fa478a0cbe993dde7769dbe92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f41cdcb9a9a79050898ad804e416754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13097c5156c101b0d9491af85695491755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b07ca47aa9ca290c06fa3f28d526756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24694e02c389c0c4401c469416f6f1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d08de33bbb6d5798c7f8b7d53ee3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd3f74a5e4ae22974f8783bb0ffe5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e89e09f481201ae5e95e4e60e2e001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a56c8b5ef214aff0633d1405926a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb757522a1e599cace65e7475d1232493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99663fb0378ce381fa9694f7cd6fc1764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23c186ca855725fe40e9bda15fc635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eadfcdd698ea19fb1b2c3ca1ab3986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f1a64332ca464109c48e77aa3fea47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b68f523f2a122a685ce42d956ebea48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6ebc0d0cfe73576a6bec769fb05eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298c1ab9a129d9b3599295ed1539c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e9c8259261e6dd2508dcc7efd4c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da024ca811ec82d91beef9f1211ef78b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc0312a2f77b967a1af687a4f89ee913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b50b50e8cd73d5821d87238b5abf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0096378528db0253e7d296b2cdf72d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ef1826c0922d7c889e1ad7a6971416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c7fb94c37fd6feb09a93b095772a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0fdb92c3c065e5327bc9aacbd62be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d015067acfd7f1390c931b843d6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a428929091fa431df8ada0291a02c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6b3d40802b780decea995e58de9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad9f784b466873f80c309d144a341222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90419659003ee9c19ed3a316dfa3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df9b7ee1e606d72907dc4427dee80824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116bdb917366d1df5a0f2f6e4bc9e5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2243b1e56e4790bf5723fd426c0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f63b0c5f77795adee9427f268d0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9235864b37ad8d1ea4dce3e309ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4855de6582f36194c2cb3ceaa11a4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78c28b5d33328b29b36b50d913ecb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ff957d6df0eb1347cda9a7941975731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ecc5e746a330bffe720fa95a3bf4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1918f551cf99fe8926a9b4d082a3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0354c5c4ed3f763f195fe4739f3bc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304774b9de2c499d5e8443d0c6d8bee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6918597ec1720aed0597d05407d8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb81a9ef8c13fd23fef33d3a8fe51a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e8575fb646f8ec7a9d00b06d189638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235fa69419086d927eeb9a57e193ca739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2a3f4dbd324252c3b4b669d14c3fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32157b6dfce02cacc0abec469ccfd85141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a80b83f871de1ea0e942c8254691642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba49687f8ed9902f0fd4827cae666a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad85ed81c9df632eba3478ef549ec3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654a74f7ebd3425c19ada30eef360345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcdae292665ffe3694d814ab24b56146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8654fc4a9f096f07db3af082a056e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83041c5d670a93255e2bfc27d8dbb1b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f517e0d6bd128c0a5f043f0e1cb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fdc032d9e4726f1d0a5555b8df00350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d351fedded305c119bd583c92d174d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d723efb868617bc0493767ef3fda952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae97e0ac69369455b94a4bb1fb65f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42712bcb510dbb1f4b78f40b8a5aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b752765ecf49b8ac4075601425d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18e839634e222af74d6ccdd88262156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d5b52ba6763ed35effd2c995376757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea0c0b4b0d6591c8e2480706447ffc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08717ad9252bf9d0addbc431f30b068e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4693397cd2887e922e18cd0e93067b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec55c9f60c609cc3087029f3acaa2a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57295dca48dc01a26b17b5f143317d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99fdf18f3bf2789027707f752181d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e53368a464e66b7c885b8cfefb318b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc8777ccdfebdb56542fae7bb599a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc818a7629f323385d90e2625950766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7016b48447ccd5774b6e4dbe2ce5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554b43a8624e23eb6ab713d226aa8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d25c760b4d42d4a15bf49d29c9cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e0c109ff0057486989e1436053a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d49b39cbaa0d8942a0defd1362f0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a183cd41a191cb913c66d1646839c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cdc71293370b9610d859d6a638ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e5972d563c20ac1bf0ce9e6f4a6b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88d77ab32548cb263388dd9cff57675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5534c7b1a63719789aaa20fac8e35776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d51d3b88b4262a83c2571ba0e940877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3613c7a64304a5f2eb46414adaa77378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a68552acab910a29ad5bb351c16da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891309912002f56112bb1c3394653a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab2195b6b19be1e778fe05247104f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2b93d08173bc89283e3d37209370682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e0b5ea1684cfc8813e08207ad9c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8465e0a918b7ce30b5e6c75cc157c4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927125f48275cbe74e5d0aa8ce5afb0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa11c2279b0faec06508b7bb05d65486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8150bca51fd3968f629c30c5cb59f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1148089a1b985c5a94d937ce63ce588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c3da3b5c08b1e4d9fa91838b0b79a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9052388603598a6f03f2d5d205345a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd8580255d878e3e6469e62cb6081f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e0018ae5b3ed87735a089d27f97e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c36cff5232f24a5abfdc7b9b11fe2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd6c5387e9b5578e77f0b1fec0c0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93afb6be3316f51b580f066346e52d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25503a3ad6f65dcdd5479ecc4628e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d3689dca96eb180f9efd29cc9a08197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daa67405950bd65d4089885211182798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660b4d807914e1350f94bbebca986299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391223be98f39015f7e382476a1df2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365c10ffd3f709eec899c7fe7a209a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c651e9e8ffd885de779574707c0d27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a35f1c4a262e32a9ad42f92bee3ecc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c17dfbd984f25e2934e1a3df6265db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d3d43f8cd5f016bccf07cfdbbebd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bb3c878fac36a1a4862a95fc03d6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c1c9febc5ff1a549ca3853eb2908107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095017202b060ea50358dc581c3a6413108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac27b94babaf9be82235531ed0d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50a0ee88e5607a3fde3b833426bf13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c515334228ffa4656ccfb1fe42c21c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0c1fe50c71ab6ea33e6f04082786b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a851a15eb7a694e2725d6fbeb9e99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4d3c6d3bb2e80c06704c5a25fee9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b45a5b5bc16b550b24cdbb8594cb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b735d8aa5fcc81c6f770c1077ee81af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9acbdbb678a08db973732f819dac4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0306280ccaa22ac412799b6207500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a050629daf0243935610e48f1ac11d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ee301bbe170af41492babe9ed763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ab954e4c171cb8c0266f4d0081d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557f7a4124697f17e7aa0ce5d4756d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face7cfa135c1e76a554ef72c679ba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05382190436125f999dce39af4ff88c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e5d323d0178073ab91802b69926a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c039b2d83263722331a056caae6cb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05670ef0d1c7c7a63a359fceff1a13f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a70b0245e4e022640d85e42426de59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1b341421086a06f57baab284fddd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ea56d5a2952781dcfccc9dee50bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9f7ba32758f78ac435d03f986d6ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12358ddd0a67c3bf38f167a8f1c879a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f554b99f6ad04d2c75562cac5cdd5b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c218dc42f29daad8f66d8c105260f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e46bd34f1babdbefd70f9ecc626678135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40252c06e05e129ebf65a59fa9891f1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ec1eddb57b4c6d39b4e04c6eb20d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e6c6ecfed92b9d72c80af2a76de97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f2ddb8f5673e44ce78b81f635a7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ac7d7aca4182e01df54b17299f3e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6757cfb99c9acd2b7690d7237fb97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72598a9d3b1768d6c1bd02d0a611f85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595684d26c2ffeb8645717be92be4c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0729eda999598c3952c54c383e1f35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac047b1b2da65795c8b924dfca7ba36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770b0ec4442d07a62d700934880dd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f6a74208032ad25ae9f8ee1a3f91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be1da2e767c86e560cb9350c1e13e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00f16e94c7cc50835b18e18b9fda62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26074b75cbede488d43a705cac930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0517d5dec0209706f4bc214c07d0a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a1decaebf4462367794d1932b835152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6f57e6704f9333bffe4cc333f9ab2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144624e0ea702edabd37117e79131d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c165c76973c2f63eaeb27099bf2668155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efbcd2b606a785b520d1b9c9cd7c2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d91f3a219a58f41102d68dd2830e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3be27863fe83499fbff76032b1ebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05fded304569f7d385910e054664e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29b54a9b804a649b142c838fa9b26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6c57807daf2cd1ad148d0b4594d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3481aee2391925bcac96338bf4e2b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5ed3a749c4daa213b1c25ec92267163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123b85ac84c2256adb7092d14a6bd00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac7fc1d404432d6f0c0b940a79b85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596129f7c97b3175f24efea3ed1eb5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5d8e8d1f7074399d7cd4c89ff0ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce70020808197c1b64aa334be5e15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f323da3738498c1f0515dd32c5414169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551021dfaf0bc11e5d0b222cd92cdce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf7424a422ddba3ea6920821896f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab07f683c7092329d4bc4606296f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d448a92c2cfca7a1487f3ffe0e957d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aeacf2976d227d9887f356ecc74ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c3f5500385833e3831ef22d937ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff59bbf9b88601c0de4fa8ee827ab23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d14be36991931071e594d820ef9c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c81780616aeb37e9d5fbafd52627178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e412cf7d97072eb0ed71cfc652c97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d38ed7b6b062d33644829d39f6fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda894517c391bf37b667897fb68e81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e10c7e97489d160fc3a9bba49828182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc4542e1d0604b59bdff6a4af54628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f667ea23f7da3a18f1eae56cb85e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312adffdba7b4c59d08c51255183e693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414e85c58846dd8b49653b0fc72d69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9ce692a69f102b760dac27e0c9c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8cc4c4615a7c2e12aa49d24e658f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d947d14ee691108e8dcf331b426018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf2ee21c1413a457d048ef22bfe5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133c3667a03a8df1aef128f0f8b9bc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7347e9ed89b4cf90f3cf8ce4ceaef21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd5ec25d9cd4242e5cfff90b50c9fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0566b5a2c26410fb4ccef6a0b01f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd3ffdd4584243a5329d1831aa968195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727ec7e3d726c7643eba5058e6d679196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d36d8d27be647c34e40f2a341dd74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3c54860257b48df8964b7e861097198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afb54afb5f592eccc217d695db7f69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5260643ca030aca0ac670346dc11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1d8837bd345f9d6ea5390ce09764201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f2e765c4880b0d766d797d848fed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edaf311365bebd48f3064afc47b259203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ddd0c7da4db7d0847859c107eebe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86ec16f9675af810fb1f93fb5069a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182554d914bc2d63a54b2fe40181b0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794aee17be9ee463b1a8d5ad8b833e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d10d0c847351def6ab7523ec090ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf6d092a5a850dc905eaed040bc79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cbe2c76ae5c77dc8598cecd4e1930210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fcdbb0cf7c0b0090bf09e720c84ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ab1d584b6b7ae52f78ab0b329fdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3fa3c49f0e4cbec600c210b39ba69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83fe52876658993258574f45869cdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c4fe8501105970912d0e939651d35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd820a1984d0faa17a62575d4e6e743216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6182a981f968e984972965831b59eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62aa21ac0f6859511be629f00d93c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b183e1976bf62833fa2b79ed579d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ea057fdc9fab9452f441f0b38f87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49b253966a26163a2791d13ff9c35e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb03d78a745e46213184391ce1c83f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8890df22fe11ebff08c2dea759e1d68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80753264cda2fd8a9ee4319b2914c4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276dab0a176f5e97eb9a29fff15124f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736a41c7af9cc1a4d4a7ba8c692b27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b110615902cb2708fcbdf63a3dc652227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b135c06fc4ec4d2d23eb4923cdd5d2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ad0fa5dd7345e8c68b00c1a982706229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799dc39ddf7e5b93c3215d6002957d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b8eb553817802f8010a98ce65b1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9aba9f0c44faf02d973b7750688d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd2cefa61c873631082c03297bf60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270cf68f0c30c7f7c4ec6e57d9d9b35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73cc5016e11c5d64382476ca44bc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329e31c24ed47298f8d90e7f6aae639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8efc26ba5987bf8656c7faba575b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0b80f4ecf6be23cdcc9bb2394dac8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf94345cb7f0a4ab6c6d454eab048239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b2d003bc0a5ad1a3711ecccbbad26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e5dba97924eeffb8598adedb3bc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e8fb39f6d7adbe949f740c3af278d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd458f9eeb0b79ac455b56c6bee57db2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18939cca5715b9aabaeb6d0eae808655244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2619545e68b31abb8715c41d10fc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7fe69733be5d431378fd52683c823246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe51b56b5124b4e50d5770d556fc186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0179d28c6725bc130532f69ec76d72f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bab7231e4244f9d61f8b9a87b663b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce13ae86c39834cc65ae2890194ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19694b51ca40813eae50ee8fc4e9c5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7ff9df7ddc100bd49dd3e48425050252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380023f1b7f20ee042acf900a6c5365253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85af4cc8cb364495a2e0b24910700f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253b8544aa407bafcbf5ecf919c7b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ec8878abd36f0282e3d30ef86ae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59902248344a2c292f41dfcbe4f1cfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba9fafe0ad8181f48ce34bf2dde53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442065d8b0733394274e192dcc67cba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a761f835b612193e8479d7fc6c6188260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4558dadeccc6628471f92c4093f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a1b0a57d2e0c3aa01b203da82d0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adf740a5e7c6432ef4328fc3ff0ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94daad25b5166742c6e9ab93d26996c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94c9be171e0ce7277d747cb3f91e84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a693b6211703df3b1c6938ed0452266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a77b5037e20483e75834bcbc488e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624b698d88d7d6379c987da2f6d298c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97866371f2542e514eea5170917ce4b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfce20edefa7ea0c8c1794f4404f88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b10952a62337f1f5d80e02bad74d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2a5ac1e0fc0b643f7d64015ad4cb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e88c0557a01738ddc28a268a19dc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f24c06cab94af18fedaa06b37a4fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d0cca2b9ef5c650fe1768cdb5b4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979924141e6b107f890e292fc54e236a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a081629186420a348529dc0f13669277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af9b0809238e846f3031b9e866cb87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67f919b200d98aafd322962b20924279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f76e1d71d3c88d108c3e3cd4cc3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a880c3796d123e17852a748a18da6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac78959b6047221ffc16e88aed70b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555c3d3725e2c0240aa4d8a36232aa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9e546952622d57eac9f0d4650156284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770be8691c301a2e8805e920aa66564285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab8ca62a67b9fdec38cd024170ac84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79d82a52e221beb57c0a13cb8b57a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60558efaefd2826c645252f9ce7109ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45a023cf673b6360ab9acd9a1e7fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47656d07e1a3b82b929f39b5cdd5d6e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9130eebdcb8c6e8c6aeb40a0b828291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174d19402813db9742054529dcc948292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea21c9add362d6e176f915d4ee17e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88d4b0b7e827b27fb8f59b1191563294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3b26fc61d1f80a9ea5a5e70255cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eca7fc2dc865ee2e91f26a08404d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646d1aacc9c0cc419b90e89d303234297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265acc2573de7f5b66038647f7f04d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b1e1e3a13225992d3f8e9cbd63ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3d40ce369f57c10d303bb758ef7ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e84c1fe02057429213eac4656d3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535b0dcbb9fd7466ac4236dceed1f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103824732a4677a0d62ccd226c61c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b71201cf806f18255f883715915df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff536ee92259ae526efbd0d1768384305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c403cea91eed5996de0e0414b20a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fdc0037ef5c11a1bee5d512b646d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2148720d6ec85c35c99e193244c71a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900c4b66047a572e47954fc72495f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6b6b91cef4f25db152686fe887125310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118e2f31cc6fb904797e778be9f6777311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c31969bf6aa510155ca72fc8772cf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7edb9ab91dd9b9bf8d8451da8a788313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24176d5e938d5d87ee1e3b0c74d594f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c651a166085484ed24f8469528a239315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9b4265a4f355fd960b443c192563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe641e79a9121f345e248c0b94c7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486590ff773540c4575a2a420756e458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d048835b79a83a144751ec30ec5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff0117c8bfa4f07117c7b029696e19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad4a16e6c818e8a0a8795c8e2b895321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f120b0fab09bf9b1b77afda3a4aa32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254ba742563032875d0903af402cda2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c45dee47ddc9872ca8b36835935d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb625ca361a35ec986346bdccb1fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db64b9a77ce4f30f6f400eb84639b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f10df0c4e0aa48d34c67ef0f5ea4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f0344d10b20d34485d25df831cd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8b51ff3caba6c03f1d9e215235390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167efd2b2f4c0d3f11fca65b7257a7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1aa2f31a4892a63941107c934a48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718586137e3369d585b27a186246cafa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98b4f61713106d8b59040dd549551333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7782a787552b33df86d644c37924e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626f53ac0be86ebc398b3407e1dee2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b238cd41da3afb2a6f794c0cdbad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f17ef115dcc96f45f0ce227f9ba25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1949b6cb67791ba18c3ee8dda32b096338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a4774a8fe545308220813c2b9f8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa211bc3ee2677b038cf4d1aa807339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4666c13d65e41fdc07a2ebae1a9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8c1709b1d7632d797de4f85fad066342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d8984a0f1b1e50caa13325ddab7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880f4e2ae294558db6104e14fbe13b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc304188a7f994fe3cdef8f6282d2d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53c3c08b39c73e5a64c6b10cdf710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3820c501b84017179c1ed087a07b508347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92287341c51835f045fc055bedf3a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a07507a76c00d01f77519940935930349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291bdbca21e4aad93ca282d7fe4d97f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3fb65d74eb4c4e8250146576c832351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aea3ef5ad9d1f8b20b1fedf0855ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123aac70e6a8d47ca99a10148e00286353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e70eea7829dcd5d5ed8261700bf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be83290893efe248b80ff4472339cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855d160e7a5e3769aeebdeb5b6ebbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eeb08b61775f54c19ead6863cc91c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d045ae09a22243614acbe0d51a51e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad42dc864c93cc1eda21060b0d95e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce24cc46c6017791c90dc540ed6002a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a6076ae0b4bf5a0a3b52843c8c9ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812fee3ee4985b00a063cd3ba158a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676e1ec17ccfe2d5a7ebfe416758bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85771aea5f568b2692c4a56635b833364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b652b134f3d656c4d2e7a68f0f78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbaadcb3247e58f5905dd96306f36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d75048ac87866f638e85b3db2f6b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094602c2582ca6a0d3ae9ee920d681b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd7e201acffb47e031c2d22c39f5f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4b7a3913ddc065d02859f76b0b95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bd357dd925ee79d62282b16bf02a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d879031979fcb98336ac6d75bcb4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c2943dbc1b341960d52ec5b1ce4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e41af624d2e642cdd416d5be1c4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2da6b2f6d6755b51b454f33a658d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97220f21996593046220aa66d2afda66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086aebb9a6b3ffa8b4154015a2ce1c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf64447338ee448bd41bd903c5301378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32aa55f411df2ad7d8de594167f38c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7aeba3600eaac6da7da86302fcf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52077ca63b1458b4661a3d1c9288f08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be8acb87bae58e703b4a39e4a6c13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89972ad5dcc417e4a88963dc4c751be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486592dfbad9b17415ac5ef1d7b22d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c619a09756eb63e545de9f24d4b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bfb0f181bdd7919ceb653d3afba79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95198fac325e872bbc09df575e615dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a35eb0711bab1a1d2650a0346611388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4c11e6bb02528c92205dfc19607fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13ed7a266e841e055215330bf1956390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca01ace74173cb6ceb60557bde1a469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dee5dbf3b9fb0a9fb2bf6a671a6bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645fd2859f8c360b616aeb64f91b9db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232574d7db98f7127fd95480b332670e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044bba335de72dc64e0ad84d375b1e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26e26806fb2bc53025c1d25636c3ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b790d2e4045a8f706736bcbe9619397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0f9d48dd173abf83a330e844180e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eadf28ec3475844622b12035bd3e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c71cc13a8af265b7a0fcaaf816020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf6e42ae658be8296146042f9da3fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b4fff82027e8be7298ca2219496ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c39ab8ec00811eff00416d1fa032403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7fe752ef4aac335cb6cc2b600223b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b35ec80eb0fccc0570c9a8f45317c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301746f431ba963c25ae1076614080406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9e8c9e0dabe86a15c9cc08a2e934b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978d28390486adee9ccca8985ab7c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630a00bfced8081c34840d171048286409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a6ce81a8a3b477d1eb0e4bae697e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448534eeaefedb396e4d665749a81c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee413a31619a8a18c480d6d2c7e7f01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf6788d4f539c7eb38472f9bf8ee5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d6af18a84eaa776450afca06d5fa4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbaa676cf6e137477768666a16eab5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e99df368537ab8ed79912e732a17d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1552b951d55f12e7dfb10d2d0c8052417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702280843c8334248c05951d9d91b4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7992b714c6ea129ddba746d2eb3987419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2701b53ad4cf3e0981959081ae67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6936331cd372e9d2c0b08142dade08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ce0dcb73850a80f71f4eab6368d2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad845db2a150d75648ed259c51d2f17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ec7ac64255dd7ec02dd1a1a4d33bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8e8d66ed64422a020ff623ae0c267425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb63e88dbe84f2f6709da8a60b9efd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a59e6ee6873a4fe87c488d8cab062427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f2a61858fdfc2a054f22331587b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89257f39a2d533cb62cd7b0534f39cf1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587e6017727d86b2d62a63c78c5165a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d8d2a55ad73eebfc6edca721fd7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ade92396f3bd6028c4f995acc417432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f35b1684b1b97c8457af29c946b78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302109ad0239beacbf0d616fe6a67fa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b36d56d7c46c1e6e0754b1333b78b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982921bf73e9368750ec80c7582260d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f227cdb67d8765f42f8fb3d1fa4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b0b371fce71ee9ef8a067fe932115438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a44d649c6f917de80e650a93e898f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195f019dff358b60e545d479a7ac61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b0c32c30304cd541e2bb383026188441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2b477e00bf5f0825595150905b30b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290ca7f02c90c3e6984e88068a7c0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5734cc2a1e327abd0736dc22b295444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a953db7ac7b14919fca228561ef19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d75bf4e02f8c311651e13d947dd88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0dddc7c7158ae19a6ea0c91a250d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04246c5a894f4c258c85ec9cf7db50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634dc2594304817f0a06e6167001f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36931313dc03e5dd6f8942e2394c41bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ffc014280ad37192d234f74ae5c43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6846c3f879bf8c0b66b942a1c6fcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a55fa307da18929a06659fd96331e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508bdbeb1db8c0ed4446b65b32ba4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d96c17bca38936ac00add342021ee0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e82492d5febf2b2fb7dbce8635fa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbba53c46376b9c46c654adcadce1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb2009bc112783383d08a000e37729458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd29e9512f69777ef3432b45a832820459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e72ddfb4d0a0fa9db4491686c09ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48243a6c96b5434c06132575ecadceed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ca330442c5bd30ad3ede23fd26d7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533995a267186c95866152d13ccdd469463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697218e38220fd6f543f6a6fab1112bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6476e7e02898c6a30d443cf243f5a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b976d7ebf0a52827c11e03b8c6be0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ecc3540230d9e3f4a0ec8f541d01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a6e3c433cce21379948e2b586bc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd64088a938c5ae23ef037e17cefe78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf8cf0a6e7c6b6625f2f4d2d09ee5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e4e2bd77b0086ddb9f26296025473471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa826d711b5f42861ca99f7597729472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6926acb1a87ef467a691b8185634dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c2795c74bac925a113ef89ab9a01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2310d242f4e9877e113cd4795a7173475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc55354dd7590ceb4f60f5334f28d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f97596d4339d0726d68adb5304daed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187d89d393e15fe65c937592b69a1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7396e20fa2fdacf1c25d34f0c5e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64fa3980e6d654854d9cb753bfb9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b04946bc26abf02b4da1240fe3399481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e282deef2f7bad7d9c88be19c873509482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d9467d01861175c39a4cc42836a81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bb7b700ab1f755cb0d0d4b767c8ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ffbc63d5cd5579a260f8b43780c9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90d2a60a7a07e7dab7dd4e9e36f22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae9c95981bda4f80816d802ac32be8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473498eea1ff329c9dd57516b215f0f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c33cbd907e92ac05fbd46151b3bcad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c07a9abe532a1780d030a2eafe2520490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e0b0b8526bebb1f45a3fd4f2a628491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0933da83332e50bd28b713de0c842492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a5261fa235b76780e138ed94f9df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3487b7f48cdb9bfed82eae30a647d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5030942fae239e6f772f71bac00fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7e61643cc88c7c0e86d5e75c723d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab00bd5a81bf37165be9f9b1adbe309497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a63ef7a546417bc10316f98d51292498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55a16aba34b73bfa704a04efa9f78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c946f614af32a510f53ccd2e523b6c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f4c8f57827b93fdc30bf958f780b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462c6e5f82782131d9daf798877bc3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032b87ed0e8dba908ed352771e049b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d5ea1d084268d0c239611046e214504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26068d13640cf6fe9a024b4fea6655e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db53a70a299dbb6ec68302d915667b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b7dbe0ffed05e62973dc572d2d0bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528e19c8024d52567b30d711d82e1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943f3dc1e8bfa40339874ecb8bdcd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc7a3d0f69952edadc7dd2813675e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f68e9a3e5020d78dd313852ae52b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c37478af9fd5ba468c12d22860bd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239e7cc156ddd2bf1e9675216369e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e7aeafea63a47d0a943d08b27929514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b34afa5d8d0e79843cd23eb30db0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad9e988e67f74fca8b1847aece972d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74e331d692e5cf4fb7aa5d9ad3ab8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8a72555e0f1f8bc11b8e3f159163518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859682c0dedf727ff7a13087fc41e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d706a53e0839b188195dff380a757520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03744b2285e5e79a2cfc52af6ae78117521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02895aa02013a097098b0501c22567522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a538db69113546557efd535adbd8915523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b69fbdc649f29e50101d79fb9b5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f83052e5c69ee72cdbc48a362dd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c08e600090fb32e1fd0ad278ad7e3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490b723587befe9695f4baecb817ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b836c668238ad98859179498a8861a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b086c923920ee8073c0b3d558727529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501fa3ff567b12baa526fa5b21371b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086a096770e2731ca5ce51a38ec6ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a5c23cb40141f4f025e0eba9c40a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739413e69871f627b668be80090ba3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e76aafebdf592de120c136b4b049d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6cccc5e2f348587e0670ba7fe7544535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25d232b99e9ab754efff841129e4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b19efdccd56e252a5fc512182f9dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba2aef93ff1e000266dbf3d74c518f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298cbadf0d8097ee02dfc34307d5c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbbd39ba3347b35da2544955d3fff7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a9341fbf8970acf4b107f0f28adf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4804066e75c2bab7634cc8745be55a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2cd87491ff40a6555fd1f1b25c9d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8953b5e7c71bb2d27521a27155b0ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b9783f3bf275ec988ec6bab2eead545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38888e25244925cdeb6be89b5453ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b68aeeeabba1243d904c0582e456547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cacfd76d9b3d27cd0692d686e2ae4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c59cc23a7142939cc9d4073867daf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edb76005a4e98e89c124653d216cd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05e6d855efe4b76f2e72367cae3e8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a16018162d2f62eb8c1ca8ccf1cd7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c4be54f8ee222ca5e0124a3acb6b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fbe5eb6aca99b1252618aa729cf42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2baf48fa40fdcc7d42a6f125fae7c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09da3f14bb0317cc569facb087b289556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85466b4410b194547eea2d8f1a8972557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c5edd4acd7601b9980d517366bb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25812198a155c1941b24948734359435559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a8fe51e0bafc0313c28a558c0114560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96f300bd0e82f43a3ae76d05b4dcca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe1e31d7574f38c3888dfdb379b9b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f0a9d864e8775306c8d0153edb06d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b469e204f719805d20dc3f19e765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3a317b2e47f01ba56a85696979a99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ff69b7fb5642039fbf5d86ae71a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea10f46e658c20eed1ccfd426b4ecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6037607c045ad837fd12058deac3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de406ca51d817b456bd8967e1741262569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e4e5a29a8266833165e3cabf5c505570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d165d9f44714fd37e35fe2a3b1da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b45883e8e5ca26ad10c9e5d404c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b513ea9e4a7d436d52456025512c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644dcf208a15cf5ab596ed4a8296a3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a502d62e4d703b6b030e5e57bbfcdca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c40d96bf896dbb20bf4462271ee56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420388c23d6dd89f388016cea38c5fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee2d4ec4f0edc1263eaf3eb404127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0f45cea68074fd958a3eb00fc1c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe73ab548fe0c8397cf85d24f21a15b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178697078f414d8a39555b48735bbc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc076d974d28379f6c14bc4debde924582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b30dbed522827fae84e81853f0b9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc0dfcb0221186e7b7a099b4fc660584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c249294477e5156fab53a176a2a4c38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b674858070e5e5a1bd915f8e0a4b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbfb65c152457c9f0ff18267bfa9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b6f291b78ccb90afd45f896c5013588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce5871dbcd6afee80e9691f9ad19e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fee22d6e35875b32b925ddcb57104a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc4533d5de246b71c9c9002026e51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8abb8e696526b9bc187db2afb0962592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5852d98049970de90d63bb335681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ccc27ee0463ba88bd6d73fd2553f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5dbef14107cbcd43959b2efc95b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c6a83c94b5d5471d36e2df65880d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f8bdd2715087a4c09c3bc3bddd3e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb30b6555034418fb9853383e46dcf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e5a26945d06bba98d00271a8b3cbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38f88e74cf63674724de410e9c511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8113b85d803aa37e24967599f9fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5277d491a362ed6ab85fe043123d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f78b06dceb9d74de89b183325dae5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a016adb0380e7487457dbc9cc2f70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7565e151329271d4608965607b0c4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e7e875f667b833b405ca9ff33866606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7960c5b6405cd409ee3b7fbcd41a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c63be5f27bf5fcee0dbd29c679f1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e50411a018bacd292383a55b3e3ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a8d0d4572e3f0ac0c4bdefd23c518610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe31d2847c5a9eb3c4c79c2329880611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d6fd2808e90f060702f3c3dc712fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b0f88fc47314a4bab8148de4f40b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329daa18afab4eefd93b6209137c9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8457d5feae2a9de39d957e7d360e0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09106ad31695a180028fc9b8ecedc2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ad108d54c218b91ddf509347c6c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa91a171fee4a26ec732e56ca954ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12fa001dcb71c390d8dddd10bc5d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8b62701ebc22c0ee4ba36939895e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d23f6db646b3e8a4b3768b35f71ceb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd591b41c33b032b1f47296544302a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0281a1db57cf27c8e89d810f84bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9b7920f02cdd2893862c38905baa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5983eda5bd6f2bbd4acd2b159c8ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9da296bbd2df0a1f69406485c1784d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0613115a2845b426f881b3af667fcbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae44c8f455120b70019ce77604af73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9f27c081a0166ada2404b9d4e77b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af26ed93b218751bc887271fc448689630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815bb7cd02bd149b222eb0021378291631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbd97ee5374793324f9d8240dc9f2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ea68b18a27b554abd963235b32f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c0422e5edb3fe2348802953893a2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093efe1a8bddb92229bc83ed653341f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf431f0c5fb8a2fd081b536433237c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6211a5464524750acc40933d06d93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e346e7a5721bd8d2ee8915e937e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9963a00bd5230478a6e7a46f42fa2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451947692c9e99a7dce2526a4cb10b5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867fddeda7b7e0a85d76e9f95d4036641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c822bc4072156c7a52fdef4c85477642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0804ec18a05e502ce909f7764e9a11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20d01785b0b50ae835d53b4d55f97b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4632f9cfc42bf9076505a0ef0907d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e20c63514040bf13bcdc92110832fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37a03691794b805d649bd4491d2bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f991869718a988009e7309bfb167648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377dfd17c51a9d8803e122e60133b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f532efcdf795187ed7c06b18710e34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381282fce88e759cf2681373f4348b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672b3d25c390f439918b9ab96232cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd244c7e289277e214cdcb4bb2626db2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44bcd727ccadda43c58c0907a528c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38e65d20d23bfb34d3af28a4dbdce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375093af19316adf4bcf74a92e90ec4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c02e954e21ff037f88f670a24e71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e20e57790925e8495b9221e0b7c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4aecd7b55a0532975361b9549034659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983a91e236209d2a280686880f2560660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52457b43eafb539df4837858a09e550661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114eb9305fe23632ce58e83e372e7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6e16261f5af79aa36386b95806c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38803aca6d4400c498045a1e5f637f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862d9a9520f2ae7773ebabd8a220fea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f6188b673709cfbe0bcfa837c9c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7f1daefec9ccb17db7dbc5c8c471667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5be443527aa0387d291a1dde8b42b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b850506f35e771d7877b3089a01a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e4fd67239cb4878609537ced5acbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1c7310611a4086ef9668855eec4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9badc926f1ca91365c045fd12dff7ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547baaeab2a330ddef63b5b3ee71e1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099e38f403c52b32f3b536329791094674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf92feca168734ac1b96ed266e7d997675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677428eddbc19b2292d0ecc57420823f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ebffad9a38e62706907c9b2f203ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ce98a680ba0de388ed68f2b9d0e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f964dfc603da4f49336597678eedbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859ca79a7169d6dd0ba9af6e6d64c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0231e0b37691fccb19e11edb320c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1035b26b5f7e20fb5ee59c76a937682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63cc235bf5c7e96fbca418e012786d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a4b83528a76b7e64f79058cb7126684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a20ced5144cecfc90d73896142a3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5530bafc27be3997ae353d78a59bc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d622b62941592c5d4d755444e29bec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331698dc52b32804e310254457590a50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168401734c3c25747a4dd0cb8984c54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5aba0e6ddea86f094e4cc42e8c05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b5d913d98e618151a9ffbd4becc6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd47b19f07d240c5308c770a7604e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514cdc24bdd2850d6f543bd0fc93fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f1dcfe0d0311bdb9bfbfd0d48bee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc83783b2349c5d4714af586496b1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bf3d8bf990fd97e465575bc2606c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a99c7662d4d90394ab44cf6376aad0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b2191d6ffbbebc08d79ca68e37f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7794351079d5c4f5793ee8d68b222699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466aa3ff6af97d1ce7ecc4298a442d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265a9fa241ce589c7d21df51cea0ddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c49c9c892511c0ec3595927393b38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933dfbccf118a96c493e559c631ca0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341e9ff668c8d14496fa87751d2287704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed629b9fc4b348838ef842e66612d3cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e74e9ad8bb93db135d0cf22f95e382706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e6e96ff1751a5834d099ae70ae38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1ceb4edaf17c410f611fe3650e69c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e1466d8340dee79f66bf5c836731709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ef8d6fce6c8113e9b6d9f986c6a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ea82d3171758c566c470ef2d51a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeb17548f8ed3c1e9f2fadca25fc03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d16792a0a95e4684d5738f2b043f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e45c00d60e7e52bffbb9da60d41d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d223a2df95647d394e456927bd8b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eaaf9b428280fcb22aa7c402c8ed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddb29be3850a9d91a401edd35c00a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34cba18d4882dd5916990a98d343af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d00f55702e1912b2c186be30e9d7c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e38f9f91db4a327ab38498bbc23cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d7979169160c1c9952a80c4e1d3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2deee3a26bcfde26fea4cda8c36c96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca2c542003b95297eda818d52fc4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb062ef452d195ae35f68bb5b6e9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2bc61c2010715e2875bc61c725aa3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728aa03c3e37cc6a632dfc1e4f81844726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033e24194b2d2cccba7909a692217f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d541242081866244182c77baeac2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f9eb50e9fc6385591b6ca57c6faf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f2b9031dc9a62c6d11ae0a954fb6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc53dac7f9705073830b179822db5cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156bb65bd8a9d4a94475c2fa518fd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6366028bcf7ae803d280dbfb7495733733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b1b1d12d37ede89eaa8a41c255076734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bcd5370bcbcd3ee48908dbafec1e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020e1c43bad8952dd61e9de0c5cc8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feafddd6e20a176e2ad810b2f558c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4fff731eddc4d392f8ce79c454926738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b0a6d26e5742e82ba290385cb104739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a824c1f516ac2ebb05c6269aba9153740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaedd6ec04da5fe7b5f2baf48ef56b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b85a731f1c1d071b33638401adbe20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c89d23cc6c377c281ffe6334467a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2df7a7975f636b441be39b5dd9f3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda3e4d5d327a4bcf195717820cdc9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc46d5038bda56ea4238c097d22c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac5d7b4962e40c93381cc6718e33f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71add062ae3792f8c3195641d565f96c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687d34a90d4771e4345437c72cb0be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadf612e2f665755573c0c7a468c646750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9bab5a2a4abb836bd6816f1838f6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc97d14b66626e74058158ebcf6970752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34192847c3e98ea1829078dce75f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cfe44c16ea754740501edfabeeb19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64134e73ab5efb274f19b21f40833b8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c008bd3217b26887d380fdc5ccf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab54a3a1f2c7c8259f307a3a793339757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935daf67aed8a59417e85eadf0bb263758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547637815a51cf14144a7b268831955759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>