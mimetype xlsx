--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07cddfc7dcbd1a256159e9bebd1eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fd068a15fb76a3e4eaa974457b2232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e66236f14cc22867bf203d3262413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62565027fa00e40df35a413b13a311384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0f996682e579cf09e2cf7ac478365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f6d3204949201d290d3b8ecad91a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb3949d8035276105dbbfbe6cd703c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04103370329f902759f094a029fee98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da2b0a2d3d70e6a6fbe44f9566fd589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee99c16e9dabe3f96ab44bf052f3bb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6025e882a79452a228a3c3d9229bbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a097f8fffcce6b001c2e86b4d0f5a4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330553da3a30310e1c416192a78cec8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876765860cf8820c94ddda4e2d7da9af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7d84958a520bab42518366eebc6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63385eca84e31fd9bfb43f0fa968b3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af78ef8a4ca3353a5de375d7f77e4d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc892a6edb7e9e2c8a3fc5594b9bac7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce6e26050ba0bc857dc5efef66b4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915590b22840470d1686549b304b545e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284e662879c10a53eca3ffdef579f3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de066332d7a726823316275a8c8d35622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3b70b11ade465ccaeacc505964c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad5684f3b803361c2fce23f1b679f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c6adcccdaa106394f71400f1ac7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11139c29c62669bec3e589ee0194258326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f9e5c2dcb01dd639fe39147ad75d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b18d85702167637e1118e6cee28c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5172fcab61d19c468991278ab98a1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be690d13cddb83a86bddd982a91979330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2590dcb8cd41645eb4dfdbd5bdc5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf77acbd49edc61451cf26c6d622732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcdc8e3b25cd49a25ee86354bca66033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975a3d5d845b239515ca880ac93fbc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a522da98ff1e360e350a7943e43363935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4133bae7f7fff04c01a61b1bc87c70936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cef6582592dbe6ec644f3d172635437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fdedc20e84b8906d0fc4e3f9d7f2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca2b14ccde4defab50289eeaa78d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d536eb4bfc29303389f00d4316c3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5267cbeebd0ab094f55adab0f722041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7693f7527918df1edf920a6623c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba3685790371512fc5f05a407e60b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba7b6271b25f4a3829523cd0237b5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3311cf804fc4800890e4374dd4d4d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c42e8035662b2c858db41ec7f877046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ac80c6d43d94b45bd3b394e07c0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e83ec327918a1ddde73d7a58e4c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2455776da775cf561c6ca8bd3741a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfee948441b49b9a071a66d8fe588950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a3283844bb3044b2051535e618f8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9c609a013267af3d84f395e1661d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514cee23a202e691f4a34eecc3fa4cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093335c875bb37ad4968429d45947d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdade5ae4acb2d57d99707dc74dee6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385a8bb915782d7c7dff82fd9bff9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd2ceb81140b57df3489b1bc362f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dfa2e798c51e57942513bf43c34f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd30ec5bbf70de5d4668fa9699c8b8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf5ab5ac092bdd8fd8dd18bb8437c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b8c4d4ca548b0efb09501a81be4d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfb1002126b5b8a917ec92f9caff7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727122c162d3d66420d4f82ae24acdd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9465252ce1023272ddf0239468f4b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b5cb1a4d3ce81534a1d93c69c11f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0518883892c612a535a58eabf491b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa2e2c93d81b72efa2dc7a4a657df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fbb4c12fe790c687841bc4798a4f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1915319e3d867027eee1446cba39a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391bfb8d24d7630d7bb9dc9108ee4d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490e6ed303951bcd679eb1df06bc90071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f267b7b34a40d2e362810d69329772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccfbc4b3919482c821c483e24ddcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285338a3498fe39cfe155cd834dc80574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920c6dddcc8fc38c058faa3d88514d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339d9c8badce4d76c9268abcd92a4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ee2f6b5bc5bc7d1ac258b6153ae177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee89f79c4688858a5425d1344aa2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7314cc2063a00751548dba2f5c5021079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d63346342a74975c90c434e840f13e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e281eaa5ca0d7377ab6d08adaa4e26e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94078814b2aa1116780c0189fa7aecd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c40953d230bc6b1dafdcee3ee3d6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcbafe16a4b62209a9c3524bf5478584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc870130a6e7d5b7fc77d27d416d469a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49a12ec45d9caceb038fecf00d38086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ba891c0adf338cf360ad0a80f201a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2a977203833b7ff3c7c09fdca486488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb45c98f847b5a6b9a4350b01564c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaea07239018a7d6b14f2c54071f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19128ab2b03762a530e9493ecade4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f7c7211d6456cb639e235d06e1ff492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175121eaf93d707e0d237f2e4866e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32d64102eb48a5815502137873b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634b5095dbe84cff28c5cdb8b7d41095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b11f8b914136f46690ded04c604896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba965b81e1f54bac8b24a15c578ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eeee58d9aa620a7f9164aa480d18498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d1e67134374b48afa2f39f14c3e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a0145bb4dd41c20b5f19606dcc384100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc50b7bfcf8c45b7e83762e39c485101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479cf1df135d72fad529c7f3392c83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012a890e0b5ae15c7fe7db277ecbf11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b8c72d4cd6106352184b264155581104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f1da3efb694933364b771d5d074c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1245dbf182d0c864df6fa8ca78c60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac696ed470601ef1718ca12b98a11b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037ad7050c69f5bb19d0b0ca23ef3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e675b8daa2764ea7747888defc89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276b43a4c7b742b2fa23e208795e30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb299cac478010417356df7457709a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02e6aae9a2b5be502b988dd70adfb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4483491b2207bd95da85acd9257daa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f5051a8c0bb55c9f726321c7d4bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1819678a87c23548a6ce693c0172c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c4304495723e11f9539dc4c894fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbf34dc34895313a29ab08e2972205117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9f22b924b372f5a521549eda7a70f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba908c3dbbb2e31e5c389162ad45d2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3515ef88882820b7f219e16ae4fb81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b730977ec8141fe001c5928b7f67617121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dc734bcc8511d6d79a915e8185a0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7621869b8db833c56fe77dd953d75a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26172040391f35790127661799bf07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7d7262fa0e743370faa5186ba8ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035afc31e38da24f4a8cddc68282c4a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c2056cf00ad4dd74fa7a826bd761127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602527ed8bd3519c3ae85cb63bbd98b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369749bf7c55b9ddf865791104db5dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4c6b5a6221cfc96a5b78173e6182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406f568fa3436982140f13655bbb22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163658a73f341d7a192759a6544b350a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd0735c58033937499a68e2af48cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379df69404d44f73b1a46ea81324ae99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99d1c444bf0bc4e89dae0688457f23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64104ee319f233e4ce40fe8a65be0e53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2031b9114515cd54baec01eaacd251137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8cbd865346442d496aa98dc3e86f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb384622d558935af12a08d6269793a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5071894ca0eb64d44fc1c02b7816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d0e8ec9906de9922695d481f4f6cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a221a08c0ce4e3b3bf402e629e8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040acb7da69ad04f37af2928809e1b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf8f3b6b258c815d1f7dd5a6b5d7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836863af85985f695da926506bd92e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e0ba96903df4061ea01ca36d5b168146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae531761ac574e6367243de95507348a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d003fe94051e86c589fab1189f7f6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e06a31f2cfa649cc21bcec4a2a491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99d17ee369fe0529f1da3224f050d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7074558422e6843451feb23617116151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588dfc9fc685e29da1426af002d6d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ebe120a41be76d45c0de14cc5efb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94a85fa7baa80c0834e48e28a18df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ed6c963bbbdfb28121aa99923e80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b371145723c65063416285fbe408b65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b1ae39d9104adf96541c55e7f55f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72648358911cb17004f6c360baa38ac3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4e921f01b0a639149da6405b9402159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb832f8dc97378e1c75ef243d54c18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2cef1f1598db2cc0bc63110e4d85a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee7e8cb645cfc138f6622473d1142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dda368172972c2cef2a8b1d5625c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3348e9de9ae1a9effa8576e1cd3b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ef1d85f1462d538257b50f2c2d62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd6bf5654195fe1a544d62c68a226a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf14da591e24b4814da0209f83269167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dade7881a35967acec767426fec49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acf6334db09ae4c99b0e3e1bf5224b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b07d13720905d393b84ca80214f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd981beff45aa734992fa9e5e017a7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446eeebebd5308622c36ec7c51bec86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe5b9a61948e97f41ff0b2146c72d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf62c4bce5f70f1e1729688a5b9b059174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2aea42e8e18b16a043b3a047f946175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035922cb783ab0aa27d3251906bfac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2083e20bb151fe9324eb8c2dfa9c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631b380d1d4185e9074e3f321616d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ceed7cbe5474cc55490424b956db8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe001b1580c34f2740b2cf6512f57957180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ae1f59ddd208bbf12fbca19c70f8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a26e2a546451d2c62feb7ae51aea7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01009330aecfb2fe9a246df93b58e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33488f390c84fd690926476791f3dbbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800ecc1e41882b4dfae035444edaee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4d5846d8647d03402b78dc19b44dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c624b840e101fc0c671682ec2faa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba915dafbc17953fe3c7f92d77b46f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e27e7027afa9569d8fc1c458c0ae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cedb740a2e5a7f9295b12a4b709182190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62220bc91b935dff5ec901377bc62a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d790b6ebde625b1b2869612a1537a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e79b65305f4db27dc2a1a33565da7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833daa8abf1bdbff95581cd55609363e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccac466b0441513bad1ee54f672137195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47964d3903471e8e7ea2bfc318771c0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc88f8b3becbf264e600bb83f8a27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20863d5101ef8803cc3a14cfe8549e11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c20a1e94b650650ad5b1791317d72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e315ec36f591c460cb32fe864c08e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a74f247da0f845f6372ad6a0eca601201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539dd90e79ca461e2ee81a9fcb5f626202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11932d3057a90631f0934b13556f85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d02959a4c2ac6b6155b1c58579157204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7b70c13f2b94de62e7517fbf3e62e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5f4dfc420cb1d01d4410a669b5ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57b3d2f1bb2e899f38a169b055cfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df4015f07a56f9f00e6a361f900ce5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b3235aeb8e1a97e81d8ea9a22df7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de64ce9de536a97ace34d6505fe96f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3788ec86d371cc18972779308688f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad53904104a2cd2f9ed5d41d2d3bf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf9b06a96f230f034db045c5d22986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229032808e45e784ef14863d20b4daf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6cf553332f99aa37ee10e6c6a7a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd92b80377503631ba67b76fd0509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0258d3993a5c7d6689f9d8d36db7e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe746bdeca4cfc4e2fbdd373b4632f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d4688d6f1872a37b421e4efecb14c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ca09dcf392ed2e6b432e7643af1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872726f68ddf374076eefd554ad427221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d475f0facaa213558d06afd3eb8ba8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fce8d6116569fac0044ddd2015a8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb3e836dd8daa7e14c5311679054b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9528da6950fee10fbc81376662b3fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f459eed62d0a96108b86d019219e05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed861519de7480d20b8d4d29a910804227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e21f780b3f9c59ec5aca17701ae41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a96acb1e25e9dea1f4e49af66551229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf6682b0d5346555c772d34247086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae6e414be002dad7f2b1fd47479049231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ea46aacc884f25a53bc22f3d5dbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e797720ca478ede1332b6d8f5cbc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634cda7e0ef6e91e389d7339dbfa150234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6f44e4685d0ec4600a3ac5ee6e03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9707a3b587806f261e4c16675ca09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e332a0d71e87d8cad0c4e38647e46c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944714529963b2dfdbe53239f5838d2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910e45486a70e17505f5145f360041239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687efd69cb016d76ce5139ceb2b0886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172281bd0df7cbf9d0839f638599942241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863bc0c15925d23cf01c10c849f0108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b3af2d4d093867de643c72c56e45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5773e7482591c05e6d75fdbc2932de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98381d42283b64c6225328756f8926c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85954bbcd3238defeafe1628b49e7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf46c42cee4488d7b4fa2f00dab6c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9c83d09b38d52967cf678743890d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763059f299186924977034f8e9c503249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550e1189bf1deb711560dcd359b6940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddd60f6517ae397c899614cab14979251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15a302f633f3b230907fd56c44672252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea7a0323ea9d8f02063f49e9574d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9bcf6de6825823b6fb9e695efac4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9bd0ccf2a2ccfe0c9f5e6697988b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d7b5eb60f0313dbdc345c097a2b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff020cf47c3dd88bf7f15725fabc967a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af154de5a3e2bd7ae950cd82fdbb4c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825334cebdeade9d0f5a1b3ef8495be6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b73b2e8d905d15141b19a2f32f16f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e3c819fd55b8ef384394e96a4bd79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a9bc2254c26737cf73790895cef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c34701e4a8bd42f062103ea7313dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fa33f9496c96f027fa5c48e84987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f854e3e73afdec38a9dd37399443f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d6d88cb59e94df32b45d343950a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da915d4718ead0428f88b4040764e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a0d5c93a1dfbb2b3a99cb0f3bcd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316216c511e6005a2f363e7aea7370269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1d1939a5b6f90cac30987b57b68c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563202e363528d641b5e7a93b6920620271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d4c5d2be334e155881123da10cd02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61f0124300f81e9f4555469406bfd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde51112cc318267f9c24e3626e8ac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf544f018d138ed84cfbe0be7c231e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04f711c04d5e96bc8e1580fb5dc2b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa6cd395c30e4f4d883f15ed213eab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd3eee6ed28581df626c61a2596fce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41c9364749ac317f8fd2c1865cc82e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4f38b6774bab19f867c32370e0de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615156afc996bfa110c2c92057f15114281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b9b64e8020d2ea7fc65009b7c6d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5686896387783328b94f0fabc8749283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2fb461305dccffddd05940536a634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601a0e7fe5616838b4022a9942730c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e75f06d691722adcb373be67f9094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7afc789b7550b2edfb3985968ec9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd242f38a6f38f11cd1023d67a0bf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28437a2258deb6a491fa84081611a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c5a1a86593fda49c0052ed6bf622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0cf75100aa2c3c6f00d2769e35cd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d1deb787cd002c70761dfe6f5807292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2cf57438e43a52b49e252d4c18bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218caa586f3698d36c14714ef0344140294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1adae121091749bb0d8a21fb68508295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063aa9cc0e4c9a561054737375bda0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a1632c8ddbdc49d63a66ad28a059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87016daa29129f4b36b1d504ea1a40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce675b76b4658da1941285c75dea8ff3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8755d0942bb846c05af03d3ed102b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afd768f1e5fe01afb32b9069bdced6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e8d98fe111c60f03604617cbf7f35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e55284ebef14bcc98c497d9a20685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcfd6faff70b0b9b67930b73c1cebf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32aa5bd66394f0b27737f173dccb4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c57d79b367e9ffb7ce9784df903c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d7dd7e5342a84fc7cf219953f272e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ef1cbe2614c8715ec243aec71395308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad10cbbdb09097f748e82ac2ac0d5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc312bbd0606de730d4e199ee476d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bfb6dc01e1f7e233226ba010505d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d9b14e83e0642a7be5280244b091312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53c1a67a6d59ff02d564be38a3dc5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd3e903ab81c2b92a654e994e7738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec18fd5696d297822e18e8357a342315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db766a0d5398c327eb255964078be17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4449e5ff1f5697ab0ba5e77d0bf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01bc5576ba7918ca2b76b96fff3bf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd1d9933e3b035521a4b455d297d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7af7c18bd40bbd63dc781c562775a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb939984d6a8e69b57405c200ee13e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453258e4a96452ae777d21fa08b2802e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c000f4f796f599ead25c467f80cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c7e2198bb5d82fac9106286d032d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9501241bcc48ac2acda1f14bfec8b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379ab4dac27dafd29fd3ade2a9ff89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236fc4e7a7294fec587f7bda79bfca7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f063abdf35753287fa350bf201b9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed878b0cdc4af509ebb6ef0281b6dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88e2a049c5b5926fd8f88a66a49dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467195307111e93736cddfdf83c3c578331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe93d124ed6317e835161991412f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018897d505517a1697e017f024b3d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340851620d08a8f9e014d99ec00937a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763a608f34c00b0fb0524a5233c9b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870a43119d6d99f7c404ace5c07954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057a82fa2c6e726c79ca92fc3ac245337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a722ac6a03c0ef7e339a6eb59809338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff90d8ede7500fa69b73b8d35bc1a07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128a992861b9b510a6a6cf9b8777576340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ccf7667af51043b6e6c7859ea037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79482d1431d9fe2ea6188a0db95feb78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04c444f73095b589ec40b5d5a88214343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4dab6ca782f85e7810e4dee46b29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069dfb1648389a70e76541d68848351345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805292b96c35298d3a573c61444f20a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0457236c0a9a20e42037427b6b1a5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de3a36449c69a45d73bccb3444adf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ece5f8ecf754d0419369797b2a31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d00cb572572e28d96847e33bf04f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b32a37bdca72df0084b681fab015b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a484bd1189ac8e9f78cb98150e5b108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4a73f257dcecdfc002aa4e6d06a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8cf717ab0adcbc7cf6f7d8cae07f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bcb7a8a51a15a8ac10af659cf13d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447663851934edc1cf51bc57c2f09a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443e75cf9ddfa9903859b3a7d5f8562357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90e45ac96ac6f23d02a7ec1a984c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe2485c75c3010e184b3c14f8ff9f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d705b48a021b8906f53f4e335a688360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762a7ceff4aa0684cf2c49bd270d65c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60069e234db70b0510fcd602571de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c67a443f2db6919811306dd32b439363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4588cabea6c9cae4924b8e5551f1a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eb436e14c3b8e6756e313ec52035e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeb53f516e2ef7b2809106fb6317eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da559708e28eab4c7155f1c9e9621f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f727fee30b968fc293d8cad094d28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15c1c667c6ee5a7d9e25f5c2c821ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83a6b7ef82b04e6c798b4dab35ed1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a694d98bed5666c2731f7ce566ecf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139f680d8a4b8d2f5da4e0cc47193f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf61e68bf2202d2386da3a89da637373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1d7cdedf5fe3c67ad587dbb93f57e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840095a6496f0816156f6d05543bc759375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3462b263fb3bd09aecfbaebaf56d9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcae624199745ddacd09b057e9b50aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad93d1be2599273d493a2700c506d74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e231867790a897283c336a4ed04f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d441a223f50bac8e55f3d02ea921f12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc07ef6046d020dea93ea23c4123c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01043c6d41517cadc45eb3667dd40d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d47b00d7d3bb11b6198442ae70b1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd085b7edf354de833f11978943e0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b73f7d5bddb0683539dd0c454d21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce737da5ed404c72ea2a2812ef5b0498386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edeb14a57038e2543b9092a318ed2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0c3c9486674b0d70a6184f96973e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d6d0a52da0d8f11b4c15ac5655efc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71663a9998cf6363dce75eb72ce73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5ce494098fc60a537ce5f27ca5a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da7281b5a067236f4ee18364f14ab9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615444ad90bc82258882b386b40b94ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21758521f282306d914c97d30af338b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed54cf3bfc6a30fc8056d13f2d7f10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5eedb8c90f569ce3cac568396f56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4844c03784081a85894fbcf90e8c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514821802fd2553b0ce9bb9963a40b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791bdf58440209530f03d8c95bd009399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550310d42e8bb630a46f7905dcd02590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b5cb50880bff3d18fd3cc02a4523401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1909267cac2a2f9a6cd2a6fb8aaf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ff567b556bc5717136c61023d727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345fa9962dcf2a1568d83af8b06245404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743b5e026d4a9833a000368130b531405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f3db4e98a5203b898ad8050ee721d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b5b73ef55cd1b863a5be3bd33cfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad692c67bc1d8c94b67ba46f849e3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e16ef5018c0f05c26dcfba5aaafb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627208e09e27055e1c675860ad1fcd57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c082c487d6359df5454d7417b7a341411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7d536053d944170cac0ecfde3334b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f79a31b376c50b89a89b962bcde8e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccad96d02dfe1017123a03fea90b1a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a21313310400b9096b26310870bb12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7fd98f358fef9197e978c9770c10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724885aad2261e33cef4baf5a2f50914417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fdd2f74772ec42f45084ed88dc04a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3719c94f6922733781be24420e8d4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904572b9b52fec21d383587c4bff93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b4ea0d91963e90c82f40f9491744421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4642bb4fde9ad5765418aa3c3732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bdeb86ca979ab84c378db96247215423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229819c2fef78786d06af4654b50b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b1885fe17dda1339a5dfe91d539a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ed470c789648e53155c13d71d7706426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3881b8a06c97c2da4d8fbe48790266427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43512a3c39abb8b7f2cb3da637bcf83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298a5e51a54f47b9e8e6bcd7073fcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a4af01b1940e2f7c5b9bbdee890e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905d48e6558a8753c07fc500206c330431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edddd2a892d6789a621d148a42d6bc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14283f09cf771f29b53e34f880e51685433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c41716862883da91a6ac0c5180f9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9672742d9824c8b0e17087df6377c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa390ea0c9e4ec8192858a2c1030b09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4269ea3d157fbffbba35bce017852437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b3e72f4ad49282e3c989b33bd0fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed00dfbed24737882a317d68fd435f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afd2b5497fc05a19cc02bd51ddef7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d8ec066960dc14273068e3a928b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd693138327090e6cb2b99ca7a9129a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc3ff4d688385fbe15bbb3358a42a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4185483f02f0160fc4599a9c74e3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c883727d19c7db886e3b4d873aa30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df783a66895e0aadb585edbfaa175a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b450527b0b6e72ed12a218401ccae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fea1cd9da7627a67c78d477ffce87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10869a9c38b68f614aabca003e6aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac9432413ec5fcfbf83b23e8229e2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b67ccbe985b827ae4d4721913881a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba634cf3b62550fc0a45de7a3e987452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6e7ee49df38ac94031cabb3b85fe8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee0b3747227b364dead40e3526d02b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f45e8cdb1d99058a5771811b2226455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e01b4bd1fbeaa981ed29e4bbc6745456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9caa6426f69e2e59b53bc288c3897457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcfe58a442d1b159512dd205c2610e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b785eb8ad161b49739775f7a1197e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95b6a456903d85d1e2cad610160573460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00d57da2dba1d660cf922a54cdcfe2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac547191ba9b0101d8e13d1bf6bf1be2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7902d45b9a345bc4a8ac186c9b36a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615676748bb7558901e0c6db92fee62b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7402c7b99156dd2c810d6d41336630465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae9b54ff5814d0d3b6d47c4cd1a3b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6b5b92286b617a8593beff7cf57a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061541b288a2f855545aea58c980d40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547784a4cf3ab5c404b69c0406768f94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654dcaa490c5f64e442ef3a5333ca2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1659631de5a165f2edce3077d68d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ed7d1d669b42db78c2f3073a5cb60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b58b46ac220f359a5f638aaa6aa4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a86185c8f6d00b98d8e52c05ff8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6c61eb1765fbb6799a08de84db6f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca141ae9c402c1f0e28ef4b8b0d4ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d81854f28645bd2f44fdaa16a2c817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b5f902088d157ffae0f3dba198a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c132bdede8884b65f1e84dfe8c84e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dd0e6c4e3bbaef1fa7c5c7270a561480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b9bbe55b2e05e6b1fa9c7b5014189481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb21684137c8ee9524e374c52ca900482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4e069932356aff2afcb15577441ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a9c0dfe1625d65ae3620bbd98a49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f27bef0bab7502a6f974f72971da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac6fa9090984bdd68dff404e936f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d98799ad6df45ce49c472cb1c018fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ccd7811613eff2ff6f0e7ef175b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52240295ad57d47dd338e835b60231bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888072eb53e95222b3675d45a0ce17ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f1c9a2e5bb04a9544c7f19cc9c9c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda9332203c90dd10f713de7efb19d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef70916e589d6360a19d655f9fc07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9185277353be9ccc13e8faceed929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a823b5acf92e9b096dd8f65efb25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13923dd5004256749999be6b0b5aed5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa6c0c0077827205749c265d5fa0ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33485ff8f48048744af6ae134ab583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d553f83e68b3e70278956634d3ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ccb9ebdf6a83697d4b7097262b30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985712f9447c34ecbc24645e30106867501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb18fdd9bd4561ca484a578872a2e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde35172a8e5638652566c34e517d85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb12c4cde763e2e7bcb681e3849208504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc2c1e147a18075706a46960341cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c5c7b7aabc8093c7f20880ec75206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1f9b14e89aaa392f6760ae98dc999507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d07c151f42dfff91609c893193188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e5bac5fbdf377646724b5e6b2592a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9cde345af079d077f80e71d9a2834510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe195c272d438ca178cac55c4417729511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c6b9781c8ee1fde5c83aef266a0b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521a7b81e71f5d530d5b55cebbe5d65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccbabca3d8a13d76a6314fc3979c26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7d99d75f91b55b91ce75550384c4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d6242c84fddf8575af0375ad4620516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128ab5dbb5b469df82e7e4a5f9d5e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d273ea97ddc65af9b446de42d5904e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24614751d3c4dcf5c0250719b7aa9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2de09d7c0a063b0d68b193a5684bb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be91fd8d01dac95de3152f5b591ec3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913534e264a8f778014fcb5050ac2f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac0f91e77ac228a0eb6bae602d678523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5f896a2f38bf139d7d0d9853dc03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89794b94a09e71b2488cf592bcba491525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae6b42af82c23f27537eda98f5f27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399c521a034def270b1bb17c541a105527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aacd7c37ea789c7d1ab5171a8d6613528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5d614044cf7dde7ab27af74450430529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484ee863028ba83d04c0fb372d8745530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085fe4cac48a17f9e2bde238352fbd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760423d464d925faf5faef182bedf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6caf276c4a677b81cf40b89759c5cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d8f05f72cd60e48596532e28df905534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c8f863f397d34c16a0243f5ecd1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc8405bcd77938c128af2e74f0c73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d85ace1b2f9dc158d9faf499f4657537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6ccc9c80c901a754c44e58614060538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668a2045a5388cb749f8372754cb59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a75e13ca9ff729364f7b9e4ee42e78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9cf46ba432a588ca233ff31255f31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6b61561a116d3ba8a47c5dd8a44ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5cb887eeea7fdc54a420d39b2b13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28881c7d92c39bd276f681aaeaf077544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435fced5f71da60581eb3736361b5c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e70b3c9bcf10e444437b0fd2abf12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc095430a97fe2f4bc06baf8d36650a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c066975204244c65d0a0dfeffb7f19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c784e64333628313f7e48511e76e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4da053ae614b40b5e30bccdf94db7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74956e3e1530f57841f838d1b7041551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b6853f737a239ab9189c2b07aaf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9015d2bde16d08c2d6dcb09322a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6deb26f7a5a9fe0c25ad218c88d05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f615cd6a2e3b7fd11ef1969f3178555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df384202c9f1c2324f77a978f4237556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371afdd8fa32b3c52c83328aa4ea04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6c4ee6df1269bcd5c20883684ed48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4ab1729b4213f9703026e39875234559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74193af2a2382f99a2d7abb6228292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832a7e3277630a973f64f0d3f994c9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac1ac8f5aa298ee4c620b818aa764a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ab915dc7c7f5b03091c7a9a9497a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b30ff272235849483ce87f0cf0302564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2a280f46ac5edb03fbe12bf1ab3b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4f9963c95dc6575f19a435423063c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c74722832d90d3223211c779d7382c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7a8ea2303223eabb3d8bda8267a22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbaba7d5bcb804bb8b0d1b85054865569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c29dea08b92be8a43a74adef7e559570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126200619d50a34fc7cca2460f4337f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d5b361bf1f7135437e5dab2b6279f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d14db1df7c5f8b4856b34f01bb3eaa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff6ae603bef0243be0b42d5457ec3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473cfacd7c1ffdc15b6537d77d10617575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e266080c9e4a116950d799afa09910576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4f1cee1de0fffab26da6f72f5bc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad5f906d62346875fff5611a6e656578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5a7490dfb232e830ed7fd2b019f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9681fdc0e89aa19b0729cb5541ad979580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae73ebcf9ed362f6a9ef4d14bca68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc3682f2022e98e4638d4948554ced582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc454aa632545d04e4e2a364ad87835c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb631849d38eea163ba499d77ecddfc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71671d29bc431a0aa806bfef83994f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c754ba585a42594f02b58b93c33915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0e5d61c8f1609117cab7ff9b24c0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f9182b3ec057dfbc884710c29cf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9058aca0375a1b7e1c7a4bf2f804c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222560bc1e8fc42d1a6a563f48e5a9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4a0d57bcb5185f1ec2f8122ea49ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e88275741e837305c3dd1af09b55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a92203476dbb0ec5d72387db2c4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc93e36ec7157fc93987833dd44a0e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1c378c7ccdcb5860fe03147e65aa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168fb9fc7238f0fba6243053bb6196596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e01b7823cb59217594cb8f537603e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b112d19e38fa06be77b7d9a021c75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199782037a920d080f25b4ad99679c35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b02b55626d0462e3477ce8ab96dfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890395a9e10554d51b60185be57dfa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e8c24bb306ca465e0e969fa2034f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ca7693d9949c546fb6299d8ad21b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fda7703d73608b356832b97134b4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3407a731e7fe61c18c77fff29c8f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735958887a43611d0d0a4c2559c7086a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad34495a11c3fb91768227f1b49aca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4dbbe9a67f162dfe89d00b3aff7bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5bd09fd29c10d21303b8119b539c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d75c4cefd0e127dc2bb757e8055f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596cf75dd0e1482c2ba9a380b77847611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55834910926e9179b6100ab76cf6e124612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2045b735bd95b7666d0b57905f1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa037a674dd3336d27aadb964467ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b80bcbd64bffe02ccc5bed68139128615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0927b5b756d3dfc8fbd5a2d093648b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bed875486e20d6ab1ebc9bec2cbd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecec15a9544eee2db6666c147baa3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da271cfd83ba51afaf1ef31807f403d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265c8b114dd892b086e6a944644b753620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80c9c8589c852a7732089f14a33a15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b4e1b85ec21e63a4ff429871864da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68471328c32f3d7b5de5a339824d7c02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e79a6a33fb8dfe9c6187e8d9486371624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686fb90f4a4a6e584baa32f9430c07f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fb1fb2e6e15bbf1cea2b7f41fcfa7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bfdc6c73830b1c32b587a6479cdfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44048794cf3605a738252fa66d10cc67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e68523d7c30b95c5be4e1eb4b52df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391781c08a947a175257bff72e49ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bed55ab43d6c6f067f8a96da611ab4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba92b757716117feac3d5ce6298db9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e278b48f962c3e7b0a92b4bbadf8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaae1c635f5cc4e381b118806be143634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b8fca05d71b070a6cce980a8f517635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2997c1508d4b5cc67be5f8d997ac2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec791683f3e0a8ea535a8360fe5822637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5978ed952dae58e8977bdd8bd8c4ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb664843237cd9aaa6322fa87c11e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2239235d02ce72d0625a94fcd32194640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5234b499e9793f32b2856abad9bac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331883b85b331b72f8774fe9e67e5af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e27233853ebc06632870a275bf77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7d94bdf68aa03664ba508229e93c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf859042de06c2a9c5227a7cd70764645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160164cf26374cc25745186eaa2276c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0568a44e0bc2c27e554f3bbda40bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d8e4086d4849124a782683470368648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6629572a0a52e942bb5c04b1ff7f66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd3b19121a7caf8cb21ffd661228a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481150713228ed3ba7167cb184c8cdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cdc6d2e9128941debcea0f5d0f313652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb395cb5f6d54a7dee46b3d5643245e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5500d641c5f377f4697cda4eb6ff0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4989c448c4f77ae10ea19fc35c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36982876bd094e903ead787a84e61e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f94d3b7aca21d896599836c17aadf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86529e097ead801deced126591ab1109658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9099c7df90a99cbb5e0ecc6ce3a0c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef93bedc3c58b9511f8fd03c992b45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c60d2ba7f44575a0f63fd07ad9c25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e96be6a2d811d288677a66a3341a46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270fc55ed8778363393e666b7565f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d878bc7a145f2ee170ddf963f94979664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d73fd62f45754fe9a3ad57678df2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bca4600c6eba07cfb5c77ae4a7e91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64effd866b111cd28807729f24e624667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699c4d1a5e05b29e1359fbb9449fa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68504a93639507e1163f5b011a22425f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30cb7fe2facc6a97b864c1544193cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb63a4e8594c7a503cb191362a7d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040503d866f8c71184d34966e6eae7d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe41511265466dcda1ce481eb78509c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8217c0bb1c7fd167188a224421b0d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563dcdfa285b81b8c2792cc50d5594a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c2a1ecf5993957a5d58a40103fbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c69b8765b807614d6d044b6142fc0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebd40f91033f271c629b05ff02aa22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045811c6c9161178a66ee90798521020679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c9811028d373e8187dd3d21efaaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6f68244ad89ed5024dac2e9b88cad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1643a2a16b91153e6b9761a77422ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bffd2f77242f184549690453b7169b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ccf78185bd2ed5df20704f30720d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b3909a7601f9538b71377755f940685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f277362877b31841e46eca459376686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46b5200c614bf24a811badf5da124687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813aabce971a6cc4d7a57f82e85cf8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c3bdfe79e39601f3a6ec4e053cae5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264cf2c2f5d707b590c32b85ed78d1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac08308dfc9b77f155069f81e097cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ffbcb4c4a4c79ce79aa89d61b587692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2e6d6622e9951f3c9ad758f3003a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed510ee236017983948c48b4bb186f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70215856436073950c37afa5d2bd2172695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49b614099a52fe623b0fdc288460d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42413be6854c255461f7de4b220cb181697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7924edd15dd37cea347d7f2d1d0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a397a04d966688ed366062aa10ad686699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce0bcb7fe4de6da872219918831691700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160847985cf65384fdcac7e5197535701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5556758660769915949a5a0fb6d4467702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db280b06ec7ce6e9f05c2127e120d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc03217f17a9b8e95dc9fd56622508704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d8366bc0a3819c32093e20eb5a4ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4b403f707ddb7a23048c084dc659706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de3a46305760735ccf8e533ef86cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27597bbb07fe03f42f73cf18ba923708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5202f712dd48f028dcbb7d18bbaff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac9e80e6209cc5b23e42b667cf637710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493848b85efb1868134629327652432711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1169addf4a2fef37a906ef6395ad66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822983c1e72052485272c7f6b5300bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd83f1c7bd77c29590e62274f52b25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d572f3b470585f8584677a5ac0bfb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa36e2427e735ad60bf996448b132d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d94c8511590cbbe452f709d6263cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4620583d21c09b8e94697229ee9bcec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52e9d3b748541566c6330bf1f29bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1290cd08b08b8c0cdbb3ccfd4c0c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3dfaeb4266a2771e3999aed6570ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229fb75581421756d90efb3d2844229722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4381de132d796bbaf8b7032987166723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0bb1363a248383fd5d9b5a3140a15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d79a471fa7c477796d53fb042c15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4045b12cb75bf4b90f9384faf5a1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb42f10fb61f1dd1ab722e319858160727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59b3443f975f2d00e09c10cff57fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae42dc0b947a06b1c541e9f9a88e0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dc43df854f2afaa0e42850a9e4650730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f443fb4d4e2e74a80331a0020d8ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d76562272a39bd979dcac307be785732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e500d675b4bde28e732223ae00f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad23d9c8eefdd45cfd3385156c0ec6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92ca035e153589af8a128f630c92cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c51e66aafcbc4e1cb3e4b30e61741736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ba2ee61a6ada462f61b5de1f52b01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc06eac777a401bc82bdb3e4f12a89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29460f699ca468b9c51db885c3deb0bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e42001affa2704c7aab4c44db47e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1d07b8c4a1064275a0590d849353741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e9525ae6d122c6ef7354204ef6ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0c21aa1a28444af25357ac8f8a02b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb4e909a19997292a1dd8fe2e12f6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d444d2941e75531fac9adcf85a36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9abf1a15563cfd2a36b6cc0ee6d615746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a579e7625c31fecfae207b046fb062747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95774dd62edf265f3bc38c30ee3c805748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47522417a27a9f32bd488d344cc208ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b96fcd012d21e54a1be09544660dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d237209d2f851d3c952e760257a85e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d5774fe8c26a8631fe58f5aa4c014752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b6de209ff7b5b8005bfb6c82b771753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4afed318d07958576d3878afec057e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95080e51c6cf6e9306940cce09002755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca885efb3093b3d8a18da3a5039c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2cdd72f03207b8e07a5d2d78024d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed06e1ebb7bd2b51f62a1370a7b1f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7125d819e8c49ccad0f8928f6baf75759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3dd0bbcd122c7dcf570c269a0da221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e10129ceb58cb95a53dcc2e4a85502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be227c05cb076d4c191579e3153cd0673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8310f4e7da8f835ba1d6fc3109bff24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220023b125194137d22dedcdf61a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f1ca7b946fd42a29ea6e39dddcf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d5c557b75eaccc9c87af89a6e85d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abcaacbc4dd90416ded3d5862ef1088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1aa246192386699f78f707311b429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025730f5e6bdbf71c8c0693ffd08ee2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0afaf97f0fbadc23cb3f133881fd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a5b68f98efa15cc9d3c673839892712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c79dfae8f76b32475b8a20e61651b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d67bbb7fb9c41b8be56402d0e61714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457c208a8c915baf8b61a7de9510a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dd7e842786047feb72d34efbeaa9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50da1c776068e527fb031612145a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f8404cb7f714bbebaada47972ea3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500538e2560e3ede83bf93f5b063e5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecf74878990d814e4bebae9cd0593a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8603c1f434d55779730a79fb948dd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bdd0b5f7778b95537fcdb0802c2da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101cd829d4c4276df007fc6fd7fb6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401dae8758761c953c8d6db9a6388e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67615b38bcda0ebe8a99533f5247a21a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2aea20abdf7a83cb57e07e849c4ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a07c16bb54c407aa46ed98d8071d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99da7a4bd8ad0db29441729f06cac028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b5d277f1b6aa27e61888076697a1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfc717f5d8d2af17ee83a755d04cfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6902fd67598700ec5bf2b87b9d0943231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70177c009174b0d262faa392f246ca532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfb7bd9ed9053c013fd89c88b3fb3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b99e98c6570cfd5e6cb4bb79e624034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762b06075e4c9f8d18f8eb15037dcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f1a43e86dd9c242d140d3b541d39536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e36cc3c16c0550d1607d67ee5b3a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552afda182e24463a79941f4fa1578d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c2d06057800367c93eba460b092e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5e4d9146e1332a010857282f57f4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66c3cb8678fe5b2bedc13c4548b18c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3776e00ec5d8a61995d9c9ac80cd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039568c65b1835ff4291860810d21b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8eb05a60fa68db2dd5e358678bca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45455ef08d8894798bcb024595cdba7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ecdbbf9ac2bfd1f9f21c3724371946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180f9de64b51799a389b8dfa5385fbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890bc399837424fc0e96530551d8d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448adb03de0cd34e4690f3fbaffdd4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e75e3e2ff12104ed27836a1c11fc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9edd4d8f830f67bcd7e25401aea2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eceb4156887fe5613a9c9473ce167652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a26bfcb96b960df6755f6f3e2f04b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7220946004863101ed01a652edaa7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14864a5b2cbed5d6c2409e39fe9b1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157329d110c75fdb6d88dadda921c00f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649444e02fc4148ac6f8c8e29efb2c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d3bb4b4eb141d6d9ee238781628da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d15f161f22545cb94f2235bcf1df959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e42ceb7ffec35bbe6f445f8dabff3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636cd9040393bc7b3595ae32a4474061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525e27ed243ff1792de3b44b6292ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ff831f56a341b20e5f103a27d5f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65dd783ba1092cc4f6cec4a34afe6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea441ef854e69e247ce88c36d2a2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cdb9ab90bc11d3e7be0b52416dd6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581539f68c2d2cbeb780ddf6113db867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b4cddfc317dc0161256987721063368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49dbc82a2cbf0de86d0b9b1a41f52369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671710ff26145a8791dce7566835dfea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687328f2c52c3033bad1d8c1050f4db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750e6f35314ce3f73ac4df27ce070472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794b02b55c1077e7be6894cbf0a17273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3dc1f9ba4a6cd34aff038e2a56d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275285983f186e6f460b9beb3b210c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f9302ad9ec716664093d2860fe6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109f92133e25a0c0afa9e1d4ae2fcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1e20390c641ce00caef2d6fc665b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58d03bdc72ac02c06d26093bf2a3ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6546860891e66030f5fd60faa5529880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374b8b76587eef44e00216a4a3713281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde139ec6c427a14c79e8074e0a0429e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484c5d78899f5f21890b595abf143783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e2c82478278daf62a1f13e261eee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058fd9f4921841f3e95ea15916500aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eb3ed4bdf4e2095b4415037dafc7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a80ecdc659b2652c3c63de6a7e18a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513ffc94cc89ed0310bd2c62c2601388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8379a2333622f02b5b1848aeb3811b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d3f203a1916bcf5080b5cedc9af0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece00e117622afb07c2835b58a658b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767496c355bf74f617a1921731b18e1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6148395573c5acd420a222f6df64a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f32af65e62803b378b1f330f9ab8e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c0ee74035c1a00aba67e4ac44e2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b4669361ec100e43d4cfba614db596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddad0b65ce12733d2d086c674db45d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c4da8f860d426d6f12eeba6187e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c8b20e8822093e8de7377cf29bcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d79c59c7e65a11683e883487a975d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b85d5d662b59f758372fe5e38e9cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd197af66454c6ad63e0ad9aea2ed052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b428c8888204abc03e928afaecc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9a6015a03cf6d70b9b49c6f17393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952d643be64fa6313a1f1c64902c19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b0c9c3e52e153e09b82f5d764e50a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6d4e6098725e8fe07d3bfdd19a4d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae95ba28404656ccc479f26cc5554e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76562aa00fa1bebf776588d86b90b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d705864801049ad0ff0f4c9f10267c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfee230a46d91f6f5ddfb0b0e58bc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f37a3a96fc4d898212d7dfd878f2d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498f4cd2d8838ea6d81994b4bfc40b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a710edbb62b95cda710fac263de264e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4d631ec6d5097cbea5168973b261115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03152db236be08d09903b17c8a76d904116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1de32744b6955d4f4ff071e50e462117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ba495298e6f9209faf41029fbbd17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e92be9948047ec563806fa0e3281d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e3f5a3687e18d5d52a3388674fc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7da1ae6a3b8e2f3e04c8dc78911bf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d15567bbebadb5d6bb813e90eb97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85678f2418e8926edcf8d35f1b8ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064309c7852706008e09ee3f641dd07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c8787148c8d49bf989d4e56e65b3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245150bb35fcaf1f46c273df9f5a912e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647807333ccb058f46b66d08b5fcfc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f20b447eabc6059e7e21fd37ffe1a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f3718b346c2bb12631839d1c4421d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded94467fe25679ff275f9164aa72a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9450c1cdec73d4ab09f3ac35bcf3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc8455dd1a278e688207a4dfd021aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af9a4c8772c399a58b914d6def16c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033e5f585540ad37a7749eb299f6b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eac6f7254badbd6e57006528f64a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d0ce2b1bcccaf3276615b8f94fc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7206691e0951ad972f951cecdccabe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbface54139faca25f1eb9671ce0a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea06c61560f51d2fd52bd1d3647ba1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b05c705e1c8f66f3bf9f2fc31c13f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea45b75acfb17bd38d08fed4374e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606ad1b004457aeef78921c05c39a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ec2e44e3c3616921ffd0581ca0547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c8e3510ba384faf2e3d4f55eda818144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0a78b862738c28b422318eda3297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd08eb3c3fdf21145e92fb1d51109e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40362ed2b3b9722ccc06f5ebe376c8a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c002550856e86217fb7299da04c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b29bdae4500a4cc0f734cc50b6bfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974659a93f696e8a0188fb920f14c361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a87f615f347800013a9534956495151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158cded0b22e5a223c541fb61460d00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5e39194bd3633e1d80acee6beab45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de51fca0ce3659cf6dfb14a7c582c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cd10243abc14e78c5188df3a521a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ec235e111068aab16a3eec9dae42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e11cd5ee8c1574f173012b01e95f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea890ad5787771b2609f3916d6915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8126e161c5a129932af416b0d187604159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a39a1d98672b29fab0e5c91d440d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb944bb490d737e98a3980295e3616161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849c9bbaaa9393b21776bce3e77718162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822376687e24284289b2d18858220d94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f76de493ce55081716c000dd1c93f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b13dc1e972739c509d4389e87dbe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8cc9043b5befb1b05181f2da51e17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0bc8157ae1257377519fa67ea683167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996bf642766cea9b00f7d2c6453a01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6dd5f0311dfab66733748e5c8371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661bcc29c43c80b524bf75c96e0d855170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc787a9d3e582f26f31ed89d642e5ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9663edcbbdc6af5055c059af565e1ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869765a61693a71cb63f69c165af199173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7beac723f1a6bf238f0a7b691248f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c8fd9b3c4a8b178862dc77d881af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b185c8aa96b33d6f31794134a6fb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be56be4c1971305d927d849925696177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd0c99712f932ae8b76dec7db86e6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060c8fb835e505954df3ba58355b9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16837c4a14931cbe8ee00d54012903a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd917c2113fc0735bfffee0528b7ab92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c237aa7c3921ab9586c1f11f58aa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374978156769a131f27dab8186320c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca55a71c89f7399326385eb13d211b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556ae2d34651c604c30287e89a98525185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec932eba4206522bf5182b07864677186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3041ac88d2004bed3ba5970bd8149e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8113d598e68fd229c2bcf9f7d7b3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa84a53535d5937eaa29f871dc9f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c9b32b26f3539aec8bdcf3064233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8b1f424edc56cdb595477c75a6a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5fc28e9a89e2dce75a4cd27bbf267192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746570dd3f2a8533e341df831961b822193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983fd2037d7e0b921455fc22016c68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2b410d7e56d2999f613e903775060195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e3d8d82a6849cb5c5aab318c38c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a662840fc3bc643e6a3e7e20c6f7d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad456e8aa804ddae55801c4d7c63243b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcf9204dfff18d737dccf00b89be48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dcf6c61de7d967a4aa62f174d76be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9953b9953c6b1ace1752a43565179201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff5b9667d041255504f823a789c99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08e65455ca1fcf94270601ee2295c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a23a16f8826b21b86fa0d35c371dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6cf3ea717d8be795da2667dcc37a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0e67a1fa84085a48a9fb69ed5ccf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc296cef9b26a403fcc601d0f0b5d36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6005793a38f87a2efe643b977ba4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da8eaea90e4c3997f5a5fff2f960a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bce31a8d803d7ebbe388ffc4fe827210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80025df7db7fbada4a34472f913f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3a8601b97668da9573a8aa71f687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c2a354b729b1b3d2d7ce3f85c670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaa8bd3e3db217ea3857a85e444801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539a282d07a995cc02230889c65a70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beec59052e524678814b2063c993a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce052034d9b5caaecf0f10a7ffff48a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d201e467676882cae33b5dbe2fa0fd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fcf8797c3fed5b22816651e88b1e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9962a4ed4633fd331d234edae1a172220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b95f977571a8f50d7edcaca89a99e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182736dfed97614597e2d5e43d21e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009d7350d1b352c33cada1cd7f0452223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92cf15db3df876a5f70313108bfc01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ab8c9513aa77c0c514f65b446ec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710bebdadccab3d877684d7ac76e970226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c910fa6313ae138b774bbc19ab5dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724699e5a08e82d6cb29fe590bfdd2be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c989a7fefcbe85ed00892156394ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b474bc7bd7f3580f2f3b27328062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd1c0d8505604d7012433e1f9d455c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72af8709f1955cf3f2c2cc626db2a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b27c28f26f4d0f7a562a8e89123af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61b76819d1f28c1f4cb3ccc4639551234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b994c0da6e28c94be9be547ec98c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd42c5cd65c29e7b80b66bd0427d2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a1449a6750a8ec89b2d348f8fbe6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbe7b8351fe48a25ffab0c8bd30fd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b078dcd5a6e16fec0718c9f72f2ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a5cda6d355169025023791aee6e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6170459fab046fb0822d07f18cf0ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3743e68e984a6eb0a9dc761ba6715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459423beb3a6fa6313eead8bf18e66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d9c1891ee12af444ef7834acccac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b3226b78406bb75f35e51cd286bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8287ad3f4ba56a46afa284e1d1ddc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538c40fd51ef2573161836670b8cbcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8847585691adfc4f68aee1c97974e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f933ba1a0f154a0c243421b5043de0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c9f48ea73a49936a6c3c99547d32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cadff88b3239e6b151fe5357c9b978251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c056070a0012b8f8bfa72665d0d022d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083f9b5d3aaf010c31a765ebf99df9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ca4ccbce24eead52667aee273c398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864876b25e9e175d8f828e2310b3c5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57909cb92c02702620d50485cc182ed3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180bdba2100e32ae46dee8ba4c1971e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a499234a02bab8303e1184e087650b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e37234cd14fae5245f29545d8fe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5808c2f0dffe0270d649aefcab52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ec8ed585741e1ea97fe70f539536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905551c742cbc380fb6af542b1661c77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa914ec4b3ac840817d4123a0e989263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3cb836df42026d84feecb7ddbd1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54151ef801e044050c0f2acd0b722e4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f820b915b8187c39b95338ec7b3f70b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14b91c487a43d49149fc8f2f5076b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d1e0748f364d6fb0c15233be8050268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec1912175243f4b8d5cd9206f3ca3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac40c3eee13b8b83add59c11ad04e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d3da6e98e6fd62a6f7b6e0c082472271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8e66a11c86a725081c19c6f94cf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4b7bf0a54daf45f8f82448b2014c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f640b5bb436bc9b4d940d723ba700c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420b144ccff96f715fad4e33da81bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9fb9cf1c775c4ee1eadee8bd21dd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf23e82d3a8ff10184041b7945faae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04977ee7be34809edea47c453ef7ea4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68923f4ce2a8a15652bf521b3848363279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a15068ba7bdfd88a7d5e315ae268a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4dad1249d7d9aca206ef219c6a2e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b44a97145a3243e97094493384d8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d9245c4d471905c490e2f48da259283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811c2864a0878724bcf7155bae852d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830614f8b3ad4950bff69ee9393aa8a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034504ff45149a9824b410a23d27f5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74338c29c2fbdeb9925a5b85af39ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08befe5c64964118735fce9a617e20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ddb6cc5be0ad0125e19fc0c55421289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e486b8ffa5bb667ab55e78fe7b481290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f4ece1076f6d16764d5c94f69429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d40e1046a16fa0276ef20db2a68ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62a35c37cc150db43bc65cb2ebc690293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b3930b7305134b11f7d70065b02ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a50d7e70de62a57a3826213dd1d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752c80f18090581f7454c4396637ed4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e223749f4ebf52fdc61665720ceea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67716d683bec913a3d9d491b1b4fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca57398a2f76f4d03aa3c169bb7def299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af65002fdbb6bc9dbb9d87e88045b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b82244a3ad531dee736b9317e4388301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdebde844effa4e350c0de074101c84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5a6ef3dfe5984f8b65afd2a651db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471d4a2e7eeb5d316e7bab8542a2f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb158189b5c6064b5435257a94faaf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0074d05f3b9ed3a055d7c934f67e98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb4786b5109a543536f348763b910a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc834a22760141ef1442b4a1c8b76fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610e19cb7d3d4308ae28c87b2e2058309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6778d02b4c3580206afd1e1942d82d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed69d237ea7f4f9e4d448d85110aadd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ecb9c0acdb2477f87f92caef06e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561422a976738b6ccf28d6f2e9f792f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55926b7cdbb5a8a0ff4ac1d3fb91a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f989c5dcf378e33275640e6968b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc2dd9b18571a40dcb7848611b2116316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0e1011d2190f29d1c21192072485317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957b639cd3598dcf1cb9031eabac05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120e87c0f6fe467ae04cbc25fe95da7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3252200efcf6604c64b39171cb9de3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6bc3b727c9faa2f2045bea4e4bfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc4a814299f044105747499237cc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d09b7e97b45652df94da38b0898f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349db5911f4b55313c9a4760c86c33c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636c431953d360a6c9c0e3d3759e71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaea1d768525a93fbab48a2b166fc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0748d82567b268cb4825fdea5298838327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978fae2683482ee42f1f8dd64aba91e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d775d9e01249c2c35f54bb92b4ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722445a3a27cd3cf8a1ab7bd174046a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7022c57584bb27fdebd9ac97814c06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9f96c7bb26c911ffaaab25cae66f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4e2011473a9222c297320a54f3404333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b944a46c5d763ed8ddabd24394e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a59b9c8ccfec69fad61a330cbab6e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe123b56f32cb56f9f14b3f289d5dbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a92fc9f95f8f5da29f16d4aa3b16a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ed01d94ede237ccdbb622a061507b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353faf805b0273a6a1fafbf17b21251d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce554885a9a2307e3c6526a711f78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5326dc53cf9074c3cbc67553c6a72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3685bb7026b1c73a62ea798a67c422342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958d66c1aa4336e869c031edb7285e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129731a71615b93587cc4e748245cc4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90ce2e3272622d0bb05968041ba88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ae821f4355349c3846ee4c7701f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76d5b1671db0855156f7443b65da7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce8b617fcadeda859733d58a31177348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7540b0daf20d597c7d4d9a03a684d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88e2c7ba66bdfa638410b1674ecd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ec8d7d8b55c7cb35100772012f761351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b8ba917603c3da4e70ebe8485fa4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbd5385ede421f88c1cc8b2e0b6509353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21001946e3773b1ae151623a788d8a7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231fddcdf335280709e9b8f16e3e39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa17737e5edfb5f6b5be65f5eaee1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7b35ea6cbcf009fec0dbd8ae473c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e45daf2a957495355a3abe59364deb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670401412688fe2b90b905ee3ceec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969fe5457d6899e1f3aad54bbc9568d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf26ca640dd541a884ea9022295efdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e205610e953753c93da4e94d67f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ab98a7165085f96d7c4bdab6db73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3007eb69a3f8d25bba977278aad8f2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82259d0dc1a447258e8e52f9ee81137365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdae4ddcf460e307932c398a11f59f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8ee82d183a7468c1ce47da99d3a0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342526e1ee09cc37cd2fff4e553de475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9aa4157e9e41641607c043d5dfac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943f6d1bc8e2fe997b98e547456742370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfa28de3679299e9eefc4f0beeb49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4d3f73be4cd06bfbac205469e092372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897780f0b2aa7a2712a40f6d59b174bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b871a99ab4138fb934cc6855b7ed7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd4585c4d546c335cb9cc874e16d90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018786a42c3b6f10bf8e66e254ae587376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bc622e16fa63a092745c409573404377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe3f13b706a877be8a0afd8238205378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448ece16d29c22a1b12f6c536369d12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddfa4fb43f56dd6eb99a54c337b211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a775049eb7664a069f2fa5bb0a38e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8049a5454c8a73797a4d1c86dc661382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f671baae54a642589753b5ae1801cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d1b3c8133abb8cc9365168d53e87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af878b33708596abba6702e74e66124f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c8b7b4b3ecdd80f43fb60403f2ce7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6910faab6dd82a7b48411183c881841387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae872306c320b050a10599893f41c59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fd6a409aa397a5a7e15c66b2db93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b1cd1448803a26d07a67c4b26e0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4642a9d2a91241e4248ce567957d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23058e3f802cb76cdc1ca870b928231392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494c24b3a637538bce0ea3db497f5ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8d2111fd73ca58175d4a4f8edfda5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8d7eb0f2067bdebd335e81b37438395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ab48cb7acc70041634b6e93765ae8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc276a1406e41f7f0fb42a4f8f91a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97170195bb4836e18f91e0e3a1c62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cfd5ba5555d7a161cac58c1bc21a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d89f96e2e9a3f20dcd1f932b33035400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dc6bc7dce77ecf07136d2c266b7c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217cf21f6233a265a2ce27598ba9035402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672917d861acd9ce95208896ada1e2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df714b6dd7b21917775d42f09c53d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf8b90f986c9d1c15e2cd69836297405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6aeb4df0e3315edb8aca9838f9dd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518542bdaa057d5141cc92823a9b33f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73e7d6d6d8bc8538853c857b955f3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b20c653ed34b9f912406361b77cb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8384686b5860d89534e05dbc5d03f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9aba130bdff0976a51bfa8bca73d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d2ab0d59c5768add7da8f93e269c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6071748a8155a474a04ff56d57b8b5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8769e20c50fe330622cb9611217fe46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dd692e848f8fc5080c0330ef272be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa616f64764fe0ee304240e672a1b4cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb5393bcc939ad4f2b5249215ab56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7179b081c8127cdc69cf08d30c6f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8386514269bd9add31396efc87b55d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4634bb66b375f646e30bc189556a65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b733600b266fe774174c1513e793a5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970e170a717453ed9d904c03886e04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdad4aec8cf50f84b588a07f786f05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfdc3fd79b49eebf53390e7115d964424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb173f7ab4eb48196ee5871b2d1c00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad3ae0b592542ef218507124846175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981a3807a9ee8c57ff2cbdb8585164427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010821322236f1a23b1c07f5b3f4f19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8a836758361707bee77d10418847429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00470c1b38278cc6ba8b99fd7d13b3b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689733a7d6c6ba57de39ca56b8dd8769431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccbc7b3ca0aa619748e860cb2b08a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302705f244c756981b6d5beb61a24a45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7c8c1c583efc8f46aaa79b3d43f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e450640136fc353af76f738898bdb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7bcde554f0210a3ef7c90ea0f4c21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58ad478bdd77cdee035a19608a4571437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d769f5f8a03dcf82d276bf21488092438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594888d06f300242c4eb989a7508daa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199916f52ce4563c1fcb134b0388577440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea414c0fb8db73c65fc9301cb2ffa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8b9adddf260a43f00ab15edac30e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48924ae0918fb4e9a2c724695900b7bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d383cb0fe4047119db5bd23a7cc59d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f5dd606c7e3a80bebb77fe290593445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0a7793c8519bf4fd2ab1efb1683c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b780b9796d5c62daab0cc986f54cd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d82b93f0829420e55237abb00a30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa80d374c180da48877997b2842add449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02989e9b01bff3586eb8a3f99008422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7817e5af89b1bdfff6bc616900d72b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70a7a7412ce0d8628ee3d59ae5194452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529d0cdc37936909a4a932cdb7111d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c50c32bf02a37f75e74b87a497ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7120064ee73fb569711c563e61d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a015ce2963cb57c92d01363053cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6306a61a137fcf787d9800f851bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d248f371eefb83695bb38ae890cf17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca757ce50726dc3e3eb71181a5be1af2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89cfc1696ca53f1318572eaa90a93b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9c06c6e7bf3e5447696f0d57ee360461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f29d9dcd85f7dc5d8507c7b89c897462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5be6d13921d2f3b62d34286d7a8ba7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdecfa0f2addc7c09f4be807512c6b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c231943b63861ea0d9a4cb7445fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec20684249326ffd86d778785fad18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389cb46f29ff636810337977eacfaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012dfc8a7ee04764b0e190d1f580607468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c13fbbee6871642ddcb5f7756e546469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd567b148aaafec0dabc19fcda6bb85c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c96c30edd6143dbbad62290f107d8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df44f7fd91d0a4ae6712a0c4fc3b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38b8cae2a9c8318983ee984d1c94b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f22a7f7bf4ed9814334adf099e4f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1bda908511c5a564e99f15594fd4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf8d0194b8958c6c6d6cb62109b401476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b253bbb8f7f038636d0a92145f147f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a439a4f9c4f78f9f5797c5d128ca317478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1beb29fcacf9b7b5396ae388b9b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7aca91002313492b77803d7c3a54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5fee5c38f39a467475a88bee6893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad11e8de0158f922469564761c09d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e040a9911b098684ab777029664e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca13b196d664c373c07f8c804cfc89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980cd255d1a91e2fbf4cc0afbf56cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f13e479b5969f9cccbdc3b813209f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6871168af196dbad10356c478a979487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab566b28d6f933c287c47bcc2ad0c2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d199de2cbe0d7c92529f41d7198b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319dc6ca03255850e969ab9238d8543490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3bac89bc91a85b747bcadd64d900491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15340d90c2e6413bd5be16fdc3098492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dab2ebad4d4b71418aadbb8405115493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155112ada66a8cab83678b3089b5764494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ad9b90da48826b49af9f120bb024a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e98d1224905d5881cbd7cf953220496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eaf48d785cfdb05f47529a10ea61a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c7e17874801a7ad95819610bccd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b17806ddb96fb05fe1c0b2f366831499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceda387255e9fde239099495de2dee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21906bc654cf2bd75a592c8d5393229501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940dbd3ab78182e61e0832e9e8624d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9ce63e6acc7a3898568a3db90c4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118cd37af1b09c4d826844be522f39c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f8ab5ff33927a1e605876278f822505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c8e948624bd10f3a276c582fc535506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130671a9e3cd130533b6f524c7af12b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db15968cc986a9463c47644c82a2eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a23e8e0a7f2757bc180ef2a34c0e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be147c4f73c1f8b3484e992cf4c4c52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5c0e56c2174fc7494810dfaa9f138511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382089dc2e9f4decaa2842505d837c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f2338569f6dfef2e5e5c9f55c093513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eef97bdda232b6fa4ff35a83065e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e24847a8794fd358a344da850354515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aa9fc57855085e88041b586c6caea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554caace075b9e68d3860b3deae81df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2bad5910f3c6c87421dbd66f17e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf70893ff037f4c6225277eb159a19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e98f2da95cb7dfdffd61b29e6da16d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec0cf97e5c0aaa60319d2cd6c5ca7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4f413533d4fef73153ea72d01e71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23245c9ed8a2e91d9590eb216fa5ffc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5eccc17013f92181fa217f840ca79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a325ce0ff98abbae42e498e98804525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d918a91504e538494fcbe88d02b54f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe743157546d9401d9c084863374538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc0317efa15ebcadac49b6de956cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c27429163ed53d0927351a7a87af8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c72ded01a61c29072a562bdae22a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030eda20c67990c68c22489501b36e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2147825af6bdfb79339e316469bedd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f869edb804e9648a70f0b67f234dd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4160116705a61a21e989e40295d15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e26a24cc7d7c03876f1aea204c059e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0134c1f7e7e5588573040ddb25c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1bbd2619c34ab74dd6fb7e6731a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aa5b30df101a394311fe991a1c3df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9dc74baa8a689d74a721454e89e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209145811f5f91a77afcc721584c335540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584199fa199e3fe9b22b60f2ae2c99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af294b83e4d038c117548866c8548b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc481b6c9402038deb687371704d70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2170500bde6760d2b62800985a81b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccb7342a24c551707b313255ee72f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90f3e33b80f82a7fecded6a3207c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6b63b1322ee727550d29f2a984e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4254cc768c57afd297b51376a1ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafed6d18f7e85dd0f05526d69f015c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a1dcfad06192b9d723de1fa076da0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29755080aba2a34ed0ae6bf7747bcf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2859883eb8e84b03f8745f946576552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c25fc65878f7ede592e03fbe86e4ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f244454f8adc43d15b4f114bb22fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335be7ec043e2b1a15d1e8294edbc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2db7c0cb196c4c1b9d4234f71afc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa6774755466dbd705284217228c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98573652ba6f80bc137f953247e05b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a72959ae34bae63dce48c813c58b29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23aa3b7037df1aca82dcd64513d7cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba2343fd90df68fe27e4451fab1b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e411ee4562e6a438130802f5269b4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b756bcd30da239d6e4bbf025a827563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed413dbde6ec2eaa2eb56b6c953f628564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc83431903d9d9fd072879b53460f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ecca0346e520ba8d80aff54e887a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b708fab79cf62b47f631489f6f9a2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f88c7422cfa03d13a0a98c9fe9993568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002425a4c4e2fa3d9d4233edea65312569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb8616480b34c0aab97069330f8b51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa2616e50d8309a4ad26179dd8454571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1ca8b581eecdd923dcf105401ff8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7348a3bf222be06c7440cf9842f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909c2457f3a81fb72a5a92f3aae0bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa133fb54c6b3dbadf3e59ef64488575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827be649ff46bf5e3218621ff4a620af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b500604d158fb1c361f55ba9408e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cb968bc26aeea4f990e28d5f0baf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517bce2997a8ec82ada4c36bbccd146579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd6f094a108d9b3b570d5f6b58f36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3e779ec208290f57f7a639223013581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d389b803a38ddffbcb499d7f50565b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c5d2249381ead94a6738243ad0f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46a481dbfb1f12008695d5eea50dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ec4e680b585d9f1919ea4ee2aa772585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161cf824eb9d04be7155112ca4789e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac84b4be8e91276922a4a31a9bd300587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d824ed82aa4d17e7855fcd731738be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31533e9c2e7ec19680551277887739e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91584af1a5a338d237320b657572bad6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7633de0adcb35ad94fd9a35ada2826591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32af2aadf071c391c612012df8fd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb3f88f55d408d774b4fd8717d2ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed68496418b0f017a62f964c7944e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cdc0845764b00961d7a305e2deae1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1d98a48b034e3c84e09a51104a6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd59ff139c152abfa84746ca66de7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900cce9184fb4900690bd46814fbea0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a1073a20d45faf6c2a2be91861f2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd0e42e53f37f64632cf6802bb87ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f0e27ee47e48be5da2685bb28633601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede84a429091541bac479b836e41cb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde04e5a3371f87aad4821913bc0d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f1689a66c47e18d669db2003109f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c92d6213f0b07c73377019b5c88ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3c74cc5961d6617b2f2b47c243100606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625be2796b3200a7b936b5de3134fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c5fa5609150f4f2d21a9439da382608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df08fda61a55d624a8ceed83a085b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe1f9aa8b8998da52bf6bbf2cea7d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1fdae844514c74ed1ccc77509033611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e726203d5c17e455cf2652e8629243612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ffb9760b8f0fc32bcecf2af1cc3f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9fc4a7041b26dcf14aa5d31160d7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766945f8897308823659cc019d3f92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e366655186b08db3200a7be496221616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181cb81ff84de61d3d36a9d821b84a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80a120cf8dd714d2ca2111bb2c64c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083494ef41e46b42fadce2942faf74a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a2c3a47c19d69ea3f6b7f2254e5bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36196f5717c751a26c134ec0e8121a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b428e45c3a7ed7d664b32a7ac463b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75772965da5906fc27c841cfbfb532623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13497d64e354934987639e0114f434d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a7c5462b5ab4e3d42da8da4bc071625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef3cfb1dfaf54f176711d519c5b310626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151547ef82574e0746627e1963757134627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9eeb70ace7a8ee0e13e87ce5afa7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5d5223140019bcc8d4e35b944091629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b28d1e4fba2d05e0fea005975a709630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2d0919d028f795360a568b6d15b16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eb750aedfa5bf4acf068923aab75d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85f143a40d640f402ad5ee5819559633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8370cb2d723be602acee26aeb90221634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b51fb6d3f038a6ec5c8ae6e1d3a76e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593b52bfa23a23efffe60266147d92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f558f22e6be8f040bc71bbaff2c7f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837c4a40cf6a3fe6295396c061d6e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594afa62b8580a250c67183da7a00c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063788ce5ed98e7f236b91ad2676f22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba61ec568b94bf02e7cfefa7a6ec7bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3127228436a2ee7b0c7c49880672a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a6a298deb9e3ce995c9e0e8a4c55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3dbd595c374e760193d7392a0239644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59a672ca846a12b121c53f6b4af53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da95eda29c9c07b48d6c575e889c16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9998bfacdff10cd2418083da89ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c1fe33ec3ccd38aff9a08a9b5a72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535e0b360163194153e0e77b861fe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd1c53071f05b1916755608559121650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dceeda6337beef0e1cf7516c41294651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a008dbfa3c31b86579fd01e352aba8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5cee6cc65f73f0428f210b088f1f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918df4396753b0af05786bcd3c1ceef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8f522cba68aa25e50be143f710b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c85c9961961e610beb0b935dcd32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7f9f67cc923b9f90c18f37668c13c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7400daa17c6ca8414f697aed40b93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec166d60a7a1d16c03bd10269d2f32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6c3307bb4cf11ad516fbee50741a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcadfa1203ed38c002e8c0a7973225a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf63689e79400e465400e66bd0bfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324165debc0ebab796e896f5128aad19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58236998e0c4994d5cd7a7baaf16c87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef81f1cc7edcd4045d809c96e873e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac140862339b93af72135c255cb6564666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046eb6e849175cff00f1de79ee822e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1372ce70ab8b432d7616c8576a4c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3461c6e2c5b918cbbbe1be463438f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f547312c7afa464bc860b5dff55784670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef9b48a7088c1301c9d9b0a633e45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb398787b152be2305ffbfcf220e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996460e5c63209a152938e181eed78a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8030e90a5edb7cbe6a0a428588077674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872b7b49545c607bc293fb660678df6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f5bd55b22c1d6e9f70ff65d59ca6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912babdf41fc83d90edb0ff23d8916c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41556512c1f91c826c2a6845b7d058678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4515e3a9f12fdcc9e1d152645cedf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa22828b0667c4f410fec3df665428680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf34d47640b15ad5c9799bf562f55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c476c796036f28fce70f568b8ee8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51afab51843a19bc0c7f264b42c194683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d03f8ae0518e9454afe66e59d7467684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a1186a29819c7dfa155f05551437685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15b1ff5510a62cb7ec3a12e9d1ea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301df65fa42c388f47015fb37263563687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb1ccfec2bb5f8ccd3e2bc10d9873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce08e17be643934686ec6467cce39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb31a3e52964841c6e8377d974dc24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628cc6576bc29540e1ea8a758d30bca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f1ba6bf150a096dda4593ea862b5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b05a28bbad5d0102fca0dc4e2814693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460cea32b2c69f693e110253a7da2ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30738cae565f09ed2f1bddc8cd503f2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd7275b96afa6255fc7e836e854d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9936ca0a7f1440511a9964f75106697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdfd5898d8acf9cee6f9581ef5cd29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94503c26d898b586e2a7e6f646f859699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8c4ad6c4732be8b8610770b5f8b7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68519a41302606f8176007b086159fff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f73e09c3350d50d18a2595dbbead4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee297cea5949134ce71ba054924561703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa18f5e5109c87e57dd9421a92ca2d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b235e06f595dfd9069831300e88abe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c38c2b4478e337235ac4c8bf760d81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ea0a64e6a3f328a783849700dc15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881b097aead79d1622833d478baea6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2886af75fe89cd7a74a2e71af1fe7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5272a2d7d9c6794e6b345a5d7aef60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d011e9b9be48f876f39160aeb04e01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e5806fe5ae9be84f40df504c0fd46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9580568f70686e6b79ab066fccfb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba42ce08bb9d592fce6739e06faac5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293898067a94e52b8c93a4894e56532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5321c0273722acda66180f412e55a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca7eaa3d21d951bc67f6a8630134d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7710834a3248cab1d988ecef4c864f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf422b7c89f867585142a89347bede1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708497a7ebb94543be5ad1ed8ca8b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00924ba880f6fa81f39822602db6ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a74f2db34c126de47d40896b786d2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b0f89c42bdcae4031d1a67d7f98e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1cee596f04d80b14141de7383e02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2743c1b6ce3e74d7af73760ecf96c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94967cd1bc325effbfb1be4d062cc29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280e27cd134674e9f3666b201a2ff6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddb059e214bc74a58f09abfe71eac0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157807aa2d98368d9fee3e255f577b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa1fcf6d10f5a6a0860fdf48fcf8f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639031299939fcfdea23c4ccd97459f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fafbf6c3ce8e26464725b629f00fb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658f556b27f399e4f315a166a97bf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a028b26f48500135e188936471ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46263b0c843adfa5e318e90879fd2ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c246385003f399b70e8c56d3b7a58a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1afd0e758f01417a46589842b2403737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ddde9332332dc90391c854cab241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc93e9633d545ce722d5727301f541739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016fec3bb7a2b7ebb29faf43cfebadd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a439a0a6819cc19efea0f6ef42497be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727676dff8355ecede6a5c22172ed7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c005574b000de08cf6f343976a2ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a16ecca80a6bd333296f235c63e07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d5450a1c7c0fc8a5667c5f19431e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616db11673672b665a4aa31093b84125746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93316685105ba2ceb6245c376ac8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347716d707f78ab6bc4fca17535cf3d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c3051986d24fbe576ebae8335fa41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63f01cf3d956acfdede0a5c51e9c1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7d85262c516a719a100460883cca8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403e7ebfc35b1e2fa2331a05989724a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817e64b618a66463398c2d89f6ea48753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>