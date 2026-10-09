--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb160eb66a3b94f8367ce9c6c7cd1ed21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0b4882d8cb96b6ade9a8e15091ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1685bba5f91f20c2c2339110388a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80668a78c42ec96ac69a003c96ecf88c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118f5336fef3ba6af2f5b1ed34f1325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d503f7d525f6bf45913cf0108538286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba203e795fabf42ab9badb1267fbd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b06538e184e4ba33d5c0fcc603ecc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd3edfdf4b412b2c6f39cfc3eb8d119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520e0be0d088918830451e067b25b1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df189888d77089f673eabafb76924eb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309008207ec74b4fabff7c5ee9a286512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82aef66e93202c26a59bc40e4e5ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c80d381bee1e3e518b8b261c662d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc4b2c6ddff4b0e2a159f0c382fbd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c238d85a5952827e53f520d62f10416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0828396d51161e4dec5856ac01bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419d551bd3155cb677987afb38a74b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ede1f4ca1661cfb483eb0010fed019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d0b5db5c7e711e892f378f2a833c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa197028717a083b37548cf781c09b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103929ffdb48d3368258ba53a2efb06422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ae31d3003b7ef80e6863d5cfdd50e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c92b586fa6bc6cf693cb79bfcf05b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278dfc10e201dc5dd4487e96becbee625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd7f7bcd357d738fb9bc2274ae572926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7ab2e7a7460c934d99dd71d8093727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e4c98f1358cc629b2795cb0894fa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce824316c419ea450afb4befb0c6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021140f692e3f28e65f99af7b5b0654730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0bd8894beb6d08adf932ae776ff0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564dcf4cf30de258a4107ba0ab6671632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7614c8ec6c5d57c0e7382b9ffaf8f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7048311aae4cbd5756d6eedc30c3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90295a43adb46fdd0cb9e2baa4c48d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e029031122e889215e381ff07b99536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8b02bb6f05a0c887cfc92dd5ef71937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8bc82ef6effa6b1d2a8984e56c82538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819df8acb0527f2a3a541f37ca446139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b73b5e1f322727dcf6f3bd2c3af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a3c5b00960cf13df787f404653a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9155f6d4a1e6b4b34f4347b18fbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11f20dee8d8ec4ed78d7e774fc8a1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea137b44980ecd233f35d8606db4fb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1f28e15502274552bc370f48a39a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb2ea80993a66d0decc2566fab289746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c26dfffaeb9357fb0fa2d6788ac6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a50b3fc9ed38e126da547f4cb33b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cf1db02ea081470b76e616d8f64c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf69d05fc6882b9c483d1901693ef2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ef5533c0edcd84c50530daae043dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf342a21f4f2fc57670c17b5a32e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced23f4e2b3c258342467cb3498b87a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0f72d294579773f259b4425d7eb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c469cf0ddf02699847a81d41141855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623e3c90d8905756dbeba368b2a5f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f7e273ce956b1e26b2748c9fb83ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907748f2d41ff83f25b2eda77f937f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c1867b15f7f1fa2d9e4a1fcd6fcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0eecc3409cd2abfbef79f06fa2dbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8c94967e691bc7dad3fa8b08f49ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315917d1f4fe2414500ea0bfb4c6d3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3aeca1c17a02d6a6ddfece4d3332163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d539be4fa0fd55bc2d6e9880fa92564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8d82e98096d2fbbb60b471162d52c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b8d2830ffefb31e47dbbe3f898af366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59734089b49cbf8dad9335088f13a3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9cb92835af1e5bf6c5c2a93de08868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469afdd32d306ce733c99841aabbe2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39723af3756f6d3e31e240386bdf02570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be2e723466c5c000c6b8ac61bd77b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1286a24aee1a17d319342ee9239d6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ac3fea9252b1d76461b9f0f03c4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb7637c243d6ee9320879f324bc27074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd542eb7d76702421a7901fa5d1c76c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286bc08d68dcee91a08f379423ff74976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f8f07f75a8cd1c04411dbb7b3c6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb148a049dcbad48ef0ace82b2e6c0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9d71940eec7f7c62677bf736a4ca379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bcfa2e4bff61ee361bcf9a833f78680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed94fe44c0375a8c985e99a6867a9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2ff05461b30a32e2198bdfa582e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbbf83ab3ff176e5c4249a1d10002783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f59ea0e88c9d8733b2d08ee03744d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d526630f6b0763de483b764ff4eae1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafefd737451105462274932670bb6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b2981b801125ad829295f04bd002087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5f80fc995090e9a972e279e667ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d092b71e0239c795a6390150f8ee35089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0406039080ef8825118d4aa6ef1320790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bbc674a48bc2846af7b0f52d6d2df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5115167195f6509f16ee833ae65d73c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478fbb0ac5110b68ee1d44c09ba99f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bc1e3decc1fa482b8c385b04b08b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eccb66be79c71b72b77edf4f5d8d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa29ce37a88c2f9433b7c7318cc8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad302bdd8edd64eaf4ad5a2d0eba597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a298e618a111d04cf5ca230ce6cee998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342d031818eb6868068b9811f9b1d0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac359338a6d6d1bbcfb0b00189884e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6d98454856f39ba197a5a8fcfde5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea56e7999125fc52d1a572b536307102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a30987a0be1c4d64b0b18ac2abc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5890e78a0ce537efb22402c239d24b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658d43e02055ab4259348c59ba0990b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343529a15d29cdf598dc05bf5bc6d69e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f86dab7d295d659582bc90054d4a9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7648177a216bc950965d1a7761669d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30b08a47d36af94a595123206eca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b4377d130145bd56077e70d68e829110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b865936e061813d641842caa22b310111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015dce9b856d83404332d2d95c29b90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd6ec225afe735dd792fe7c254e1c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c837547607e136da8d949f3683408114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0176d6d329214480726288a199e116a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433d7744caa606ddfaa75505710523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1c7baac993d65c3501ce2a7181892117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73915c2b6957cca173e4282ff4850e9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11c8f1ac6c7ec3d9b48973a53b27e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a8d2f452d648fd0c5edf9be08ea2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3339d38461896978f41246cd5024b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b645e4b830f5dcf39761835f1246122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd433abcca0adb141fe2c64653f9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ffc2db3a93d8418ad5f5d8be1c62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5d3a0b4d434c502ad08248bf7978125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ec3045bd5b1d9dda209fcbd6c9db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469c1718d847fe8cc2be257a439939f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63b591943a61e4a75a7a69caa547a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469207a3538fbf007ee2fa410cc2bf75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10472618d3a7a5356c73eff2a1dac86d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8865b2fb5d7fc597648b59614afa9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f9ceaf44db0c1f283766600584825132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca3fecc378c74363d87a133bd48b7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0f2d326e6dd404f19e2c4046b4cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc1c55ef09e646c7a0b89efb68287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22376b95c6ca8e4a4f84d257a798f46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a807addcd305ae71019bea1c21090137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148695d8af7023f5951536a150b55a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b0fb21629306315792b1ca35fb06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d76d1cda980a1a151328846acf3a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834a8bbff998dae18784adc5e277dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3af93038a2bf992ba31ba16bd4a0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe4165f4f1ba8cb3084898ac50b89c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c9b672b84c362cc4fa837649f088144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae087d57d75b7fe36fe7afe7fae404145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b582599891edbf0d7c8b89c82e69b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32002e088d993f2f9870ddd9db17767c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2831d006a5f6449fa00bc31f27fe451148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abcb1c15d6c2e3f1eb6d8b45f72a79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26478ce001699f445837be282ecfacb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e44fb205b83e5338ef6147dfc3f79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b0acd06de4d1c20d0c1c37582020c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cf8cf8dab852e73faaf16eb73f5b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184815ed809ac558a84e88c83b50ba1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ed325e8a83aa79b57c5cd5d2d0da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397758771b778ccd99fe6485a60f6ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14192b4d292ccb52d6e558587fe42ba5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50548693135c05aab1f7a2869f213325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b83733999b36e0eb47c47a6589f52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b27e3899b7b089ff47092c9a0a9b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbf5d7ab44d455427fe45ace388ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae4bf8ddaa4b70d0a2f5a325d15c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d318cde0e5222a3731b37366084cab5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33e3aee13d0949e50a06724c7f415164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c63b4c4335e75fa85bd39de21fb4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302f6479ad1d4ec48f6ce6c91c9968e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af0b5006c44a918d44e2806af8cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2511bfd3d9661938a1068892a32609168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd431e27e72d897e5417d1d3c6d3e77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7460b4cbc830f00ca54e03d73bad6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda7ce247e109c96726737c47c363e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ae3ea85c83701e1f9d9eac45a9b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cf766cea28f32228bb21b025bba98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc023202839f87181b1311d784ab5c30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4f9db80c5cc5bb00b645b194cac2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9b277b9915ca871f0cb16bd30aa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2af9db45343ef5e4b2eb95c87a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb04b9aff0f85ec0fe2850dd1d5b2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d894c887fc2094f9aa9b29cbba6cd45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9306e1478c3157816d4c4a754528f38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd77d6c30fa8416185018555fa6b832181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d157c6f2ec8fd86e7ea88d3a2711d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba908d83e1deb8925ec34b6cd2ab9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6b94132daf49ca046b02192da4945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010eda62802ae90ae95e08c97a37004185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5643f7cc34c719f9a0f4444344ea1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901031ed881769f73666e489ee721cee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef504ea6b76642c38a67d444f348349188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ea0262af463e40a762061f85f450189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd68fc499fb589e42c5d99d74c649190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d949eeb6b45ed1131d0895c8071404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f0182ed2c99c35ffb1d4633a1bcf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11fa65f22df5c58e9f91e462d9bae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4afc585ea8c5a741a9c064d4e34cae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878cc45a85ca5c84e4cfbac17af5194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964702b5ca2ccbed878e93a10b0cc52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0ece57c2f9979b7fd227a2af5817197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47234f813f873b054761314a249e6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6b689854e9639a987bc073df8e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced727688c9498bc5fa39ff6b0e77e00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921df610cc40ef4ba3c0de93ea0badc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda2cbae071e9b4d248932a4a9ab03a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094932cd75c552cb8fb1b9922a33844203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f05e33af100695af76b0a8492a3f41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51c682d62d35ccfe4b0145a3a02fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c6206e78353ec0d2001da4b26ad6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83498d9bd9ec6acddf1edf7a186fe30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06441c851a49d4d725c213bac8429e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6cea66e6b4d6656a668e041d1c13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed214921d280691c0a444642f4395b52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc6545007b216eac3e92c7313e302c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f8496e28e5d6c4b6465c5f6bca1f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f653bdb4ffd3cf9f45e5ef9961a36f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03549445da29b042ea369c1d265324ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d45fb3e8c16d3810082a415bd744215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef9fea2a97782931e6d7f0b41b3b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd42288e471920cc57d98b6d062ceba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a7a600637479824562792af6eaf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca848dfde941c8ed78db2a10f7979a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166fd483c5da8b147a660bff8b9e823220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07612fae75eb6079d8260c6294469d2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ec7e7edde78144f8d2b480556255222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34711d38fd4600073dc49c6fa2d1b78d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293a280c62d5563f324257ebb6a83d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbfe30ff1be32b3557b07b22ace87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4e134334fb8a855f8b70c72a6697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217a1a78509f0116a4044c53b1ec48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a3ef14fbf4051232f9200ee35165228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71fb4ac6d3e175e88a4f882b15d05a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a27ae3ff96363e6f072486f1fe19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1cdd914b387c5bc0c1d1f1e3cdf51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631725e6db5a8de10b0247d25294902d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840168837ae2f8f8db253494a595de7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f0955dbf189c1e5eff924840824b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a37c8d60a322956c2f0dd0e29a39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdf3e9cc27893092b7ecdb7a434dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c7ad6835d48781049757c375a0ba4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb6e02437cc024dcf1a4b21de7334238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21adeaa73cc3fc8deb17a6b83f975ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80be7ed5f0ddeef96b6db5527c6a47c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d63a6d7942e3328d7771221071d41c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b83aa2f6a1d20ab36d8e0fe3645d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa0e6c95332fb700f7d206cbce75f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbca12372b1bb1b3fa11b314659dd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bbcf4ab40f2e62915be144dc64f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de506d723e176d14b397cdfe5b582246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa075ea6bbcb373fe45e416c4d75b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc09ed24ae8a6dabfb15dd1e450dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae4fd2c19d8998e485f44b86ee99e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351306c7bb50939b3ef000aab5f8db49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b6cd485c019864d7aa3001b6593a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4a1da5eab8e87f42b945b3ecfc61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98571fb4729a3f4c01f936caa7a022253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c661fda4be93540dba9e2a78309e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025db8dd5841334ec850cb3f0703be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409618b42e5826cf90976b6ea419ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf1860ee24a451b3fc5ffd26871d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96650ebe3b9bdf5d313396965d943a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e397d2a37cdaeb3281a8d6e12817db3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2f027885c4e78c7d4e54584f0656260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a771bb4b21edaa68deb85701835bf40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95771b435733a00373762ba1dd33d3d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616556f8b8b4c95a34b3dcbfad9ff4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a13bbf9cbecb0d64b5c75e92cc063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9364e4abb2639049826de5760f5a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063abd9cae2b5a36f3e1c9bc29b312a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea7b5fb7aa14202b19646c0aacb39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1cea58bbd4267396455b236df4e6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dc4551daf166eb5db25e951538e7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f60034b9880350a54c2b6c8c854dc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa11fc144bdaf74907445cca3191b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ebc77e02144594c0ccf30e384b358272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e54347c87838a4933a29dcab7e48e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc16bba924163f4b443897aaf4107274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e73dcbf31ea71e91dfdeb992e7403275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc0ab86127875e4bbde93397c34823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9e7fc6a7366198c219e94b826697e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436128344d0012ba07027fa72c29af85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711db2d33397ce922d3f4171d0a6f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b7c55609e61a60f9c8c18efbb00f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521769203e1926c8e03a97cf41957b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffafabe6016f63efbcd2ed8cddd42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf83f279ae17ccc2e8bd58b6e23e34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf37c2ced7951aedc7ebe24108b257284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff8f494b5a20f5887c707e7bfba66c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e15ecc65a23d12f26f45e89d37a02c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac40f415e363208a1f92ed1de5db11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8734a8dd26a16b1b5a5a244f16af60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f60df7b3631d5062795767164179f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d40f5d4eb597ce9fae4272dbc50a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9aba1499c06edbbec5160bb122a78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44ec49973ed55213f775e896f85e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042ee2a036b481ce39d57d25e865db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6668ef10be1f8ce692c10a0ad034294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a3dd5da2b8ad668142d0070db6d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f7914bf9c9c79d489a20894cff0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22750bc699e7617304bad5864e32259297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2603b7190a82f9c5d9e391c47a9bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e691520841631c1c027ea9370eef3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7182e6b3ee435bce21c6e4d5b2046f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63807aec562a88f505ed9bc7129a7ba1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be47e78f40542f971bb383ba56721302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2cb4fbcb2f365b607c4042b916375303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1e1afea17e97fdce64970dfba1efb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bddf4bc5a22246755d59ed5657340305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55879390ee6170ce7873530f77025306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058459ed8bddc3b37115f36f08bb372e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572242f2bb292fc6c2782fe133c3fef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516f3099d7faa8e47025e1e1929cb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d4a94d9ee18f27f4559c900e40c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96cbe300f1fa41e4a78b66ad3e53a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c67d430413b934b17bdec226e8359312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b30d34e1f42b020f7eeb224a2fa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3b5c681b1ea827f81505d24e7303314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b998f18e32e6614998f52230f969315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f41299eaa6c25497d49a29485e96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3599bf4cbd7acee418d644e068bf41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6488a51cfbcf6383a327288b59238318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1610451ecc66a754811ddd1392ec2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275aff4d9f7d867043a3b1c5c46c8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745085aa2828eb04f6539100a9959d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191d84f344aff2583a8e13d9c4939d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277617d28d45f38ec4dec2118e1017323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a99179766717da29d328f14885bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e27bdc32245c2bb19e7a7d6b5ffd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e5a5d9b7775be95407135f796768326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2babe7cbcb3302d7504a21fb3a96d09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4cc777111892a56be6acf545bafa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126214576900b88a3d152f9de775b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322dd75cee6e833b1bd539b82a3c6b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4d7f307cd51fec37c26c1f02b7f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc825091d8295c73de13e966ecb9707332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72539e9820fa6e5c4a831e01ab50d9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab33662f5c1c68a08af9ef7d9b1d66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564941cd869bb700e1ffba0f8fe4158335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd5d5f597977ce3352afee80e751d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb600854683702d404e6c487df338ccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669ca762662b5b136046d50bda06d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf8479ef177861767a8ae56b46ea2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cba4b59252dd68044bc89e02f4504340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9108a16cb571ee3d7c61facbda65a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398cd2e0fb1e2016fd37e6cffe81f47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495476334f024f7c83bf202429aabec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eae59402fe96b0d75f63a19192392344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8b5e816e5a1868a1dd90740ac57f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b7a69b2006d6fde29c1387553d6e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d69597bacdc0aa7c2adaf42936f8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949248befbbb9484a6320dad3519435348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d65f01a1cd696a2677743c5cf0234349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156df1ba5e1a90c11a15d450d1e1468350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a264c220697f8ef9f16b984274f6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b309834710d7877fdeb819dee0193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b0a50bec7f96ab0f7af07a44d7a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13418acb5bd8ca5ae2d5827c57fbb34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13320f4be972b141faa7233bdb02232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866515767a47c258bcbcb37928599f3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79396ba02096fe2828d4df15c6bfed0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56084c441901e8fa19b852f52d39d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db5727b5f658a58105507fb6894aeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9381c02210ffb6c7f0872d27a0860a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44585bdd6a6fd8d68484f11efe0e1c04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8010bd65d219661855f258fa19c0a3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056551dca2d7ec318f19e2245ab37f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff512fa9ea71922e8319e2698f8af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9134199442f12c9a69bc1ba921d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d6978af7931b71136f01dafe725b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e07978c89fb824d4631a03afd003b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25337bfc1a22c7b3d90223a50c0c62d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e63b0d89d3f318e50fb032bf749f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590eee52a6aa84f6f8d1bcbeb040a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c222c501071f343f5d9a07773f01b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5802cd805bcf7c209dc1b0b04ecde2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127342022d5c66d9b848d70bbfbefe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4086fe5108129ce04a62064a28a9c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0411bb6bdafc0480a36701fc4612375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a6dc68e3c439ed33714aae884bb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30914c0f6421fda17efc223a0fba0cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43372e7041d5d615a474a31eb2fb336378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411348b5f37d94f1eb4ad138958336c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08770c9f15ee1b060e770901343757e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94438a61a5e058b9169891320f08eddc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca918af30566f9f8d5f3fff6c87f57e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d1a52c0c5191064d7ea6d0a078086383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9527898cdd1d3e94e5db1f291cc3473384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b5ef2fd1a66aad6b29468e4c82c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a46fd982a26198cf07052cfab33e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c2248814f5197a1aac804c591dbb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2b8b0ddcc30404dbea2f8e7c6f258388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b3ea1b8329cb2b5ac612848f1759389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a96f9f026a6e7ab88113435db76ed3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af61318a1a38ea433175b4cc438298391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f53cefebc60a6a99b6bcd7531729392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ca916bc06d397d1b4dc80ceb6846393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7404aa5aadd9659d4a012055f9906394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db043256f1b84f7028f938c259572395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4339ec5459755c4207b4e01be2008bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bd055785736cd22ca6c8411807b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ee025b6af5f1e548f814e97718d11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641274e6299c31ddee423de84f2ee5f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e57f55fbe26648e9c7edda39448a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13156be418343594e95712bc3007c9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c9a1b646b46b3ac3c94b625c0d334402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274edd1483d16cecf44f502a511508a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fce8f7d046c7910a9b0bc5a4ee87c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31428ee58217d6c0a85a7c148d9b9b68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ffa4d8bb5394ddbd00fcd5620ac68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b78e4502e63232fcb469e19a8884fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5811a1dc6ca679a0ec381e84f6a71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f9de94c2cd71c29c20d121cc822e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f22205efb23582f8dc7b6ebdecab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927189ec7be1a06265b532c20a63245411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11591f3489ea324eed478ad0f5f51640412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821885753e92febd9c6b5b9f547a6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3d50c04e6c44d9d47a04a4cde2a77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd0f386e8d0392f67f72f85b40c615415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07760f8e5889d9d5667bfb9625c9744416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd14807e3424e3b6452e45ffe07a0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5eed17d6d0059328dfd72ad63d480418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec0624a7dc16a731e39cd9457f891419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0017751ca5c374922e838a9445ea49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df1e748787d836a437f3b6a3158bad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c102a87ad4439bd79929e7dc46a841422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c238dfda65c40bf89c4c583a9b9ebe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed637715e8631c9fe04b8ebd6db414424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf24cf060a6967fbdac610cf2659d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391fdf70cac312dc1daa8264d400a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebebc77bd004a5ae64120d2caa02cf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a02fefcf0873443a13fb42140752b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331878a96f7472786415e737d23aa97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f80ddc6aebc027079bcc44e277b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250575a1110d08c086c2c554c05672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c2f4674de3bb1aa4963b9d38d02c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4743d84c192dc105a867b8dee5b98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc0520668f46b1c9bbeeac72d47cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f707bc58ecc6a35d75a2f683bc07d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd04fc46b609b3c8d4583ce161606f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350fadb7678f00917ab081a2ea12a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a56457550764a2774c3821ee499d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623faad003488efd51ed51daf5b8df1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240076172946e09fa47a2334a78cea3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e9647b4a451bca80d12758503ae6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553884e7060103bc776c3d5779ca2f27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6c40adc175c6095c78bfc45f9bc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c5fe95ccefdb7eb9f3c28f7daaaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63485519d0b51a2099f9127ddab12b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a074ef41649473d0498cda4033a11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478062a7f2dfa44472005b412562ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f734cdcbf55ae0332dc6f181fbbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ea82ef52e6af574f7dd0540c8abe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c011f60ac86fd1e158d3ade83c9196450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a77085edcbdc9614e92404022c4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed6818eeee9370cb866b7fb947cbd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77196b943555e38c8ba86060bc8de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfec9700ee7908b59fcc33ff2fd990454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54207419439ff31c41b7ae834910247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b089342c3e7b0aef34fb7144f00f29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c6184e77b2d6c73e62e5c660acbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa442bb16f17c769b9221ffd9c5cc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbc5a46be0f34f60350e5f71fba983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c610d6b4cc7dbcb371935c88fddc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0c1ab9ce34187a20f705dba0f8ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa081264bc7a9d6837ed5420e5928e2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0520c2152ed7616beb1265a97cdbf8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f6484c13f5fa01340704b4a53e71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef718dce6449e90e2365140d5193d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4dbd738a2448835e75d0968a5b125466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942deb6436019fdc22ad13c81e463c8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12b747d7ca1a09df7a8688d5e2c97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca855391763122d9ff88fdfeb73ad6ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127908d242622e4cce8bc8ad147f667470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c2213a225eac87a4a748adcf6811471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e88e3c94f9044a0c864092c45b945472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136112509bb514a90ec5c3d8e4db46a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927782888574de2e060b4bfcba2facc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f9a1c4d53d2cb9dcaf4a24bef011a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cea9fde0bb57962a73c6b697da204476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d07e77ccbd9e55e8716321138e425477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b1b9526c3ded634d3b99c483f249478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c5fced812e8b15ac43fbb16f74707479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891577d84581af7cdafe26b4064f12e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b045bf26acb399c1796a080a042a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f160286fffbe23673e24b1979aa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9822efd5f0c14a9527313ad84adfc1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bef69db8d3a955c546b97087817c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31af3b273014a8acc6f019a1c73f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b07c24a29ced89ec382c24b599f91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5446b509bbdb66d2f53ca685b3387487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c94c17f8d16048aa48426161005d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7790dc476fde8d12992e37e3c19b164489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e223c5c6db87b53518fbcff3a00b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02989427a5810b812044e1d2d0576491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509948b60bd77e5b23715af5815da3ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d10713ee1076d0751b65711690b01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5f56ece24ad3d3e33ed86fdbf865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464da4bed4a0f64925db3678d9c19fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667caf3683ebcc15c347ad842b549a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e76db479a02200cff9eca276e6b562497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942efd6f3f613151f77f207990ac2efb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e18c5f6aba15571b8cfa0f75bb89d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5947f3a5a8b3d0a346fd3f8b8720e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ec5dbb6c69e93592ddada3c65bd4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c237cf1b51ebc373e3eda681b4e1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d5a5434393f6fba45ca1ecb5749b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f143e1be6d7281016e85b49c9ec6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed7f5c27dac30bbdef23ee711439a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72f5c7bd97bf1d5f241783f41cde9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39d0ed486c8a3e13f8b3d71b0ded0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d1aacf8410064605657d665eba1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f083584d09a5d8b9d0bc82d8d2470509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de96a0811ff56aeecacd37e14831b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d51a10d370803544fdfea6a80c5a4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a053b758b1f69809e2994fa268423f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79270c275211577faab7ade692709fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392e2f56bb803ecc48caeecffe9b2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd654b46376ec6d6cd6d00a8c12267d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6978c76606d770a5405b90c7c512a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df013466a3152be400cfb11056c10e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ad6dbe7a170733f6a33cb2ec5025518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1daac56b4e51054cc0565934c67db8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e0df71d19e4d225754ccb31a2e87b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf4a96d905c3c63390d1a7c6c9a01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49e986057300ac3a64cb024b1d319c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d9ba7ddb20e7ef295667fb8519061523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc82a2fda0c2c88bdad684c585de6f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e84c5272d66408fc31dd0cbec49cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645dbc0b54c5cc3c4ee7cc368c3518f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634f7eced13725d1c419fa664c5b87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedde595e5a5b6e82044b6864ce3332d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3dde398263dfdeb08452750cb7901529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec53baa99348f65aa58803a7d4db350530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbacde624b17fd389a604590f92c0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2cee242ff92a9f0e7e71efcac77a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125de6d8d31d960e6cc34e72ca3d80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc029dc15986d8eddf33db4e854fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3095b398135a907294693bb6fe6efb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e23698278766eb72a7cfe061974b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574756d95363d51907c821fe2787c872537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a331f9e18d8b53dd57c70e94a940e96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7e2af67450d38f474da36347822fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8e0bebf5469446e8f7c2c6149010540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11d3d1f1dcf1ddfba672a87271589541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff75d02bda9ef0e4714a2c95b9fc16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235610394cfe1327462582f0488f5af2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc567509074b0e38c5b22c2853b929e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dac967bd55f71053e6bb0dd1a7483545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d96a63c82fc45db3a0aad1458e595546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de59eccf444683f6c2885e7e837e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7845f5be2935c71e240a83f5af7153a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd36778e5b11627cafabd5674e4ca8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c315fbd1449722351c1c00376448550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f04a1ae2e354c6f4c1cf5b2c562c3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbbf032a3a13cad5044dd85d640f65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d3f84f5acd0ab95b17855ed1ff296553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c9e190159ab48c5b517694421e3d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85acc8d8e0ef0b162f8f614d3a7e872555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1cd182915570fa9a87ba8caa4aaa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db4298c8c2391dad43a6efb1fd4cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ffcd36492395cbc7b79f3bb9f403a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2ed060515b1f123329fa2f2fbe4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cce08d3254ebde5d5f0b66c8f3ac4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e7c783a7de585bd87821a6c56049561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2f01730e911e8a1cd194cdd4430b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e8ec879a91f478d24a2deb1cda077563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784598a8723d477121638ce95ca2d921564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a978d5b1769524dee5ec20259fae85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0d99857201d8facb714c6857b8d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32a7a326a253f48641c6c26077e22a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b838e3813b07ff8b2db0d889a3e4ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a45599c74647308c9a9454c51d6e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc92b1cfcb37cf5b635f302626b03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adda4a2cf595ef87974114e73e5c80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b274dc7ac10fbb2fbbb6b0a657801572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a47c671232ea5b00887b73d8007a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef74bf65950e0a81ab8e5ea8aa9d3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72add671194ade1faf5b51de75a99b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19a67f8701b4b6a2bb6ca0a4eefdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064911a8ae0e6087b2b2cfa5e17045577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11ec1655096699b2b352d5315cf31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a70a2a8839f63cc461922f1302a25e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e276bcdcac8ae8f813a176a2d3f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c1163b707a26d7d0d7867a65a3b0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a1c00cdaf5ffe4264f15e5169783582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab4cd5d695eff0c65e8d828ac7a4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc89ffcf9cec3fce29106f9070efa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacbec2aee774d9fc52bdb0e164cd19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75555e3130d4ff40c67854658dddf24b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d66af58024c7a5b614da603063eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd0c391cc7de741e6c1c3489ef299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19db8c6be47ed09c6eda470144ccc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251adc0214bfed41db18d3d179d784a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716ff7c758743175b54b88ae5827ebe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045390f193983ba06a17466f99f06ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d378b5ab4280451857456f76d181c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c531976ce0702abd5592ff6e8d74f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e179950f7b8f06b0c47e44c4ce224595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346846c736905c6a02032c17fda5f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c449eab12c9d962f594840623c55ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8490cc5caed0ddeed5139141c717598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac38a6137b062f59f8466530ec7f47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9aba123a3f32ac062c5b2cc327cd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f1eb5e4457e8c5e5f79fe94cf086601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31588e3fbe1c6fda8a56390d54028ff2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767b2e57552d0672cfae0f7f3e47d97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd442d3d6af564b06d011e6d066500604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce15da1026e511279ec5f5e3548ae4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96d0fd70d557e41b5822cdaadc232b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9f9b17ab239789784efa82882a64b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691cc69904242cfe84d313bc0e1ae4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0bed18f5eb6bdf57bfd61822da8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be359743c7b2eb5e891aed3b1b085bae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465846197fcb9c33cb7bee942900434611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3e5db0e74cc5d16a62ddd60e59e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78946f4273334a26871ad1c4b2d582613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dab7d40c542b340e0501f1ec710c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da9cfb186206919ac9be819bb8b60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72de6cc043351c6ac20da4d78d8ce6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414a22a93e4b4defd33ef142ca78e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536e7044837780d01247cae864055c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364813a1731b8ca294c5cd9828d1b1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb72db81e251978bb300d6f253978b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c8bf503a511c1703b912c21ca41ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bfffe484ea49f421044674229fee8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde48bafc8f47c4f98125aa77c3cb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bf60277d6ba45d72de0576a03ff02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d3d93b760430d9b3f94c7a431748f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad536eddeca7b346f79def0e3f2e09a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed39f9119aefc30dc8caa13c2212b76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faac43bd48cb638d79eddefa0be39d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff28c428d4da7014daeb34a0f6e9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a135b42adee1911e1f1077af4c5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae2679a45ba109b35b397ad44bc334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f97e0da2202b25a62f41a4903a115632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9e0363bafc54ccc020a076497524633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ca3afb6265613d864a1c59ace30f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f21ddbf594a07ee6ec960b10cfb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b64419bbae3c64141575be601ddbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e92abed6a4e04e0945c140f14760b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d06ae1cb1ecc285ba5b0c25abe47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08fdf3f6a4d229ae2e9592daae8b89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e9237e05a5d80f4257bf5fa10ce5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821353fc80b47ac74ded014402434060641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfe672f97d80e3b5cf146ec40476f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162064ff1e9edf26a7198324244322d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa716e4c1887890f09be99981282893b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e3b583268604ddba83e2d5e3a9c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4889053948a6a3df63f063c5b4ca04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397215c4070a1f57981f19f48ff1781647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd677274e60473151b3e9f8ecb0194f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2dea1de32cdc299bc00d0f0f2054b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec90c1cf2f4e41f0087ccb60b0aed7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f050fe6ac92b553b80f861031ee1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f5db815c7a627980121abfbcaa1cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3794e907e5702ab07b76c017e2c2c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab52d8ce9f52bf8d6aafa1826542f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944722949a5c8e8cef2beaa0a5a6e05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bc4ee13091e42a747e3126e22284656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ec3f73b6f234530a7aaa035ec6f59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90facd162bea9299b7330983442d51fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50d500c4414d0037cee9c78dd015c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c47cd18460bf8ad1342bc36a20b366660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb690d1c144c107c35018d1036b859661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccd67bfe0b92b36aa19b52cc1816c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97438bb8f4559d24bd52416518621663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98757ec0b533ca6ec2f3d9109e0197664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f834e0af86fe9ee19cccfee213e07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e955dcb60016be1717e81b281b3e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a401a015567cf021941760eee7b5c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cee8d39a4ce9291af7ffdd262b9b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fec828992b8134cec66ffad2a7831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1449205ff2eaa984e10b4ad566c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0324a12988d71765060ec26f5be8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e72a2359826f13ea745ea04b7b4bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f434ce5c76a3f1e959f117a4bfca4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcf3a9041f43cafcaebf179c0b6ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6418c82ba5ab5fddb797b4dfc396987675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1965cefcfe58e31437338c5f100b1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac6a19b4f7bb43f34502901aa9d194677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5440ca22ce0531242c8b1cc0e3005678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4bb47c051d26684ec34a3558c8543679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a922a4c83e965b6212e05724e57bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40ded320e4cf8d6967f0c43274209681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f7f0d248facaae54fa9d93831a34a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd95bce7fe1f4fe4f43044cae61238683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d33ab73665ea91ba9cd14c5283eb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2413e5049c98f0d74ed991f7ecaf3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7644890c27921e06644ef37a7e4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af94fc663f669c6199fbf347ef493de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c3c159de4583351b62edbefb0929688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a060d5569eb46140cdf26463e6f0d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bdc9159ef5675582fd257187b3a6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5564227812aafcec828a1f113a50b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393c9f3f1f5d492514730467668bef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6093540184a9e03e679b09b7b780b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21359eb15e82be3caea87647e085834694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0214ca4a21fdd0320ab53dd4a9aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c86ac1e1ebc7ef5d5957f7bef91be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf03984f22b19b96f22f0a9b292c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa433c0d49bdf0a821d35d70f1094698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2663f256df90c6aed3868bded8c2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22471eb90f064b02adf7fd7dca03b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebbb91f137b71973489ada081ba192701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a0ead453770cfc652d8b9307f76c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2848afb37fe49bf3a15e8a4aa8a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58672addaf8189870200b817d2cef68f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1fcd90e4aabb769955a7cebfac07a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef7f55ebbd2d6898fca9e9406cf964706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b98f2a8e7ee8994ab4f09e63862991707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973f57ffc7cfab59318b34631a254c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f270938366dd9fcd93cd9d82d748709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec6bf7fbb55c4dba5937e5350e9b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a41f70c66fb77bd335a89045eeebb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd890843a83c893d46d84e74b27c4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e42e82477909f3520db534264ddfe9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c1550709a460f5f5a5fd52228b18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7bbcee9a0bdbcd6197bffc1a2750715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a9c86e1b249c905ec76d04dc5ee0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07182f1c4c05017a810bf382496ee1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031412f80abea3fc70a2e4d37e6cfcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f2fc0552b3d3a5705dc593e57d97f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f46b6e0984f36aaeb672b3a2f6a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa4c8a9bbefdd267e270e94847951721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222d628a9317ea5b877b616bdaccb8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8744d81d48eca842e933af4a4f5787723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477fa609b7b3b808e0aadb01fe901d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e058a6d359dde36f38d5d3df27b3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f10c0275b73428d2f7e871836ea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3786bcead5157203199cf0e6b9194727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dacc98f841684214677f5d68bff597728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c905f45bf61e0f91b02aff6246f1df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a7fd8e51ff847c1e297b6124f519730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5773e71a0f715cd85b73c8a728e94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafbdf184ef7a674aeb861b0784e35d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06b469ac3715f1f61faf6109147d17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e84c0ab0ff50b79789592021b039734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d988d670c9161b6a72ee68ccca4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd46516abce510fc1998359c62a21f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a1d24ed2e7e5e0153a099e0433c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af981983b3c57578126b43591e788e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f84400ebe8110e280cc7a5e8939dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f725b8256aa532d14df2d51006ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3145c7d9557af8595339c567f23e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49f87f92ede14e2c171a0961f469ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24ac2aec9b74ce28c47e7b3d329b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60498f0fe900f3931040cd84a3242deb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88481419963e36abd2380dff4e561a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979408b4b0b1ef53faaa69001a5b7a11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea362a48e5307331eefa614d8199d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147c6b5fa30529096b566d42115af23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3820cfe54b3d8a6ddd98e8dda2a42e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55e7642d7e6a078dcd67a8ec408086750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d75f0b3f4db9d5290db46f8e0c9ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e23ba9f7e7c0883fcee9191bc1d458752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddcf85c7efc46ab18aee89fb62933b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ceea668fe429f4006b3a86ae8ad3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe61ae5c52a74c56f22e50ba8dbae3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b19beb33f65710b4091a158669a3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952996260ddb559a8d3c0058adc75d10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc3549760c31adccb5c714d815130758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b107ad959b3ed254cfb0bd1ec5b95f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bffc437469ec065e0c47129d622371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14461474ccf2b5323083f99a4f0a54f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf6df7fcb0daea6762951243e7acc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb41d935915b3c472663d9ad04465a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb767de040c22b4aa1a75d15de852ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee9594c29a5b01231a919e9bb2fe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7db7ecad4aa216267bb8e86b07797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c652d9f4627c30b68bbcd2a63f3efe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0805568f6d88844c02d38a4cc1a48429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6d5b294a6817b1911a4238ea344ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f62777ce35d51b1fefd2388ebf1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c5af05cc1bc6ce20b369eceaa32e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1457206280e6c4f17c74175a120713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7f5970ad81ae300bd84d3ec4ca75814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad958081faf909e99fcc16bd17f20b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e351c3b8c238c5593354b768d3ec8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e3e82d092aa07c425839ef0fa84717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c7e17612e4ba06143b7f223678fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e70efe69d4699ffb035405c4ba845519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b4f5b63feac500c2dd8bea1bb5a2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ddf1c5d761c24b939f6358ba84e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f50fe4501052b581ed87b33b233722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d187d492d47110d68d77d3c574c90823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003dfe2fb92b472c94271061fcac12924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882320c17109a6e7fad44f8cc6ec87825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f14a0be9b79ffc8e2806c76e9e2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5732b4ed0b0a50470af8bcdd8f751f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ccbe9928ec583debdceeef6200b0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb522130eddc2d851f04ecd68e041e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e172aec314bd17f3412467ff0a00c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e447ae25f2de4d90801fd55de3446531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca40da085c1a0b309b9cda57ca903732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c12cdc63c90f69725caffc3a0e4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdcf37945c99fd7b3403060c226f6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810831bf9ea0ccdf829c0b0e46d88e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60b0ba76cd21c6f2df37a2ccc8f02236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cdd6d291b75a03769ac945559ad6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad7e6a18b718dc21d0334d61da053d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf371251ca976eb39094ba0cc8619139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f9683738ff9d688e499cbb648869340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8bd3d821f5e163f3208158aa5b4bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9612f85fc45709b586eeee562730442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de9337512bcfa524d35d24a13b2a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c73faff878b6dba5e4548d86f49744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16af9c6f72d19d8daa1bc906613b39745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee161c4dc65820e9052817b28f04cad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2569f00dff2d2ef3cf5283c4f44047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30499822f75147d4e24e123cf7b5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec124613adfb42dcb5d21fbbd4cb2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b7d957316aed70e81cd676354f9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee763876d8d06ec43c07936665e2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6cd01d5ed8def757d480a48e5e14b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc7cc35e1e19fd75aa4b4ca51d93a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af37bec76139edddf190b8818b56f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a91ba2b09e5cba775aa389ac9df4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87715bf4f842c9f9518e7f4a1309e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a662288bd8dcbffc7cd66f16c5c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf05b30454838609f66796d23d019e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef19a9c1658ab517163d04fa319c6f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdccc7f1c260509babaebb4a1ab3cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1912b9b2e1abc47b4bd282dc615c5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37441434ef01d2ae4d6743ba243fcb1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec9624bbabe4d1eed7738fa64f159163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44253b2861ebc7dded81c66e9181064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29049a9215e659a4b1771ad171160b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f9f0f528b7ff091f257e3843508b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5934fb7ec7947c824dc818174d6eb8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2f116dfa9958e00d0212ac90d53b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133bddeea343dd65d50696324578d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb239c5af29c59e34bdeb8ae6aadbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62cf25e9a15348fc83a99fa131409d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a5a6c0005c9350f9a5a7c979202b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596402d74d1ca39a5ac5d42f572d26a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818446558ab254e68969166321cc08a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117789619971690a52b05dc155f34b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfb4f84bed93c91be0de996dbe002276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939fd63e34da3cc485c01c8cac7081a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba64f94c5978b911f7a08c13449ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15eab2dd2e4c204620fc1de821e4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c0cccb247c824bddc5a51f595d7be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00df6ae497e083e0986f185a01ca8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a696655cde3e464033b72d8d9a25fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b1a61a43138b17f3ad927798d14d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea016319ec0cbc2fce1205687e244ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7714433c6d299e930c8c80d46aec0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c53492741a1087655bd9929005cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47d7c333843cbb72d9a132ae921fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1c902331d6452cbf767c457db63488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55742a44f341d1fd73a676bf6337f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b049f8a554518517337f8a42b4457590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29fb77306957ba0070fed181b2ffd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abce3b33d91c457ca29be75c2eacd7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b948ae463d3f8d75a5336646484c4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762b4d0735daff0cadc8e1b3965d9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435fb02bb5d2143d0bfa2c00aab9cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5df4df7969cef745a0f506283c33996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6227446dde7df22808a9310b4ffcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c937629bee10788f53c028bc5a3320498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e03804090dc069d2eddf96411f2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874480cca496da0ad54509481ef0a4a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645deb08bd6bbb40d4ce953281effd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecbfbc352bc853be9760ad2b659eaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ddd41d86515c13247f434f5c6a671103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2693ff9f15441741ddcd4d77e41c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619187ee80391c758660820de7047cd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0df3fcadd4f3ad998c982484b2aa80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c76d87f579f62d17053a61a6f4f4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c5051e379e1e5bc9e01d1fc112a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e694cde3e0cb1fe6b385421344595109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db151a4f15237f8c2e5d311466bd57e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c3c874a41720daf004de832ddf1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a3306fe4f89726db88e61fed1970c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd257d17422b4fd8056d0edb542a088113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e595ca83bb002d12cc3e494caf8a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f242b68b3f482bfb6df7a9fddb785a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05076b3d9b46dd8b3990e9517fd03f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15564efb869bff88c0f002c011e30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c0d7e35e3c72637d034a6017604b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11161c34d10439221da1cd56ef965a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e8a87bf5cb8cbf3ecd9090ea89bea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664bb2e09daa1ec4ddac8a89843757d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb747a3a86e4fcb2b4b100ea6fc03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5935f8775e33eb03fcafe117b7dc98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8dc072dd0c990d897a2254eaf2acf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf17b97b6e6df6197b9c08e9015fad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c41ed6af6f752fb86706aa336b01c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b19480e92115dd014cfc5edd922eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5133a5929c457cc0f32f2612b301010128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d5dc9be9646281501c794c4810ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26721cf36a06a67c12769ca9a41120f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1519572a6f73febc355f6d50a4adb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2bd914fa64ce18ccdb6e29f10182132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866344eef9d8bc7b2f9bb787df9522d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2140e6d27476fd855fa71dfe109426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a52a57dd44c935fab77c48b141496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfc106226714302012b40179574806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d6de139ea9c58b805f787b02df6a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f4ec21cb63d9bf8374a370b9167bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551cb4d4b5c9be783c1b7c9d7ad80e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409271cdc1f1a21bbe55213837e812e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d950ecfea1c19563c8784cb9e9f6bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3eb6f30105ec3aa3cc4d92ef27db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b994bf440b8c8231075ca3315915143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711892cdb7e2e118a5101f23ca39e68d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac1ebad04bb81b9d9ac22868fcffb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ab806c4e6830bb80740a90064435146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e110bb6944873b2bf360fe1e724c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978abc0ca9a1ed634a41be57a954535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a206d5b5bbc8e5683e80e9d2d1b21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030e9a9232cb40c212585714fbef74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9983b4eddbe3f97c2a3211085eeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a39c736516e50c7f2f71a4d1be06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882af96428f4ba2e8269d516e54a12a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a6fe0f7b9397cc4f3217ba6058e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a36806de7a468ca5ebdbae2a264e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861c5a7127c3b2086be2d0eb823bde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc52ad4a95d252507f9124420d8d20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f42fd2b967dea9fb7801b48fde7c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d17af001100f7f217f0ee698e28b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc1700d4631539a25469c379f9c3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bdf868bbff9fcc3c5eab6e483fb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7d233d65aabf027bfbd327fc04c6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5deadb6c40d5a1f6dce42acc0055c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a537c37a3b2bbdcfbd13b56728d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c6bf591baa4f9d9e626c0f1ca4df5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655d5956efc47766289c3e76abcbce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de204300472aadc4dc83c7a4ebdd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c60c8dfc9dac767c8269c2ef09e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da159bd9f5539e11583c955397b75f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f099cac7bb6bbc032f2ec1fa4ca54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f8bab8d24a8f9dc526607e583a24b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544ffdd732df59b8e427b25d4b8e3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ad34a0c6c430ccb7706fc3cf25bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203c9874d205f8841c881df388c297174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801371f54f4b6c0a1caca568ca001d65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210539eb6298ca02a14c473871cff86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a722a5aa97e4abc66bcd368e5992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf66fac370714c3c0151ab69350d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352ab4457b909dbb397f1fa0b1aa59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560e7dc0d1741e4e20dd77c43172fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9febbf722dac8a8e92ffda8abf194e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c57392608743a5217243f4fc6bf33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5e74cd58e0c685d972026885098f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78755c452fb4850e8b7518702770f465184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bb3aad0d61755d3190aff9acb5bf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d1e6c00fd1fbfcbb31366a086a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b451ee130b9697455ef3761c3a6175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8210fab3a141d999e16ca7f4548177188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee89c1a1c52552f71f5b0979bb77cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fca9186f482e63884e71e2a5e1267190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6203552a0f69b76aa32a215ace206191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed43f178c1832a70cfbd11456a84c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd756740be04851ad732e661e86596193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a23d704470342ca0d3762a442d43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5cb25281e7b147added822639ef1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cfd16c670d1af2ed932115e61eb40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869f77c90f56a31cbdc7ff7d9f4f56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb8c005f18b01b6d18441a95f1d6f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e62109ce876ba11d18483dd71cb5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5e7c92a92dd05a49b21576c5112f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dad0ce037118bc9930f6df2312c8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df345f971545d81de0277eddaff59804202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df9b06bba0b9d4f8e40495fa192c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e61f5bcc2e567a83d884bdb0532b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f33c47df12fdf073daeb325e9bd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba832ac710275f38c0e9e1a22ab521206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a5d880c15cd106b7cdfb5cb4f0bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052055925b487bb05b541ebd50d2a68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5bf7e264f90504e80f38c115501d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3f47a255118e9bb1493b872042dcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ee47319e430041e1dd9ed64a8d5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697045e9b25f000e907d5308d4f89c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17882f26989c9005fb83b2934bf63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55706f78cfeddc8b1dd20e1962206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc4e28ffd013ad41def612be305df0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08779836abeda86dead3c203b7fb265216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a45b96d55b3cdb08dd0eabd49a3eaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2990316389c2603a30b3431ccbd81c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e143b326524f83375eec88e1e576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5e831f791d801d6c48b713c9e29d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7087226ca9879589f080c51c0a550a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7392d391c39ef64a5755bbf6d75a5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e8bbf0c12cc21e79aebba85befad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145bd1dcf15a8756763aef2cb4750dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385029f5ec6a081fec5c99f36896d4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1f7605b2edc3076875b7e5ccbb5e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231535d4ed81c19cd78ee99d81f905227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8cb66c0dde0ad1093322d34c3680228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e0e0047aa9f6dc4f280ec620ee281229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed189b6c4815703c4553c2e4be24cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc29a57fae0cfb65e2ace4bce06f894231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9f1466a7790e8880e01d5f0b8588232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5948d461bc7572c42b6f21559c3c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76283b42ed204402f30b239af1602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9689c7095f449773a77e2c969f6a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd6fa08aa6fb81ee7ace4dbbb7d66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d488586a4379429d48b662504c4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381166c3df6e05ab70ae8f09fa9b8f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc025fdb9466a9e879d0ac9157d0cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3367dd7ade073e523689368accdf89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93678e2bf4ef5188d6824af9e7c5f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a07e4ff7465de9226575233a9cc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d9188bbf28ce8a20df7793e8a4daf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a39dd213bd0b02e7f1d8d324bfdf94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b634267433d905b9314df65fd24b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105d296c440df1be78cab40f200225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf038753c1213809aa9f633c427623247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624755591e526685819902f3553aa991248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f6abe03c65ee39e88efa976c51e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b00f175e41b4c71ce7080820f80e6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b73d2b7b336fbc6e8694f634f65b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9347c354f4472e899d0f95a3f7b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a039a3507ef6f5248a53444934aca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fcb4b82819a768912d0d59e56665e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbf0120871761c98779e0facb24736255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0e24af15f90d4c509fcd6b4a5085256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3198d3292c39338d3570605f2e47e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20280c4ebabbc29bfe49926e0eff3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849a81d9778b0e20dab57c506b89ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc98864fa9d063834e70a0bf37a138c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f2a94a6519a6c289e986fb2a1c5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802901b66903af52db86cffb3e5de59e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc102255c2d66f203bd1d83a78871263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f6a625086ee7a8f561c76a83648c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495749d8ae78af6a034477da1e28abe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd431f36f0057d638f34633471954c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb3374e05ae58cbc34003ce75256c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352061cac5a6721bd7509217ce09521e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ca4f7098c073e5bc491cf779b5fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b72bf55453311b83a5763df53cd85c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f95040463c3a79bcc7dff375ca479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ddcc347ced9ff01f53541e70a69e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e61d5039101147d8a20f9d5f7ed3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1d6f28af3669bdcbcb52d67135e74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20197c8c19333d1d56f471255aa20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23c6e7854de76560f8fb8cfe057821276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ea7cf7353f26385536609ded99ecd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750dceae077e3af1362a20efed4d8e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3834bdd117ef77231d8b72a861f1709279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d31bb4af721090e13ebcbe2bdc70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc42f226ad954f5f14876bf18de45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b05d8f987a3da9769d5bacc84fe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f26de5652aa26f8e44eb575df01d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384e4ed2fa163796f8e8d287f4175e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9dee83ce61d388160bf479dd66af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342acdefec06b4b382ea9b1071efcf87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6768c3404926f804028504f6392b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73764c25f54e9d985758b18a5525f5db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12077417ffb9f16f8ebda896caee365289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45396923d006bb8cd29c586c79652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6ed9abd3ddf8fcaedca5e9b24f5a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363244291cc1442f53fc8b6a56386fed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b94f7a46463b55fd8b4f96b9001985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d65df1befbf5f049570da1cc1c50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e934623973c8c951e6694984bced7da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5114dcc2ceb9072d7be35fa338a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e451a0d9197f4ffa0049e7141f482a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8ab298012e9a14fb0d1a2ab9134d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1c1ee5c665984803174e8c46f477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509963bd5c52705a587e20a06903559f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944b0d3d9a4b26b6685231fb8f925b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818047ec35edbf056a267107163aa2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e338c8953f2f4ed050f2ebbea4f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edabdb2c161256b415f051b2ef3d6b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3567676044df21f7fc8e46e35898305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9893af1635ee1fdfd80382bf24049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb45c6c37abf90c7e88ae842503e767307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2c039f110041a2b2d8c52f6d22a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd45f898df20aa50bcc8083dcb049a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff8ea9f6622fc9131ea087b65052e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43693d763eebbfb78ba5c28a0fe6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2510fa3d878f7feb151891fb0c572312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759738a30d2d10e15db8ccb839f7bb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b7266e36b3f22044d09efb222a6a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e0a35fc7eccd50d0958f8f43e6f26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b59dbc29d0e73cd40a0c8c1b9acd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482f175297f06e85e209e2c156b509317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3a1f94793dff21e01947026dfb36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6699740ca5215d0c770a54bf65874319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a4c60038bdf0839424b0adcbf3ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75df4f02e8111e5b63eb2abebbda33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2103683601902f9346ed8398415d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e829d6ca9aab02b4ec006ed0453658323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00346fe177e8aa11760fd90ed0bed079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a289cc5b602b7cda5354fce67cf831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf31fe354843d030458a7d9a45749326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f5c06d13580be1509703376be030327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce1e236f1736c7e7071e8568aa0fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d792c9fee0021490aacc08ef2723af2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d55903804daed65bdcd9b926cbd52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723424fea0ce3a6a20538ad72a66a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93dfc1a34f26315a08fff8a8206f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c38005f5ed6f9c3a8e42f7d5eed386333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30fb31fdaeb6a4eb09e44661729f40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7608ead3ef3ccec4baa9eb951202a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a23bb9b3080d3c5a15ef7d2bd84dc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f50c02b6142c55c593657edc04a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf80a4cdab89956fac0df22abdc5fd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f90581c427fc77b7026369e0140d24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e476bc27ac0b870b4d61995a95e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3918b268c6509dfa591f3ee1f0f389341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab64d15fe5e993cc88372c6e3f592a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74451e4c1487d969cf08ccd2dbd661343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614ce6055567e6651796193f9a3c00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d75add3ead61b10e03c4968863c2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b54c3ae5ee39e341715213802816346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2884a0573db2727e93ca1fd83f9acc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0faa4eee4661b44f3fa79a1414d04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c850e7708b8105d55d70662b36bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129703ce0077104172cfd4a68c9330fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381f2bc481a2b9927655ba9849d01c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288636650d0ba90af953f7f92d2aee51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7e8a66413329bbf126451feb5827353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82078c67db11a98df359c0e21aa02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac71db6839b194746ddeb878bb8282355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a81354802833e541d687623de6089e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d77aba3d67486e410db5987c351cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03085760a013b912f0691e622af3191358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0394082bc4cc50773df3db60b204359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be5b5ea834634ee47209367a1ab5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e598e8d0c56b244919f92282b21e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3bb71910912e2ff2fd96203d2c94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49485e99bf8085060964cf8f983140dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b8e213d275b4b904ce81d75fd192364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02ea2552068a1dd3f7d8fbbca56ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc53503e24ec59dbf553bf7f73f0ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e421dc842375de48658bf9835d798e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a05e46a9cc5d61d35d254bb3ccfe1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbbbddd0d88d139b75a048259de6a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eebe4999196fd3e165f6ebbe88c4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b201f830865a67c357e7a3a0460acc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f746829a098e56cc8e395aaef7281e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cef4e2878452850365837b723bc67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18a1fbed40433a15a82807c2da7cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb197eeec1af1cf90f1033cd5e88c634375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b527b679f37bc8586b8bed9ed7008376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7be2676b5a8ed27410e003a3f750377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438dcc6666b9deb3db1a954fff4dcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211c164824dedbdaebadd0b7f1a6de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd7199a8831bb168267b579778895b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f0d05194a50979fb5702aae979cca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b43b8c22fb6d04cfc4b7e10dba4b0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606e093fc9a649fb2d86b04f7a9534383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a0d1f2275e1281e9e77afb0774cc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6f101766877fc74442ed6e0cc1c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cea50b1164199446ba048c757a962386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd52a4d84cebefd2406b7b929bca98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534339c1e08ea2ef00018dbe9baecc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba740dc1020c48151d4b238a4dbe20a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19f9dceb9dfe6cf6adfff12412e84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2589451c38bd727543d2fbe68fa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bcef43b586e1e61bc0dbd544bdaf2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e658d536ff40b27e9c069f6bb819fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097153711ad3b7973b2ab46f7780f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab79fc598535ebf49eba70ab314a7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375653f556c74c3f0e42585bc2f014ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925086a08b25505f2b88c0940ed4358397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a589a80025db5ca74553174529acb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262ef17e18fbb1feec38808db6fef1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7c6cffbf19a3db2a58309e5dc35f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aeb53e3780fcf6ad17cd385939f83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c337f72f4ca1c528fc095808ce29e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded128a30926a5cd8f51e36d4398ab4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4e53d7ea709b153309b96fbb7511404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da64d0b0a0f26b9de93b1c12662a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bada5b34ff6883e5490aa676839e2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076be9118dfcba67e17b1dd68c31cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919875c82ded3b0ac51dce74b6ba75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4974be5f5f72bf77c22a33281318ae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa4896cdadac0b99fd6e43a360bcba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067915d64172b5ed87226701f13d81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75933c51b6efef214680798246f7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d7dd7ad776bca6002036da5427db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4737f354a8a5db1288945eea1dd9d3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bda7a9c58dfcc02532023e456a536415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8482e24d985a0925fe88474e83c6ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb974235147c3e921e7d6f2be252046417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cec855bc704df9b1eb5c8d51653b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f738499a7fb24ced048d2dcef214419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0664b041f16df7dd7b993f6185d7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1df576eb4c3b0be4d8611aad09de7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664b643d4dfa68c0de447f0992722a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae894b9227c8db04f6f662b22a374f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aafe87b2f4bf70e0cd7e79016c27b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200f8723e624c527a32f673b4918b1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a19f5a1c7eda76d44556ca5a3b5b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88523498276be4f776e64a1492c4bbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48de2245518e10a4dc017c72d5c727428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c9229fc25cc528479815aa196994429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa76ffc5e04cb7ef7ffcd0265054188430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd82a3c028649a78f5c8e7a457bab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c34e434e4f3893abcd51902b680d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f863e45a659a27af58fcb24e88ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b06451477fd79829cc1c966c4ae5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e3783bfbbda53930c40fa255bb8bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6cd5df4005f5b59de77e5822405ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c568900beacf6fe6a04c2d7520327ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c0350ac939a95fd5aa77d9fb27a3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189dbb2d818e365521b20c070fba1da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71507ef486abf66967591ebd0d28a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ac1aeac4933a8b4c06bda361b675441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11adb533a71b6e6737e5cac350e0d40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2e2bdd2c9d542be2b3afc06cf46f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4f60629a83b4bc549b1ad8d24d7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1f59c51137686231f112cafd8af79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b5483b76b12cf7bdfd89090b707a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b859bd6d9ca167cbe774cc764638447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f71ed2e4370e0aa9d3e744f70360448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f3710220ecf4fe7cfb146249be2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c9ebc00572a3d5a2e1d0085121a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd87e227a07f1475900edaf9244525451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c52ca595582ded279fbd03d2320d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d403ab2fb196c43328f4eb38fceb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68278be3da701677a36b7e044ac5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5200a1e6694f763787287e0c568d96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c396ed9e7ac16d3cae7572c387058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3fb62da74aaaf31655e83c5ffa85a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7cd86ba72bf89ffb7e4058ff2db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd33374144414ffd19e649b419e8e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250c4c031a4d06b6f180de72a40550c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9e9ef0ee5d60ca555190001861f74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b346e25b30212c5f6c9fca3d99212462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cc01ae3eaa9d0b1a1f90e366b1d0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9787f685e63823ea0ca352ad92167464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15468a8858bd678e3f8edf71b2ac9597465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e13b6624da446bf2ba87b405945a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b319ccc9c97f299656d368e7a501467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49a18001ea93ca1519bdc504be585468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58540b1142bda8589729ddb1183a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d0009618816fd608686a70a36550470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a91a4fcf44cfc21ff4c5f1aaf915471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2071b3bec019abd15a0e7aee5b13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8faecc556317037d1e8497601e21f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5985a0450978497e51c2c9dc00d4740474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f104c3cba49cc28b7f0bdbb5a137b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6b3fd92f96d6a7e9d92f58b17090476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eede3caf88ad22d3f528bddec24220477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf70f1658b7e3d1d1c334840c5f577478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29315a745346105ce595c584818df0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0200284c2194c17a29e948bbfda2f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbe1297ad25533aaa8a71d55024680481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae6504b8a7a25a1646da28bd3b7d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c22f310c39070bf998357134a12ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01faa421b50e3d3ead2eadbe731d2d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f8611944a987ec5cbbaf80ee54be9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb968012e83d3273bb61673e39e36a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a121621b88457c7e3523e4dc999a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac027f8e8e05ff2f84004f1e4a809488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641a6f941c2b3c515b4ff2748849d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909ff1f4833d46105120c7a11b6a15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869fda711936d88aab85243ab73cb98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073fe8e6c6f924fa6e42ed956839a21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599ae97f7b7a8b4c991fadf7a64c45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fef23f7156ab8164cee8b07459dc5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe7856a4f0e153d5f63df2ba2086e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90e41bed2d62a145da588bdf8eac3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd660c75295afc14a3fa34430200b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ccc279c59169be9a67fa1a7e4a96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e3cb111fdb647d437b297e4e0802499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404505f72c2792a1f08634f7f3280e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18854f15ac7f7639c0cc29c6a624ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e677dfe43454463909fb0b004082e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26df55f4269262422d0a0a19b6f90ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf32511f3922dfbdae9887de2593c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3271a74d67e449f12bd2aa6829fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076ca95571ef5e9536f644bf55139b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbdcb820d9f6e120ab931767b34f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8d04336fd7dcb739ce3ce95614f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4305a803f960b17baf5495f63a1bc26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48477e2b49ed86291e7e5a60f0d849510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f73b4972ea37d85fda9b971809aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ae6e36b07a317c9dce576c3162ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4b8f23547861165d0db3ab07ed757513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4254f31ab4131cbb9b71176f10b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2b5e1b1d02a98c32c59523e54f32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb19eb4019c84c95e8a1f4bc1714e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e996bc2ba7f5456623a78789cde595517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436e9b4ecc5405dfbe75627707f511518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6831ff23c816d3f236767dff3437519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf784d0b6a0244253ebdd1994e5565520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb7e9fd9ab0994ce657b2b65d3f84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763e614c1b4fe6dfbe7793b09a9ea9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7307a954b92aa4515de1c4a94d8cb76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8206d9452e1590ae3d5acaf510bac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89255572c6afac200236d5cf6d78aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3b6d61eeea12cc51fa50e40645ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586133587211c44ad31bc1775822135527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde832b4e4dc0611d087cf07bd950ff0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d7028e99030785f403473094e521529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffa46dbbc40e64386620fcdb58323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32a51d387f961be60c93459022672e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4334584c0c7dfeaa96c3a47425210532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de40e930c9152d795c8c55eff9b0d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effa8fdb6d980e6db74b96fac08ce54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20e0385c4320468fbe0470c4ed33e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ebdaf5f429a960b297cf913330002536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d31d6651d5374e391f89d8eb685801537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9955a93f429c5ed0339f5a26206b73c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a55706fe9dbeeb433b801733ded374539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c26bc3b953b080dbe961f00f2324d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8203271f70ef5e975064563f6a22c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e0f89c0bcce1360df4952fe33e57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782811c15d257c64bc35eff16c287c3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc61625ec73ac6a2130ed75ab26aea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3550f324872e7f2643d34cb50cf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3646e9dcbe36898c968dec5523a375546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ca96941b9e414ce3a0b33e842c1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce2d2ac83d3712c6e8582a19a72f88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacbd1aa449e3c9f4ae6ca121cbb19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e9b4f8e49ae9f984148739a82fad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51ccd05aaa469f7b88e4fd2f06921551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63771569e897c1cf7ec1ede176a8e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f168f47309a42cf021a2bea02518553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8b34e8f80af0d3a4434476437305554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecbfa0be35e202d3918062c2c3d860555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20a81ac26c2ffa292201d49eede8fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fdbc56e6575b9a873254032acf0a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c469d98d140fb3f43ff3b02e263dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c148bae3a971d4e9880e737756649e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45323db164e5e0eb84f48a5efe128b91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa86fa1b05bad2b16f6ce898c8f87d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dce3ad3f1687a726b90bcc5077974562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda5b2f4cd6075115b0d76c1fc27ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb830dbe156e444c851929cc35930d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc9e1043e32bd631d29fb6c81a5e38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610632a5b5bb6fed05bd45d04d602389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a9bf142a37c72811da518f3b8d11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412f828108d7341292f9ead3534fa55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4736ff8483372108fd241aacfae7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedaec5a205f6f1528ae439ceb41ac2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62123d26475451d53a0d5d6456ae3ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c385bda32ca1a6c55cbb642edaab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a2de56c3e95032ff1eafd1d2b17d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c48e4739bf6a8805d302e5d958e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd1401a6c71af3f1c32bba6642352a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2fa7929a77b2299ba6a392f22c679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a6f4d6fee54f9ab2db9b450d6cff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0cc0aeb93561dcfb0480fd5ef99a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee9d115985f282f982fe21a6e29476579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c0260aa0af1f7633517561e6357a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e68538491b5763ccc70e70a0680f72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f7ded4c0e6e6195a2af03bc6b5234582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba812022f84003ed9712087d1b975583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6b2b1391baa2c41f3e3b59e9eabf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa33d80d4016779ebe342c0c38e5a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e275e785f3c973eafc0c810b869a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a780a38f9196a9e0557dff85b2bc76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c9e38dd44fdec25bda72e4942e60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf70704a837769faa58e83b2263b2f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad63ffbf6693fa20cfdd4a33166c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd3ec35538c1f7ecb5166247a2e04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392524651d9ada0876e3a9cf4a244c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf7c979238ad9c60f35f47691a7189593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d1dbe9e0af643b34f4dd07762a4c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84f5c6b9cae362922d9c2516ef49b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64e5f481ed757355498f339424d863596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549cb8947168a171d9859c5f6c39839597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68c08790bb06106b800910bb3981b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1484baa80d1195f6db6780f131de5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc66f2c551c15d986c6b38db1f35a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4892edd84a0b0859a80d5fb60a74f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cb787758a0dc0a8f4a9ce3d93e01e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2333cc0845f516dbeb5f2c98d796b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784dd2f42ddd186cef8823ac485d02f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3642f42ed0b65d64594704ab41e439605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57143823d96048ec6230aebfd135904606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685319dfffae9f87af1603f7664ba82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b05ab1c9f312847aa6d43d2c8fc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212b7743997a3a71d0c5d57f360f25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16767ad23cb1225b5a800e957e4ad7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f1d16b869cf7c09b5c9da386b222611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197f74c94135f23dbbb684eb5c243d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabf3683524798588b04f29fed53871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aa13595ecf5050a810e9f8fcbd1ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d725cbdca094fa210339c88e4d019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34c714c034c253488506215dee2172616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cce465f37a85ab18e9565395bdb53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20e01c791346191b7b65d1ebccbb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fbe2b583055d2424f98fd31b88ffc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191fe3e8b43b6270518266adbb71672620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a3823140fc17a0c9eb639b95908f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09d8589a49c5d8c48f9ef60c7daa8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491625516d3b330a5f1075d3b0b72fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94d7e383cfaee11b9896c69971a98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370883b2189e3ce265adf24a8204edb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d376a2bf8983b4a3237bb0bf6cae9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433adcc19325fa8ef4a33305972e435627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe0669b20e64de806433329e04ff3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25cbf4b62045309d87cb9625cc37d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1106733b33beb1ef2b1a154531709630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d80eb4605013eed2acc3fc1f1c2d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60f584db1497b790f41d9279f2b72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21540cf9af342f689abdcb5f3a91b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b48b5dd261988cdd13816474acbbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c7f15b91c51ead670ec7938c9e5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f14aaf2d041b6f8094e0e4faf67f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86553d39c03a2043e00bed466432126637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e520483c7de5c46493a4be441213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc482844d2a57df8b18783940f71752639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb337a8e509b30f755614d829341e45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e1e606b9f77edddd27ed19dad741641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d164602086150f91ac3023c6dcd69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb77bf2a21b847040a3d9b009a872643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4109e1e12943e7e489eb220cc9a9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c4f3af739f98b3632aca404fb957645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2110902e622407b3ba89aeb6970f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8bf965ff648f3a578662b14f2e01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347dda80df8a13e65a7955866bf042b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5126d5d11c3e2c0c31656f1ea553649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0979d5b25b1d7d803046006eb066f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f353edf9653fec42fb4669d1061437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcfc74ec3304493254e869eb10e706652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011915a7845d4b0ddadfe94e1ff20cf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da125e0433db2afab1bbc6934d5edb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752e78d8ed062d022328e41a82c9c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5af6f9affc211b2e3393c7a3fcc2d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476a95469bd12e0964a3384e358dec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49419b6d219c2a97b86c501b02c7c64b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13404e179bf6a80a795ad9d8c9fa54e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a0784e6cf0394209b001649128fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615750a7146c2e2d4e2ff2fa2f19f6c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba28e43769c34bcb5c3fe814678238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3ac70ae64230f12e9aad5ffadf96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143910b58916767c3355a394f6232e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad0266e7f748f08e7bca342c28da6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d48a34622b3187d4eabc9ba3f2eae0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932cb8df4431b2d055040c92989149d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7f0a0f8986fedf40bffc85c1b96e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27cd93b5b5fbaf4f1cbb1ef64995b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8f4fd92eee5821e1c328b2294aaad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06e959604025f74db686b711dad64d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3bc78eb743cb96dda6a1ee4989e0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc22ad03db9c783492220bf143adf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64ae405be796787f628c461a2e5c6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d36bf353bd9df652ab5f300fe61c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ef2043866812d158a3b5bdcdf741676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77841104a588825543126f4490faf2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089a00e3cd500a7ff76b61f82cb898678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d462345ce78c5f3c46a00893a07a597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27bbca33fdd545352a35b18096cbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c18161be6cf17f880436b5d8162262681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41729324bc3329fd02ffa152fc9f60b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ca153202287977be162677d1671d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823247a7167b155ecc7e322ac1112e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee280d3328ff4abbf584e1f75a1f280685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fd4b61597bc9cfa3a2e15ba6a5ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50581208c87758e92f365b14dea1ba24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dfd9a59806db0cecf245d1f6efcfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fc60bdfe29399314e56d26c5b49cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205c61d6029c2441669e248f3dd0bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7546a78dcd20370079b6dc21a189ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620daf83de9b097f54e044f59f408e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0eaccb84aec255b228b7e17f2b8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4b783bf1564a64b775a207daca77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a9367d79fd19a94f5828d98f42e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d49c7d8f95f81d5f51346d953c98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1eac12c421ee3575485e940c55d40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91695e2fb199cfd1ea84c134f88c602f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e535e1bea523f959643e3c9d1ef97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ded7a02ec3cc7e54e09b3841c38d1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ca345e8b93bf8f3bd10f819dba37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72013c0ab26dbf71f13be4515e11f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec0ba134843a6d8394bd5f6fa99ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd122924a4c1fbed190ab0a0f8dab330704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157d2d98b495e07bf753931f69ca76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55531218faa61190da1079f089e32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3083df3370e85ac09f8849d912b5d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31714fd330d1746b2e547bbbf6dfadc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270318b89ce8876abf1ebcb907bf175709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b914c29aaafd9da11f3cd52341d75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699da5d0242358d2627b790b9f8c892711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a31965c1ab011d198cb06bbd5302712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e0c26721bde09d1c612c2e5d3c3f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5c4df3f9f0f1d11083f61329cb0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652025b66f8271172a4503506dbc77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bdb341a3bab7b0e01a6bf7bb39783716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c104ce1a36a0aca1f56dc60a8d37f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d20ca4861255eca11afe1f74edb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dffb1b5a422d8873564f550ef05629719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e8c1c710b5b94e93a5dcf40875ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180316d05eca70fadc799530d152b37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5de6c2b7d37a175d1509ae67a4c854722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a760523dba8640dfd33e4f4ee50de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a8769d498050f60124daea3215511724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7ee5cd55d765520245fe73172300d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c036a9b0f0e5ec57689b55757ae3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c2b1b5839427828f8af5a1e10ae3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adbce66286cc696209a6bd0f2f7a2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3a7835a20d73df2ad59f243691752729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718798e923e0d28ffae118d0028a5e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798432713703fc13efff077c6465291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e91e22d9f928b19fcd0712aeb59f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f4551e4a9168158861485cb39cf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73cf6d355c3d46fcd589fb220118f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026540984d7f7ba305dd1f039027a5a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f48ec1d33d8b2692185d13481e4b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410143d4cb9a1149d88f114f0242f8b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaca890d1e215a72b3e6477c1a2557738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405260b53e34eaaa98a016e1b07fb90b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4321c68f53d0c63e7ce7ff8cb7de1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b48d96e0fb85a06d087a1ae987a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3edf1089c1f6f7f8420f046dc050742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502391978a225b3e46ed0d21d6ed2b7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336fcc727b83436f9bfd942d79c2aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e47e9de3f33b27f1626046918dbbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef593bc18b842b1e196ab7b6aadb2d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029ff17fee6e5a0fd9f8f6c9cf42318747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966206ff1a9d43cdefe473b49ee78f48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b047c7920d83d2db6fc6efb57cd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25683ae021e500b76eb9032ec980bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337de3b83fae55c8c014f3155e02f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e243a666d091ce91e699ecd63265e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6150c722ebf4584a3fb28b2c7c82b60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd45b0aa8458e6c00f3d8984fca1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29fa5ad45b9a3c39c1d877d098c40b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f25a614a3a81746793c76f611135c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f304c84761da2661f6b14fa6bd5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f48c659fd2d8c1a3d1d1dbdf05ae7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2fd1acd9f147f502b5789bbef800d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>