--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf35992ef3d531fe99d55401b3563a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d765fba6eb02bbdba1a76a30df19a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d71e278d8225229e36fa91c4131863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c51262f6148443052144bb38ca43074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5da4dc2f11c912acc458a2a3d014b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb476103b35346b8d2dc86c76ec7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771a0677324142b40ff669bfcd7b497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94cd6ed605e0f11f1abb719f5220118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f858c4d977fbab40d709a9bb248b5a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dfdd9bd27f69de539a7efb125cafd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcbc1c71d1d8d62c4203a73b47036411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688534e40badb8b184f6682be59e5eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8f4b89895e4bc004c219c19beaa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33dbc601c272c7aefadfcc84744bcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633ee0563a58aec8b7286c8836234615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055e9ddff64b648a601d4ed558fc7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1933e1b5ff2677175081195c0c201517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782331d2ee382a8395f8aa9467df214918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100323e5e15279c0c30225cbf3a356719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1a1b8b0cfb67bb6a2cfb944402c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c1e07e7fc25e2a58f7faab28cbd9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40c904ee93368ae7324ee9205d23522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566b221f9c0aa9df43aca4476c4118023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8762b50ab3610ee9bc34ff0e338a3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f27e904cf78bbd1513c480d6fa01325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01fb579229aae19a5f8f5f83fac35a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a2b4b3ac5c08bffd63a6ef42e4d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a5293d0ad978de6a18d7b69fbd14828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad50e5704302b65968ba07d94e42c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29930515189deb10aa02095496c1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96729033e54234fd496424308a1eb7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934de37bd9dd934deb76946f3963e8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77875d848563aea0f25b8c6a5ac440833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf6d131bbf85707c23321b6da95b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e11c1f568532c988c27aa58ab01135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891bcfe9f424805acc53d3394b7757136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b7fc4a844e25f255d91be8a60d0b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9c23f7aaee888e8faf3df515ea0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588e4c8a0d28b73c693e2f72f1bd2b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8f7c8fc851a0aaf5d25dcb5b645140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd03103f372633e61214f3585509a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4bd37530e5615b6fc939d8dd509ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d90ce481fe2e3271f86b9044f87e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8fcd95080003dcb251478230e34cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850e828801d0d17e8cc61a6a7389c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6eae11b6eded8afc29a5d18b50f6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b4f5bfb54b6a9f65f1422bd3d563447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32aba25fe9acc0e53e98897448afc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf24b0cd0bb724e2456bb5424ffab049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41c4e577de95ba42a732deaec19e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c67e0731ec998fd04abf5567a5040a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d7e266e6799b029192bf2134211452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe3c0b4db391bb854f7bfa35f3ddb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0632b3d164eeb17a84261223bd633754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ead885499a072f8cf987fc050e873e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0876761305c95d8c9b598bb7def04e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa544f88257a6043ca1db416a3f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa795efb383a8f5d28fe6a61af81804b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be4cf64fcb874614f55d2456866ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9018769fbaca8f4ecafe26d7d427a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3ba96eef18370767157cb15b81c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de496a1e67f71e5e940b145e35da2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997118c1da402af4600ffdfb19e81dd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9506550910be4c530be9f0af4a1f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a028f148d95edf53ea29013ea244b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bca42a042ee63666c664b413c3e5d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9935b6a2868c4465483d5c15d34e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576154d326ec66a8ce5892e1ec505e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfcd1c3db05f42ce7932bb82d8666469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10cd0229db8d3021da2bb86a3e2f3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41eb00716c42e40277680d3b58113c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6b309a0ddd98eefc2898ea2db17772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328f6587c24cd22187f3b2bc67e302373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb11003ade97d3bce0bafbbba7183174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3fa5b0eb0d10df3a8aef6fca6f5bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c5c0038204dd9f274349719a9ac076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476982a166a958a1de9928a1662fb2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc8a8871a9402c5a05b3a215bf79e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4ce6d95fe3980a0298bb0a4c6ddc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856ac4fe9877150d78347235c380ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d2f775022243d6728dacbf4ce64581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b95fd67eaaa2b2fc7468fd33f532b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0fab1b2e78716240b199d092221a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f8fca53fc4af0827aba78df2e75e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b07583ffd530dcb7ab2c247d470f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbffed4893cc33ce7398aea5e6b7f0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca04ea4db7a2336804a18e6967b2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5170f79458eb297629b36b53601d4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91c5cf413aa9f0aa84c0b877204c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4458be8e442d604af03bf6c50ffe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0f51bf6a92cb7a483ef8b33e438c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd06413bd52c8831568fe41b2976092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf2da9729019226df3ff9f81a6b9da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7387d235ff4054878189d562d9bd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c3a0018f9b4386b8a313c1c2aef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aad1bc75ebf90d66c2fefcc5bc95dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31490f05763e6adca85bb274072d36a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32054631c20f342a6232defc479d61a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815c61ba36ce9b2e3a83c5a0a1d60799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73853ca4a38709885ba1fae0c4466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e34552fb5ef88fefe8cd97e37e6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae15e0b08c05bd0d32793cabc5a5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5159c0f0b71d925561cbc176285bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4ea8335e09c95ff983b482de0545104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c86a935ba4dce034532601052c8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1cc043a3d2adbcb57e6113868591106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b922e39840b4347c6c3bc4a991dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dce82dbc585773594e4c4c1d1f5608108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b9a980e16e30a0995d8f0c1b0ac2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314be0c425370dbddaaca34bf2a62d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416ae78e5284c7a9c37aeb3e2c9acd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030de7175fc41282363a038caaa362112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39cc61d2494730924b694d98d00e64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790c5030977821eaba30b9b5196555114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae926491b736d7ff41d2b3c5c57a069115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f95d16820c4479b8568e3e00f32d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee418d2aafe8e61de5789385e232d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea1dbaff67fd5cbdf5824680f45ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814f6a1c07e20fae6042e0cb7c240f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d12180afe0e308e590c7da72b41f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905a692210d94ceb866cc18321f003121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e88f9660050fb0e0b77ac0234f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa7c9945e86191a87de13b7e49157d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c09b1c4373b0f983fc51f693b1f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaad038358479a49887a2111c96e7d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba46864317d6affb4ba34c7fa69b2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301118490776fd10935c5edb58c05dbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461a38118ee3e6fad0b80c69bb52203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37781a8b8a3820f905f49be70b4165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781e7020a673db4e919781322dc0744130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb139dd07f0d28ccb36324f0765129131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553825b5d2d47fa3b5aec1f312554112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87ecaba5304222159988cab022cc5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741b9f36214c3fa84f09530f93bf15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc1becb5b42541a55d22be7097b734135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36fa74152843608c8421a7b0dd3108136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a95a733b9edd3f6482c9bbe2496611137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9cf241c176bac830a8fbadfbb66c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60cc1d9c3044ed9ec326c2c2d078d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042f934e5e91ff4568830cc6f0c2f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0de4aa0af92d5ec9c6c5d2d48546b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd0f96e5bff43e31fdb2c4f98b2e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782164ae9adae7bd675e3de62dbdf0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2a51b0d75bccc5e60632ed06f342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23349dd64174977dd6294721ed4ca96b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167ba2d8f705fe8fabaad2e1d78371146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a3af46840428c2f1d3b5577552aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258297eba0c7dd5ffd314de563f0917f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce50f594d51fcab0919619aae2a61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829911be42c8cde3c5221ea7ec4dbf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5709e2b6b058bb5471aaaca972b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf87f25dc70e215f398f12f1dd5f9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2acee41cd96be6867012d72122a6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec497c20c3a0091904213fe2b839efa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6defa6d97255f0e84c9c6c5f0bdb906155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9fb0ecffcdcab51e940e54abf3169156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0adfaed9b228bca2c9aefd342eb944157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18a985abd7de452634e334058b4f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67628d802a636638e3ddf64fccdb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf5a5c2f8631fccaa2a9be2f910c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4f38a16626b3bcdf2db3c6be0b17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1b8906d7fce51be57bb09201971a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6a67c866b48725c36eb474f2bebcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d25a5277c7ea018c4b7b94064aaf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3509acc766143087766fbbde7eb129165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802da4b96a4a57d3e4ad7135bf4a79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b858fc0e475af78afe16c4a42191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b320cac9207fcb34e1f5fb7f42d60f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f05b7e5767b6939f21505ab24b6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dab5fe8f69027fe1151de1d4415f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b3588b3cca468b33311cb677ba23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485136f65dbe03a19e83c7422691619b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339199a867bd252b6173e6eabdaf18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de399de31aaa7f0fcf7e9ad7dc769a79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032cfd133713344ec0d4bc18aeebf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a04cadf77fe3796515cd812a8465f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf757a763cd3e83c7cf1bad6c8f60f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620f8cf49ef0cf024f6130ac7ef7d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c9bcb82cb3637f4cf2047bc03d804179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf2ea059f4630c3edea676b011b0f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aadc09ac857f9d0a7ccecd11c5b050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7651a97775957b8ff3be993229f376182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58323740465410c1c4e3e17108b3e14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831a2018f9ae197ca6737ed1314fcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede1e7d92a7ad93a5f90941a3726ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139345f0b331efc56cdf6fa2200cd207186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae183b28749172c2f04df855d9dab8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a844619d8930a508e70db469e8f97f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ced58b611b877f718d54ca64ad2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67a4720e1a44bb4c13c0c46f630a44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7cb9632bfbe7114b8a810e564be0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f155d4038f0b899bed1e1f44784d81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ae1d43d06fe778baaaa425dd63fee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751ee7e55918c6f9dc2bdab6e3e35c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d937991d1b5b16a256f04a0a980957195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424b2c3c97157c00ab362baf8459de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a755465b0b7e37626aee2cb258ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b3a49224ed593f3e2aea1e4c52d59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf9e90b48f85d8fb2f4a08d60f68e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daab76e83d92e4d059e1280dbbd02d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096f4170d938921718f2520f3a0aee2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f03034fc194568de1ba11c0da902eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141d7c4d5348eadfd4e69e5ee6a698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e120174a54555bb656d2d35a7008204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc934c749130243a487d9b30955b6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c363abbe9f9e477f086c52a1350fcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5eba45eaabece3c8c101330d2d0b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e015fe6f390578f72af69593250ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c11883a19a13f5c5a240de74d2582209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ffae8954625355134e8145e4bee16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239603f92bed10af469548afa7239d4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcadde0bfe2181ad87a7d4ad06cdd8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410fa7d2fe481ddcac90cc5762ec04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0479052e1c24feceed47eb7adaa226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa5daf3e5ba4969b7abe956775f08b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1295263ba03ad7468eedd484842a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fbb4878439588dd6d6bc9005a32b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16948871e85ccc01fefe52d66c4ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb6aa99ac74c98b80a43b1e22919f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d7ee3a7d35c880c134f3138428ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972694cd400b0bdb97a8acda05e3437e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878c334eafc226ed1d65d8fc6360fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cbd1a32d2c2185d96d25156d73951223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a4453edb8844dc6a815116bfa432224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3065d4dbf097aceaef99300f7e81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27919dad8f4d359750c219eb2b128363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9238d52f9faa9889d8f24c82de3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e0253ac167d5b9bfeeacf614c2f1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863eb352324c0fdedf65a9afbed072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c3fcd5fcbf5e6eda32088b01f275230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd125c8a7c686b53225f18cc02ee7d21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824788cb0e7e0b8ca18fd6c1889e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330ddfbf2b7336ddd21bef67277914233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc97f9bbc48736f1b46048fbf98f3be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fd09351db0338bfa13da346d76c0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161f98f76586136a5c49066e2ebdb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afbf95011580fcd54b4d162b174a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85efd2c462ed169e2b1ce6bcd1be5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04086e8db62ecc39204411276cb2adfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fac5837de41aeb4520f525301d673240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73cdc88e784c33eeb18cf8d9f3b00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f00e793a1e515f87ac2484c90d89e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c397d9bb2b420059ce22cf38a42a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db6ac3fd3a0fded73d682fa968a94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c6fc9dd19010e8ed212d2df5b8f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539181b1d473add2854b53e447e2a38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deeb1962ffc4f16385ab8293b4afa9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6d2fbdbfdbd619f28de0b3233dd7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f959536a0f272469137536599877d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee82a657da0aa9d6e9b3813eedc0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebff055850c2612e0b890dc20021930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe94db31b84e571e557a3134656d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97163a35053841ecdfa2a1ff7adc45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f1f4915bfb051dc6b3b32e78f3a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332774b05b832bffc79175fb6517848255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6a5be9164b84ec3526cb83141584256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89a33756b70d0c9acd0bc8b0cb82b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c8efff999e25ea08f85b6ff9f8f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f4a32316cdc9bb7ab16c21bb5c521259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48910f0b860654946c9cf236e7ab4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52273db2af48a3a217a1dedbd9e5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc6603dbae4c5c924a5b2712874f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5e0ea810d1b5dc610ce99d0b74b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654add45064d3b7d4d2378b4936371f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b6c230762da8e6825753e42cae38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5913cfef92ccbda319f18ab2509489266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66a7ded6bfa44c0c2b46015e13b66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824df5c66ca5e9bcc2e5a1b25db55f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d13b39f17c242ef8f57badec64d648269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984eb76e37d9df37c911802b09a0847270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac26d9b5886b7991da6889da9dc53d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677274ffb48857a8c46c6b0fdc525271272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116fb65f2ca2d574e59e3f8049fbff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb51c17a80092976144299e984c36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c8419a2d21260a52497a800b21d0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6411039add3afbff6d51efc4decdac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53d76f48c3bd8c7762aa37c56f2f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff648e300daac0b33bc8a2e003b3404278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7537dc10ff9fa9552b0869dfa533d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe5c3c44d284379ab4aa14845c1b62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95016d38e32538c4f2fd33005a00e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c49f0f662e8232aac9b53ab2a803c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e10ae73f23c0261f6648e90c898713283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f39fc7cd2ef1521a1b4412828844284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b20b37a14b3d60d1bc675ecf704eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213cca32f700979a44a450a8465d8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd62aaf9be1175f0fc4a92ac6de42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb78fa20f7da8cffa2f733658edf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e047876d0e11d4f98aea124b59e19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b0b2b05027ea38d5156fc2c48d8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86110cb841f056ab23a44fb396c2c0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd4b28008a8ee64c9c14c1b0a9993b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23cbc4a2cdcb20310855e38e500783293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a62a80fe2df8de39a2f0134da77f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa265b2a1301996a09a6141979143c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572f3b0bd39b9b4ce3e3cf657658677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db0623b7397b86113384a0e256301e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cb9185a7ca3e198cfaf30fda254cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbae2fff59cbbd0408405c475a0c1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c425e6d3a1e086ae2ec958e9c5651c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6e800aef7271857d82f70e98177db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f2fbf4d13a012335b5eb25a39abe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f9d1cf29ca7e61d5c28de66e21d2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f7a15a71b9fb4514c9afbe613a969304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb31cc82ca1e57f2ed56ab2e3e251305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a81d819aa2f0875cbf3933b629212b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e8b68d3126b06cd934afad7809f25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e85805502deb5caa37694fe068e64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355a61d7b573baf3fd0feb1946d53fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a469436d7197498fec3c38a44972cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fcab9bc5bbc923d3f6cc5e23cfbfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd53bb1c44b7c8df8e95312e8032c51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7c4779a553f6259e4e2ac5f230a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e541614a60e34485472a89f4761e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9852a5bac2b5e13f512b8962b8a26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db89d19e852306d4d1254e29df8b7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a66c888222b1593f72453c3891f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367b19a598d965863f136daf959a11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d64d9c494235ed1524dd6e8e9af1ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268f7e78b46a9cb51d4421625aba2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e77a58e2943ded6ee3121ea0e33aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39a203797d9d5932f50eb2f51f23b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b2cb79a5a5b531c89df1f3bd1ded323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351dbf0c295130f6a80bbf8dfbb692324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333e98729dc384525b99b1d68ab7c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294f6da3e238f60db79b4f64be4d046326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa0a2fa5245c7ad7c1768ac222f54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300f274aaa97f8c42e7f3fd17e10739328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac714ce0351cd0e8e692c7b814b39440329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a240bf6eb578167a3d73bff46725b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cdf9ba06354296a107c92d768b664331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47705b294066ee01794175fa2ec03a14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2f3e6c8ccafc3e0e49df43a2ea0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc09276b43dc836f67b318c4ba66e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b51f662f42d573be1eea3b6b76f71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5304b7a3e212bc663739ece86a0fb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3beb837877792ca6bcf81c089159cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5db0c11b12e5a8e57316f0a2c2701a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538f6063cb5b7f9d1f4c6d3b9eb2b4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402f522467270bcdd615e3ef086dbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127abd37486b7c59aba299ed192e296341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eedd4e60095706b7318cff58b4667342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6710195a27af3f1852e55d3f033e495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dbf46515f0f7a696a2710b77d48a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c86899211bb6f6b943421591121a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d1615a82ccb115c723e8467b3efa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4b025c49f1c0ffdace8720b51b3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997d7da4a2914b27efa424e227cbe9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f229dd8b1e0752052030ee5d4f72d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fabb7ca54de57fb192eff27e3621e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c656a0d0039f9f7932fef6f1458f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ffa23f43ad0bc8d9199b6f1772c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5bf7cb70d93da6a8a7510c865ffdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b663367d44b3a29d72754ee6b7d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad33504c554d0d246e60be322327e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027158ae14b9be2cea10e4b1e8e5f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102e1f7344fb2e523ba4c633457889357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd52f8e68831b7f5d5b055f8c103bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b2d6e0aae85f0523137fcc02dd87d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f13b16481ee72e10dd89ea90caca7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8f000a1ac066b960f84025ea65852361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99737e5422dd4b7b71e432dfb2e0f72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54213e939378d5f1a218dc92c432126363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3e2baf6d16fc046e8edfdd67760c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcc352691ad43107245dac29db03c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca108f4dd4217e6db6ede698189ad88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb004050107cb6eca9cff06f88c3d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e958112d49a3f23ce077644715e1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d2bb55e2afdd18b4aa165d242a1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759e766941d323d926a45bee9ac94b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87263253620fa21b147110ad82893e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5ccc94f12d44503233b03d55158e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad01dfc01a530c5b4b36699138da0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa6ffdc1d151616c0fe93a6bd98e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ce6b5a4ebbec1d6e09bd8c9e7d88a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584a8a4dacdc5b85f288eaa35c4a38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0d130e3eae349ef2a60fe1b4494d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebab087936507a7786345a8a26b4ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba7df3049fbb572cde440fbb0a2a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c6b60fb393de3e65fd7374bf15c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac148f7990fbd569296f9aee4d832e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024ad21c65c0dd6ed1ed180d128c2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775253d20b5e3793dbd29ca8b06ac3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56a904dc5be71c96bd3a75da49421384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecef455708e6b0721e4fe45a5d38428385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48199667148830ed909bd58026d15e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aadcb3b5437563c1351d00995f94b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6445ee5989642eb70778f11e4b00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a5050fa64a3db460d527e047172cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b46be5b97069216d27ac48ad5d34f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d655f2e260487604f2440006684f22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801efb647471e4947b1d182626d46b65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7173bc49a48cea365208e1c0e5e640393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fff664d8962cc3ea43c7abd922d4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b2ff64cbfabd482fad9d763b6d1ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38079eaa1ad031c759b52ec3c5a06bee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03141ffd69b8439ef9f66851f035c73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196a34fac92a2db1db4b0f6a281fd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553169fb98366df7b503d0e138ef2e80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8276fbf2f9a019013713e7177d5c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75e8613caa47c46a22f90378ee759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c090b7fd4030d564331731344e916f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b944ac648e72b63d7f14416d211e98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7865b8bd0656fdff6674a7f9d9323404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c4d4e1e98bba21ba1ac6f33a8d53a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55339842af1768baea711045dccf4d3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52e0bf0e7c7e6d4598aab3f27fbf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be3995034edeb235eaee9d6b03985408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28cfd98bf6b9b1eec73298c929f1bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7230f019f6ded2d6ed5df5b389ab5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadabeaf8bed26cb048fea5a35513e0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9013aec8e11e31580ef5e2c8f099ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0e1dacb9678831054c0e9d06aa0af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c285d2fb36e96931b1b6bfb0d123414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8945a6d922c52c1b0381f04455c28a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc458bf7e28373c16d3797361f94344d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa809cdd1f8de47d9155b3eaf3478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9e363401d0e25f8e9226704819dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa01711d91c7c3e382e493b3c580632419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7308f87e492e431c0cc9a9a8d6bcb3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4662c8d5851ad508f7bae1dec0dc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee312a675b609a76ae113f9b99a959e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc035e39295c58a07cb4faad83ea3500423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667b9811a568842da02e9294ca3e3b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36c5a1c1888e55bc68919d3bd2199425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d22bc7f4ca1892a7e9743271117a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671b71b5e21d2140d392b48686af6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f174f303683f74085bad44fed8f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080262d33b150e5c48a6fd0094128e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1ab05d3cad9ce24247a5077a56c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca626564ea055446f1815a3c1d67635431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb6361371c4779a315fd40bb589972432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c00f1c199e8ebe1ef4ec7d098fe56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6da2f2a568f19118fbf2614e1952a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cf47d2978ef217ac1f01d67d7fa74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c1229f93913891106b316ee54ecd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea9389befa87bc740970a8dee9d75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856818ccf4dfb8cb9158735d6835610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61628cdbab0f2d823c4b9c78b2c0ae23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876d73c7b4fb278e28733a670966f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77735285431881a807c43c9f751bc6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096d63c6308de933289d82f2209052442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c43233ab4e72c27605911e7d3c8049443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4717d27550d39378f676c83f0dea3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7edacf6e63d16200b02ffcc05155445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f27099d4e0669d010193ebbd2c38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aab0071123d787fe6531516ac2cc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c61385d4e5018dc5eb6f90a21a91c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a4a6ee1c3fdf10178eb52e12f373449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b234adac97443f25ef3ec40f3794450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d269617f12465ece16f7fc2b0b62d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab24688ab6438e4407730c5f5e68de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15819b419083c5f1409b8f6741306872453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b8867e5e672a21c5e36d0db610ec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451d3c4624a9a0f64165e95c35ffea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede34f15432b618ddd8b549e557c8c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2ee33d4a36786cfcacdfade610a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c712bdbbcfaf664eb7500744e0f36d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec63e0a3f49ee35ec1a561648ef6bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38145bf0daf6d0697ed8c1931431ac65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383c957ba6d80521b926fd1d100c52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06348c7428955b9cf0d3a704bfd21b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cec666dd41f4e86ed67f95dabe6725463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f2a197323d31291ea7303561292d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ef87fb9eb2fe22d5b0c2fe32d047465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd841cc88558ee299fd8326e8b65f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3be1e5dfc68f44c046cbe3444077b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f954d583093a006eaa3087f5ee3ab4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431792df67338e2fa578bf2cd0a3758469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4028b7887d0825543e670cde4668a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc498ddb9163fe1ab384f8e88289a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3ef28c4f286bfb967b1b040a3b5f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c4dab93d5e3d0777810729db74529473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0eeb05a9f87a39c3ba9a829c8fc84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b10dc27fa6190729698808a0cc8d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4648b7cff43c1fe4ecf92ffe0fcab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad71d2daa33bb29b8536644a1e0251477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edabaadf450c97a9f315df5d004ce4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23865cc974aa3697458bee30c69c4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d47e36d659feeb93604ca2d480aaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e87360c86f383a6d619b2119d20ff0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdab0323b2410f059e8fce00de98ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae6fdf5491e46a535bfba6b28e9e52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaba3079158ab67dbf9ec71b8aed8af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f209883896ea78713d4f2294e1c3eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713199c136447d2b61d73f42339300f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc3456a016bda3910d37f133d46ed6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42122b042df8839bdee5525dcbb563c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e123d90e2673b4c29a76ebbd833697489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10ce03d13d0bdef982f2605f67e600490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a103f52a71e4b9724dbc5c312a250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8902adad6b91fbb9fad1ef2a3935492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df0ea63d98bf1637d8b19c39ac3bf1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c4e8dbd03a57fcb71b3e94deb88eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f52a5071fa63f47060dd2e4894ade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735624cc69d71c9e32b4e0e37fd9278496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e9ee83c9a5986e0253c8d8f15190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c289dae266a10a910952b526d636e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee911f2e1a3ea561258c0bbc9d0e6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea45ad615b05331414af0afe4ce5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b6b709f63cacd034500f1f75f30fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb64c2b12eb2ed685ecb5bbafe293502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94277b525d9abc2edcddc9db43bef6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e420fbb5eb3ff73e41576dac95f27de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1d43113ef0aa4a684ea8d599fd7da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ebd67b82d482ebe76fedc42977a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd9dca841819c234b10ba4ddf94b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb12ea09180c185c1315fa128c517d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181036776e13eb18edaf2653c9a257509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200293926e691fa50d444f3c66aefe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9580581c745bd3f3622cd798ef6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04212fe9287f1fe0eb9420f0bb00b279512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603001d1af560784fe0165aa54d69463513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa072d6fcd694360033a8d462c98ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69a6abb73fbe37ac445442a1070fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89c52c10f0e17920366e1d7f323760516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7881e4a51705e075f11c3faf07506517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf593126099dab5adb8587872014ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac59177668483741560b2cc034d3be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee370c8063834c2bafe16e5b3c7e47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630bd45682a3e50358941a9b0a683d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6a417c3dcfd02aa4b44905b94f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa2c4824bcaebf85292e8691f97e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafaa45de6584b9d8bc004df02e204c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852af1d7158cc1a84c670d6ed3aa1e7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6dbac8b447a08bc07ead256bc17a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989a44dd1d219b93fd4851113bc241527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82a961a568b90e4affa602f74388c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff69ae61b6c3be9e8c8f8556f0881529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299a703dd54d2ad0e1012672009ebc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09044b93fd146ac87393b24cfe54339e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008528cb9dee39ef6c6abb653e8446532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac3502273b31102d3b8a8dfe25efd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e35ad507857689195d788859f7c6df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41efefdca92a5b0d46e01ac669c062535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4d5af52c00bf9f29bdfdf13947df6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c85c86b33c47e53146d0e3b476b8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab8546f28989aef236372929fb6664538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37461d339c3bc8a1ac88ad7611a30d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7aaa8e54e2dc216850986baf3fedf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196933c28bcd460c7aa0b5521e46bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b0024dcac423176cb0af6dfef443542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a0ff123254b522de8cd0f2a999ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6788cc6c74221effa1c6684dc5b27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f52f7b9165fdfd569734c35feaca9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92f26cfb8ed6fdb13ac798af1272fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd43b591c3beba2b72fe7c52345b51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0045d62306d1848c80b8a331c8a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62964c926ad5eff65d822048c7d3452549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10caeaef3f151bb5eb933166742c780550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff706ca4f50c495729e49304203becd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c18f11d904d7ded37d7173aeded8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b6d3938615865f21029979494039f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e1abdb7bd3314a5db3912c5cc099a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba3d796384ff6defe21e56b12e414555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ab78197893e2e00f119ff9723eaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190637e5596585a1f8e1f73fbc84643557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133572e719ab42a8185134b4ada1ca4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc46e0eec04b6854bbd2758a5db8ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967740e73457d5f78894d5052986c5a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34547b8f651adbceced4b2c368e526561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a766153195ba76d152e2bc7b5f3e2d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32525bb63dd35bb35488c608f711547563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bcbf13a259d723d31a75795ada3a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30bb284e4ee8266975f189500f0bd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afadf7d2ee5189f1a385a4880a4dda0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ba0fbb4728f76172a4347d8aa422567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf97f04b9699d6eda17f0016d4eab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274befd6122d7534e51425551282250569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f65417fbe0ee109bba1b26d2e6425570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa238ee7e015f84719165c5edd0a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5bf5bff99907ae339aa8e348c1e4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67061e168cce91a3feacb01185433264573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d2788c0a85a8ffc590c2f8f06850574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc729e95f537fdb0582d92047dfd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1588cd9a5abe165f7ce8b59460c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229a42df717c2942343be2f1bd2900d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3184707de1bbca6b98f69c1317c10b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597cd8feff1e13693ed8f08a3efd944579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd23adb5dac8842f7fcd38cb75c53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b2d3b725dd948232ad5af9505b23b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02ad2418603fd2b205b75ed7145fd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9152e492530d51ea3823fa64a39c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b1ec1e72890f7182c5846b9d53bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1c5684f337df2ffea72d7bec7a50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749389a02c0a202e1d09c4e8aaaa9fe6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150e966abdb8d69a9e03d233a52746587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c64535a81b4445d59c7f95991bce7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844158adcf3ca2209bf62cd44996cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e7f38e018858b0ac33389dd9a1d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfe60456a382611f12f216519aa9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f69488705b7eacaa3d5f2a05f3af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2d514a0141eac16a850e6f88f8dea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75a1a58420f5e9592174ba10878a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58302c1264a055425d370a2bcebfc522595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931a042036e15b079c53e64270043a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa7e07355503cfa5c09351ff8b692597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70790dda88b6cc515a46db758fbd53b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd5bd68744ce91e57514a584571694599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b205fb44d4eba2e8ed977ad129877600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e746d21ac2065cfd224070b20667601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2d5337665b1534f1cd3aaf3faa0ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a8a7bbc0fc86acd4ffdab5144eaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610538b64a64a80224d6fd26b539c18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07efcd348f8160e6d972ccd57c9251605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe18e9b20495d928046b58e60be6d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129775e2687b6dd3631636a35702800607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6be6dfc0795907761bb73f965b8ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7eed34c3d5043bee693939da51cf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19513b24582ffcf3e966b24fbaa1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958275ac779641e57b70c4c4951dbaaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332e10321337ae7f3ba0278c281a2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87a7fd9ed75d07d58b911f2affd07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbcf8f9d52e5e1a717aeb25e88523b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046106d3909e0d2b847f6983991f65c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1751b958ab81ca064eb3a291f6dbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb4f4e33ce416f200bd53a1d58ee56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9f9001227d6901261e2bb581f953618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac7b180d1d40202f88147ec6f6117b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd06454a053c9d2c91f5efeefe56e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787cd2dd8ec2f15bb2f436a969bb1f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674087cd637d6f5948b5200fff029e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a5effaedec6d8a0572c77c5c4cc40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6643a0027a208a76ea65587b767fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d0a33107e2567a52c5a7041b07c6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823c1ec8a8f58649e913b5db66baac9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1d49b16d0d55d09340fbfbadb0c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a4693bca353ea19fd5e8fb881b44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f7512f63469b8368a362fd42ae045629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778248c3c6d73709dddd23738b9df8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08eae932bdd7c04769eb5229949b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f903aa1604fdc31d1401353e6fb3a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc83a8a5ff301389d25b771f63feae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2418ac602b2d8b8deaf574f410dcfa6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858b9b4546aa14642498b3c4d87124635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd0e6d9bddbee3280d7c0006d315f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5914ddc9868bfc9f6afc9eeae6ffc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a86df2c39751ebd04d5f7a3aebb1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e735141c8d78bc1d3d4c4ea73f02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765304a0df44b7a37e287b1e572b221e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6939f8dc1e0018b364814e7fa5926641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e1c95deb642ab084247c4554eaf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b831f37acf7330b16992155d4cf02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d1880aa4d3985f8f79222c1324214644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57cd4716d382122f44399d3440829b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab2b79b4bf9f42c4867c965aa40fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faafc26db2695fc093f41ab16dc7803647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d79735820caeb0c0a5c4c25bf2ee0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169a569347c769888e563a6abbac475649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8299dc56d4600df4efe6e8659e4d47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0811bbdbb4f267988114bedd95603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2d4a68360a08a3e78b2be0420eb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d7fbad7b489e940e3df59aed50346653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7248524ee339f76b768cb3176a740654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96a36775a4a3195ef5f4a57e6c6c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76bdbd310118eca31431c936f412f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25afa9b723bacada34e5c38d9da697f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd009a766dd6d3b7c06ddd0824a4407658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070787173e163cf38be761e70544ae5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e76aabd8bcf6abed17e70c59fa643d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e691d1775607b5cd5e1f1a77e81b616661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63a01be98b98e3ea433ba71affc6db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08226f6295788a24922bbaf0b9e2e0ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7fef90eb36b9e619bcd15d73fa318664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8790d2294a407bab479fa84fe37542665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e03d4684686f3699b69b8d7946a75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296e985dd4bbda356dc62df34e84ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacedc31a7c73ba7b4827dfab4b94e15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e8b1936b6aeaccc72656abd4cd14a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e265b7157721944e9e7b6830e17c76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd64c8ce284639e097fc2ed674ea2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f4190b549523543da4124aec8d0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562d02303caa8da00d99e9e98472422673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdd2926de513623992d46ab147d3c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d0f74ea40c1452eacfd2a00e64dc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bef16bec6e35ac4917f88ee3e0ee9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ecaf4aadca60d8876db6576e5c84a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fb491c73de59c82c678ac48a0b13d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d9334eec6ee89c9de5d1964015aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c1bb1555ce69fc418a50ecb5affca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daa812525e99c5010715e6277576aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbd5509339bd92eae4271fd8cd6435682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a724f8c000ae6433370e8479995c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b732b1aa80df27427ba194c926943684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92f99dc42714216ebdff3e8cb962d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66fea4a06ca0a32006c65a24590d61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d4985c26f3f90f84a5e435c05a0d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d9e8108b873c45ff635a4356eaadd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe7a033d37adf84de77d37d56e9bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb369088649a7bed1683484b3ba128690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604b2d10b8b5e2cb4749778f713a8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc191fe2666e5696555dee451243b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ae4268336b008211ed11bf1642778693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442c92060296e5896cb5efa003e69c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8874bb9bde223b6e05887b4b2d0d4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a3d861a34e54c8873144fbbe9436c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae206983118024d8446f4df5e7fae27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf982fb682089326c7510d408ae023698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b31fd70df777cdb95cefea6cbed78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7d33756af1babd5b6f499f0267077700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a594666304e132fee8235999a78864701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17c339d9eaa5b53fb78fa0b93e69f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181954d05a558411cb26d5fac23d999703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496b97638ee211652e67e591b0c0dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79abe0dc31eefb8631c4b07b266e9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03d988fa76ea4bdb5c5995f4e020e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e752ab71eaa8a8db0e8128289772858707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f2e71e73c0c0d8a61b7dce8d24bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf0f70c9ceefd743e1b303307cbd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676001ec802f175e147d8138e98a60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203b2d927242368c51ce72ce2ce001711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf54128b84cdf5de0ed37e3fc0600712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158846e76ce3475bf36eb4a42babb6ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608b404a3ad84e32d4983036b7ead9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7ea448829e2c1720831980f78cfa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1521c7984c0df24a35e83202bbf5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74a27598159746dd8254658411b3bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d178f92af44b2ed99b67d06bb808718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42429f51f11b18023f04157f48fec9d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167ec8a2c560611e708625ad5cf1848720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a994cf38e05704c1a3eec82c7a9970721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef3fae1d962edbb6931a37c2b4489722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957ee8f365f786e380982c04928ab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba74cb415523ab7186fb3e898d1b5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597696976e2b2e1255f6e2a2ccd77e90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3133e99e4a59a18796b9cb55cc2ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362145cc8649e3cb2f484969e1c97a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905dd0134c423ea44698a87538d8611728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6493fa03592e32e6547989d6dd00a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f45e3217236441fe2337a21b228d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d735fd8c28d0a39b5358aa00670225731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4060171ad0eb34aac6256d2d6296a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd618ff2b560c2763dea837e923ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363088be22043605f7ec61370afa4bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be20d5ff8fc2e7da0ca90a28e8407d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9cc118b090e4b4155ed0da57114de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c249c91a4ffb71b1eecde4c8d8e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849196edc87e8de46e18dea1603bf92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d516345d2a14d46ad90efe6169b52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc40b27169072a50984423c9cb0a4a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318edfa9b0305e1b7b2e26c4c8b98905741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a569cba9e8a995e50c4a66e3092770742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbc07d938b4749bad7dcd9b3830d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf1d2be6edd0dbf9b4a38242dba584744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f41d83edb3f3ad11f5334fb14ab33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb336c3273c49614389a1cbc1a58032746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dff790e598f0e19e2f7c8e08132138747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3dcf0570e9854e88e8e8d89df379748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69aa8b12530d22d2a28d7043168939749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dede5b767b68ebbcf09f15818f348a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54850ca5d1c5f500f75c5efdaebbe95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105e11e8fe39d7ef5e7b301082ec814752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b717ab7cbe681a9431e0c7102221b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ebcad1ed3ed917806e5e711b8987754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa9d4b286d3fe3876e4d17307b93a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072dce0e904e90c94acb0454611af3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64b095e1b95d5e6a576300d6a696d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d3230d2fbf2694968c8025eb7c5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53972a884a7d2e33586d4c693168b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d076f382a3e31e3406c8cc20dbac31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32336ac439080c238649575a11b1b9bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090468d73d355e89739ff578223ffd233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1fedfff6833243a7378d9914277f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97cb158f7c0a2296a17dd46a5d18945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b49f992b4b683cee57993a221a256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9424cdf3f019b324ca1729adcd14b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db17b79030ee6909163840b7020e61b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53553ce2e1015cb105525c8fa4952909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7c2601738d929f609eb0cc65356ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5475c6b9941fe2be1841b0675a9ebc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165fd0990ef42063c3fa01c22e8a19512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f2c68c39e9a0ff47f8b58fc1fdff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66701d7ec1848879b531ad082c39914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3fdc098d34830858160686462ef3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a6d21bd3f9dc46df22ff4ec9beaa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4068f61be29586e0adc4bec9a5559317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab916c72542a6e739ffbff2e995299e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a035933c890c15e9748dbccac45d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503ccbb44b49fe940c07b3e14b2c1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089f3a0577684606513e078e56b76321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5747f74ee691742b84d4bbe9d9b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5fefbb5cb394ade4ae11f24d8c43923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207f52adb77b3a89f088818518b4c7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41560c837f3308777ec5f1a97cb6909825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95763860e00acdc0cf1b8d5fa3c953a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152c118ead851d8666e5301ef3585127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf541854df0dc22438e3c876b9119428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a61faec8c5bdf22a2238a38eaf24229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcf99d783526b82739b14eb93d707730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4d4029168839b451eda47f8be31f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f970da053c28477c9192292e8bd6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1645e27540b8da05a03cc01d66be133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a33c9409db21a4c1782efda9558e9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df525d8a6139fe1f34b50fc297171735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3883fccd210104e9e07b442223f17336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be28148f7ee7e8baac2b2729c504bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7ac08ebdf8942bcc5d707c2b1dd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a767b52463c458b800c83cacdd9eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3b4e876a887a87ae71bdbb19684140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caecd3d249461127df8f99ff135acee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d687b9c385605af8c701fd5f2bf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b75be3be315c6e3bb2a3686f0484843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a21361b489e9edf05956673eed4b2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f284a8d405fc3971afa81d28570575045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d33886d75d48951e2b72f3332c0ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e7fde504ff0d2127f2bd93ea2c92847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda8a12d7e398ee343e303845d3af148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09edba1bd7bf31d9ecc7804fcf69649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5c01a10a0046f6092f1013b1511c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba81de234ca616a580a750a7430ca7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62facd4bed1aaeaf2330ddcb98478cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268110668f2af894218208b34e0c2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198dcd6f7577e2124cc05b6efc8bfd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c44dba03a6990ab9c074e351779055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123fc5635ac65f35be6e396e89bd74556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859c2b0cd8846cd413841f7af07ec1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec20177ad80811f2f4ada24cfe4935a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daf1b666f2ca021a2c1779ca896dca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4020931bb96041a4588cdce75cab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2bd0ec7072e7123bf8eaecb162ef261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fff07ecc97d52dfe9fb0f491913962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c082343335b198cbf2147cdc5e9bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa63f3f8db65642884e7964730eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fda1eca74234c1db4dd3aeb676bcbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351656ae6a2f110f4f11a4feb1b62b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a75e13df7da60d6cf0a81fa7bd2fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0b540311b955c80d17055175e1df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331944a34ae1a9953bee963192a179a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a16267bc7f64aaeb883fda5ef00b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd42679e6d5c4b2775bd5a942e83e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2a78a2095008a6bb9d1ebb35caa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c5c4041a7d9fc965793fbd494ceb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dbd2445ce93c357b7bd32f461c9fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad198992ac930c67f56a8dd597d50c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9cdd28ac9ac0d7ba9a97430dd46c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4edad8864e46b3b9bc725035772c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e51bbad77a03b972457bc8b2b4abf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e440a8d2c0b894c4cb11134b4f223de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb67ca3b896b5390cab9149b60ec7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af239fe631a397d72de36b7131be227181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f948058a4a93b38834953f07556f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497b114bc0a9a0d9f7a8b8afa417d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf4de330f49226453de61c6d964f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145e98bc55755014907f4d7bcd5ac685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e471f5d1b6afb5f44f3b3e36ae64a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f929c0cc3017abb4b455729c12c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b2878804dc4b2988a623e113b26b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2fc7d7f7ee9da6caaa6a99439c65a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c42f5954b893625dd16d23392839390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb9e3a12f3d6650912abcc1f8f06b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92456cee7205f13abdf7fed3460dcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de90c115cfda8982a0500d10f09d8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab30769e96db71c72ae3db01f811994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f4fbebcce3b250f73a22e3e2707f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd15d7501bb5d032fcb53bb5f6c11096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e9e077afc7210a23151f4f58854e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a880898ece9a39e9554da860103c5fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa58ab24e19a4d856f83aec9e3e2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a412eabcc82c2d0fd099a3e7602f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0967bc40cb22f9fe0aa7597a87fdca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb320daea86c8be4f51402a47f586102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebb07fc917e0e63df623635be7cb09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c854459e5509e7dfd08ec9281401c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0263c3e88bfffd64efefb7fed1d3dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c54a3061f3cc558f0db4e4edfb1407106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5cb9cac495338017c8974d4f975cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f86a33a054ee8481a7cdee46864b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e8ab866e9c992c7644e810b6d5eee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606a3f0ea06f40fdeb253b39ada63a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ae6b1952013e0a7bb2bf1213f4dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb07bb507bff7862cda89643539320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe4a55e1d3b85b66e07b0e68b6342e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1361ecddd9c5f3ccb8dc1b361d3fc63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8584c9c21fef61075e2dd5d216d09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd45008cff3320720b51f780b795343116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728ffe7163d58249fb564135f61479f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ac5f31bd8a359ff0f787b59ed7def118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e21fc8f1c5a45f907cf303bee327119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250d276a0a8a73a9d42487ad6d22921120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654907d88758040889e89fea20669171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5123b04a51df622968732af97152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1589bcbedb516f8f2fbc2df02e3a385123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3317d48a62a9413b2ba523550f9e17a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8f20453406ba42f70744d8c1d8d7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce84c295b61abb6f85e7c8d09c5af4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32349528e1377d83830f4c8033ce7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c97920584f6e7b890ce36c9d212ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c8d95b41789c9cb8e29e244f3d9d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb44ad620bb147f515353f6d7afb7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec7c890c13e7223fe12df1196b259e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388e96ee92f97e5241b0f5d1f6f4f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447861c176bcfa0d8cc867ec6ca7512133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8e9c2e62e38131acabb201edd947134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665932b0903a49a300fbef4eb9d60b1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f053fe87717095849083c27a6ccd5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd9eec67e70df604f2a45bbdeaf960137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239d81908b5347302ed96549b501792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f668c049608aeb0d40bff6cdbfd817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1600d3aed28767ab7b8974e664cefb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ad1281b57952390b35a14d70f12d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580e2c63aaee8b1f09fd9e1288a7a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81823d7663c5e368ec54638fa0b5fadd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb69b2d369afd31d05928f9afeca28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ae6fbabcc6c2c9bb0fdbf372b557a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0228da3c2f53c4f5c08d611165ad57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af066a394a1abb87d2999c2d682224147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98218e0ba4fb0d0603e604e297a69b03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaacba71464a3e2815dbcb5cbb23e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c071d08efb04c37eae8aea6801e89b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0aabd7a410180603520bc5a4fe33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91814a69a8223b1a4f3cf802115e5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a6378002304e2055daae1de0f5fe8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277881a54ad5d89fd34feadda1c2c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0c68e3ddef5e188046f6768d8f03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4bdd38e2581419a78413dcbcfa17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc928c4d9fdea55cc7d4a6baab5a852157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdea902755f6215289c9f997ba5bd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261bec17c331321e2eb5030125a4ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6bf49ec744b84846f29350f173ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652825c7cd91c69778d3a208dbbaf318161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7d0e4606d9bdf4c9e7b31b29a2fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2c107e6f6d895eee1778bd8fd735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aebfcc2271f91fc4e86de3c3d4a226164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea07aa0bac67b155d6a2ee82614b788165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5d4094aa131a62f4ed2f015418c90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087d9bab01aba3a05a632cdeab9db0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf281e03192eee5b94e24ebc8c11f59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaec426ebed7552484e445dfdec8ce4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa25afd9237d97a0feb04d8b0eac21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefc9237acc0737bee2d320fd437ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143416f4836d613ed2898c35e9d9ccb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3b570db2d0b7eb7e790ae1a5d9c7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4eb27b8a80cbc540c2a91a52285a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0de5d0a9b78790bdf70dbe1153bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7244cc3235550935da1804134d06e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74215fcb34c73f33e6676d01308a5ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b31bb0f4a492b40609ab434fb6308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b7aee678e5a56a612359c517abe03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9cc5e2fefa1527c0763803530e3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac5beec39496c6adf949d8a442c67b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e7e99d6a8c439570605664fafe1d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07f4d431fcfe2ccef40c334948947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7c93062b51f5d1f4a46dd856ca66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b070d5912e7cf11f8c39705e5d4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b4bc1ff48f54ff72cbf40e4b7c3ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929073fc27c86b0e53aefe44506782187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790112e5b1fc5281b555d3eb678acb08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ef40c7acd028a1edbe87ab10e676189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999628a208255088e074cbcb4c40002190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83356b107896cfc4816e18ff7f6813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e057f8fdf2cbf4bcac1ad7acaf7a5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a8f08aae5241140954938758171d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740233b498c2d6190b8fcc1c1774f78c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b7de7bba16254a4d4a36ed5046ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5379a7279d02b8eff323255f381332196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103d4d8bd6f588db038878dd1116495197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d273398c3457c07f84994b784bb5f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c921b56cccb5d8dc1f3b6a96f9576199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b322072613ebea69b9e10586c1cf86d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e610d6f9357e8653c292e27cb30b2eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c530397240dd8a9aef0bfd27bcb6ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f3adbfd263bda33e903f425ab088203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c6b54f7141b363a49bf8947a5dc8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56494bd7d723d555830b9d5e368d87e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf66e145cd620df5288cd0269813be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f1fe9877ea53601400c200c8379a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc27797b44bfa95c72d146800f2e5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb96244b83c8ab7a0b8af826474068a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76efac1c25ad8f890cf3445fe7aee5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ad19bf22aa20e5be572cf361c628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d87694579f83538a08a426cb505653212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b7d1392424ec40a7841bfa85a23ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25733201fb62204bd9080350c9a90f21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38fc56ce2421d2dd899fd56ee16e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4a262770cf9ac8294cb816aa626b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce02e731fde46cc002c9a4e62b8f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b55d0b3d133fd70162cbddf9b6966b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bb2f9f254641b3a962b84d26183fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66eb2d7a2f13d818ee7b0fb1254ec8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f946ef57a7b5db964fbd30b2ddbead7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1dc8c895b4f76eeea9f4e0b5674da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e19ea28d74deb8ba6b42e4a6916f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c44ce9aacc47a0500dce5bc02caacd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaecb3adafc59921d4671c2130a3bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d57361e5a124fbe088238cbd4f4a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a044f85fe39cf45ad8ad199c7dee78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35893793aab712f5e42a368f9c5671228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bef7a933f6ebcc97991c3bbb660017229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ee523915fbf3320282539f10203d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bb7cd6177bec08cf3759d632a9258231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020ec88cd59a5b1fc5a07030f4ebd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d72641c13cc87acf2b868fbaf05ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6661c7f30a6862f47dc46de944084e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb862e6d0f6cf5de9863f7e7151dbab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224a949119091dee6b14f4bdaacf90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fc6eb3291f693c7de6f3cc283e61b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0ba17b4d3c6574f8dd1f9b0fad2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029bb62207c4802010e9fb4ff32356c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487eba310e8f6733f3f724d622ba1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355582e7d3c9d5ffd50eede810df17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7148c87f32743db9c8f1100eddcfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154feed6e36964405452922c387dcca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62204f0568896307aab1daab3a497ebf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f5a0d637525e0bd688c6fa2da42eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341c24060c5964ec5ad2ba0a743fabf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559be703a28be840dd3a89176bbc4b9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d55ee2d5a8b69ccfa112e80c3d80d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390988fc9b65b3b4a6a63798ccc5cb76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88022a2c0cfde6cce8dc30d9a0931250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6ad55858a1be4baf64968284c6a09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155790239d19bb016973b92397642f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc6b8f14465e6277dc9ba1aa80f587253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccda9952ad7d5435a220289c14a7c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0285569472e938be3a2d537ecd970255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d3fc4844f3000b9331727f8d6c08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b815cb7a78793c4f8c9e4f5f163b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318338be876d3c0910dc6b45b8ececa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587dfc79b104609368ffa27183a1cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2412948f4a021bcf2706f7496b9a0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1ca7626f27c8b7eef7e48f8d4b33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd44acc31748b84b721b7b036d8b3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee2563fb7e97083e54c14f6f53c096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719bf4adcd723321132a8786ade3d05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0fe85960bd470ef8010e953c91fd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573219588783948752f7345bf738c64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6934f8278f1144ca954ca44e233e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865abe183e9467d08bdc243b6669206b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec564380e8b84265e01906f2757d330269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bffe0c5a6ee1f6a47d5ad9ca2d67c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d32b95608382faab757c8cd9b1d52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19423c707fff76a1f4f1977aef8dcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc298830c5c9436f69433f624132b45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b6c3086ed52a9d50006c0415eee3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e71af2c49bed029aee3291282f127275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5a0fdd8c480adae10ead23d880dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcb5a33d3c443b509bdaa0333d015b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d56d3676adec3d424f3824348300f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d5bbd9d42988789cbd2b0f6e9cf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dec52f06317decbc53b6ee69a813e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a4880ea21d345ea7a5b305d9fb36c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a589873677da804b464bc4c04bfd76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79266398b2232535a292705ab7648d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c1451f1ede5ef1cd5728f80bc4b5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eacac4fb65434b2da66ef523015f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2dffe51e566d6278ab663337a0515286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752b707dbaefda76a915b2214e2fd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf70a608d28d177d8845600d92f7d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca7bb6f36eea90aaf3f7145baea33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033d74fe0e7f23751f0dad7d4751d58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31188302eeca1f89de255573286fe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3981bf08609b621e33e6df408f213c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291c66ab0a90de9344d0ecd44d9e98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36fd96a23d6ead9c347eced9ca9cc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba7bc53a670ba7f8b12418320dba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3d0521fbdcdabeb7c38a0ac86c6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d191bd317b4321ed86e3ac76a2ee891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a792c4552202ae8774e051960d6001298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146044f1166046a90103fe7e59aa167299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547933360dfd07705fa177f244a2da7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9e938b5a18e7eea4aa0453a3e4b11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f480ddcf71895d3f4c943a43de64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077dc9a99c63a63de5fb07380c5fb45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd9159efc18cd4945c9aa398d66ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd0a73413f728427948d65c5c75d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e261192878eb0a0ed44f0280aa18c61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05115b811f8bb9852e81caf54b83b69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81220a74c34b74e9ed80ef47cfc1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195c8d97b9e6729a17cb4fee259ff5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930994ee4d58093ddd1b97e8ca27056b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca7df61ed6e2d544c44d6a49af3ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575a55a5c777ea5363f1af6e79b365312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a5afbac3ea596cb73eefe6938c7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6572524ec105cb307e8e479c6bfaab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32321db68853e0155e46f7fa8f660315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ef03a77abbe762338cabd7ff96e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479601e36b18b4c2964353d78ee07bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e000c62650a766f8faab0448fade5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26fa940692cd6f97b94024228d539319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ced647f78e2451c22ca843eb3d66ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afde53695566f539346e65a61f8073321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b0ca548f0ae5f80c4c6b1e3a3136a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98409df8b3c9c7b07051fb7c572560323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e758c8d95d0cf6feb7b43411bf66e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f516d9c7e362a247b37aa56eeecea4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda64bb5abb51315ae76de58a0175b73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fa20817a0658410ed1192d1b2ff3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2db33012abeade8a8d625370d7c3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa17522dff4e3b686a9bee9b8627b26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b0d6ff83fc9b13f730da0046f1d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af01e2c92a077d19291b4539d733bd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5a66a25a0e6023a1fe5a266d91ee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9516f1d83f159c02c314024d2911b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520a49ea3c24e778d58174b7f52d7de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a585da87aea6f3f4715904af9dee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ffc584fe8322135274796f574aa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b45e27c68f52550d31b505e0a5516337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa3540f48a2971f5048a72191c7b3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe60f71f186533afd9492945f54cc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b866ece1d0e3531407d7d90287fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd04e4401974198b4017129c24fee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57310a605bd37b98bf9bab411917ccf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb1c81a71708165464eb533b9dbffc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669bb3a3d30c11e827bba39294babb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5525089bbed856455e84fa519345f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db4bb94e3ebbf6badf259ca8cb8cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a60dd94130b46066f8cac227ec4d4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ef24bb02385859a8a0ecb092faed8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e43c8cc5eb9c3c38ae1b373f3362f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6325e4f4144110f47947247d05cc12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4945a9005a3cad268c252a82af40a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350455b882b329417a8f895c57f8f85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef34eb83dc5cfc0706f6d710d82cd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bce0de60018ed9ee84735e650e399a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83dc5e988b51644f925773e079c5bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7fa94e127f0a8bbd0cc772ea522e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97344b4a80e01401ece2e2d0f080b3f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb062400cf41b598feea3b421c7a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae706941279306685a89ad4943be5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a032b0618e752ce21dd7d8a229ab516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603fe29a26f76a59b5ec85b92ba4f49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847792c0e53b35e3b5c1e66f5ed24836362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2666a4910bf2e5bb85ad3576083a29a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9190f11aea7ba1dcc24b5e6c498c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1416db6135f94840d65568ee2b224f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c5e9a1376337b53546dfe8e69f651366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa4da63ac892eef81c446d5e2eb3c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b1399f81b70e23b1927a674755e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851050f9862a95b7ef59b59e5f57aa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc277c8729c49b274ce8122749ccbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09ff073793a966dff2fe8f331e25a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ce118baa5602f9da30fc1b52d08d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b969ba5f94b26bf2bb0fff19d916373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea95542d68100763e5b8f3b2865783f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c8e581350d8d1eba1c451cf07222e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078cb0488d30f9fb995ece6e0c88381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8584ba23ed55934fa6d7cf0db8140377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed753e70674565438b16d34a6f2683a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c362044866e34262dbc54fa0dde0b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c9960a20e6abc896b3640ae70a5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81aeb2a92fc48b6958888eaf4f9a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014daed7731da7fd0393ec6926e2b7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f8aeb578882940613c58391dd98a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f8b55caec21112a18dfb1a83906d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f0622ef335c37a9e18adb55161f6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2b803bc806df4897b7eb5a3d209c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5c9f1e90748185cf15b38962e63d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adae0371a2450805779c2be935fd044388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f98c6fb22842655ab94fa8ec3e39d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c469804389cf82c0eff7ab6ac7cb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab453db08471a610ff89293f4c50d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc516d7ac222c5e7e7691a6d2e9df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9c6cd457fc0de64a49e8a7c55dd0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4094e43046900584d00b6885b71308b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8a39df198a36012be3ab617aa8465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb841b5f74afd92f916f0260546c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d90e1f6d84e1678b85561fba9da6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098fff7b250aa2e0174cb2fffb2f72d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70b4dbe84354351141492810bb93de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582371cf443b9ef81e33f9930b0246400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3545fd1ec53dbbe859de2976ce28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5a617ddede9d211988b547c9f275402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed9c77d599fbe8c17b72d687e2ecb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf60c392de3ca3ff19fc8f1532517404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd409846dcc947dcdbe20fe9f23078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df6aabe9496da19d507b7803081bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57beec5024c77c720045fc61b1b88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd290d1a44f85ee0feeb57cfdd34350408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904a7fbe45dc95d0c47ddc4dd6547c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24934045de52e9236a8f0fbcb74d4cd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affef03256f306cb0405fe25bf0eb389411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f99c644b91780e6efdf957f54aeea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d224f81d1367d0695ac1ca9fc3be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d94b3df6938cdade01ad14ca2ceb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a755a06691654e3aedd8d1612500de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450585c9efbaa17702bf11c9bb46821b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85059c0250aab0507e453996d13184417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716d5d7423e44edee529a7b12d238fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13c12b111a1dd2b4df2004e10f72b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92165dbb37081786491cd15569d530d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588da81bd62c9382879bf89969e225d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc8e4c83feb035f43862b1f2c9d46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f57b1f3759ef94615f25f1118d8c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24027421fd394e4f5d0fb48e93a80353424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae605876575f1c03975b061dbeab4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7bd0541aea0d091a3070f1684b3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204cf6bc0925ab19f04a3d8fb2e8202427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bae83d638efdf68b5a43ecbbe392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911483dc5632405605e432106edecd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba9ece97f01c37e851e95e1629c26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0764cd3085c4b8a2cb85f6ea32d74d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56b1fbd955ee49ae9894a3ab54e21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e927f664f13f508c843d084dfe5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a73f972dcc2840018d9e957e3cd26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e57398ffe3c0855fccfd514075ee9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25d56a709bcab635fb96875cae264436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74a71a0e282c1587f6462edb98e38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82e673d8243767e404cfda1bd161b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd585a698a87d7984dd70c5ffc88c24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15672881e9f03aee66b0ef709b58032440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d0daf770e04dc42fc0d1f7244184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7fc3a314bd7d50f57234489f0053442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f292416d737ebf727b8bcd3a2248317443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f35c062272d496e839fa7d0c48edc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067243da536aa2188bde0bc2cbc7f39f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d8b51be2dd23bf6989c689a8fb12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb80e0fc2604532961dd2dcb3a9759447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2351bb299e14f9ed5b0130123acc36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff5b75472d3e3dbb3034837905f46b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4137f8979668795e4d44fe10d374f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4bcc4413c7a049aff15b864cf7a87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b7ee25b922f25b393a29d04a552e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f084341d0ffec3fa4a9851d4f47eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa126e7aec980aba874f0e4fd6c1f89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da3520033c8509c55d740acd1534c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e9db36ddfe010acd8cb94cf102a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab097e8d938f38233b20202594ea59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a3c1a84a767bfb9937f92614cf31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76404c6e33802be5ed7ffa7e41a36b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe5411c848aacdefde9550caa5de6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150550d2870404ee9e77da1e9f0f7085461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be256cdb6407e8253198c60133233b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa783dc7409b8321dd76d279b512f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76fba8e567dc38907fbc590d9f0cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7313916152850cd8bb08706789729465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519dcce360daaab475eb404062bec94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f99123b6de45ea98afe1c03b2e7b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c476c8810ea96673c104898362d253468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e423f0e00d553cc1caf681c3eb55e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ca8d3f3a3f9be16918fc7cbf70e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b54743886c5bf09a2b78394009b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117e09cc46a2872ff4ba5ebbc71aa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e8085b7ec8f3ceafec4f20cc83f68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc11f3f705d0b80610d065881ffa75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133edba17bf3b24118e1c01c12de0df1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20efd53ae98ed311fe7e601422a03d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde4e4d7ba76cc4a586cc899284d9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d2432c85090ba3df06a4cf4c37c70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e1b1043d5aa3d6f1aa4e489f16e1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec613f7f6df4478a3f59c85f8f070480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4c6cb1e1026526fcadd1a83b727d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc6f7383cc4b62ce49dd5be55d2e09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee62c6b78be121def3885a4e51ac6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc845445a8bbe53bec6df3e9488ed29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10385eadf783430c5ce70997c1cf06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a5b4bb751c30657646daa1dc74e8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe237768369366ae42e6483bf8f9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094681fc05994b463040f41e7ee90b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d30b98622098d762ecc46106f403b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e95460217814e3cc4c874b0e5027490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928411c627f8da03b75d434301a4b596491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db348de1a62ebd7b94edd138677561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a13a44aaf87b0f3195c0d4c72de6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150f2ad7ade72f125726c84328042b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d7f508034b01f2fc9197b62b6de2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d20756ffa6bb115ebe2b4b393b0340496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03fbb0ec6b5425868734e6ef008da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773e392c89306d8a99d9ef42bb8c4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc36c4014df11fdc18ac190d5ec8e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682d4c70dde88c525d4c86527deb18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301601532820e1a0ed8ef67f9fe5fa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1880312bdebc68de4bb847adb50b489502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d2879c28366d854c83cb05b0664b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449583b2cb4eb7461c085dd88855a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b8cb99b28b9ecbb38eeab8093588a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793334aad3d7410db5c30b8e998f454a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301f88a6ad8fb00a9725851b731d860507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0250623eb212183dac04822e2817508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118759dfcff6962c4d3fabd5455d9a1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64be1c63bedc726422bb8ed153a1c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf172675fcde44f6fcaa56e5ce919b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b452bedecc328fe99796961955a6ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b27469f5954111e1e670326fc947d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fc3ac4698f86d8c98ed997bfb56f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c074b1151e22f4477a035b44fc7f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da007c815758ff0971bee6a8de9a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7892ed30b2b249060a0962dda2d003f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2ace94f57613a1d20e0cd548721d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208fd9ca9e604e4650a855f60bfe472519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abff319f7888846cf47fd305fa1e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddd869043dd49b5a23fc5f0a212522521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49544e0f665b1c88643b2e40258ac6b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f436863e345bf376632057e5efd1ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c97d669975257c0abff2b685e952524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05bddf495790cb04be879a70dd54b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f823f945487e739783fa4a7d4c81e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be52a9323a05dc707a300b8f15511a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b23a924d5ca33b08b3f986c3a40d23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7105aefe4b02459f38700e9568a6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b830437b5314c88a3f98f9eab563530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba4644f49152586208d939c42f223f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6f04253166ce9539532832f4665c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c112e7b7e7f1c302d01fccdd7eb85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db9729d974092049d5db0a4fcc9880534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584422a353155904f859c798886e38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848e79eb48707886bc2306b59727fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ade2050393d3d63c1289865114c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1da614381d73056cda2b8c542e6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27c0ae36dbda0eff96ae0222ed540e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc271655b5220d3e28f1364c107d20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5abb29dc8532483b9ac3e7802566a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835301c0fce058ae7b5cb06bb12332a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02bf21f87fade329b07f046be2724543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43862b6af02d087b8edbde13e83ade544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d0bc446fe56abeb8cc6ded6ad16e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c66d4f7fada2a894853219b3fb52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a76af9664f73ea3b5d370efa1d60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ef122b1e5ee0140f339de5187260548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f555d31fb22a696393a148907f3e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa28e3ea969aa7f5bd294c088a241d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd01fca2193afa14603c405aff1d54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c96e9f8d6968fe9ae3a06f76bef598552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9291f486bfe7605d3dd61b56bb5b2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc792b1cb2f0adb361e565c6c55fc8f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90d1999e5a6dae6fca11db4ec1520555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db939c4b95417ba6c17c04d2c3dc1d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3acc7d862c885e05b9897000c09f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cac6e57d0a6da871e8951331851d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c118f329b3d6a1b577512ba6ca261559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec764663937671eb202d51b40b3404a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c516db2df049ab8c064f03020b90b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb7912909390e53379335fdc101c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49436b0f8765abe55073186fccd7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cab75f4a5293615fb4cc4339f1cc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6c7b78d4868c08a946d958cc8f8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87596f1cf13d5c862d6c8e532a8cfb0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05815549851d597f8cdda1fde4bb79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41b154d92ae8256d3d066909f4fc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6486676713c1b03539e5de315f0f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727543b95228e2a92f6913a2c7418b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444eb92cf0fa27b93dca1fdd72f778d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9b5054ebd519e890e589531a13d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbfbb1dfeed949e1fbe0425e28a045573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730195e6f9304d7dfcf1d6fd78c9e1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58493a730107077fbbd1be31ce126b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e605afeb7c4bab4566cacf1b547882576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08811db76b48655e3401fd1bb1882f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6502c2bfa9a04a19b5859be9e4099578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c5538f8776a7943ba2b217098fa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21158b03c1470a08ad25704f7cb34d67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8ce10b7d173ba9f37e794c316f8cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a6fd80fddc83d39a414e163b844d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c02af452d703f86a013cdd431b41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c03e6a9445b7e364c8b5df674bae6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce119982b8aa7ca2390f6f6ff4197585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd707d405c450a8bd7e8e7bee55b706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce54042d6d7f32f593a3a95ca3e613587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b64027399fa1758f2311e135e55f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577610f7c754849b763cb9d75ff004c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb4b653199abf458dcd5733b1c933590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2fcc4261ae1ed4115bcb24efde849591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486dbb44ba4dbf8e288b50775071b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49662d19d3349de0c4cf9bb4faf714593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6f6a2741feff524e47a714dbd35a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699257f28463c3746feb08c2021d5f9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c602fe79a957818a33f7559fffd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab354f9b36c57229f2dde05039724796597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2198c0414fb8df2d952bd9812802598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed2585babee41eb812e609346dc9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09259bb53cd45a203af5321d0db11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2711bc8ea46fa9bfebe37abaaff4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8ed4fb8c8c3f6311e2c624acecc01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd876ca064d256d3d27b4c6695ad18e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ded201a08b1f6b992169a0815ced604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e63bb03d58c6622ce420b43894ba69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b0194594fce113e9afb18b909a5d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b97bebd8cd9206d8c3fc95b0868db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de053f08111f35aa4a596734a1b6a59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d0218253a0af2e56b88a9c3da56c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead7cd04868b2af8ecc2dda8e819b0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48220904018d8e86d8920e0ec0d609f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ef7fa7f2a689841825a103cd29a4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda79af33627499f91f260c9196521d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d5339a648a533b6617f7e68305d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df97d5f459712f544ea9be0c1ea7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b75eb3b96d162ded9b9bf50ccaaccd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640825d3a884c77071d881dd105bc77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a2e8ce35830138297ec086ff5c3f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652699f5942574f018b9b43d926d16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09adedca64da4d1b2221f56c6e891620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6749e96f09a1714a1283b862fb76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046890927eb38e3b1a19be8e00321ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923e7c14394e20d2b69d6c76168c55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23b90ccb3d4873ab39b20aeed0c47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeacfa226be09f57becbe66933775e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a90fd478e50fdcef838faf6997a04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f728bca4fe1f802e57acdfa01be26b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc0371e02f94532d6fc56d946fae0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703959f7a7f1bc01416680a2a673189629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190c442c86a6d93bb4ffa9837f97862630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a6109043ee4ff5d36a1d9a101c957631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09063cb8dff31f683ffb9d9bfd13b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba98ab5324562400453db089cd8c5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4d56f46488c9f8cf3cca7779cb13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc1c6ee94e26637fc0b91a9fd8154635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a3c80ab7b9d8775428c2ca1a0d75c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc6f65bef1136006e4fb843cfd0df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c3f0d2fa2d42c048381eefe44b55c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daa2befdedfd3770836822da5a681f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebdfc07e4f9d9566ce829644c98beb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9199d7a70b8c9c3f3d2b400d5c2cdb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e487736a899d7c5260a75abe64afa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbfc75bbfef87d0f9040c8f6eaabea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd11d641b4f24dd8cebcd4a1cc7e3b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db23539ee5eeb01604e33c4d937d15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafd78dcef624074c3c6821a5f0b8db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d6ac69c79dee2c169d7d2bc0c559f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d01f953f96c17c18f30b30c1709de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce326285b2f51db09a0b8306db4c27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc83b637ac99b00cf6cd3dc68d00b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ffa5cde0f082640fce6bb0026bea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62956958653f6a762ffcf3ce703637d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693477176dbe95f3f5ee659c34d43b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccac5144f1dd4272d97cbad9e838cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd33bebd763afa06ab12f6edc1fa88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ceea8c7e68f8f511a6f8600a6bd25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402cb61a6b3d301a3af825857d7b96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a589534e0dda3801f3b45903624d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce6c4717592873df7334bc1d1c5312659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7e04bad116b311852a01328900bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71d3c50efa6ac77a0d23fa34a7c7f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dc923b1e8d80c0a8c80f5fc4c0648662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d5dffd28462a54617b155a18608ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab991931d1656e3efb4eb4ffb8d7820b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9517ce32d61fa7cdd2748978efbb023665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14377144e28344c19318dbcdc35ff49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5d2f6a50569d159b769b99f6e5f6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae7e90d25ec3c261f843a99b6c32a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04551612f4c53a8135f05303ab3ed11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124fdc066c5137476c733636fe2f93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cc96500854b0546d300ad275659f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b1445091ee046544abe5c43d9fcff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560aa9186f553d7158721f66a2ef450673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ece4fbbd676335347f6ba3e660b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3191cccd738445f61fe604687fa230675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e5f4b818e955d85a46da6b8fd3b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf20ce2d15a28b1729d7d2ca52775677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b3f05f6c18857bf99fc8eb0a7ec55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92882f3ecb756acc8ad93ab3aa04d81e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac6954fc4fd1c636537d43ea601ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d465bf4091e526c157faf9d805693681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fb901252429297c68702835c273f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ff7e0aaa56ce54d0e54716a0f473683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fce5a3133d5f41b5baa462ecd16b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e953e6afb56c25be5c99a750dc036b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a624dd0832f7d2b39ab710c7bce7a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e8d61fc32071162e9aac9978ce4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bb30116eb8f44b32523704d75c5aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a36d6a2e96011f0ec9eee1cf7a1000689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d086b9153cc3c9be285dc2b5de07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2128c414a796d636a00271fbe2878691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b825175cf85d3c4b0535c5b340dfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df128b7b16940e13a296fb172ede521693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbd4fece611c75f9682f58bc1c25b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7c7314821299227aaa625fa1c8a18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd06e710c8da926356bccd2a6f8424696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434554c772cff651dd64abd282f9940697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261875151e8f041400d1c5f9a9823308698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2c1acc811b4d79b9ae7045c1bd5e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea613a1f87920fdfddcb69d8d15ed5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090298f407a6f437907ca7972b969852701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522611f95ed4a7dcdccc374f3078f79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c4a54b67d299bfb40e4284fa0289a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6662f0f25fbccb12fbac3c2aa27006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6dfcab53e0d9af54d9d135fc6e6c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e8c9d7e5d1b56af6904bb83df4f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056c9d3eba976985fa10c4bffe66b87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6c86b92175d0a7c8a8070f521dd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5487e4d3b61f645db6be17fd9d54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bfb8404149bdbddbce2c841f8209d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953abdb814823b130e9d643be37f773711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e544f5ffa8b442a0fe47b95b70467af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4363894f15636187a2c59477146b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abecaba007b70e83fb512faeee4923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c8fd05190c0d451aafd7f75032c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f265a9e3b5824dd439aab7de20eb72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b38e29ecce3f2b6feb43212b697dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cdc2235d04db654a3b52228b8b546718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4773581b6a73fc90a7b52c319f85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7415ab2f5175aef4813b4845a46a651720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922845aa543c150fb58fd7b5c100851721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688467fbc97aa25b6ecfdbffe6d733f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd7af41c13b41ae09314d7c8c0f022723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ecbe5a1d46fb740b0a970dd63149724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c27a8421eea9a69caa71502188b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ba85ba063cb32f288b22a3bf14a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588720a70802e873ad0d4b96e348f9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1219e492383d0bf1d0f95cfe7e7bcb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7831afd1e3ff16c7284a1c36bb6722729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cece1c8fd7d4e206600a930f1f62f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174413e9e813a5bd2e565aaab6420bac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb9e0126e9051134c02cf44457f80d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40066143f60ac8a303ecab5eae16aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8504720aaf16ecdeafadf8d209255734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe700afe6e00ab5c25b94e3f1ea92e38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f0a52bc5108fa87aa3ef6f0bbf4d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58159ee62ede05963e7c87c38f4c96b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c528fec908fd859736dd3685dfc97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e9ed0ff5ebbf25829b2130b5cd778739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459bea2d2706a291892b360640d628740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e5bc4650c1d7d7ade8de83587b5f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed9246cd4225f552ea6a7aae23b678742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abf553f11bd7305b01bbb392df0d50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eb954007aeea351879703188a540b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbbbe47ab6d2b4b1002e448b32a141745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f677dbfc71ac552143912ca93e23f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b73a2d2c586974b1fae8b0b250cf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0985a12f2ce23dcf62e70e80e1fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ad65237bfd523b46b7e9fbba6bf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f892bff75bf0a8d99abb319a76720750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1306b6283955b25b4367cdf8e32cf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285dc6363e5fa27ec699a529186f2e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff5fada56e49f76048a4c4d410670b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545a5afddbb3f3f3be9301ea5b75dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea076b0769bed97bca49e4eee79403755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a5a728389c882f1a2c0072017168a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadf10a7e9ec8945366e642cb15b68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fdc05c7c1a24d14de20cb7bb05e91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021b10346e67db7eb40f58ff2c2ed1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>