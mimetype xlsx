--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3bf1f8825ef067f3bf050068c3b4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d571102bcea84d2d6dacb6080367202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc3774318bf7a1ee2f0237cbcf47703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad46b346f43c6efe406b8ef26140c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af649c21e8df27b3652b2d1b0376b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dbcb42c280908275de930c4b4421b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b27f40aa5795bd0b1d7ccb3ec5b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e11f54677f0393cffc2587e7099a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbbf3e9daf3eb0b32f93120ce2ff4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fb057025b47c731246aa8bee5c4b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851617f6a7e1583ee67b07c1de12bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2de5d2b59fcf382d7223091449f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81228b6576c4ec68c5fb7d41a0c38e8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79353a230bad7c106bc124a83b9d4ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bf59bf4fa0b248f995de95fa4ee6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ea79be2d0c53a627a1434325701f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ccb70bf4d169f70b026b7ee8b6cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cbe8f2ff09395b40a7271c69299e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca79bdf4ae56dce58ae9830fc09ac019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca1e01eef503216c236bbeaa34150020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf28f25a77940e430bd61b155787121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddaf05d575bc4a0234c992e23c99822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc03049f8da47e174a00560ea6832023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80074c2f4cb05c846a9da1543c66724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff93c659674acd8a9091ea3e1f789125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e5b19e964ab0130b85fd4326af9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f46fde43723ad5d03f9f60f82925327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9174f8114ff30971ac167635cbca228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d175d3b072290e038581a35b0890a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc5336acab6906a515dfeb1ea4013e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d183e444599d0cfb7939e006787b0e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de47daba0b3ce5c9f108494906c7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723076a4a538dd4ba90a5cc6b1c52233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71734d8726f244796182a3882967134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1355b57ac1851cdc96382affd0190b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17373776b5b67bfd9aa35cf6b777a1be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a1f6c9bf1b80da9af82d7f46a46537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b142b226542d4bd4169c66196c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c65b278c973527136317b09a887439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884385442d35d5496437a45c5e19acf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693780c527e18e4ef331cfb41ceb6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a5745d83912e087dc512a02c5cd4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988810adff552167dc422957e8523143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c9d33cc7b38d9ca63e4c2019ba7db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef94f1b45bb37ad3f0e43d0d1dad4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21791b6b6b99e05bc49bedd1e48f23d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e5acb136774d68b6e0d7b33be9d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844274d011c507b59329c3e91a00643f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43292bb13bb4593c27860f31b9e92bf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955ef914449029b02a39ddee1a176350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b2f141d5a9180b6edf2b581a48be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be638ecc539abec9427b5c20bb17a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f6fd775e47275b6a973194412514a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3255bce9931247601919c61ed18663254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5363b64246091f720152ac1fff06555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88511aabe334ead6e571629849a2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b146ebad978fe9b91abd66c3e9abf2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8b84c3b7ea69b71f816480637755658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2aa7c2e13f81429a9790e5a0df0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528f2bf593d12e7d2d59e503222e13e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbb7de31a60630680b9e15a48903d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306913ab8f0e5de1329e83809b294f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e56f02e848f70a436c615d1b32d9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ec1e454764af4838038543462a2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2a57b0412cceb0329b7a86b71e93965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d500ed19107da359b43bb3d6fc982e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b64ddf151f3af00b02e224d1b3bd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4116a8966a4cb27a4ccdd9d363dd1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e3baca6f714491e26f8b324b969369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2239d7dc1bab9b40fa27d70819d6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452045eec66f4202b674464be4205d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d98cb3601b33ba3336e9961596bda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9007d1d58921059547941955c949d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210d052bcbbf1de595d6d82d1605c3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5af280216c1a65fedb872df33203175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9847bade3bfc357a9b1a69b5c18786276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74235e65891d11ac2ce5bafdc206c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ee2173b432155f5c97c0b744a22e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaf7daf21b8e047f88da441a8d0e8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342c285e85e15addd9df4e0b459b1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366d3764f0a7c9f82019cb3e2a8b0f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2e79fc76047d6e1c7207fe287eda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06131df9b5cf926b6c316fc18dd8fa2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82639d4ba76094386befbaccd8e68e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb38e663d066dbff814a3094023a6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72aa2917fd990ac44672b69bab660786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c44213081a8ae2de3ee7d5d5f7b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ef5e8269032dd43b4b5db8658dd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6767d69a3c4ec887d0bd713b91859a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e1a22a04578813ac1eaed427e4bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0d13ecfc11566db3ddd0cdba115591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20d47b460da743b8b712378ed92df792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570438ff3bd1c5b41bc18cba6770eff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afccb076c4a436db8caba68558be21a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9920c7968b894fdc13204adbfa6c0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e587321020b51cdd9dc7d972243910c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752511e0c8e04305bb15f1efa049bce397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006c9380d38bd459b6deb05ed6f57dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3636f28c1bb7a88a98cbe95ab9e352799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e468a10538c1cb713e816d60a7ee22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbcd5c1baa31f4faaf819ed48338d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c489ccf9772aebeceb152f833f214102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2c61ae3bc45ef012a68a4eac15013103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6feb622ddaf23461fc7d411f4c52f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039df5c7a1343641a22951b4c38a57be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f39cfecfdeb3cd92dfd25f4709b1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f6bb9be3a19229db4e3f18f13ebf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e2f0db590d1830c01711caac6f368108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda65418569a5b0a49d9a6402fb271f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44913f1eed76f21bbbb43de57e9c3664110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc7c137aa2c984f098b54793342025111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de91e00611fe2a91b55012cc6dac173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e56e4a48565844ff4b6eeb54542a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d6e826747219180beb8b2cb9073b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047cf5db01b81c6f9466f2f6d7ae2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d2acb63e3e4f508ec16853b492ce8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e36ce8c3bea4647b47608402e76c9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f8dfcb7adefc48a4ea2b92d8a937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ca353ecbf0ca1e7b9363e098d695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f7f1770a67d86cebaa5b4890bf14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63727322c50892760556c418289b6e40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e623e75b1b862fd2e01e5dd79ba6dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82bb8bed94f8a7333bdfe9e31f7ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41576b0d81e9ad07deb06599155ab39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab5bc683865ca52a2d4e495d077be7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1287b404294281bb864f0616302d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f68e921b4adb123f82989d6ef357b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ab40fb9fda25be556e04c10a1239128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ba43d943742ba97479277fa3675a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ada5eaece6aea403a1d457247ccd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8a22a8ba80848c363d543f53ede2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f7a9749d0f8eb37167d30c2c3301132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdb21dd381edcca0e8651d9522629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455bd71459328b1c3c954e35b94564c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf789a66c479bf287823ad085615f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab16db4fca98a40af028550b6e62de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dbfb292aa05139de8e0ca5d710005137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb98548c54183e527d19d21f135dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8772cb057cea0840e4c9fd96c5634139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feed4d85b4161ac69c09fb5d247ddb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f90204d546c25f31e0a1b0cf5127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97166264001f689e094795f900a1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe8274b2cce7f360c2880f18d9c81d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b8a30643b687071ec7ac2880a6d7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029e96064643a50646f54f319fd611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4c0234ad94f4943ae6dd1b26bd3d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7fa4a78d49836d526af4607eead67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c28cb2b31643f19e006afdbad1574e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ac06339cb7a9a2f32d99088a41d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87495f58ce27ea9626043e9c4cc1288150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8c16c8cdcbc8715e24a9d886e36e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314254fae129486601d42ff52e5881e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af86bc825ec72b1a61b1874980128f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151cd33c49191d052603ee853c18c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcafd6815cab66ae8d125311e8413d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e17f99da37c90ebc924403a40e04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf831512457b770908952409f4548309157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d1d28c72411162fcd58cbea36534f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6640c270ab6186314e0367bdef269d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221b7183450e222d4ca0a9f56775d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6d1efa36abb4017986312236bd809161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f404623bf3fd4f4c89627088c7ae6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb78534b01d5a120761b466c8008c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461f47d6a40cf290a985448157c99d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c29ad293950499fda5c8e9cef83bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027111a4e05e6c8c0dab1d02491e72e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d5afe3b94de0b0d6ec8ce686e71ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465fe08cb89ec0d412d814a0ea01f1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef06f94634b77a91135629af8bf16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c2bf8b6e5631491bb6eeaca369bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404190e3fc332a40cecaffb4e26b1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc2b132a31e3050ab9760288c0ea8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b00633f9f18830445543bbe65017173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee21c4205e4d2217fbda7f82936a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f8b222724adbf03295af10a63507175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32ebda1b3fb0247718c6c5fa34720176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd289b06f1be63abcb5ff7037f0f56f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498591101ba16dac959af96f99c8e09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1c3f6d617873312db21d0cc1489f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157684962a2bed40c5954c475fa74b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab8c4537a0a42283eb0271756406f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f6e92389d56c6eb1a6df3ec0d70f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b71863783017d67adf8a8a8aedbed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90bb04a42a863ecc90b17e394ed539184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017efe79f6b82f690e72dd39cf360c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1d33002a71633df44734595099ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296672a9b0f713bd3bb9dec825015b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb8a476e7359556ae49856277550b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1bd936ea0368ca32732594bdf572e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473966713156cd97547bb671e5940b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d74f34ade77fe655d008d7b007e6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fe6544ed00b45c539bab25cb9f8b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a1bca11b1c09bd3c94e989f9fc62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd7c0185629aca2de1f964903359ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20a7ee295afd0fb735ddb80c39198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92038bf52457e73e9477a64718835893196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f6a7b8854b38a25c503ccd23de8d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed02a68238ce7a48e1b83c516a0e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1efcbe839d72fb7936bd30a2e118199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3c1f994bbd1fe36ba73277a2173a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69350560caba678dc60dc05663412269201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf838efe7b6757ba843c3ecd49843113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d19992746bab46cca6de0256206ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bf6e598fecac8011f1bd4898993c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74f2eda3b9542b1efb81ef300dff17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eb4a64a69a1fb24b028d3fee670f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4b8aefbecd548a09b5e0414394c7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c0e5b6331f1aeeaa39dec399722f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1677dd88982ac677dc0dd9d994c61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275a9ee11f186492566d2bb0d0f039210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d033883e0bc46a1ec8ad07200cabcef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1dbe12ff687e3f56d47dd20bcd45b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2719f84326ede1236d38652b07dd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe03644e132230c664507cf2ddd58a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc609dabd932028ccde80bf00f560215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4d77c00d5fff43707934a246e215216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce46c1fc726591a5c860885ab9c10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5407457b53855d536ec6718af65040f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091af5654f79dd0a3f649f1a8896270219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716de1341ba8c549593dd106bb35ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f54aeccd587c4c71bc6e805c139e0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876e63d0320ddb94f5ab394997bc3c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b3fedafc921ea4fe88c4ed64ccad0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99500106566b4ee2dcea2d7fa0d0309d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbe1a1f51268f8d9a719fe1e341dd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c91304b8132de7fcfe7cf5337a836226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aced6c0b1e2120a95be6896ff35f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ae73f7f6c8c372d0dd3bc9707d87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5494bcec514ef4788b57004cafd771229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75701b95f9bc5fd117307c7d6d149ed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b83b97669607837fd862942813f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2632d859de6ace5737dd64f961c83a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f97df6a0abb64e8e67c1b8de65a51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c59c142db3529f40ac4304339ae1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c31f269b7e24e3003318369d9d49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a7cdc3e7731c98313fbe0ce829b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1a8c62a4491a1e5b2b2576c15321237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40140f3c90f6a8c31fe6b0d8eb43856238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0ec1a89b185d971f31314f9fcf61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4066bb76e7ca3f2c4329135f477f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef949210709353c9ef4f04758c7c3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05113f95972213e34e78f9ba52fd7f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b2196d1664910b42556e671e037ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b147758e87f0f385ce90f4e407bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1609ca3369970925e0e90bed76044245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb582e929dee906de8d51c92aab91b14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f5e9390964fbd9d50f9fc20213c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9293bfc34237e9ca082de36c902e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf0aa94263a88fbefe34f7a4d0f327249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d7b8cd9de0894429ebda82b2aef9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e06abd653940e029c0eb984430db5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df791a3610eaadcf7817e0f11577f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ed10f95824a7dac5f1dcacc21195253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cc1ad6af66a1f1573fe408671f7a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47f7188ff67661329e68ffbab13f63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a9bff9caa4f246164946cc666024256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f6eb0825cd1dfd949c6ac97ed854257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947641dfa6ece41637780c9a7adf84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306b5cc114bbbc49904253bd7e4f1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2185f00d6be605ed0f86453feb7890260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf52ea744d62ccb581568ae6020b8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058a7006ff47816b95e20731e2f9fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703517b6accee87ba30f8847f60d6653263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd386c94e7d5ac7323274791b0bbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f7cd292d461ad2af9527252f19ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6ad3bc32851dfce68320375956c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef22de4782a9a7c558b136f3d89ede267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e739f5c88d67abe8f041c57a0c343a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca93038b78a6e113e8aaf2d464024269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd91ab89b1c1efb6744a8e63e7c87e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b79c7c135f8558be54512d92143197271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c02980e956ae3c4b1e79f9f310d84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940637d3a3eb02e44dc7fdd213b2d7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb683ec01275bdff5013d5b62eadc6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b456bf8c645cb8fac714a7ec765f2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79513e000d5010f6861da7ce1dcca3df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3cfb168de1d036001db02b28108d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c92bad28211374cc6b53b2b01bc64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ff566da797e6d6979b5e0899adf42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f9e597fb56aa200a60c139cb5b06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf4851c20db1b206a31aeeb3e9dd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9d6d20d0436675e8fd101f18a707282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bffe2a578af3342cc7c34d7186a06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec74eb30e001669986304826adb732284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b14a1d1aadaa4fb7ccbeb29a66ac75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa0322382916d1c3596ac0d05b0217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833ab67a9675d36343382452fac49c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da427e712c43390664b15cb470c59afe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a4138da2f8c45e0a65930d4365c0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8e43dbaa74b222302f696daff3508290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807757580877b90b7716eeb5d2a3040d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65436e006eaa4f6a0ebb6b03ac65780292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82753fa97a870a12bd3e2eaa89260bf9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80afad254492273417091a94cf6aed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6cc73a50ba26388ffb32c81e7328d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d0633680768897b5b0b4431ee0641296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c697738e8919fac97a74857810613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab726486b5565170b57106b5ae580f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebeac326b409222dee3a1d4f023d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aab2c46539e5e25a52c776390a140300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede8eddd89022f8b21b63402d0da5e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d66c88501f9c73dc98008c69834e3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159e109fcda05c21dba7a3158a74d8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6949fa8497b3be6a92030a6bcfc45f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852d60e6fb9a20e0c79e1f51343cf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a01545302e8185f50fae93fd377c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7ca9d1b430dfa9c17f3485c0a15d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e872bffe41d4353f207efd2b8edca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca6a32b5fb6fb2eb8023102ca2318309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11921d7ee72730eb99f017af19f401a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af28c395528b7cb9ce5ba4a3c5bd76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9ad67bc709c066279903585a4297312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb8a1cbbac0c9ac815f9d9483d6ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd850bf872e6ee539349ced87a5ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba79adcbf60a47d42010cc2f47fccd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58cf7dc7888e1d8bfc46a0a09c9cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf5d877f621178db6464b98c136c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617607f8b16862b3db741c46d56d33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56922846a88deec3fc546e287c840be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69fedeb5ad1c6627c907f2454213b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd097c1638b4a54a95396f25bdf9408321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9548518181c4d69b7b88daee6c59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086c4f394d379d3d0e711758cecb5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976ad8f6ec3074c2bff48cbdbe81e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f32f7a0925b78f1de4b2d7ecde7321325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6726be6b896acf1056d4b08327c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30887de80ae51186045a43b6a9b7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a824e95dc40e94011404d021041d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122488b8dc0f6b0f8067be2a703d464329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f92d060175442b5eb3bf74e90ccb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e28e2a40139cb385004b0f2d77027331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56127270635cda3de0250e1ad2fde677332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f9376bd0a010d5fb6e2999f5ef32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d552a551adf553e3d5e83f13ee8da5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dca7ae8c1050c405181c3ea41e180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ec1b0767657e277612869b3328207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e1d8e910ecb3d494c935e3f54699337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6eb0e861b0afa94707f950e416f57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433793c8c809a8264ced696689514b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4e093d74972014259c646dcbae334340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f21b9ec3f1b85d963f3f03a53a68b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d49adfd7def1ec3e07eb678b44535f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46960f2eb126831d670f1c56eabc9607343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a56450702d2d81f54691f5656d320344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23c0c19a5757b193b04c2ecc25bbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aa9630da19a40cc1380c709d35f37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555a1546230ef94b170c9be29c6b87d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a10aac1589534532a34f23f19223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b72525488e3e51465dadddc9f96d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57495d46f817345596ef3d804034434350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a066c4e1fe92efcfe73e08d512dea86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0232898712d89d89ff545286513070352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0186ebb07cd252ea843f55ed4678a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2fca4260010f225b36a514a19f1b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea04c76cc557cc7811c6f5b978b49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd52b92ab75e80125798ba8abe635eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4516b3a389c9ac84c4eec4d9e5e9df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397cf733a138537093adcc45910ffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2e396a8d0c25ff6fa194df815ef60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501ca334f7b4a35f7662b6703d2c7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42a38c4125651c51d6427cfc5042f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588cce932c8cb4067b6478374b631c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9ae45a3818a7497a977bf0003dd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa835c7363775c621ad9b7bc536bd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec44d03be92f3b74f8bfdc5bfdd60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850596cb60e35a9ceb0c7c36249219d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756432b0fdd60c8a891658acdaf0c9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5764f68cb030a161b99f150f02106d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1e7afdbdc23ff3a8ecf4f23b75f63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4c44e97fa292eb8c0e7e5eef7e5e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2852d312980491c6a5ddf35ba65b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93027235796da063ad5456d17418a057372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8079520de9c7d3c34fedb83468b430373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0f1f53f93a5b2c592f2b26106d7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa614e0672fcc0690b3230ee54a65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cb780e18794063548332a912d1a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cf5f57d73f5572f3d9c1d416549c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d7f9268acf72b0f109264351f5998378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ad3d9e105b47487af4e7ad15e8e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c072e553e8f02f4f1f3b10cdc8004380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2d9b0b28d16ea80f15420d3ba101381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efdb9cc6ffa3c524c726b7f1a6da9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eebd3567503e86771aa9b8315881f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799095701347e6e2adb653abb154c94d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7175569eb5ce2826e08a3ff1ad02a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0871fcd043ec7ffb475c95f67626d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d05cb37a2c643e2e5baa6b29e9fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bcd2303b6087b3e1efcbfb4db8d12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73239fca48129d7a5ac4bbe09eae87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae0b23b6ce8328d11806260a039d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20933a8b0351f85e396a7fb253ab9eaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b2ebdb7bf4469b1f3d77ddb7a760a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef4ca582272ba52af507b9904cf28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa62f4ad3061b4e079f29173219597394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c7b5a5c36fc0abc22380df8c6f11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0b8d1e2bed822ee6158b21621cdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d37ec956990c4115b074657a428ac9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d2ded4df888b64f392234db26afe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0636f5b0a4b158801503f8d453b4af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98fa6639573ab652f5d23ece38b9a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b473afa412a76acb074d1d8b8ddb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d7342643e2fbe0b11a04ded2cf0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d863120002973a36991faf76c0668403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ac5566f360654e8d06a5827f11ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8ae3e80dc78e70a921c4ef888bd0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c5cc904c0a1601cb24eacf91384c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73bdbf24008ad6e2ad382a2434b6d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79914e5b28e13e3a6776f76119f9a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7d61cb257e632b7745239b298bc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82092b71d8eddb19e2138c47909535410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06959c86059e7a7d4e2922baa89e01b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7514dfbc3f2200bb1c4142ea8c924412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99b4d09be89050f001dddf77a1ea3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18150c5d52c79431ff9dc188bdf87c0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4b2cf0e3e56ee50c8ccd077ecd21e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2758d2cbc57cb884b47841f96bcf2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c8bec3ffa8b293942fa59437b541417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6ca51a5c33ad1efb85ce2bfdb606418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b70d8c8d1b57dec351688921b7c56a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822291b9ae54486c6a4fc1d23f95625420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d0b02a32fc9222524cb85896b0c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc4c6689000d78aef057a737a9458422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1907c7f1ec04098300db9d429a19506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920890572aeffefed7fee5af5ac1c53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066316b12089e84db14b9e1e2ead5e5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9e24aca4fbd517033f15ced11254426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783aede4714ef0cea33905896465f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48145bfc392d96c4013c15485763412428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83702308aab1ed1f730ab2d74e1e1a70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93256774c97f795acd2117f63acbd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a029d6b5b634e9a10ccc2a0dbd6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bda1b73bf752e0e2ddc54df608f0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c470f0bcff1b252823f2f643e236f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeeb2223a75d2582140ce0940285d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ea2598e3f470fa76e727c41d9d66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c47e8db2b362ef7a4d1e3c1fc640436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c2752c7e8f68f8afada0e5baea2b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfa17897b1bed9844bc0e95372847b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bec2b67e2e9a91fe1df2f92f0ddd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf5ff3ffbacd73cc67c423f9baf1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481f295feb4418efe0078da88fa7ff2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0fa457d018fde794ac08440cc71ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a491b7c78a677ba9c5800ab6624a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017893aad38a6e1e33c4ff369bd7195444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7bf5770ffdef1ab2f66b5135d1c53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e999683adc693c1d2345e11748068b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e362b469aa411fe15882455e8df8ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b83ba268d0beab2dbf671f326f20d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532b801d99a1494f47b481153e18cea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542404c3064c6644924741a646c09f0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3962fc217b775d0743c6372f78a5355451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc675fff13e4c142e619e882c40ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177ae4f1c33bc52196d05e8b41ca59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364911d2cb526ac1ec16dc9d4e083f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce28cb0a154ea1bde1458a2fde67f29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53fafcf291dd2bf0ac21b90dd00df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb0c1e37312a83b6824b06c060097457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7cbb2e94d314826c6f8c8cf247973458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274a67de26fd2a47b2c3b1b252f565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7314675023346b63a21d9ac040a92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761888447e50722058a0a3605dd45d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77101dff1cfe2037a257f9a9d5e3f079462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d19d9c7b4b55365f4073e6ef51e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7cf2348e404ec3fbf9ba7f95a972c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f28e332d9c9e5d8f0eb231600fdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4611fc0da6e8b49a0eb644ef97465f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b66bc9db8d064e3cc475e4a39013c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27d556ffac6ab179fcacb2e66b55d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f3518991329db937be06f7eb3894469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27566b2f8f979b636e44e43804eeb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078543a109dc80166291d1fba98051471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507401f0e87efd9f96cf8d82be9ae21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f44c3785c7a10104a1f5da90561da3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163276b7d529b19de87b634c46573d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c2108ca70a30ca255080b174f090475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9574d1ddfce850fee64c7e04fb1c09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d187e3825d67cea50b30baa4f4dcf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b77863a63ed91f27c15bc6deaa106478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1bfbe3d8a253d5891d97e61e0e021479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab7a5114096b5f5cfafe03cfc6dfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ff85ff371fa79ede4fc6a7783670481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9767b631f12e937ecbabaf069fb2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ded8448fb1cf264f45c21cf2537ac1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4bb162a0317605d42d758136d649484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6feb4731576adcee996f34bd5a7960485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac118a45a54b7f32dd8f46f7e000d06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b4fe02fb23055bbf653d92eb2f091487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e7787de30fccf44184933c378c325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ce890912f1709160c7efaf20b92a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac653b4c35d0abe364cf45714c3eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810dd898f6487407ce3f96c4e9f581491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7320f4b392782c9917fe054704035d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e010d8ce474b90f60413387be04fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2175a625eab4cd940ac825a58903fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d22386ed62b13be4956e3ae02cb15c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9c78e40abef8a215e911422d8fa1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a0332ca7e7adddd063ed0f3b7ff87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d143ac4a2ef4473e00bf4c7cd2e0112498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ca06cec69d131c9903b350f1be73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c12570fa62b05331840d5159d3e30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485304de7521a0316825616573391599501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b879e208b72afb941ba5717972acaa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1cb928bd1e98f1327ed2cb220bab1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ffcd662c8669a51caedf8f56b68f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1016a9a044189df59ad01f586fcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c460ea7c4ba827473facc00d319d870506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec01a38b9af1c2a97e2e2eb71d9a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1970b50972ce000188a498904497f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2741628b68df550c461f59dd0d4b11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf44b2954f1babfbd1de262ae0db38e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a66dfaa511dfab5517d5b427f02d4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4e48ae45ad64a5b254c974d367bd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc7b08ffdd77c9f580391b6bc452f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a1edf739b78da01fc1c129bd626c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ee1582cb3d829584b8d5084bc62a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48bab2fcc4514bd5a4a618d45766b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e46bcf1f95ad9cb23c4e7dea03774e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576eace4a588efb792aac22d6eb4b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442408d3a0f385c59c3b7e6810cd71b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e154e09cce703a5eba7b65630061520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480050cd5fa9a0954f06a2f20f1ad0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c40c5c7ca015ba711699944f400b90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32da5b4b8b5587104ae77e67f6ef2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748301fd30cf66a4580609cc4f2c6bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88eec775cafe238d4f5a3f8dc45a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d7a884880aa20b5156f2ae4139659526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f1b5aadb4c7eaa8d40a2b5c9915f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed92546d14a7a8cdde15071d1217f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e6fb8d45a383980d8aeb694aaa33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ae071b47df00701a87203fa6324b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af6340eada49e0d82b10e5c5bf8a9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215b079b96d488736c643aebd8bf23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffb2bfdc7a2155ae854b704ab43bfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc65c365fc35e7a139fe3d693b7bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee20de3cd941012d2dc2c101d2619a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f7d8aac06d38a536bad6a1a5868d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac93165d8bfc17e7e7a97c9224ab8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb1ff5948288059c49d05dad8d74a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706deb63d0c797bc5284a9378d01e89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2f70b49bd8ca40712141f961a2118540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38252cf77788e6f4353030b25339dabc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ea9d666f0e075c233311c9f06bb4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff255c67f70b66fde25874d5f7ab4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01d85ac9699fac3a6da3d81a105317544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3488b490b5a8e3ee989ee533c79f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7830ec788c7fb6bca780f445b7c8a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3e5c62feeaf6ae467890b6af8aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3ee5cc988f3223a10a69cd04e85ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d294a0ba0eaca9f11733b6fa98d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f03fdb6d7158ebc865cbdce0bd52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6960ddf211f9df8e68c635502cb43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618895fd04852d1d3fb5dc1e92088a05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b0a3851a1c1a4b15150e48751370553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14887f0f7eb6515c7fcede700f7758a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556eba2d84bbcf784140794af696923555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85fabfd48188c5a40f78c891a27341556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958067fce0f3dae8774e87c0e08616557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623189d38f819e084a9308473903234558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf8efc06d1ea3e7898dcca51f96ce3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a967f88e1e66b2cf457fa2958a11978560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083783adcb882c62ac7dbdab58e5d5ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ee24bfc6e990d300bc55ca0e52c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b661f5306d69c17f5fa3f5358fb47fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c4440f5ec9f830825c917fcd52bac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bdcd72108b115c300b982a74be1a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43fde967891a6daacd8d23e01f5c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d3857dba5b4fdbb34fb8a36862b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdba3df5bf29e133f39d4ce7f9da86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6c1f0e54033e7c27f3f92dd3d9a9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab673ae525ce4bbc5f531d0b05e950ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3582880637ea6fa674333356dbbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c615630707638b14ce836b7f8cd49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c3a23d3b3de09eb345c3ea630d9cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2bbec193743b43a84d5cbfd07ec69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2011f2297f43048b46dc7ce8db26030575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b3785c7aac6a35ac6fef1b1e4159576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0af123382b857d630946be5f38ce99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de6c0e93ef9aa6e7bccb210a7739d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545429edabaeba49035ff17c72b6ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f793a01c3a0a983ceb622c4d0d21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2468aecc5a3e70da82a707ef10c3a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70e59b1b23adc46072d4fef95a922582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e688241b407dc016116ace0c2f75d0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f5d28768c4412f7fef49178ae30c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b971d0338a4f6c9b139202c9cbb042c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537b067c48d9fe6637f85f1fc18832586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846cf0828f55d7787a59ddd44b5f93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a8cc6046c663e1e5a7b42e5bfdc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cdea8ea248da4bd55c7c9a52283c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b7c48fcf68cd4ad68adfee7159731590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb172fb82411ce08129de45267e6b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376fcf7d23cb609e5b3360072d0cf62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a70b219206c678d0e2a748e98cf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae29e79642b192044a2b1eea795d88a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e03d99dc6be8257bc90b80dc84bb04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c05a2b8c04f176503e09ed9a36971596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cbe72fc15732b419d3f3fa8332c71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409decf0b52c0692fd80cd5f5524e9a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c646ddbf1903212756bbdef4f127d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f3874b68e0ef375a6265595e58fcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041839bce3f7104da4338ad4ab13b38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a7498720538f2e5288378a8d6e238602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a8d9b6569c4765962d6dd2ade491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272012415cf5d536ad8990502698617604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56d7f0eb1f21ebf1a245e22d58a06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a99f98fe5ca2cfdd80ddfbced4bd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87225e169f4f6e2cdd2dcb2ecd3f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aa5be61210ca383c2df17267f24a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041eb5706a2f64e28dfb0a1a4b1240d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e24e39542b4fabf63c9f925bf9a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bc050bd4b2eb1c8b03ed52944f98f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f62e56c186ba3ece5f4c03484c71f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2d6d54bd14eece1a13799eae00c7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a287e60fc466ebe8681bb8b882df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ca02f6b24b15d8b5494cbe033448c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b3db550cd7b815c2f677b7a3912f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e92b800315516e7880b84eea35aade617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598bf1f1f471193f6b734ae3e059b58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819747551e0eb0160998add8b4effc93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d1c6ce7aa855162c4ad0fee9e7d9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26e632d694d24c8053f5bb1137aee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed94595ec61f547395728f9b999f76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7c917c046f46a61e136a71455fa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb93146f7e45b7ad52253a2a58a4db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf7c235b714cca4fa28e6932ff159625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b1bd6cc0b0af9695b3a107048915626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143331dc01dde094ca791d4b7ba0b2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fd16e84a5754e3c00250ee331c9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88df55983aec91f4f514407276599629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c6bd03c6d7e437622b8511356833630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed385a074f0a6fa2837b6e553832237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82353610223b01ef9cefc288d3ef14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e0be72bd5820dc2c6717e16f3fac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1495087d5cf391c9227513c3aa025634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11457f32541ac957793369833b663635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581bacc10bdcb848214798f331cf2ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f13ac0f3efbd728b01315d261174637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ad2e5262cc7084171239d73ce97e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fac40d68abb460facd83ea82f10c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870aafe2fcad5ee576ab83aee7c8ed2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b3589e121711dcc39c614c008363b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d30d7661826ab98cd01d8f3a9f3041642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b6346a3f4fc68b43e6891ac57ca1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3fabc0af9a0fb0ba5c5fb5524b608644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5e1151b09ae8a6031b229eb4cebd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce8a5a5b4323c5a0066c2da58d6ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e295ce2da03fbd642d6f4eec685cbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db3e7cf59cd6da8dd180c637a638e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca60d0fe0ddb6e43b9d12167d8ed25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397518af240e3ecadc097f7c4a11dc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26c37075dcf1224349bf3493f828a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3750ab9a6c32bb1f44a06558d598a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92db09efe966c5492040d9b7f4d713653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b89258bc3c2483ac41650ceb8ac4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6397cb77c95d2a393ff75c98684a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8099bc4058f2cccd2cbf20402bfd98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abdc40f1ad3f8d1461d13c8b03c8d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e22af8385356dcc5becb851db85ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b573ef2eabb3d6186a376fd14bdfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a195c7a0cd22b308f9fd680064083660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43aa6c041d277ea8316b46307ea46f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7e658a2a0fd01dd2ce29a5f420ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dda90a472d1528e6c3241f4179c3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ac7541b95375d4b6e109319bc17a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95371281f1c0b88357cb1818c2bcf3b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8854dea5731a53eaf00953048a0420666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe9d43c06d1cee11baed98504a7aba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026a4af0f70a401770b7de0dd7e23b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d429f8e339ff76472ebbf2292cb28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad2daa1ce97dd983448f1c9f65af4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1b426ee270a9e75a5c6bda55bff82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c0d6da0c92818604cf043e0d37b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc0d7970c706df8769003305ca18e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ed4d0f7c66d2ba49a3c4b10c9847674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbb9ff6a6ae263c1822651dd5d7dca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6722a6e7ffb265dcec4b7294f0ad2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c47cf7862bf4d65c8532cbed2b47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048a3002ab49f1dc04a1c278ca7819678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e5c7ba04dec76c74adb2052553ecb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a59e45e7d18dacd441cee9e6be54bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e3f258c745d2a94691443940c2233681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56134640cd1429c8114b2b0277d67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af9fe7f8a31537aa18cea3305b4bfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500f459c4afc1a26ded3e4130f2358684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a61a55c8f1aa5b5ea9ac0e386a9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4eb2430598bfa62defa7fd6bdd240686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ad33954e8d3a53e582ce1842f2ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96004f0d1c3df8c6290398c72ddea4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758ce60b651e5124875f4f7db1bfb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5605ed01b5b49521ea6af53803c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b982304db4124139d98d723e679e749691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36675ec27564aa9f6d30516ecd6426c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699d8919229fb759a95943ff4e02b90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332bb15aeace6c43e72a24a7117e69c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ce34648d9793167527d5b1d71f0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacbd28d6594830d78abcac12fb0af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d0755ab37d248567553ddbb33b04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66a0c2b69fdc906255b6e568bb73c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5055f3603029a1cfa2a8f8bfeb314699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83e9f35b1d6e4f8a08daa5c01fa48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86011b1b38febe549a4286016154ddb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823596a94b1d5ed9b58bb45626d9078702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdd15e859e261b3116dacab137eb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6f1e26e2b5b3140ed94737217cac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b26d4665ef4244a4c4d3d66136d05c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bb6f938faf43776285c3e8d40e906706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c391656d1a08cc8f165d13d43756c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480a51645ec73124c19fb06708aa126708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f08439d88a9e3b05b32ed4d35d83f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2833597b933ad397ea4b2dd90a76a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f5953d7fb3d2dd302ee6758e6366711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfbf9ead6459af96c8017fa9acf079712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bfc92ea001f63b906dc2934afd81c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e6fde198b70a2594897f1ba88aaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b828f036c802ae1be387be98b731797715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a22c5b8bbdbeb4ddeb466a577798716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0047e23f0ff2b2f47cc56d1bf4180717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e83671ab64601af18c94ff3511e005718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c8963f5deafbfe8e1f28d0a7d94e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201089f315d356d9ea5c97ab706d37f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c564ebf7cc4e3c62e4eddd0579596fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca099528708cdd8e011da44ba395c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdced632007578e8b0f4c8a0e32fed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947db779de38dffc3a908dd03cdc3bf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86aa04cbdb7c18541634665bbb087c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41f709cee2814f8ab38028bf60b3dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48031383e162719629536aaa149e449727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5eb3c0f07102bd5f6c87accb55788728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970153d4642c67d4ef6c455d8cb07308729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893d8b61b68b8a6866f14aa77003eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92465d9aa051e89cc969bcbfe10ff12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aeb7c88de6543d2366e6e38bce742732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53c00b8c460b19e88690a2dc56c766733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2460b6268f873645d055720efcc50c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b888b781384aeae20e7796609a28f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96046781c6159a8bd3d4c33426e79457736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf37d8271ea6da1a34e26afee04aed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7057b941570df5913eb231c5030ae43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193fb4bbb3e8b6d74e7250046f912eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e8865bffac84c069fbcc44acf779740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30994be5ad5241751b6ed6a6f24eb847741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c0ca40dff1fe448ffd9569f40f290742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da278724af083a56a8a81a3abbfa4a43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94089aa3c824cea426cbdec7b17c8a41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9bd0d4dd3bc330c5193d0fdc1272745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb8c1ebbc1fae3269f8b94d8510dc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae99680b06a2e961fdabc928837b9f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0a1b3e9f0bb278e686508defc16fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818c19db3e84b22b261233f7ecabe6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914d4810a6dc478578d589a76c1086e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8530750925172d894d8aaa49131573751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5b88e6a5b00442fc58ffec4ee12e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973af9b7b35d7515a51654fd79a520753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f2e5d8e99d30274419a1178dc249754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2208449556ce24a646226b1d46660755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c267168116d2957f2d2c04481470b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544a0fda465bec0d127bfa99b22d3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f0a55dd75cdebe1f377d106f660e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591243ea36c9c463ef2d0c557697d677759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735d3c30a2c2bf3b4f748e0b8db2ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a9617f61b92d95a71bc583fcc4c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2433355d8386ede4d110a51a3eca7a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9850bd909f133719357278130246ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522db378fe4ce1d106602652d11a945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534f37a98e2b86431679b1d1e1b3236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1ee8dab4a76ded34ffac9e785e1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db363bb69c3e878401b04e2d18798b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969c0c84d1fd08e313f567df576cfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473383a5b02b132ee816fc53199e8dd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8a5af094863f68e0063b4f1f0eda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d316fd7459f9dd7574f182b02b6629e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da26545064204ff70d2c9d4d831c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55327c9f4909a3653c70cf7a879b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe580c7b942538e85e85bd4802ff615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c33730c5eec7ff0b05f8fbc4fac6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585021465e0dd49aa6dcbf3000d7de8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb721453b6d5880d687e88e5490bc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf996a17a825c1e52b0f724f08170bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ffe6709ac0738ab017b90f126585b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41b7998cd5b871872b8b335cb3cf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d6ce5e9fde68609465206ebaa6c4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4743a4854d91c726e15e6299e96cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40368b60f178d3fd191bb8f36d3b36b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942c0900f3988a83dcff42da11e0fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae46ff0da9d3ff24818aa526dc2cdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d66288c3090c82b47df055cfe18527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c738789b895fbe1850732d7464d535628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f01e31b7e0a16347c5f11650bd0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522c959da79f0ca3b356bcb59212f1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425621864df1ddb9be2fc78e01784a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635c509ad287c3a9e77cd9288c06d8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e167856aa50938e9813cfde37a6d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fca4956734a693db3f6c9f2b506ddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683589244d2627f17e8c156f3f4d6eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6a383ac8e482b6fb85aa8ea7068736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1de038a76163a5039a6c0b86901d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98dded7b6f91a5313574a5715218d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414fd9d4888cf6f73648aa27a18aebf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cf4030aadc6a209f6f5e546aec3ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a967ece7f73b0fb1e5a2a65faae63141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0112a7c4635b0854caabafe2137952642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d717834e1a100932d8769215bb1b3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e0aae47376dc20a09aa2133a72b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a6d4b780e43ea2ffc7cc3c639988645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225bdc6244247cbf6757522b17d33046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2577f3ab40ba4c8dacee89b0a1d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52490b4e18fa22087ba390c1f5e4c92248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d136e40b9c3d1ff3e44c247548018049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d294ad63188acf3549c97e351f80d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651cb85e4f3af637d3d58dd08d0566051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66e2ea4a228613a55e8f6451b301052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaba307eddc7dd8cb88f3921e7fc7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d28889f7a1f12c3c57bec7841c4b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f178800aed0cd7decabc546e02b4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd93af5e9646551d86031abb0f5be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439fa2eb917fab1e9268af3e77c3c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e48cddedd05e0f98359fa0dc85ed1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16a31ec7744b6159fdd779fad41a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d7a7ecf741d8342c2372270ec0cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183488664b86424c737f71f81f22169e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3fa1935d8d4f21ac31f962d8a23062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8d21274d9fbb9a0de68f86f9193a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8d04e059b23aeef7541383757c50064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f7f5e26f9b8b5cb90b7bd185ce5a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57c085163ca8bd75236c4d04fca2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260357a3454bc7f1b452867d9b7f1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2994a8e6ed65c5fe1a3f3b569d19968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e601c0f2b9fcaea2269b73d843d74469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0f1505d8599774ffcf92477bf50270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51881db03b1b6dccba1a06ddb30e7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80014dab7d17013eb16a626e6b074c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133da0d1937532a534c84c94a44f20673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5f064015ff207c597c84e20bbd16e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774bb5df74d787812f82b021561fd6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1ca75e4926ed9305bd241c96cc84476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766962136c519a11801aa63910e14ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551918c58ab0958d142093d27c156b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958ec3c5a7a84e5af8785d00939f5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8f6fc92cf3c49b408c00e1531b6e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6821d3cd0ea5d1954bc3cbf1c4ca5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18772419a5a0da2b67ceee02c05981b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eda9fc80bb3129ab22e486d509f0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e7bab3dc97a1f313a1ee26e4cd34984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf33162b4a45984aa26bae75b4f1a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2f03357cc23d76e7d9a40c0d104786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2980ae9d5ae7ca8ff059beeafda87c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a19b5bce80f68408ba4f9bd9dca6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df05d5cf2a488378035fc7aca5ffd0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70308e993fa7b00f70b22253df53c2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d76c098c6eeb621c83f1b2b2e92091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf24f8278eadb3dadb76894fed0e23492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c53ffab162505f06932ae627d489293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864476e58134abbad22518e04cd2fad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2800358df0611ff0b6dd8d3e59b0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aea8eeff8213ed3a37b9b404aeaae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e96cefa1a8044820ced3483c9b68d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6e9dcd5fa0cf512068ceb806025e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6dcf4eb7ee316aa7a571b2fac63d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aba13dabc6216c8c22cb843e39a3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df2d3337ad3179749042d03951973101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc18704900aa7b1b78d8d0d4c01805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad50734aa1e86866cc0fb9853704c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b538d75f9387f88354ad23bf26d4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334461b397f66c34037a5ce316d8fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9f732b9029d775c9e6c86b47a784b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408feb6623b50acd7e158eee7cc49a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14bbc28b9639e811bfc43b089779a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25770ec1acf939702170c2e6fb9d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d9bcc6dd6f2f4b0f1252e90ab070c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0862894241c6e5ca0514da40038ef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee70989bfe807e5da4e93dd25404262112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034c8c76fa82ea2b9e6f6d5b4a852db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f242be246fbfd19be8d812c14065114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610635cc8435e1a2423da0f11e5899115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60527a52ff5e17eea0ad90aebe740116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358626a531d5b0963e45e937ec2bff3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42accfa356ccc05e15e6dd90a8ebbcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc15c8a8878086255b7ad91fddf72ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7268527a27c12cba0501a7667ddd19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560276a796dc4d1f1d2c0295c54e55c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ba5181a6311f708d5221a1e85c149122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e76f83a02111169fb7c4a3a4d824123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a3f35a46e828ce79fb4352718ada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e080e9a847d70582cf26ddc1455343125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158da10e3113ca81059c68563a50a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b386300f8195108e8cc2b8eac15750127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefb637ea87eb3531d55bae554b0a07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374eba1b0f6d6bb1af41b86bec7b3e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d9b3f794ca9374541d5a65bc728e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff753dedc7541b2cabaa5b348c642b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337d2c2f99251388677a4f9e513159132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff534ac6ca1b1b35f2197605ac91730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482a92d90fa1a28d2d01572b78ec35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b84bc240d868f7ef8a536eb49be4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a2775a63647e9d1146401a348200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5794d95fd80b28ab56dd7ef01909c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4141ab869b1f279ff7931dce50a7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6a9a3bde7fdb82e76ea2185e8cc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c93f5470af449304ef69d9d85d6bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098e0cb93ed9ad6776380e93989ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca60d06a21cdacf17feb4678420de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765d51282957286d73bc2c03959091143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9343af64b6bfec26d7531fb648ad3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b27d26114b246f04ea927256bc92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4982cf8f7a76780f870ad8ab0775146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c233ff43b7ee8f2baee01e18c0adf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906bfe38605dbd98c2fa4b3d0747456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36cbc84a07bad9f5098244d6454d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab586607b7baf266ae86bed5c553d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6faaa6667c5009da1315765eed9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c7f2f1cafa9900cd02eaf68a530d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fba57ac49b4f24bbf59294174034c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b215b4a4bf1666dfda45c66093e0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f6851080bd8aec6b01a5cb44b2b5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0af7abd30d043f1883478808dd973156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee44b929df8fd4ea180dd0cb682a41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe81bda26e267a703c9276a7cbd88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5db8a02f6e010ce6094afdb8c4a6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed7e447a4bdc19f485db4a7293c5cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96633742268528a4fda342f63c4e36ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92fd32e37af6f97c17b941cb8cd2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab194b361b0d1765ee8f2a210c4edb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0bcdaef28d3077502fd6595f6ac01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226f15b14a07e47f9cd8e1d91578b32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384117b33fa0ca7d3fab05bb7aedf5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a4af00c879b671c12311d13c59cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf11acf56831b3f82a9d5095b4e2159168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e5be9b78304fd38c40b268ae1ebb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffabc3e2061d3a421b1aa4ec3fb24de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3add4ee11eceaa0b503ad7e791a24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7298c6f4357b04d3ff4b6557fa2bd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbee1802377c8a9b99770bdfd42645173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204a2fb38766fa3cb65f5c901cbc63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853840a15d47a54d5a572ac629cfd64d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a9f10bf069b89bc86ec2e6a5746e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f1b6b2d651e91b2572a85d6022742177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845cfce54f1bb121b0d924993ef831e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de5a57398a3f292ae2cfd690c67e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb104532c665159cc4213417d6992a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b1543184d576178693495f88ad2a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f3a2c57c9a8b03fc6c0a4f43815d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a9485063322d99b0b8a237a2a962e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb9237637e1d213d22714b05124509184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b400a6351168776ac200cd0015a576185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2444227eec668e97fa5284a4813a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de446c226bc4487959cb2fd719da3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab44e9768bd42985c6d49ae0b216771188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccff5ab445f873f7cbb21dbe772306189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5027ff3346e9b04469360800afb474190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a3589bcb34d68800b152a52f5357191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5e7ba821fa2a345271e447dffe1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b8d90a2722a2459fdd6df39ee7e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff7ba73aa61effad875a42fa6cdd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4d37fe9d9592140d0e3b459981b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05736ed25a7f15f58a1d1fb01753942d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950691af6bca82836c3befd0b23bf3b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f487c5254339ebb49c4d040b0e0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816f1027a607437a1620dd250f8578199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36151abd1a16239bcaca8117ad7f0720200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a1737b7ecd107788fc6fe8a26998201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a876f2f4317988f45d1dc83821f78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6381901c11cab7ac3a0f1f642f37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce3b82eb625660e5039dda8bb2c81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928372ba4b44997b2614f74a9420c2d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d812bf4ba0ab3f50cf55a8e3846f43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ae85a6e4b71f455794b8b495ab42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1ed510ac14e093cb3e6fcfbfe7734208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa9ca1a051201e392d96d6309cbb47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c23794acc7086cb57e3988b5960e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca38a2e53141fedc4b89dbf93cf8d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29212e54c5bac774710110c964572c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2062ea7359624b6b56e641b04eed20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d924a54919f8ef63cb2e59b77c66fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce29d6e4c35e5b594a3c3ebe7539b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf9353231a7b44401aa9ed96e5cd14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643268a7029f06fd2553d52a722b873217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b8e27b33f76fe071345cc49ed43aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8fc06037464fba08e8e3fe77f8565219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db6e32e8da88882cdd1b72fef5e53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9301070e95a28bc60160113ddc655221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123fbb985507a327bf6bf0b56d581a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692c5479f2accf28a9e8ead6eeabb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3d1ca23a4efa7ce0430a8af9330b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1085c62d2832ba0eee2aa461d679225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc36885d04940b87f10670e552f7ec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938cbdf253ee71e286be36e8ee3d89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc30afec2bb7c71c8f10ca833d37ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b2349fc8d2a260ecb821204b2f34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13c989f7b78efa070626e19914102c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30368dfa4ec092adc6a15e3ca5a02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a1b5d9fe5ed6b69c79fa2481ee569232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cf06e12cd610e12455f1a740dda1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c784efe500858639f6c5ca17da7f01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715da63aacbc4e460ec44cd4da9e106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e077235b245ad5bb94458d5655bc1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf53c596bffc8410712ffef89addd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd955a5aeae1b2650573e158a9465238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7297176742040a614726a432c7311b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c089a445be9db5bc25c1e9c5fe92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671caacb781a7ecc2170d93b744628241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5245117e9517a7a19f703c6c6e0e94e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011ed5e9e7bf834885e2a86130b22ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5c6b97ef78dfafac9df9dc942c9dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e398d28683023629156768e08571f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432784edada0f05686375cb48a2328ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72cb1555bd59304e1875d427b980a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ebaf8bb37b3943bf690f057345a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff416654b520ca957d511e599725ffba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82790c175f45e047dde5dda61dbcfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b5fb03f0726718adcb15bda9725d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab5b20ad68c29918fe1135074e6ca2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e92f6d3224c61c6d23e53f5e418d45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb8fb1a8ff22116959d997bae49ece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12790e67b037d1db240a1940ed1d87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3d8d0b774832ead596eb719b0330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff17a0045b5c603378b3ca57be9fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca217e55692909f50c60e346f066896258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd1767c1592c7210da7c9ec6451df0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22bb67562dcd1462b082875128d85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bfb106d8e45b1d96aa7577e5fc793261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b990bfcf8ad11a08aad1738e4932262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be573ef75bbccfc413c616046bc885263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207c9ca076abc67b05d07ac9ab8657a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f1b122f735f31dc5aaba1cf3a913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16bc2ead31ff0a02fdc2ff7e09348e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b56f3f066769bd9d52741517ee30ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6863ac2dcdf537b3401bf3a05e2f2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93b30a3aea01fe797c03358fe8426269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab122bc13f1890f816164fa0d0698270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7544e5109bef6f82685f4771ecb15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a319c760f310c994ab233b2f0e826272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d074ff8bde0103392b2346af2d98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56664be64f1db490c2beeaca50a1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b92865b3466e35c78b7ff23f0cef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eceaac572bbc404e59d7f4521b5b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e1c0a723fbb2b5f8463ad6ccb35f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f71bdcdf7bac870dc0ea927f7fa438278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eb9988765f380a57334e7e937c04c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fda1c2b1f335540adc6fbf9f1157b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411d34b32c23631fa8060e24e2b7ce2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32539a5658f8adf7d8d6f750686e3dd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715090c2ae9a9e465849ecb290e1b30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798e50bbb79ac641ca97c6dab0bc4cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0839ec9650c628949c6248f8e3484285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06db2d30f8444e71aa14593c7e067f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302eff0181eb9bbe3ca50728a17248287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd3401e3c3961ecda74370112ca75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e941919ed22d5561a52ac1dee2b643289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c4b19364a2e2677aee263486660f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c9a5b938cd532fadbba9d4c038763291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd7032c3169dcc9ae3cf38344d1c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0490b8ecf43be1226ded6746aa2d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d7b7dfacab01ab425d7d21ae9e2bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a302fa7b53f33cf825efa1fdceb320295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a3a1e78ce2d0c1d5da30644de454296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d93f443a53d950cf8cb607a9c307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c14a4ce2c7e438a7aed948bc2e71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3d32a7a15c06e633f3f272b22369d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86a5eb2e64afbfbc78e7e7b45c2ae5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a737c4e595d9866408fd83125add301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33377a09182bab2f6527deb5e29aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb128cb5ea673ffb7f552242d12edfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f17aa77042f5dc99981832f36eae47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af4123922c485812f6f3a40ab0b2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3d893d587b500c7880b7be38e756306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541fe053e323873a242b92076018e54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368945972b62d430647139003427144c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bcc6f7949ab90e7f0d3ffcbe91177309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f4c416caf8f2aa21018c77210541310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ee89e4bc05eb3b9f71dec310f266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10bb7a672e0e419ee727f252c35958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea09a9900ace1adddeb2c1e28222dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb155ebe806e7506abf4a7fd05e27e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18fb3975ec56251ac312ea18d0753d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f19096c9b891ace6565fea7225435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b9ff6ac89ca370020656203408eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6dc27ddf140aa1aa24205ae1b056318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2aaef75ab2e3803c659e97b54980319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3979ce68aa27b5917ab6e2db31ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a0e1431229f4d7cee95d2232260b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3e5c8417f115ddf14e0c5048b081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ef4d598dd67a387a6d7060a674a9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f917b1fec2eb821fda73128aadc069324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761949be22ab82bbd64b2a2eb0a2d31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653f5fd95cc55b2d3fa0ba765232289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d62c95d7c8a9c87a5fe954cefd6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4dd089fac2acb204243f996e665cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fe8351a82e1bb3169e29bf49bb438329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aa4a740c5116783c6b96490d91ddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d4313d909f7c1c89d0a2a321b00a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff091ed16b04613e6305ceefbccda52c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d8d135b22efa6ceaf659f38218be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4de2660c6a13aadfa75e83b29188334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38012547310bfefca12a901760dd5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf9ab622de64dbb43c0fe766166bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b177060936c08e16d52aaf4ef0a146337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8c409a6d89632941e24a5a3b8f3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6794aab111c87a88ce524628079df29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00a490e7b30c0a49c7b943b48a296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9672c87302e11c98be872bf23f7f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b135b072f4634f1fd3036b77eafc64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940a0b9bfd802bc86b9ec7506f3e4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e52c4c18bc82b24050eb865e3e6fce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99294fd250a078afb467ef9ae075cc3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125d02ff6286e9d7e2c2d56692499a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521021823b0b2b2c557a388658b6f66f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c9f1f892cfc74ceb0c6c897c5523348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99c7e8fa06c2aff7c0953473d521dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077104b120b5cd9abe8e22c4e5682fa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7766aae9ce549a36eb1f245a457d67a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e236b8ee964b6ce7950698f8380019352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3b2124b18ee3de2870b56b29ef6b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66e7417b3f5ff21e7461435fdb21f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f504cd556296f1478aee71aa6f943b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810b8cdae465e02265c21169df90e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202a2fc72e1fcf2fcb0ad5c4dc02e60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c30c77c3df1c07d27ce98403168407358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fae1af6a0c72c6619cd5e5bae4c07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86063d807235607eb8c7342380157b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93680ed0f861c068150457f118d47e33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9345b62ff8d0eeb1cca881035955362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7c7fe5e5c3a93751acaacb4b5981e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6257b76664fdbffb8a564cc98bb6088364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c3da3a7d5817754a62512afdff9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402be9b8aa88be3e52170835f699177366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf779ff0f6263397ac30f8420a08c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108e39e432aa53ec6413efa7ab3fd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f5add8d229055eef9b7bc4fc01a9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ec327ac6782e3515e685fd8e493e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe46c2d728a8b5294941b3f23f343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303496cf8c0dd1bac7ca615a6aa5b61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3f088d1f36bb38dc2b21410f446b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e69b703510ce78fda7bade121046d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1aa20a5e320e306fe277d0a2c660d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6e659afdff76f7168e1d4bbbfaa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395406e4658632c02f80ac13949ffb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6324c28bcc460c757a7b3c9451a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec221c26395e810d141212daf624e8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747d4aedd7faea8e47d8deac1a6c1f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74038ab30bede996f1dc8e5ef4e03b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05efc32a110d37c8b5e484f50183586382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708eb322e9b94af078b8b34465f315e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eaff176cea0bffa755f1072831017384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b46ec7952ce465459d966c78d5a75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2297bd01d3ebd48d433fb5a304556386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992ad931a289d65aa2cd5860222fb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8153c0e4c9104dbd8248ccae6c98609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4578a5730c954ab33c450f220900f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb31d0035471c0a47911f2eb262844390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa054abf2bd53f6473519ed2038e532391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad14226f5af6827490b6449d41e578392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3087b94838ac04618dd71dc3ce0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe0450493296c77438e90e6693e53f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72813a5fc647e1bb1c7a3d0a2c7c7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1834d26ba916f692ead5f8c64ea34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8028f858b35e6aa31450cd109e89a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd81d23be9b57a87e68d2b9e72732c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aad54e70c3ba7ef23ba7b8a4d7f0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e9a9a6b25615db4351072a8b1822e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd4e61d2044f25dde229afa2b0028401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a2e1cc48669a2d34a37bf63c0305402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d7ded1d81cb065ce952b7a1747e87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3cf8be3fa9c37dd2e75b322431348404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f501e74bc79c3e992527b8cd78336c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc61fe782510efc0edcf578d7bdbe5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add92b11c8b03c9db59a1b3128a1ee5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd1464212eb2be4d5a302d3931829f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a27ff10374761494c894c10b0eda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7c8894730de19e60157781e2c700410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172084d51e19c940af92ea443f2b5eb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e94aee5b078af66b20b9cbfdaf205412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b9d2ef55e218deb65887c0be65c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a143823c8a052ba95a0bd5faf4200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8198ffe2f2aa9b86405cf4bc7517c49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73fe0d2eb3f40d3d93d3a997713de7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b47f6d6033877a04110f27bea8b50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68a0139bf587cdb45d2688c60bf2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50435e6a50d502804de61aeb70e72c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3966f4e3254e372d7484fab89ce5d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bef8da67ac1606532e8f6c481d6a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792583c0f1970a73cd747bc6411d6796422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f6d507829802b4347f8c5a598f65f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e012ec8a1a9581ca4f721cd6ba79bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03df501e21e85b2694a166e6baa1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205bb07015f95362f2ff27436ebdefb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033bf77493500eb61f8be19eeb0646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0446c61192e89698301cce9e852a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1f0034635a045064789e24f7747f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff064d895b3fdbff7911810d1b65a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60c2981482baab61665b6e709ca82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1756de59d76bb232179af3d42856482432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb6643f6e7b8e19b62c308e3307fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673b4426181fd459be2e38c23c21c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13896a752ddfd930cc6f4ea0c52858435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35907c94c2ba633b7dc8d17350c4dec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832506a45aee0ccd4071893c192a283437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8460af5ce174f3aba92f60b6731151438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697281b5055d3dfb78bf4f2fc2a77b50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17492e595281da76f379ac54f770d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc47693754ee74dc1dcbb96e07c6109441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f398f72589aa23fa25a13f9107a8c6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253ea5641b5f7d39b5ac2888eb94562443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a48c3c4bfa2a291f960f685d11a5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4055f05f9d1c31192690e645cfd5a7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae64ffa61c663ee5cf21167493390446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7f36b87b2af02e0a5bea1afadf85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879af6ebbcef8340c08a5ab8fe63b08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc0497170a56e90eb72a9d1f2cf0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f2d43745616e31da4afc65bf531e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d3dad8e2317c1f6d722d200429f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e56e47bd647dbc77e3df7dae8b3c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d777e54fd5e19fdf57d341a94167453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b7e1454944bc4d7e79cab64f9572d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5826627eaaaa8b12926ed7e84376ac9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60e82b13a4df13271fefe48efecd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8d03a5b3ec14b4bdb829aa3144420457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f799e92032330486936a3265cd9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d44e3c630cf4e146fedaddbd36a924459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd42fca8c822bfa199d0b6cfb4d08d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3065e07c0a43ed64c2b84bcf942c0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e42a99829bb038eeaf1cef633dead462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f68c279ceaab3d5979c64b58fed54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47bcafceabf658989816a5e1692e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c180ce083d75c821686fa441b5fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52d8218d8de4240a9768b49f6acc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b691654556578f57720e3aa97010e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2130198a21ef5884df451618ad8c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe0a6d6af0ce96e33cea787a44828469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c954d214d2fe87490af3fd53b1bc6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128d8df1e3084fdb44847e54ca23226471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e892362c0ae0657075fc1d8eb0e44c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb2581cf4495c4ff21fc9868619db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0986af84b01139d1722a72a4277ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228d9b60fc297611bfa1001bae2e27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66415968e72959353ca9e15f8b0820d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d0b12f98969086056b4badbd96826477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a9c271c51876a9e940c6fa4d144b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66b749d29364992aa609c25fba7b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d468d05753f2f9962de64a1cdee69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040218b86fc9b174846100b2c3a68a47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44a186eff14265d49302a546b1139482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb483afe774432cfdc43f7c790e0fed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4beb1b530f3a970ac4dae264fba142484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e6cb2bf339c65bb17caa95f57a1f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7875357673517bf5f9420b347a40b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f37608345f7ac6ca614b322c2929487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b08d2fc10bbdd1bfac3e5b4cec64b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b63918c07276dc57e8b469e47210489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea50c192c6ffd83268d38e6faeea0d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb6290eb50b9119ffd8f88a77c025491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9c0f031b48cd83aa10c2017fe45e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0c952d9c6152a8cdb3b817acc3d50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe1ad7eb5060275a3828bb80e629d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a2f74768840790dd813021b95050495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731bd3e4572b96a4e6e1611188ff46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e63eb7ba0cbcca19919b6aad9c2ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ad0003a06d37ff4ea8f9ca53a6bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c767363cc1b30f72f065be8806b1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68c64432b3fcea50207160f4335fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031db2e7c99c73ac7b415d6f41f507f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be9241beaefd3c91b56c3ae3e737f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d80eda70ceabad21679c7db4e7eefc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2ab3ccdfefd4d06ae0bb94b95b89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85984b8791e5d39f488f3d569fc3ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01fc607326f172c482dc1adb84670e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86886467e8e25e155270f6501331a96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308915360251d1988473ae5fb06b0861508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a02c4836c577742c7e4960379e7c14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2d1591c27f3b44c52cc8c806d5bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a79c05bd4559fdf899bcf75fa27a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a55b94008c1024cd4fd870cb353f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9550e5dd82f50e9877cddc46ceb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ec761deab7402f21de1a9079d2a3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b0511fab524e2598a53c90d530286515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f549311f5dad53ccc850914750e43e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a72a0d3dad9c3c100df79bd85876d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ffb838a2a27403752efefd59d5774518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de615d47bd6a0f42f3e001c783bed2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1305b4d95ccdb6345e78c7a841ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92206afc16813af393eaf517a879dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26604bf2b66c025cdce15f07ac5cf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b8437cebb6ba9980efc2053563b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aea536938ded2e32e5cad3f7b2a8a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152d2993d10875bd991d787424ea4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a027079e830ffeaa39aae8a1d140e1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8745d8c0b0dec9c17f0524caaa4e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ed907275b5d1fa7a2e3499814883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064734ee9b6f2fffb263509531b793c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb565827cc29a610420518c440d41279530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f68530d8ee67862b8deaa2ac4aeac7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c98959a0b29eec0179382bd4a3453532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa5aa4ba1d6ef9c26de81728ff0e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4225868ddbd414de48cbf3f7a0e42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2da226330449d68400e0a35c8747535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c5e6a32a23304daef9d5c039ef0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66237c1771c2e81702f81d46ed55d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0da2ca9bb0941b82557ea11587206b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57484b0722acd78577daf083d4fe4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e0d3b0923db04dc8aae8485f5c4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a8793763655f6c4d52323d91162f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bfaad7c98296ff726baf41abb6aa4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa21557f6ddd45bd216ad0d42f52c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1a8a8b0926d8ab8dbc8295b2ffa3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d0f3231b12b951f3baf16f2d3182545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a29b4b7fb4ab161dd537019de05b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424412ee98d724cb9a1947f46a4c034a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd48ad5de1cf21119a0461a173e4e26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475ce2855752624b5dfffd6425ebef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b41ba1cb9fa1e01bbf82a36fe0ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263f8b15ebdac7182bd5f7d0d751190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb17050186f7dea26a31554b47fdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fab6a80084902b5a836cd830fc54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856d651bfed39766e7119dac8bb0746554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190ae93930536b367366bf784f1c08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb078109236c326522dc561291b5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a62828df0893fbeb3e3d2c479e7f0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586449c7015d8caa9a03e6a7c1a72e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5bc4e26b72bab745ae624c78afd65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829bc6aeac487d31344669e603266ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b96435c4cd136051da0817fabd8377561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78950333c2e8fbd6ad0221f4cda57274562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4379e2fccd3ecbb0981c7c3b532f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996f3d91d81c95532ecc37a433c1810564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e4341a3f9774bc51bdd15c7136dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09710373951db5501b685cf9d48e3ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea962ad0b4afcf8b2067352a377c808567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941ff07e3072b27d14067453ab318a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394ae5775e6422308ee104678ea8cc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b9ffc99d1d45b9212af28800a785a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de980ad24253534c2edf6436c4b501571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412bb60cdc0c0d4cb0e8573963f59f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f5f6f45c8c22bde36366dfa504eaa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3103868115ac9c7c6e8c53f04f496f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05711d9e19a357f1b5f22a03445d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29897cb04062433387269fe862fc218576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccd1ecb4794c799863172b3701f8de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e5a42a75ba059af0f7d27994ccf54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c967ea5f55bdb3714aa57366a0b1809579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e10e341e3cc95023c35649fea7b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac9c7d51dfe06c7fb4bb45671d136581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9745b20aeb866c0118830636b9407c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b97a1362258d5ac2e513b3c97d57fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d973c32bbbbedaa15a02109f9b518584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ffe83a3b3a4c2c3cd024276249c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120bcb737e5720ef1a09ed77bede286586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc160a8362b1241230592da8d618638587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b2508f2cee50f255a909a74587796588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8b8477b780e3d77dae490f691116589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaba2ee430c71a8da6759c7ede4e98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245b6ad3ca6a1af93fc7e07ee1c8d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92984584b1622f3208f5d1999a0dc089592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a4b99ce3a3c2a5361fcbe8233c86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c4dc532218afb11ce17c7a1ac41d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e5dd52a71fc15197d57b2c58e884595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae159ebc8c32cfd296c7bb78aec86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5782f76da468ca87d1c53cdbf97b6e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67553992c959ad930b0e4a5f59e6eb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491a1d5990c89ba541baeec0ac3ec1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3fa2ee0c6ed630e295c8a2cc18fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659cee3f4ec3c8d56cefe503c93ea57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459441bd7c6614db8fc5e13564c00fab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e9686f5cbd634acb30806016bce9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39171a7ddcd599ce87a4cecc083d5268604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52e3dfec9cccd819175d4fdb2f069605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617b06746df0680b6032d804bde3a70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb80541e7c3b68f8a4d2c5cbedda8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061097b8dabdd5ca6b19b1b428591d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116347efddd3634aeace6a4b04787e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eaec53215e386e2a38b420ec8ee0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee17d160bc7c4979354d6029a764f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64a05335917143e739ea53fec5a27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fce0517d8c5813fecaf10b32dede1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b742d74757b4d4610a168c8b384f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5f5fc92bc8e3f62508d6a40e9b71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de693cca34d38a1a1b20f651805ed31f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cfc179ff70743850328cc3098c157617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1326345a89af49bb0e3128276e53c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd92522fa0ca0f67b46eea9369f30ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c962dabfbbcd194ff2b088bd8d00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acf53a011da3b1ea7f9e4a679f1381621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3286c0033eb9c58a104a17d1ef198622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a61e1837c6cef26562ca7becbe1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211a62be16ad76ce75f9c4c57d83e57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65da9cf4d2d49c852fff87a244db13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66973a1dbb53293d8cdda1c8d76e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf877fc11d052299e4e74d084135e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051264a6ac76a5451afd5230f7815eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f303322bdf5198f2e7e88db57a5553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc470f1179d69699d87d9a2d82e871f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb41a3e09bcefc1f7b7333485b0900631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600f55a6fd0e1972f101875bf985e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2e04e01897d1f71055b7a243e9387633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd37661be7356a689f0c3dd45e3cc6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c9c9fc26184138b330eb82d49877b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dfc02279fba7e4a08d4f0eab12bb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbcbd786c6bd47e57fe430dee4a48e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb7c8b8b022e1eb483195efc645a2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bfd1126af532d9291a04f3298167f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56432f7214a547c36dc3f0f0984dc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef23b2c5b688f7e22b863fc8a9f75b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082fe584b4c443643bcb8b34467867642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08904d43b16e92bbc85dadd4cf3239e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72606754fc75a9899fa8cec55f525b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd83383589ce349cc5c6802328d4f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ae2a32e2d613a390abe057d273dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe5cfbbefeb842fa85ff1f0d433e56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b93003fca4792f325599f070731f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485eb9dd9bb989b8a102729160a20e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15590f9122a047a071077bcb0e0203650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c637a32523df91ea61d1c6529464f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6ff87659276a7ddeaef6fef4d8a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9a5132d13f2bb4f0e3cac7716b46c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596fee70a0fb9c82a36a66cab6137c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223a83eeb7171c810f0b8c304e6857655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197475098de5b954d2cecdf194af8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5582c6766d8c86f845751bde344a243657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0299ec92fe9a7b31050cd99b407d7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e5a31d5582611374393c14c3790b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643302f88867da2d4dae58881d948d8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323bb202aab5ab40551538390bae4c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283550311c2067c334f00e9daedaab3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076acecbe37dd933efa0b2039ea9a3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdcc7ca847b674100201f53c46808664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e644fe9412760d62d0edd88114e02e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c803b81c77dc2315a7f0bda0fcb160666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34093cbab5f58d737edbd693f9b08af0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57766b253b62a102e5dde5ed39df5f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f054f21a048125bcbde04c32bd64d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdefcb37015510e117f34bd0eb5b2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be220726cb7c58549f9b7b72c7a6cc13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387db295cdd03c9db6f2640b3756e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29d8cb7ecc9a461d7521ae863803d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84cd06dcd859a7543d07bf1f6c884674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30b4baf2a2d6a76af0417218fe15b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8728b7fa3ffb59a6c625b1a3a04b37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16975dfafe0c4dad30d2f9fc59d491e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5353b0e7e5da0902188ba34c69a81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb11a9ce65f2d59343f64778e31bb2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef55bada28e3c547e1fa4bac63e0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857bb0d55d3a3452238a1325097e29a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc587420693bfaa7e2ba442c7bf16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9608fee89a398121fed3e7e865d9ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e14a674e7edccaa033b0f4c53fea6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d72f10036db3f5e7a7e8e3d28c2a57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a71a9dd85b330f025f982530d0728686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11efccd20ecd97775a8b75d23b0e8e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffe8ea3c953f3c041e2643a759d0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b8b68af4b6d5050f1b986c54c45a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ccabdf8e13da8c53c3c8b8c967cbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d5fd359885950d145b512c8807358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913615f02fafc6c1d5b9886a3e1b1e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d72f2473db5e5ddc6113b439c9c2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094325fa6acae1c319a19ecf49d691d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cb673181f416d329620a23cf56a0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa13a01a1931e54f0c05f19e5235d89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dae65880a1fbaf61f6588d71fee07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739d75e59ef5ab1550d98d77b3f37d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af0c766699a813cc0bf99c270b635699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d75786725917733fe01ef75e62ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecd8b12f1e80de2e1d99996e8af5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a03ae0e2431c2c95331173219035f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a317b4961a323b85ced930665a7c36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7f62cbeac025d156d1282097aa0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205907fc763bee820429365e0422be7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b680000612232b3219cc125e38b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f9829dc07a4a3ffc80df82f26d261707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846368bac03838c3caa9340b4531790708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaa2369d2a948d6f19dbf799724c6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c220d8b123404214794b7cfb082289710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0478ffc7d4db6d6713c464e8b6b74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197518af68152996cbfebcbd05f161712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b74963f971dbd66dd79e0c3f481c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023c36131bd0d52d83e0e1015b143b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ddd914cc2add7b2accacbbf3abde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbfdde2a8a4c6d448556ed1105d0d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5908549b86014a892560faa60ad93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f44c89b18d051b6afe1e231f470d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b880e370ea89d810abab4b570158ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdac667abd385d39867271b2311e176720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963d7322dc9db727abf504f52a3bcec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56adaf7714809bc96b9d00bfdb7be19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d787d607710c6692535a54b451a3220723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2a4eec30fd5efb4ecd208fe81758724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8070b1f57a09608749530907c8b6c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113477171c25991a33994e4c487f355726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c41a75ec30d7977e805fcf26f05d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c0a393b31faa7bca045a183661ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c8c95ca5564b052a76fff8b2079b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7ba8e8c6402d024f599aecca8168730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ea622efa2d440cb3e869eaa132d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90712c689af8a4d896d751ce8f6b48ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd531a8ffa3789ead6d7a4a640e4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f5ebb34a3c15a558f11a60d641cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586f3cc43bc8c53827fc2138e60d6fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e59940f616644d7701c88fb6c44f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc669c7c06d9d90dcdf867922eaed10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c484ac8e23e236f85f108f5d79cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06711117e06a907460fe08e20e0895739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248886036186bc8513bb399a59f58a41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e09720c776a347c7a30960b1546c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31729295ff709d9492a97e7b0933ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53848b13d45f7253cf9b9ccbe2471743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d4faba9926546343a6f3743a8b808744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcf2b5d1d6adcaade630128ba41f87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9abe4839e6ef6488a8b1ff2d3506eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c8a1c4b88eca9752c8d758c27be0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e90cdf051a915c01db2b73c701d1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f44d6c07d4f3e894988e6778baaf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d12437e58194a813d32a917156ffc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879612f4e78565f57ed8cd275169a86f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8be23556983b5fabfb697ddbfd701752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e187dcd480c7cd424c0d7d195265753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e62fca99ae5f34b53eac8312ae54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9665af26879b538b3436a0fb2b40f4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4151de6cefe7c1248478650cf8921756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb7a8b455245430d400b85690bf913757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9122ef2901a1e0adf8e04cf69e685758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b61e8704f037b795c70d00c1d1578759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>