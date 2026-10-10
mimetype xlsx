--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be4670a3706637c093359e57f4db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce934e5b61a5801ae6138792a8647c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edacd065663db05ed9c7deba2c4a6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec19b984f43f13829ca995de986054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e7302fcfa7e9040ba1e07ac99b615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eace31941af0ebc181a9ad4a96b7ab86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb918f8fef20577e810a2f4875d3dcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb49eb8d0ee37ca9762ea287eb83978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53787a2ea66ae1f87ef77ad4c8d9329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ddf6d4b876d0f921797c1dcb987d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ffad747d18264caadfca96654c41311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3aaadb9c6b52c2643aebce64c973812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10071c631d1370966cd7d59ed81894413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ebe2278e8ac5f05f8da31bec1011714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f982aceccd53ff2e06d97979fde615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaccf0f5ae688ab996d744a5f5b380116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada95ac7039314f21693d28979f37d8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff45c417f7b4cbdd75e1818ea1167c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80671893c3b5bd3922a90ca79ce7f8f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bcd40856a0720ad286a0f3ea391c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d205d0283a2ef522cd6eb870b8fad5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8e04ec289c12d7565afa2d1d59cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402209d140eef4f7db0dc9d84ef5f41a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d64331be96cb422199bbf6295736624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360175c95accb601e1531c51e069e1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfa96263631fec30f6045c4031934a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb36414bcb2a9f61786d51c7ca3278f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f11a018e0bd876679d03df1859df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db34b6621531e92511b4a9ce6b908829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d32ba6df160deef79553b5938d11930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4925b022acf2c987c8c02b90985631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcace778456e199e9bbd68684a1e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2773f9b8b85d4b352e074c9a66faa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a31afeade95accaf6936262cfc4e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af8c68f6fff338bf206cccf49461f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f614dc2ce53240a9bb777db2183936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced23ab8793210aadb6a7f79d83393937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7a31e5897853970392f1d2f2367938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f390a5d795ae047a9352833ac7eb1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2be0411c62636c92fa893254ef32240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b42b45b1becc3492cb1ac1c17f7ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb063ce4fa0f9276303ac0fe19263842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b252c4e4c804a1596d8f934e8ebb38743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae5d4267a76b157ae01d5a77be0eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de08f3770163654cc88ffc10c07bcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43fed7df216d8c642a386524041b3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a17afbb56131de0e05648225929a9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d715038bd7dbf0adbffac4bcaea148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad549a36ab334906b2977ea50df2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb7a3afcb41be6447b29dea50c9da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fae59baf22ddfb381b471ac76acf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5e777771b508a064c7d8a43c723d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf185b062c641c89ab19e34bbb39eda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb9e7cde30339e95246c087b82f39b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c924522776a4b6172f265a8a9fd2a8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f887a7f5b17727b77c554d3b7a0f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede19f20c720c595ea7a5f40334103e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901d0d261467b2b30f9e955486087758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20e11e1603a6908d8f1c1422427d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481b7de52f983890dfb22bc652a5c4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff5ebea828394043178bf8609b5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a541f007664d08bbb934bf31a95eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858b3f787c1546e52ead0a17d2f31b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e150e45bf4807acee99d322dee2ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893cfe2ae45b9bbae7c6ce3ef3c99f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a4d38c40fe8ec887c4ba43116fc2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b592f7c9e65240424478762fb36e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3443b80925f6b7df44fb6770dd3d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069907a9faa4abb7b93bda71e4191cad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa69f1f30aad11729b6ff2a36078c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86de5e303efa17f7fa79ae2e1975171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538498db081e4d1cfd67c670313e4b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeadf272fb3188e11c64f0f19a202da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0de6db852e811562e44e1711edc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d9210aa63ebd05f183de896fd22b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b0c886bee51589fba28873c4a34be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8ed2fba17400ccfeaf363622d34c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334e34c111dbb58b89d7b75f858e5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732fe14725dbd73052c3b46cd484cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9323c8c8669bb6f3ed9699a9464d0a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44978d10c94d44c32995e0ab353ba9d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ffea9aa7461c9fe2ea233f7e04d4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67477d0e9dd78b30b5b83324336de783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac75af8b97e059441f8ea3896d9701184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a118bb832e9b47d4df2b011946f5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0788f7f3dbc68839ceea1d5e0429d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a9fdf96b4dbd98d118a5513d622787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ce6e36645e87b2d138de3125866a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57abc3f1b2617d95c7cdd33dd6e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a5c5c22d582af079a3190fcf0fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de4b84ae1c85ac00b641b1708e81691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fda612a4645059a5aa1d2a0784e7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc276a5d5a7385ff4c9711fb322628f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a028ad0c547d56ef951d495147a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249cb6bbdec6c24ff2bf77e0550e32695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84c237f19718cac1fd6a35675b62996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2aa7a171900479836233f78998ba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e56e4ee3b846bd63f94fe0d9d6ab198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506296dd594ff2b23954aba41d8363d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9ad02569306dc9de4c4f26eb79c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcd714abbcda216b28716e03de083d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5e5cbfb1c04a54e9234901869a52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d72907f8658d052a545290c97558103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2907376f92cb529f49fdbf4612ca5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16639f26c4d70355d6c52c7c627704f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71c62c7814f7ad6ec1cb4588bd710106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c8d1915ed54e630568e9e7fd6e25a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5463d404d96910c62e0fb7c0df34f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b0da68aece687c1a53427313a6e9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f873591ac9d8d232d9c5b69d89661110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97952691295fd1e1bf4514c8ee2c1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7529897d108d531b53b44f938e8678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e41080566ffb47da85c623c3d8e72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dec0d5d6414f1e3d4220d1135010d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63fdef306d22e1c636b2ede601c8bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa73b901a886503d46cdeb98e9a8458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af992ae606c8290ebf75cd3078cc15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db89656830b5f54458b75fe6ca4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d9f4ba79812328014baf5ec222f2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125d78f3ae57c15855008e56e5ca6fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9ebbfdb302a25fe41f3569b09b21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb90c6f9df5e244d5f56b09c8adad51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0081a01c09fe9038e3ce5b98a275123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ee48030e95b292f8ae6cab3cc1123124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8d9e4eb8167e9f65754f6cc422a75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d4afd351a5d85e84cf6740ed7e426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21044a44cd09190217e6c11c24596eef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea6bfa43ec94e05d3c6781a4edee9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af14e356a80186866a17b3d8f7549129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24bc347466c3aa6ca01b27c3426af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa730f0b7b5d749d14a68724a73d98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a826194b41dcc569c755b94ee54c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d97ee6a38030bc95e23b4710837b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3dfb36a4439c5c60b9a244c95a564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503b407a5fd0e78a010631d6b333d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119052d408b2b3fe865106ba97d87d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe7301a1f8bc067158e6b188cd9c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b09282242e8e89e69ed44c115cbba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70684263099111518bcd188caf4b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4999ce6af7b9750121d2f9bd8cb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf631d94660a74de4072fa51a2a7b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8aa9392c0e545b598e1fbea82d540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47e2be2154457b14e28e660571f55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26521022b8b4bbef84f79f0797970b25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b84a7da5fda715e7a012860e46518145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c627ef393eb250a4acd210dc96dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf1bbfd988f1444e1f1bcbae4dddf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366d830fddf1d2e7a09b56c83db3c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187976f7183029ee21ad9c3ec4577b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323098d74ec4af54c0f4805eb253031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c207fece48283b1cc9740ad0bc9f2d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a35b2ab4e43a3941e54d8b50bd9f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f83e69d2a633eb09f59ba1e0be9f31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134172697ed2408dec698922ba3329b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b47b44f07de8b7d7676e6bcd6edf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49b7c9e586661cd96fdbb1cc5e3b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f46d6293b2230b3d63c4bd4a49fbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e9b721c1b0b8417856f9228d6b0b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55addc08e66b6b3b4de6dcb8c9930846159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b80c4a38742632cf025abb4f2e1e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d716b3f7709efe6604b17bf49322b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22984075f6ea7c05ca0417d2179a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f7755499e7d7d99416a867fd9814163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6077baf942de728b8359255a97e79f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6508ab7d29a32de14f02e16025725b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd495da7d022aa209ab768413603faea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4fd081c1de4550edb38def1552045167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39070fd197b5dd3b2a870b9f6056cdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e280ca8c88a12a4867a553ed58fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179a1002d98ad8a819bf3b1d251f91a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ffbf9f98d4f015d7d351a4e15a6bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259a6c441e0ac6c0b66916e61e5935172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d4256b304b88bc967a7d04ba9430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0afd74d95961e7bdc2b168b444c50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e628a370749ea3780b5d89c1dbdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a9a1bfc61ecdeb908da3c1b4e6ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87fed0fcbe11647db82933ad6d8514177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106deefd72a2e3f2d789d988c308d01f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0673f78a0e918cccc55dcd77db91b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10714a0e732fe2c8b2a88b7f16fbbb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed5abef2788106acdbfa13104e855181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878e96fa44a0906348e0cc3ee22e045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b94490e3ca6e069622d27e2f2a240183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7806056b3300b8094f1a56bebac31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab8703b284329058ec1b51fa61f12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3bfd0999c353e69e8ea731c5c9833186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54be90660c7d06c6e9cfcea986b243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394679b13ad6a76cd72be56ac79347fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a97423531c6f0df68402d094eabd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed69733188bbf445a1f30b97cbb24f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d4c242baef0949d64b04d9031560d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1073712b3f7e5768ea2152cbde3cd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f274eec74afa7455237d272ebbd29ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12a53b1f8f57cd39793005f9c58f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254450b889e8e29848c2045cff6b28b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505e956c04476883f80cd24c5828ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66bc4d69a74d9f54208b96c4dd5e36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a19ba1730157691d845c05349ca673198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276182974c7a8f52afa5f9d7ea06642199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c016f3f15c962e809750c0f821c670200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198ceccc9e09d8e3f096e3c3fc705d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aeb50feb8a9ea83932524c852dbd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd304fd84b36b97158cceb8d3abab76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912abb4a4cf58fb7ace5768e23d590b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4229ffb4390b4f37116140ba7f8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369eeedb3213cff89f0026f5baee04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d0d83be8524c7a8d1aa5671ed1717207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd27b9efae8b442fd8c32228761f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994210993c7a773e43d5ed94b10843209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cb87ed0214db415b5080d10ffffcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989fcfd87a29add8a89a5742acca04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46c4078353a261bc55b658619b7341212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a799142949714d8c7756191e60bb64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7aeecf81ea0035994c3dec3206c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b74633c7f532603e8e1a1918771fd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813532c9c663e6d2dd20fbafb907c63e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8bbadcab1400b5b066a6aeb4aebaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07b8dbe794c3d1e108130210cb4636218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35462807a026463af43c9ec2c7e2a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3584c14aa96bf270c0061cc939289220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f70a84102611dfb5857ae3f420b5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b256b877aefbd519ff11b9ef5694222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd2f57c39a8b19e0607d54411168e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ff0f8c059c1b18a01e9b28fe6e92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f266ea4aec46dcd7280131c1a1be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3e263c8470342620ea011310c7e6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8c7223240b72dced4df2c3a13f78f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998704c5a4430b99a0254edf521464228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1672c58189ebc921dfa8667deb90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dcd2c2194f56b0130683d0d62fd2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295a16173615ff8de24362865191aff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c205407b7ba177922050d45ec97824232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3db3ef16c8ad14e0e753a1ec1a57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d308bc239c0bc11ea02e50dd1fb47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7c818fec6df9c7b61f5bc86dbf526235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9cbfd09e1634c29f8bab248ada30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d89e0aa2e6725c43309aef848ae334237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057b1021dd19ddd4f60708cf2ade59c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0fee5026cb29e2b471a6e6356e6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf45a0ac8d8cb1f9473f35fa14f814b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230258ba7a716920189de48c9ed22575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35876f1897207d8ae871030aefd15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312abb715bcd648ed5c82647918ea06c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d4e9e7d1eb566097173bf53ce1c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f954292531e9125de312d4ad2f8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b762a7186d800beeea547e835bc7c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4430fbdcf35d289aeb8270d19056aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b2a7723d8b7386c43ecc28be11202248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ce3cdb89383880e3954f14c8e9c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410070100acd09667e0248d79d6471e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1808d43fc1a9cff40c3df021daeaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999570c5e040f1c485ebec784ed9d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e336d0fb41e7acafe798a1449699253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad46460961177bad57a3b53ce311b3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e4257cdbcffdbab75df23f08a61de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796c3e17ce92501510486f61cfe286d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591379e659654cab4317ad45de7f0b7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e95dbdf24271d94da9e69ed1bb84c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1aca4e71f7dd5d12a634f8e242a59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e26e667f4d3031d3acdbb2ccf8ebc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d681c0104f3b9ebfa65ff4f0119c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca02e7cc9ed0ff24ea9740c69f6ccf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb1670c5c15ef40482272dda6ea14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d6a8104b3752f7a28cbe53289eb92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba0861954ed83196950e69f992457b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfbd1e19bc538df47c09b770d92c6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4236d3f39e468680162140fb3de4bba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5b98b3bdb89dc78af4dec6953061268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17b5ae0e2d28477b9c087b326bb6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783658e273fad3efb8a3e4b3e34cdc88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62de4dafac24ceaaaed6d7ded4590271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e45664f65c4e6398ccff3b600a31a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd7958188dce594d14bfd14ab7de2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5df4471bf4d956b7a1f2214d7f328274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9381438cf74eb7bbea583a095622cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112619e4ebbebcbd3c88c5755b524c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d7aff48cda3e3643c6d3d85f39f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c47c1ccb5153ddbab93f1b8245039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acc45b05074981633aeb97f0b0fe22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560298c056918c508fd803a48b369f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f509171f1c4c300189c4ddd493274d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d702b51a4c2aee1864b6ba002ac8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d22eb98ce480e329c07b9b573e636283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b135c7413bbd7f4658762a8f84a974284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda70626063b98dcfb088bc02337e18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590266d266dae030901a09027db8851286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ff3c84522588953b835f3880786ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f8e745d23e5764857cfedc009ddab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f2b62c6e630923b7a6990381cce45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac20fa1a2d83b9b207061881c0cca9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2711135fc0b87456e89669f8d974787291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05babe9adf0098458da998e9adb42688292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628e7fa297ee086cd90786fd0a1f25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7240dbd78354bb4c6be8f8489ad5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832768d409ebef5a47eda0027279ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fc46600ddd8322d5c9f707dd0639296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b9320326a82f39a761aba9eddc46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ddda17bc797d36ab124ea3a6173a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842bda1c3c3339535fa906f0a337ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddc1a38d09f33a6cf6b8a96b93ce6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3b7cdc81320b38e338dd33a252ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39bd33a25512dcf5b26aae5c2af52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960db0f03c48a087f6e82132d0f587b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af1e207189747dcde7a215ced44a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd70b3a424ae27b4a8f1a69790266a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c3dcf9622dc60964e33dcb46ed32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42d8c45a88a8ccc6950252d6b6a27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf510714c37e6b1b2bc3e5e6e5ead4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07401b0db9363d122d7bb6a52652e3f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7870a507ef0e296ca53dcda35a2572a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521b344ea58a789cbe9e218e94d495311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a04dd41df982538ac45a63eaded3ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57d908579088152e59ceb643f09cbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78afd7e4a13f0fc29c544d8306680314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a21a892023359acd18dfa57b653c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0eec33439f8aa74afa5eb8bcafaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648fa99fb7a01bcd7d1bb68e7dbf450317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99e4c89512cec17035b073fc59e29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bd2b382cfaf639570d371b86bb88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f9f14cc6c49de49d3a2df852e53e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690244bc702c71f76210f57d15ac8f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be09e12dffaff04809e8a10dab4792322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5569fe8633c5ea03973fcf67b3c52fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0bd3a8f0fa109681a50150f4c57fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdaa260dea098ef51d262e29477110325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d6ba0d8745794e43227125c03c28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191f012a865847f6d040a853525030327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcae286a65a36672a0b1dde13664f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a39949d25449e6fb3797ea67e629d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9a0b97506a5312fd5623442f42ae2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb1d5d54437bc204e1dc9439ff6f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75fad7f666844d193a4eb1de596994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75d2c799692a154c68cf698c5ecbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89f7fb329e8ebc9812d93dd1819ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c79c88eca89284688dab1f5e671ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a5edf64eea38114dba91667228c0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a473ceda5bff2bf9164e8d7e52077337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179461d3d85f81b17bd96ac522759c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c5c050d9fb9394269512a242841d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13e1d04dfa8225d9dff2f276a01bc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dcef69509945e2f5eec0beef73100341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e7436e8c336901b8e30d209283f65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd584e7232e7cc5ba78de399b16ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef311eac3bd746b8750cab8fab83b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd315aef48ecf8a4d2036713db63f99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790e02fde08989caec18ba15ded9a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f012c3b3c9104f2fdab6821d577f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb0b716f2b405b59bf20ccc1bce691348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb87e02ef63ab2bf793e0a175a0803b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9004cdff0fdb22da860a626bee7a90e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d397580dbdb283126d665a9b29e2f9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c23dc41729e7a985e610bee04abed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b246260cb23313ab124899a9035d6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3994f75ba02e837131d570525376a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dc22f156dbfebe0f91bf79297bda2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b3c2d08e05f33b42a858f61d48e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e0e0801c9d4ca73983eeedc3aefa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06dffb3f721fa69d4a910d9a24878c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019d5cdd62880335c248ac4769af95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8242e5fd2f884e4948f8a77267af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ae422d75b458804ccf5505faf70fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8c9a7a12adfb7fcacd8ac6fa3b9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33005ca2c3a0b5fa14690666bea33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c5fcdcd1107a046cf681f91489637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc609ce8b7818eeb8b79cfce167d2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68771caf90e0307edea5ab904243f4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c8a3b99bc8719c0aca9fe42a94be0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c87730340f86ce759ce34a85e5069368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482a784d6d5dbda881b8d342dd8fdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce9a39d10f6a2ca5b2ebdc5e0c517370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d624753ad2c6d2a4a2fbf34954e164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0b114102f066d22acecbc45239faa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341df0b61e9cdfc1231c4246b65e78d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d9f32bcceb22aa2db2badbff94ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299d55c9b71c0e22772a6134404552375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687b1515a6f3ecac8051dde4c43148376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae62b48e0aa2525766257538b74b46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b66645cbefc94d6c73df56c6a28bad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354d670e9ac34ebf8ec2b9bb3da7524379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb343c4f7c2ca4d39df1f3b7940b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b3064987d53f61dd523aba76a23a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c09e6555129278f7c1ada62fd4dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182fc7ac4ed109185b552c573a33130383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a27ed54210bf9fa559d6db1530c4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f7cd72a2856bd1060d1d6ae0ab53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26330ab100fe8e6d2410d2305780657d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea4fb1f328b9543ee92a539d47982387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281f05ccdaa310cfa36a5dd54bac4f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a4aa9a744ab54070a2b7025f4048389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2c1286d7758d6d20eb78b2aa203e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0b77898bdef4ac5066c295347397391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70215e0c9974612a5f11025f5dc854392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46360b56f77d07c4281e1ad4ba048393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b807d97f7a7e18ec93cebc3b8f3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18894d8a44b9511101f2b0c05c4c51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f91e917451162d0da6db663deb715396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc094918e8ae2a6d8df5c6b04d84c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aafabf260c5a92537ab24e1841864398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb503c1e4e6805b4b78b5171e53079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8169bc3d58b904a03a129b624f706b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b588bb3dfb2a4a4db3daa9abbe3836401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85548533dbfeb19fd7629f1580a385402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b073cdb1a6dd90d455410cb0e6c1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d46ea950f557671f4d03a5be73898404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1f228f1475a3b98d6cceaccccfeb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ef749e49de58680a0b320ea7c369406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd791a5e60f2f57815745e457b09252407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee17961ae287f80b34de34d1b2fc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c450529ac2495a738cd47928a349409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1df06be1e06859157f6c5b66de19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a50fa02261ebf3f5cf14ed5b5ab69a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3389aaf553f50d7aabcc83f138ac38e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625fa4c4ea2b7e7096c3f82616dbb4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9d234030a85eb131256d93d5044ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51501fe2bf289ad685cc2923cea4a20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97667e4dbb9cc742edca05ec03fd8aa8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffcc1253953ed8b7f2a7bf567c510b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd5a315800ec1efa43079604c1f18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972282d320c4bcf305fe6d56161f02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eaa846e9894bd4ab0a5e1a646aba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b43ceea598208324a1726bb30c2f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d83af2ab572f35f099137c03a4e926422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e000165cc7eb8909c52d9bcd0be748423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8794633e2dbee31c4fd3a3e83a91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb403f76b239d8cd7b22ec702b726d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b345f87d2ee4f2719fb7e0010e42fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbb4a7c75f9fba421545a47ffe762a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ec17eee55555f15df34782c680591428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7a26b002e7ca331fc16c9ca728c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643d66488dae53cc46231aa72100ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788f2781317e0a3ce8c39d72807756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddcc1b4c699ebab2b6ec0b3730b4ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545c4a6c6878514579d6f9642ac26a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd92cae1cf87a79404e9af8532771434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97979d22dfa82ae9e3d3901fe1b7bcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1735d0b1156409ee8bc1356613b7a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb944a6600c105b181185afec55fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbffa909f9a1ef7be8fcbf248f39ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497d91a241e9b6a7cb306efc63c0d25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ff2bdbedcee6a97df50ee3b145f34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b223ea88da19078a2c2fc467ad7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29fb09649c634ac7f15128c3153a50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab548be727ffa48d2082661cc3741ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ddb0f82750ec3c619a7e1742b7aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db258c1d76c699df30c84522bf0a8f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06717dfd873eb40056ee8ad04ba5d160446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b524e58646a3bd17e43c7765a1f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c4b49f0b748f35c20f89685a7c5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd813c379d001a13b0ae97e8c1106a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2556a7d0400e1538b3b6e086e849d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fffac364bd8efdba7528cc3deb77c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4480fa2189b0d4de53147096c8d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55029fe53cda2e50e69f004cc87162d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408cf98db9e387fd7b2f6ecd825df6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4bdc2481063e7361306e284c4b10d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434ca62f127792616b59a687755b89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b400890ce7cb704e4dab44e4adde5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31238c9cf95a42e21318a36f76ff44b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309bc76fa2814fc7127713283cb2071459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a841f7ba25106a239c2d424932a215460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770204bc626d42a606e5f317aca932461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b96f65e0ec7ad84075f2205ba0ba2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963c0d1eebb9b49e6466b385e10bafa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3043591c7fe0b856d377d417793c81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe40f811fa68cfe8b94dfe7bb148fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebbc002b30520a68284a12641f244f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738696324191f9957be3c521ccf388467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db37569a646770771985a77b619ca3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d957cce4b306b02bb80d045af08b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccad112dcfccf08fff761d6e09490e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec23abaf609b15a2c74b37ae0f5d371471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b9c2ca7632e3b65609375bc90910a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f69b56019a5846ac6cada48655ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcbbc0fad045057012aca0d7412046474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe43083eadc52612e25c16cf11a658a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43394d130805f2d29d17334c45a984bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb23007b359d39c2af1f7ec605a1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2b944c9eb47edc39a71f35de27807478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c74e520411a4f682561db3056b41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d74703865ee11e610bebca8ad8857480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648af80b73b8a06decef5709614416481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a713fc4b0017031cb60bc05e2d514482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898115b64409afa366a735117054e11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe144c692fb392c11d14cd45b13fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70c90862d3e083e876a30c3133e8f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52076a63a29a99af9f26d80c3aa437486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d382a5f4701dc9a51a7828df5359d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ffab6410b85b6f5deaf98fe212a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423498267346a013ac3cd3e819cf0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4014c45506530b47e3335e6fd41d02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812484744fa99ffb386e7b1e54926bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b429879606cedcfec5bceccdff26a3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017455f405f13ea488b68ef0ea2882d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee144a127b3e52fea3a30eba705886c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095d92be391df92abac0152a0662aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94e770c398edcaf59bf8a0673cba8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf1bbed281f2fe35944f646e277ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e49b74d3c84f054331eb4b1b4c40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d04f06d9df4e0f1f3ed1724e8c620d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d4d5c557886c1cf4f1c10910fee2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c049f70c17d1ceb5f1f3a902b618501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d8d9b1e36ec81e1bb5ff907de5156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401bc1e6a1a016f17247b86ee8df71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5be0f886cef6d7b40e1b2ba221ce96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eae7613e7d6c2c1bfc8779cae7eea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5288a8fdcf202835743181e0b2a488506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c09074c11587de672a3a90f93c9d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac23f296419183d9f594bc75d5b299d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c14e837bdcf56a0b235ded16588f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b559ab7c9c9ea4138ece3cb7223784510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066b88b67f78b3dd0a9ed639cd5e2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292e0f6577aeecd6726ea39936d7096512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74922b9f8eb150003c99a2d6344ec000513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950d4ef04e9a6901c542c02bde7189514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579672971f856cdc3e08b03674a034515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20cb205068d59ec72c3ece68db27f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688e2ccbd97cfc5f4c65b2f97bc797517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587791e53296313ec24204edc1544ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c53816d1bad164dc4fc0126541b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0fe2df59cfcf582dc7bf0ef529c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f275ebab33b913d0026bb1324142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fdda073921a8adff9bbca85d7e12e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f3fd68fedb99e938da209ae76e66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f4b17160668d4bce36f9fc7f2b482524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eaf270e4d70102ac8ab594acda9e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5492a69d261d3cecddee654fcc606ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551152f7a9d15f45bfb38527ee27a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19c1828fba96d4e820682d287ef03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ad6b0b7b4491b9965070f1e5159d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1286d7736b4f5c00a49a34be9a4118530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f668962ac5a61c418ea16e87de5714a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01664a23ccc57edeb720f275ddc470532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169858882c44683705238dba949f79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5cdc915b19bec3f90480140679d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21472df235088bb9678d203a0aaa1f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdd637f81eb5032e89a53aa74df47c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c6fb19760ff34eadb2f7621459bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181d766c51da8935129763224550302538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca081446a2ab3acb4eaa7d07474be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2400d0433c49d595ff5bbb1558dffc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533dc01dca74c57292cdcac73053e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee27e1cb11dfd6c14b134b7f5331ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c031fb33a03cebb6f0cba7d42526c49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b19851039c86848ac087090a3ea1f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf034caa87a0a5f2396cc634b0d9e83d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f3a3da02e6e394b8b89b2e168ab56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b78d125d1a72242b39ad352ef166f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955900fb9af2a3dda0b41b104ee11fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b328f372a44b4ae7f89e4dc4f40b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2f5dfae315cf3965035ed0735e07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6abc9f5996f00ee592dfb305b6774e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659166afb8e1e4789ee2191f7acbbc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd9ae77c1d53cc5ab2dc31a619d63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65c662814e32d735e342577cba00e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43fb8bf9cd5e3aba053c9c9e1b0905555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f7576a26e550d03fb361936652130556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16753c4d8401101f4d440e661090de0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402f50872e461b079f2396fb017786558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363dc40fcddfe04489801f0ebc32607559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e98d1e53a04362a9599aea12e00f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe86df99dc9b441b3fc1b3580820fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b29138a2f4addfa8a7282d5ea709c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c64c271e6e6fa8171b3fcb482c8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1d85aa8648a535cdb239df00abc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee00ad4ce8506d6d8bbf1249d05617565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b257c8501d66c8f132a4159dd643c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6917652ff5f3c9003396337d28b9b13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a39d21e7936877bdb68efbccd2c43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d1fe47ed6a1a6660a4ba5e9e2ab6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f5de5516506eee7e310a9bf15534570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db821ae3eb06c57c9a798bcb2a570571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32eabef42bfb2b793be43496c4c8f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219275dc6e7adcf2756d324838fe2db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57073694b78174a13674223114522f68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151774d75e92e704a0bccef2ef784f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5412bcdf19b678cae82a762c3e5637576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658778c9ad5cf8607a779b01a551aade577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d152dcca4b448e13425e2a1db7b12b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d59c8f981d46035ecce225462c73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93546b0ee31faef983d60f0467b0a02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6155020e6f76e5b7af3deb0f2f3e21a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a606fe5bf2464cbe63ea0138d86e332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21d7e47a8729f56dae3e876b84c73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bf279a692ffb2e122e0b04164615f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abc65fb9962611e957b0a5ffca5d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93813846b07c51b14ba9863702aa4c08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bfec9e5b3418af6124de8b37f5135587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d278d5cbccd1b563f368581ca4215588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63f0cb9896ce560c29853b5c8f29f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd742c7b5046201ba489617416d09a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfe687c270e8e3968cab6396fa386c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2171593d215c82a01c14d0fc57759c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf9b96d5a2fd09edc347809b72476f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25ce00d927490555f54eaef1fc51a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5489c1a39a29965b06b355c6a448f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545164d1a2ef9d028bae3630b9d5ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4f74c0a96929e4fd2f04e867053c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfb02b5793ac4edbf7796e366554e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578371ecec624b92e9c516b35162eda5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147be10856b0652e2bb41254103e24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051a2ae679bcf969dab820cd826f413601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aee31f36ca64f0d8c9cd3c2e05d505602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdbe88cd0d9824a13d30fc3a7964ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60c8d3fd84762557dcda0d116694d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab62af8bf1b8c4f54fc1054524d74e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8906185b2448158395d20b20b4011c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3425e4e3847d868bd83755763b07b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398cbdf7a147dedaa97e0c07e961e88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2900c7b3cb255ec54aefc31982e33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf282f81fd95da4c13d6ab6ae42955e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd5b448a1ec736ecf01ccd15af1ddc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af4ea807bc36f6149f721ebb53a23d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ef66c91e4ac2ccb5bf251febbe7ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008f6940eff444d613b6754a3a8abb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb887393e489b931206aa340221d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398926a1a0967a2f160f25f802853b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be78bb6cc5d81f7c4f7641d79b8517617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c2e320e0dacbd8184f1ddddfe82a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aad021f5e7fac58c071b3010963b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7a35f4d637fe01b1fd11ce91ddb21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2f2790d38edba1beee075568a2ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145bdcbe7fe4cdd2c3a0639a8a27fdb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122cf31e4bde98309c4830ef26bf09c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8daf194e7668007e7ab4e4130443d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd56e1e5f691e9e3a16542d86caea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3f0f29e6011784c749e7b0b52a15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82bc5c43b1bdf2046b1cbb4fbbc1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff891fb91b10cb518d33096eb058b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e1201c708f8e35eb30094d026f64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3c5393319d17b169491d00ddca7e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f64e028917f2286d032de8b44b51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175d8f1e19c30452888c3ed4be6f9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aed61cf86dc365bdcb9b5702a2abf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb3ead70493db6da54a630e389ab60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f7b886e06fe304689c0c05599acf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412a951bb0b4a8bb03ac1eb9110f03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a678466d16a0f084b5b43ed03ffb7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48d478b42242ecf8235c0e161473e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28883d470d3a01b947bac091c359fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475da7b98059879f6c5e0ae677a6b0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a677369c4d372266923d42f8169c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0ca7f0e6d8266426787c0bc1b4ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21768b2145d6f8f360e0e8aaa9f0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109fcd7fe52eb39cb1e2ac56554fd9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dcbc5a00da0b594789821ef9421ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da2320aa873efcdb0e7916d5fe1872646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47b0cef4183741586173332e923105647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6711e6bfb86fa2de88b1d05bd938985648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d914367403353f1543caf27890f2d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69724d3d994c57020d7b9fd301a7a83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd68702d690e90dfe6f2b77420dc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a589a1376218f4bafc9eac50d17ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b7b81146847e691ea8603cd05a23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556827adc71d743ee2bdfe7c2a051f83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a7bbcb1bba0ca5cd09b84b7e4b8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a08f1a46ee3c8530248847f9ce725656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878d929a6a34487431eb88ddcd56894657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be93bc4b9768432c7963037c86c19f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c926a36398dada8ba02115d65323659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39c82d179fdc48efae613454474c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf4f2e7346ce61d0857c553010a80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44372585893ecf2b8d0a1138e4ea856662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6691662f3af4211073c6cf822982f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272bb217cfc184d07097c2000192fbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d090fb41a6d89ad1e6a80d6f88335665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d42a4309cd39465318e1e2a9ce77b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb85287af7211679455c62b1c61590667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3655bf557c80b0f4372fabf791872b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580532df8b518023d2a287dda50248669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de946c42a7ef4e4ccba73c55951fc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0f1457fc7d4ba58e60bff9a222e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0f8123f9751cff208b3483b7637a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d353e1eb3ec403a86e67358a7bc727a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863679d82f417f00fc0d792188f5e83b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c894e20519c0ff44ac060926de116675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a00cebf8549ddba4808932dada01e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70961fbc256c84c78aff96717aadafe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14604a75a48860dd3d3d6a00a040322678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84cbd6e1079d5576c5de63050af78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95c93cbb94d810b2ee13232026abb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391cda7fb27bd29336c346f763157a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504744622a7591dfcce3b07ed5328b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815bd1861437d31929f7eabf552cfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdab956ca4689c605e0b61ba897605684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b969c5bc2ba4e0782eed8f6842a476f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92c76ff8f1d5d81d2c7b6b49a4ac5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc405322cecd251ae794cce011a30a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da4dfcc26e68c50412939d513a33e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee7019e4869356bfb532c72fcb412689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619237a261f27280bd477accfdb6fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18cb50b3e46f5a80625f250a0bf476691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6bb2f8bd8a7b3626de61e45f2eb9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed54b3ff6637fc78a15e225d36c8aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a94a1535914e56af53293b6682c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70182b6eaf608a6993f5ba08acf71c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33735e223d53b4f3efceb061ed9a27b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd731a4059ebb02b5ecb177ad88c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a5410916772527f1987baa4d66d29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d2d2a04a8044cfcf1b1c40023056699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de091c74d95177b451fa48754b4b8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799fbde83378a3dfe43491c88f0559b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146cf14d5be025f11989aaaa13323a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70447ad20f8b739ec367a355d042a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c57cf84c63c1264b2b077f6f2c06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13cb21627dea840020d419dc87582705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a31ae9428205f750959ff3139923706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dee9395e4fd6f570953fdba965acd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8b72f1f10b91c8f7e63f70cbb5ed2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee470b53e4aa92f5a11f558ecedc022709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c81f906d75bf61530fd427678073dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f74b14f34dc1424d95d89809b33094711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5440e4cd33a78c4434467c80cbf3d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30262ecccc40196a44c9cf997f6bbae8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d61bbc8e3228a446260f04598b2aa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a133fad1e4bbbf3316725b88b4252715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe5b2ea14facb352294d71df839ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4376eba82d853c5c973cb7424a2cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d2606949d4c21532009f2539de80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2a4625e328c79d19e31eebbb3bc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80644683fc4853afaf33e649a37fd39f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fa653898eb2caa208c0ff55b4c106721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246d206aafa47058b262d82e4c34d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125cb4c79cb9b8c6d3e8c94da60c5f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736f5ce6f7645cf14e9c4349ea0f26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61d1e2e8b42ea6ee9dedb8d204b5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e9cab7de119fee7d6c2c007a81f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f2c69df678d04e60c9f67b708a69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a8d937da381886d37472cbcc39465728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad85f4fce9f13ac1f1bc3fa354ea79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230ee560c583f9ba9356836fb3808ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57675de0acfcb60078a4182d8964a19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2a551e416636ede05a2869a59d1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfeb4e97ef19a818b50a76d5dddf3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c186ac1f8aa0c7cec497255df2566734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44abee8b2125f22cba135531c1fbcb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d659c70d65f93d7fe4b37876ee60d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574791f1a729705006f94decf7d5a41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682827597738ad7e157abefb171f93c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02001ba61f4fede3a923ac21a99e8f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa592df7f7670f8a724ce39ae1b39e2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e8041ebb21acfc535dba69f63ca8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c373646bbf87d92f2015faed8e5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fac9e698b514437ca8acd7b7125d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6554c21ab3e06d7ce065560258b4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46bf390fe573e71b792b405132f0a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ea67f48dcda102ca0a5c0b3da84ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa4ed108fa681aa2a82fee284a216747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02ee3572cd921bbd9caaae9cd5293748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b21fdd60e5f7bd4a5b9e9825328fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8746ee8e769e959833a04b331e834a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85cfdb4bd10157ccb3b8f63c58fe32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88eac484c1945c6f40e7ed1a00a9a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8619dea492b928c6481287807da23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec437750180362aa895b8ee251f7d219754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67defd89e15aae617ff665d03b7a24fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a2d75c46ab402a950d34dc6eac96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e2b0be93d605e7da4c9b0484ca81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b659db93d0157fd093aa0f14c6b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b9e2b9dfd05d981f33d09ebd5ae1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2e4c5227a7377b6fa4fd5db9455371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c44a11b31e6053e6eb8e692d4c48f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bca6bb4c060910cda321492ac97ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3453d62ee1ce8502447a5f2fceb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff9dd00444efee8e7f5c6b91724595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daba5348c3e5023ee65b8fc92646a556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc02a64ad2812c5272b1d2e174459677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c79396b038228fa208343c90fd10018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910c9c8a348526bf1a646ec96f17e2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fecb6b15de6c56d139c18d6880b9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47b185cf27fcdc6563b29db6dcdb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04f5ab160a3c4e51ed2206b814ce9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f80895c0767edfa9a4a51aa517da113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4cc429971c5776cfa70ad60e70f7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8908bcd54579594cbcd983df02af715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefbd074fd77d83a07f060d6a2927016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f982879edc64062b9cc08da97093317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5302762b14dfac81e417b7569d926ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39b885bea1aff89cf9d651b2e35fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8691b8bac2a70ef3ff8159855685b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f56b055e205a102d07d992f0d8f36821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005f16688b28e0a3bd0c08c631511cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a6ab117c9321aad00426871107d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f87f2e0e26de683a6c6e7c45a58b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb49a206b8f12f5fa8ba7a73986f18d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cae1e86caeaddaf4435761864590f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f981c23e1d35a33fba8aec8e19ce327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e258a5b5689e8e222105e38a204e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a42ec9af30b836078b0d3c3a8e22029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ca8fd431eebd50bb524ebb094779f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffe3f4b70fb295fae6c12be12a656831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4878cda17b9d460167eb989a5cbd0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bf387ec8b30f4c862cd55df0190d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15e1b7cb02ca71675db4791aab878534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb522194f3c20ea7623d84d172590535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bbf8518b3bc4e04115d920471546a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fedd59a5aa698156a6937907e8688c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ccd93d0c9d98009df1f1d8ed3d80c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fbc3ba40e83060e76e4408c66c0f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43e4cb86830460ee3d314a578476340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31ee685a3cac8d40c767b8ec6dad6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f67f38878285594e5d73a8301bef8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8601edea3aac18936f76de303715d9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d57d32d4ae42191300e3b413028b6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb39a72e1a6b31c0d7d47c9dbc5f3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f4139865af90bc57399dd93041cd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e11c09a56eb37b1c5b41071225f5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22497f0a57a201814ee4b18998b39848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c612bbf7318fca3cf4c904ff27fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649de3edcb8a8385109d966f87686fd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fc73b6c866cd833742c37a0886ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e49b8fd84ae07c96d152b3f1b9a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836694636bc612bfd9366a42b3cfab2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f7c1e98a554713b94a841f42531fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab8933516d1f2f7377d1d9b9b3540655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4c6671581db4458f806b7da6364556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98156ec95ea4e2979f97e2495817eaf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bacab7917faefea028f73fa9341d3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1ad52a12f0511984cdf9fb37410f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808dd7b383cae1d3a06ed4630d4bc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8022ed20fd75bcef4a90a95d2f7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768997dbc09582068fd2e66f050d1c2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f474fd90510772b29070929d76086863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e08c2912742b460d1c68de52c73e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe8a8ed12f643b7c9d6834593283665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67966a795535f09047083908b177b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf2f4b1f3382aa5b5cfca4eccb3d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01abccb3eb60f0f7e0bb5a68f495768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb5c77c65ff4034c44195474db25c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fede4c60d1a5968853062eca23833270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba1f7adf06345dd33ed64fc3519e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62131c0ab8d3c1b1fe18f49ef0f0e2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f993cf8a02675755a6b07ee4137011573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683cace7e7d35a304f087139f0811674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6e0e67de17c2695882bcf6a35c0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6052c6cd59b244ce6b0a7fbf22ba5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f97cfc097f0a3fe6a415d90eae3b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a13cd4d871706224dfbb9e4de2b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a8afd7a3cd72530e7948491f1ed279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e3abcfc95cee232e0d7d16152c85f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1145ed5fd021626ee69568e28afb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56902a74f96dc19a4715cc96aa1b5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9db2d7b1f5fe3d19be846ab3f60f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72aa42f4e3b9713074f3fd5e1ca86384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f210de1777469646e059a96536b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894993bf997170d5c183295a2ded9da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4068b270a88f939f457c06433b87a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e29339308a9a8231d5b8bc87596288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789354e494f66f3a5a80d3cf036559989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809053e6d8641461cc5ef3bfe770ebf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a79ae378b4229504c911f77bc03e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6c598a0a594b1356082ca56277c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecae44f6005775a9d518d62a39141993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c503bba99b321aa91718b009f18fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1936c9ea42f325165dcdb836f722fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4858bd4077d12a315a2085e87beee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f9e882db50732e3d5c16c7c20db497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a8f95b5bc72857117e672270674e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72b781a93070c887ece18f91053f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de3445300500dd23bd2486378a370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0646d77e5529ceff90bf78d174e97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee9223010336465a580558503cd25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965220073ad0910f0cb84416ce1fe99d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b520786533a6c19bb7173eb54907104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f57698b81655734d4dafa750004205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b439f67bba1421bc9296993193c5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce20ae38c73bc7805a21234d5fb3c08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d62f90e5f6d814bed9557b46b17b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf9fde29d7102ad7c810f8ecb2f784109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1e958880323160d56784f2609f79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96698e61e711fac6111cd6770f9708c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a469f77aa6473547f3fca9d2644583112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2201b68da1933fc1553a8c4c10f1d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed136c942f71d13f8f1180d43af541c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087779de2a1fb88355c0f63f24b5a5db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906e6563fc820be30954c641fd6276116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d6d56f4fd9f247119fae5fe94668117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1e07412c688c177e0a9c0413edff8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f493236f2babd2e86c7852be29f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006432f9eaa2c764a0b20b0322fe5517120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01712bfdd4d1f98bf00e55b33b6491121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0093573943b5569ace095810b652db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9bff941622f0d051631e172f67328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2bcaa1849d6b643cc2c0d8b807340124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004cae67286b869c5aec861171faa2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1022880f70439eac80b6abbca67c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6d48dcd733d88b8b50bdea4999d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879df402ad006e223e5334e7dea6f4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1965674375808d3e3e0bccaa065f59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5168a46d9e96b6644f6e18d3541795130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e9f589d2c3d3b7fe8328d867a687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb197564989aa927e59fdeb807e7fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019f6a14e1aa00cdac10af6e0e81ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e9717b03e1e835785f3d85bda1aee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce2afaa2419f771b2a86b4d0d05c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf4dc01b92061ea5cef08cc6fcee11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad27cca271a503736fb64594e40305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fdb067bae5cbe4c211ef6d056dbe7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad657d265502bae59883d1104b0a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b340169a800119b4edbc09ec8fa08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992ba6fa7f4949a9798a6f8db3390e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d5b5623ff6feb26034763d3eb496c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139c2f13c2b9acdd9d33451451ed90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140ee3f9c418e221fbd066e773eedaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b592389aec4a49910f46cf5ea977145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8ba9fa3e5814628c761cce61151f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309656a825fef7aaa2ffcf257f34fc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4664f9916b25a2344af62c397c4f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38125cdf3d762d093f556f838d2e5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad2a2d596d9bae67611cd97e1aba4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ace1c96dfe4084b7e9cdf08355313151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19143185b5fb58c5ca5df3c0c22e0b15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83a12feb5bc16609d74c7e011185e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf00b469d1efb16499cafbac047ad4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea289b15209b8f9cdc3233242a51e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802534fa4f89cae9a21e755647f736156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461b6204aeffb9735fceb6e039a09eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968ebb4b08b13d62b11a4acace72b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84882dc98b9b5472f1c75da95dff5b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2a15bd613c4365a5560202327e44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a7609e125d08663d94484e8b29d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7be0d847f683689bb1cdbb30a4a74c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a7a59b09c890dc12c0f539622de3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a525823f4c62d21b92281e3f6e7f898164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4851b404623ae18668fb735ed1cbd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286da8be7ebafc2a8157961f815b133166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335887e2ace0ad65dcd717d90a348ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6c82d17c3a604b789cb4d49e230c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cd747d1fedd67ae106ef4988e53c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bab8f9205a5feb158dbfc709401cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d98b2c8616ba3e4154acd7d360e37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd973d42083bbf7ef9e7f6b6672d179172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0fb3ff5c1e5d9cfa03851bbbe7d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275cf61bac85f502bd5a5bee44e59cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbf89bf1d44e0ece27027e9c6146a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a6ca06f86a6d1d53268eb5ead47d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e35e92f2220f6a6be516576f5b26a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96522a3fc03f6fe540d8aef7f8d8a1e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b46414bdc323150a5c7ac00e24cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54095ea88000c6e9a0471f5e1cac6209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55c66a3e43f4606ae689a0058a104181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6985abe3cfe8eb163dffe0c10c19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4d77e68962d2fdb8e188d67f55e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39cc5e25617822ef7716e5a47d992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c2afa2d0a2913a7632c62e94adaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dbefd17f5013d2ebd41e6743d29dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a7367175e07f037c39c64514310e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416387288588bbe655494044a8d9b827188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770d093069ed4979168ef65400eeb73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667084153eaa7d6aafd71859ab13c4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6416d28900e44a864c9ff583ad7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c0b8724a5300b49800b7da21b848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f06e189f67658f3bfb935e4e93910e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7d2a04bc44eca73b5b9abe230fcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7921069e7a3fa0d2af0a75333361e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971cd716def7eb135daa26f5a6a4ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a54cbd1c9398e6cde75fa93e5026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19c14cc7cfd38df1a2fa05b79b6989198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f7588a2e1a044189f4187b1a581c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb699e20e669c6fda86c91a5d4cfb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8e944f80d64b4d9684524e09608c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7141a7de5e76f835315b0a9ae9cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdb4fe78703408d76486ae66aa51f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13aab879d91d4f723715b9fb2dfc30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b17a801ee39c75f65beefd640a81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95dc92b14e38f27b0150fc24fb4a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4bf9761891b824debc667d397ca1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb15d550316ce047db3624ded95e5fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfc79f4543a1ed7a89a80f5b680803209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a90d7ff5e6495804948f7ea0978c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67d86f08ed38bbb1a2c4b50a23ce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729f3edca48ebc1db2515ff8ed3335212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b701b0c771b2a3f370391f5785914e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa32df83b167e60e1c1db6259e0b6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5c9b760e8919ce7e242282776d14e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c543f816619cf4621329116b414a88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fb16cb09f93ecdfd91b7d6ff449e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb20556eb96c00a5a8a6be3d2432e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80569caa0c2cc6135fc24cb8c99de3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813bd3215337d4c09c59d44a1a7942220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3238743d57cfecb4e7b337631397d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfafd9b3f957bcafaa1ba9fd9321aa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f10673c80a698f5fae84d9d34f28f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab87d8c1a31c45defcedff968cba6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f68617a62ee6e7c7d33deeca2d7079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7e7b4410384a30271a316c7d3ab84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41272bfcb66e48a040fe927c00289a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f358e75e714783c3e1339ad43c190228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc24d7564a9c5b0624e5ae8bdbd59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e56eb598a7eb350306d98100bc6c03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482d8e67394959dbd9d4b0653ff872231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042129019a67e473fa3cf78b1e4172cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6222cda41ef5d20d9f68ac651c826f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40898965dec7f8bbe5b83174523ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba38ed8c4c075253bba9c1092a65d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90935573bc030df61dd60af4127be315236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ab4b6a70796895fafb6ca1380555237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279479abc2a1d07ddef17436ca9ce3fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85af0cff7b29552a3610e5e31f67b53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637f9a76ee7e80afa074043a101981240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746559cb44cf1977dcbc3fe7225f4c41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0b4ad6814d667985a64ef97819c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679c8571cb55997fe27eb19d1694004243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4645f48d72cb88afe37eda86f397d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76702a7875459a65f25c1c8d5125de5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ee983141e5d3cfa109615bde290d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505c108f169113af664c0ffda21a92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d078f4dc7439fbef416141675cb1b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003644eb622e4ebd117ffee3ac44bc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cddf75ba3193780d2a5eae823f558250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90dad27bfbfc242dcdcae7c32a270251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51f03231b4184129de86ed8b899bc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e997495643e68d913aa8c72e663e3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04554a4294aa7061042c8efed0d59ffb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca2a7695fc1c4f36b1636bdcd15b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e55e44c4db4a7d17409f89fb08c8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be80e34b783b5cc44d7559e2c7e51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c46441fdfc3208418593d26097a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499124d4fbfbbc9b7e0d52bbd14ed1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fcf13b553bd33431ffaded6790342260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6b7a7adba91116273bd6729a0a58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea430b033ffc9df4b6efe356d731ff27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec7ec4d0f1e4aa1e0b11f63869e2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32568fc88454c6b4c91d46ac0eba2ea0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dad5afd0122fce48dd73a790835b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee74b46aaae888098b48e0e8473a05e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8139cb6abe85365f006ced9e70d977d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0202294ac5d3aba385281349aec7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88277a19229f1b9f54f2f3ca2dbc661269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e596ea0df848263c24f6fc0f587a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b533fe83cbd088025766500962fb73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016db35bd79f669f1e7f4500661d2a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad63121711b821dc4e653d17d6e28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967084f9482d7027a22f145027e68b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9bb88912d423efd42fe8b84d4b0cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a28b1a075c373aec57cbea0c5d7bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d312e1142638b9cdb320edfb521de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4faa203338fa333d6476ef109102b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c72d036012e07cf7f06ff32b59184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04535597c44bc2d369d2073bdd11e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5259c30342e043f7a076a07c48662f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea76e31e6e9c912a09f41b6cf50470282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a73159e7988e5ae2e98cbae5d1a8d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d2575a04f3a23730e63fe0380ae8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f110454aea5ee0fe48141f3d6351f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810433a28b52f3225f706c293c844c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccadb585fe78be41af618a93eabeba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c716e6fb64cac21a16d93822bfdf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185677e630b4c7d18a8b95220f7f37f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9b431d8d5714441dbb8964bd581ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6a35fff6f1c795c524b3e56049ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc5d7b68977f56d38810a26370acca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a188a0f5e47c7676fac5124b97dd74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd4f18ad9037622386b1fb264dbd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c554c315bff939e00b07b3c0a4e19b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8cd82b05761ae6a8e91bb7eb4c079296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605004cd0dd825e9e96ae20a7de9996297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded2de0b9a81cce43740e48af7dabcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38346e455a976e004a04e4303e029ede299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f1323a2494a9c3535f043c85709ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267bae3e94ff637dfe8cc79bd35284301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50312872848b165264bbd2e37a469ca5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad58892d8dede90c6d2290abac9ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a47845f15ea7402c9143affd6c06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed4e1c7f1392b469a496c66156d514305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf97992c9a2135521cace8aa802d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff55085f50506fd271720a8c3d590a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cac9fa9ee91285106d2bdc5b1bbde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6673f550ef67f5fea757d0ef7e15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9c876e93a87c9d4920ed733f991e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cb2f7895303908fc511c8257e6b57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e3793e29832104cac51b6f7c53c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f4640c08435ca684c549ecfafcda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36783d17c3f39d01a868e660d36915314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aab1e66b1a68d350d2bad9ef164b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be9ecb7ee484ee9a69c96d8c9711e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c2a9d387d2d4c45e29f13779889b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d17a97b733fc57366034c21d9740c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab338b91cc77633d2ae45c9d1ce78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aed7b5c86bbdcbcfe75699efe886b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8bf80b09d638de209de8af997c11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470db87ace02e8c1cccf328850866a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2af44a66ef7fa09d9b5802191c6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f258ab9bdeff61d23726c2c96d9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d77aab0d945a8dad35d1b76484571325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301027552814c94f205a48ec94be382326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb2388861ae36239cb83d5d5b8239327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd76d9610740fc0230ba67d6ee5351328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f34616ee42bafb137600fff7fe53a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f875e7d1fc1eb502512fe290ff41a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b4b4b51621e69c63c357030c3724331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19c95fa5f8491eac8dc3971c7e4d97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c741e601a31bd5417d469a305d3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd40ff473c7825bb6f12516bc5ba9d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a2c6e66e555ccdd0594c343b76af7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae96be71e4eb536cba18564609e75b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b0db39e2d9ddcddb8005c43538ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a09ebc7f602ea70ab89b0edf76c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d310cf10a69874e89f7e1ce5b1216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa4c30448a7e9f99752429861f235340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61656f5f3a1add2fce853c2a3f701a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ad9bce450e9567bad6c4f889e08e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadd3d8317c03d40b3308c67ce840b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0bd0b9622d9636a62d1d95b660fa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f256a54a7b07be07831ee5c93c3f74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c76044c8cdd73b6f1715e3ca117d5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018b82996a1428169acaec272c7304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c667dbe70745e306def85a9640585d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2580dd1b5080a66c7efb3a5ce0b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591dfcb0c78924a289b899c2ad81881350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7476297a199588fc7d8427591d57e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b8a535d557b9893f6a3b8da403514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2e99ee0029249604b6dae0b83f9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825dcc0c5ff26174c001ee8e6531401354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646f82c781cdb6b72ab4cb0835c63c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557626a99df5ca1bb88abe5332ba478356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade40ce22225acefcd45ce8ec66023c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150077528c399e8ef84d90c9a7f26682358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc28aa89a10a72a3958a2fd0fb277a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1745ab1d331d0687fa87a9710f5af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b855242771995646c01dbdc902392b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be0a25dd45241c1543d13603fb0c63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487d377e584cbf18774a9c28264c958363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b923151821a0db29b1b615d2503580364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d0b273ea5436b80e78bc1ff38c9fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813273f614595199f7f5145b094d21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979377b22421d7af27782609cf77193367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985d531664863898ef1f2a104c72701368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067fdc0507f71d3655b239b4ef7fa89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791a9f4bd9fab0fd9eb1548ffb7d3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df714721043ab05150ae702c609c1685371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeddd3d86d2c6cb461e4e3e7d3dba0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156fd2b644aecaa6f5c5ddad542c2f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04eb8bf508c2c96202f35b890b5cd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ddc1045f92bf502ea7ed65e03939375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ed51ddd07d70fc2abfdd1fd6bf73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41b26b32b345b58642d29c69fffbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379491c4b90a64e96ab22243796fefa0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c192b08eea1a11f9450aa1a3c2eb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac98bc23c53cfbddabf46714a2774d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293044530e3ae518b3cf18c49b4a7ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aebe611c1a868571341e9e00256ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e215c36c3c04b8f5222d0454e3ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664568dee41baafff5027e45593275c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33a088385363d6fa7883bbb161874385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cea0ad3e4ea1aeda40ee53597ae55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dfadd0b7f19c22252498ba3785fbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ec61587780e42fc1e6c3420783d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532e3942a9ab1fcf5b5a25a99a3575389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b879481cef9120678dad79c118a472390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea87cff3af6037eae4ea077c2b022391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5250cf82e94f28c72b9af3109c6ba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb834eb0efc23cff15008135a03bded393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd3b6e6d2dc211169e3669663a33b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5307589a2c400c535bf334b474757d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9d2bf43abdf4c58914fe3d50ea85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d359f24cdf83de6d3a1c2ec7dbe38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ce8951dbb78fcb30991c0209d3564398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92840313346fb0101beb3dc3175892f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a19bda332a303e1e5031af252be38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25fb90a96179f5de7d3634f20cb4bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca332837dfb4ba1ff86fc7595fb9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33c83f10ab42dcb40a45f77caddcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6a8dc3b37689c1e5ce92b2925ed8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76154727fb3bfda5baf3b13fd3c1ec6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd56016fa9a37c87531d70a9b0b20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcb73c91965a561959e188c25e49f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6582e417edaf5a93f3369aa9f2d58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b13e527d16e4097cc375a5468bc26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f4d012f91a01aaaf4c614370d630b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834299c8b9b6876e614d4079c6d5df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4935df722984613494c4a086976bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8cad7832587cac9c0a489c08e33a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da5012c442fd2cd4e3a73c8459e7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2eebbb7f936d667d218c6db0d6d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3c6817a0241cbc7c9d03a332b611416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10f82f98c816e23d0fc71e2eb1fc1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157ebf0c0b0906909991db329351df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4128ec33e95dacfeabc8f7de80e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f22a9b476376c3a6bc9f200ef4619420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b31529b09fe6e2625c353e6b6a773421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab14ea58a0a6bf3b2dbc82a32f4306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9d2c2dfa199b7a1798e1e9077a0e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceadedd2e67bf668a3534ad717ad3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f0e05fd39aca092158bfb5334efb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021038eafc68bb82e5f0e91e5aa078426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d842208644f5b187d398da1ce72db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7766e793414ab25d568f7c23c586c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149a1cf8e4d537e62e26da02add6fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49cc4d1541a5df13f6aa6e4fd56c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c139cbdb7dc40ede2411a6af83b4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea656c780d0069ce65778b175317d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971bb4c4938ba0de7ff1d16ca12a151433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1068f718808e89057dc71c8cda495d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d918f74fd68ff4175f4eb5f43e3d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa2e9ad7a1655e8ceb5706c1159e32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe293df5fdfa5a56336e24d812a52a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc4b27bb774c87bd0957546114aaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b913b78cde8ec3fe091d8f753c94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fefcdd971179125804bb245b431b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0f0948907dc738971daa1952e26e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba42e90fe4f98993ddad5b17a954b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8270eb81d53ab0b29ce495cd6c1d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b717bd9ece1cb37951a34556efe3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc46e3de7bcdfc0572c33d173bcd2ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1932fa7df8132f4462a1cbe274076d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675409fc4eaab4842dfd3d198b710b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d32ae87a0ffcc985805ba3df5d75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767627dc23c5c572a8b1a61f2fb8e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a969f84644989db9e3e2423264641c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822237feea2ae02b6e5d3aaef7f6367451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e312b99ba49bab57275f221601ea1ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9926209593fff91dda0402639c951b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0168bc8265bf29f7667c3a12c34f5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beea7d6a20268bfe38a596f9f5ad96c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a1e86df9d3cb3bdf6b9f71b41888456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63336650db7484f86b6477252aecd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba29d7ac98f7aa3d6419f188412ac8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cff6ff06071fd859b8989ed9dfe31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56241e7e9031090933176a51f39fd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b43bc6044591020fb7bd7c3e04860461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57171ddb860193b9944696ef7fb36fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd4ac7456b7fa5eb309f173303356463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca7aaec836bfdc4228544ab14abb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4886431723c58c6860b6619a40f03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1732b7c0046ca6f56b2de4195b07aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51329901cb3d887f25c8fb9ce4e53e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd778b5d1db1300f1b1cda49974d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29933e047ee75bc6400315f3c5a4ec0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19c4a587ff36f60aeba5625df02a27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376f4499ccdef4f4829b32e3f5cee8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916f744e8d62d65ba22d193eaf36a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f88cd44ea5bbbbc963715f908c0db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216170fe6835772bfb3dd3ebd83cd9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f332e81b3caae9d101421b4a062c6f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ffa868078d17b401b5b0056ada24c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871583c890182d8761e96c0693d5745477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77978a4a5b975b7dbc0165b6535754478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00211e0ee233a27477f5525866837680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853eb59c432f5bde75fb2e8a3a50e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b636f1c13293ad56e15e33fb12fa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7c5a85e2876601537bd039e100f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca30bd8257667e509fbbc5ea71dcda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865331c3ac953a9f64b8fca6eb3d428484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2fb5c9abf92650dd761b91edd3c0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e4c116959cc3fc873fd4b95150263486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce36d782f7b41bccf8d53972294b6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d77702962cef602512b20913a8b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe048b299a2f9f79e69b76912d20f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2856d6f324ff8b0fe350939610ba44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4176be370e8e5a2a024c1d159674a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154733bf51d5894a0a59d0aab8f71a55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c691f9052ccf2dff03788eaedf753a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a859d56cb6a7c295867fff0cdedce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72bf08a7be2306de220cfcc0949572495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42d7467a0772f46177eeb7b8d5400496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268477bc5a49db0e147cfae884d29c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e365293a049f0f62b9276bfbf9ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5706872f8de39689a4dbfd8e0f5c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea1269a335438838bb0033d6879da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7267fa790ec2e56d1648f937dd8e63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717521ca835751b77636be087cba72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215169a4ca190ece45a7833a911e910e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f878f0a53fd7639941605aeada490b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f8543953345f8bc1bc39b9df7b90f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea25043044bb849446ad84d3f42262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f75264b9bd62b005b74cb80da80fec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e9f6a025786f9d0b9d62c8f33452a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7cb8ae51aa51e4f6a7a258ec9b41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4cbce4ec61b161eb59cccd8c23f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec70da7613b6f9fade1b5b8add53798511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adcb77e006394e47a302b164aa26c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b203b704872c7bc16f5de0e9bf59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5cf8d202524832b6d54ff56f3aafc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18653845e01588d5685f7eb38fe2bf7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a924bf9ebb02cf7d0560cc9403bb14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510c09af3db3ab0ad4be6b59c9ea8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320897aa0b1f565f19b830a90731aa96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e988feb7fb09ccd4dbbd9da493821519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66e9c88f70309bdb9573550ee24fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4013c50111f42350a4022d47c8812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793908c985b20704498564c79bb3b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e153989f29728aed1d3c38fa5648523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bca118b3ed0b425ea370a53661867524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549804cb10f51b6c6e9a16f198edb829525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c842ab1b6b884be99d9437b384797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa03883abeecd74e1b46cba53f585527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ffff57ac031670d2af296bd1e8824528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1973cd74f03d1e291579183e8a55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30b25a32213b41a47fda843fa7325530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb3216c92d11c78b7c5335750da95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4130e128df24c0a766aa284262ce2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f106ca451f91ca7f5e6db7769a66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6225a82ff950851833ad58ec289c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46184cbefeb116b52b57641671ef0ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b40607408273def0b454b51d38bee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8dc9071df7f77a4d295bf3eb92597537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26380c17407a93b4d6661afe4bffd91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45783b2e51f50e548f5e181206a7d4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16163bab979930ca8c173904e6a4b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257350672cbec1661ed3b68741a27902541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f9f54a90e352cf0e9b7b2ac86ac1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bd10dce7d68ea849ab76a6059e20a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0d3149a0d02a4914ef35d710c4659544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905adf0883574becedcf0cb71ae9e88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060697aaa7d01c3374bd956d9787b2b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e12816e9f8fd400c1cca6121547e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57491b1a935d06f77de3d9ef63b1ae3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f155e0ff70b27be3ffe6a9c637fd82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b43ddec6708ef7d7c360479c1219550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496d7c7b35290f2c07874a8a2a614e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a405d9e5e6023f3c9368671174cf42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe688b6a8df1510042e6c184e9c7c02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aff06915b7aa2f93acc83c1eab180554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47546863c1b557e0e4fd8db08376c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325b3357ca2f404f2ef12950a5e28f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657ceb19e72ec052d8c791b750127e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aca5198794870bff6d19884ec88cb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9b93bc4f3072003c85b91081ae2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5621e8406ae70ac3a46888c348e415560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e629acde275ef6fb749e30a5a8d97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc2703e301646c508239a965c5f5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589129a883da97108a8674d572168be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1106398f7dbeb37ebd88ebcd5a7038564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34704822df660d52454d43c6b0721ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd22bda82b16902aff6a97f4a70afd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa717c1dedca1b0196ea977b987605dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da073389cbce98cf8199deb9bf7e581568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f272553fa2fd5d6e4c2f73c08ab3c60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc1c45753195637b40400c40c87ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2f4be06e001f5546665685060b0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f97600920381dfa6f1cbdad753b6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6aad4d2679906b19aa63c0fb245a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a416945e5386cc1a62ed77b6a14328574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe6b6095478e5a1329409efa98c83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deff57807d1ba04f9821ec387ce885576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2d3a6321c40384b145e6d03ea5cd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec45c9c2aa30b51cfc9e5dec32c9b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f441589a251a621c9edaa23c3ce8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae661d24c64135550a034b43458dd439580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e536545408cbfade6162203b81cc59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0001a29623d343d7da06e40f7de53e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc692e7afcb42fb623dd18bc46b7f60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020bf2bad9c7cfa6fc490fbc297128584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965141bf7df73ac86487c683f7f1e9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12e7baef2d702cfdb5d28f809df906586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284bf725217ad525ab84597e69784b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d31fe5263287a25861a34ab1f29863588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7613efaad0d1c5af7c0b038de8e07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb840050e75ffa121870693d732f546590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbe2d0e3316c43b1afcee3d6b7899591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713199dacce4b0d051ed9d97d0e9147592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3baec99dda38ca19cf4f46e2d43b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7397a6a9f70d434fd8246e0dee6e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cb2ec57722511875c4b1a354d97b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c3802468e6be532cbb7f72c0905f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e183833ea6d41f2472f12021035c9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b155479df0e31ef909fdc1d64203fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc2374c3b92a914874f52ff6a9b57d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97816c0466b41c69fe72065a224f5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5231546ef67e075391fb793fbfca9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21fcc37457e547c9f8d55dee5db62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf57a201f1d3deb5632857598de84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fa4f99e17c857f8fbd9cb2b1eb71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ba6a81d8cec439f577c587c70f75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a176ce74c98dc59babd0c5fc82d113b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c3d1d4485b757fa4badd20524d45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43f3fba32aed4af054560921c68b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e7cee80bbd2c5c8e402b14b229be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dc1359d160105d57dceea2eeb08ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b63ebc7d1a921f0227b8a3186577611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b93fa91f324de3f79dece11d0bd3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a862990d94781af6d4f3ae452b850e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f542c950de0dc0d568921ad3bfe2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48174c4b379400007f42456515c0a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956e856d778cc9bb044261a4f1a6475616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d8f4a3ac84210b48753a0501ad74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc08e6309a728a764ac9c497362b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1419082641bbf64ad3b0a5b309605619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ec3be0125319a6e021e0aa5f804f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a01278a77df62d933e69a79e1f7d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea544d624a1c51861258a366d6d6d624622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5c70f3b6f3716a0d1afbc80f063b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f2a18285fb7a56626bb929cfbd32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf89e1375d567e4db31c062008ca768625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f9363ae72a933f4d9ad1619fdab7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd2b81ea527a6f65e25b787861fc1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92225490d975dc5db60e0523603f3bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5f2573c3aae0b963538c73d870bde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1e959af9010cf403a77cc58086b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943402e52a18b390d3bf9385d3648b2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57238d75bcb25b4ae41e4178c2a0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ffb28c99a3a809c46404bfd8c0a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93de7e2726e5be1416751127b5e211634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a6822e7c0df7b8f1f506bc6f845fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e82cfb810e74139241e3f2d4b2ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15929fbb2b9fa90c756b46c4f5034684637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f1ee6996d4927fd75d0cac24f599638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8383d45ac8bc7348a122fa042a30f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e2637b1b4f8ca2bef8a3e77d2344640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918500ff8c31b4da9cb9f62b204844641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696555ec741c85492b0455b27ea382b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20b87aa71304930597fd3cbdbbc120643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f086989ecdcc745b74d913cb906791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ab6d1c04b1d1d540d7f8d199c4ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c51b07f36ed995293cd26d7eda202646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ecd98ae9427f5b28386b992a72a05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a19944b9cd1a709813ecfa6417cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b4998fe01d5fac0a58ee0650a589d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cbbdba35ccd306bd1405034d78fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05924f0790c229a8c4072885395aff0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d3b211f17c5e820f8b5545b73a92a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbbbb947ed68fd7e7c5b34f387d554653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1fd3cc7855c1317d4b0acb81e66f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687962c08c8d0c416fdb30cd8852c0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e21ba070fd22322c926b07195323656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f32e09f523c6089e076c22f388075657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2559418dc74c8d7da2efce9260025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca8b6aa4b90ea97de55e7c5667d06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4afa487e782b242ac345e1d854bb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d817b717593f76a92dff2d86b3f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c61f21fc3d6b8c08fd80fd3e338cbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8aeb7989b9a6ead1b3a92f64afa28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132918b86ec0f7a2fbfbc0276870506a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf77bc225eaf2c2816bee6f8376df9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2845cfbe62f7b8572414388a88a9d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce8800204a42812add7a427db06aa3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3803875f585d88c7dc5cd95aa360668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695b46ff4129c5373f1c0abf1d3e92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f243c71c694e6ed923d91c42e18c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09bb12f80da743946053f4a504b2e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad34362bdb2c1f051a6a66c5faf6f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01553a6777c3f2e269b82b81f5a8309673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee2d4d454c62dd107fbf30819e54b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ef29cce3c0716099e02c232aed7d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960fd12b4599d7658238f3aac908646676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978f99874bb5c33a754a6bebcc16411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437d41abf7801b76ee7e27da55375e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02932de93b546bedc86f3a5e014b131679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993124e99839e815c572d4fc67bec49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10430e4a6ab162c8f81ef907f701fbb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed0570142cd92d1de28cf9a4e6d7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3ed9100bc56c4667b5ca9c49c45b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7c7d0fd3637cc20bb78c281198a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd45b89767f0a0e60f42443bd2f9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99aa735c2d346e788a36f04f9e330d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00a8f7168611b986db3186da7d20b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3891c5bd40ddc4010bb499297ab931a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37659e3df107444e6048763d3d03a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187adc6d07b089328e5364152e3fde9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f091ce4616f20bd5262b7c0af8269a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff5e981d89f0020ef1d15d1c1c9b65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b669eedcd4d2f28ec0d64e42833ab5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7959025282f6237599fea5a04b0b8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e542bafe8f4eba1ec1a5271a3cb813695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ad0398e7026cf0fe91e3b2e30a69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d8e8c2cb6a92341479e8723984f0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e79a08d00148591edc7ec58ba386c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eaa5cb9b6365c5667be175f352489699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea83e5871b3f70ff767a0f1b6b067700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0706196f9b391f200886f3bb2a8eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774dc5f912f30afc10e1f8c42370fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d5f4aa5e2654780ff08026100849703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240935475bc01e001e851878c2129309704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06f7dd849f634ee9c15831c4a8eb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bce6a21e960604330f613bcc6a360706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136b44c493799314e0744ad5ca21200707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25083d2b86040b65db265905b2beb59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d8f419d4676ee43d99c54d963990709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5923c3936d35f1e1cafc4c123f905b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791970fa9dbb64e6fab2c28fb40b3814711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a1d680628208cc4512e747e17afd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dccf87b683d0cd8a32f7f010d071a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690e5d308b568408ab50fa5ad215277714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814c429cfe0351dbf5982225f0bd51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0debc27239087aa1b0ec2df62c8578716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8c2d8794aca14f58ed25826253c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1a98ba4a1f843b61f7254bee8ab8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1754a7ddfddbbe1502b3b71765ac9af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7664134c152bec7d793f63a0792062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75e19ec7a916c9098111bdfb4f322f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242d5a2eaf1e53f334bfab5afa9780722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4cc8db03c3a5d51ec3e1346d52c9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ecd49b0f26505008b308cf9e9fd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f608f00fd9dbf1f1327865edfd8125725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7402c3b332145d31f8b2bb8f402941b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4ba70967226f86d26e454a91422c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c1473a5d512f5548e64dad1691a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a8a9f46aecd9e054d5f1021d51e0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ffab6007dec664dbb590db9480029730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d9afba17f2602cbf204f2dae253e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1fcc0f68d070d064b5ce09048e71a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0db8f75bf31a307579dba53142b4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02fd6976e8b98c6f1dad14446c9a24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569fb18ae1b218f519600e767fd94b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623548562aaee3a4833cf498fce4c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d5c20821cbcaeda4c46fc2911c923737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f733110fadec4b31039cfc15e00e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb8231d733f38d1deb4ad453c969e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cccb2a3d7b958a2b65387d7349db5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea39be0fad80013e361d75f44e280741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1b83f7c57b9e5b7b0fd4ce4966bc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160028648a933c1992eb300e22207f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733700623893c6f49acece1816dd948744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9b7380e38ee515018c05a6567c70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22a3782c973e24f7bc2bd807483b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704ea2cbb5c724f8321bed8fce7b44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6071cda70a03b21cd51c323aae7c2eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dfb5859169ad88d47d57c4eeddd30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4636f108d2428584163a4b22f650750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55c54b512b787589b851dd4b031db7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3faad9b05a37384a37d66ddec1f4b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adfaedb7cb58140f7f5f16a05a399e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b8dfe9eedf156ba346e7a0bf4950a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69dff047ba4e87a86127fcee6a86a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3d2a04ecebcb32323a336b4429825756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f32a7ee38339b7f3cb890beabf8ef757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>